--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -7,110 +7,110 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="4680" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="999"/>
-        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="909"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="621"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00853670" w:rsidRPr="00853670" w14:paraId="526986B8" w14:textId="77777777" w:rsidTr="006016E9">
+      <w:tr w:rsidR="00853670" w:rsidRPr="00853670" w14:paraId="526986B8" w14:textId="77777777" w:rsidTr="5116F953">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526986B1" w14:textId="77777777" w:rsidR="0013251A" w:rsidRPr="00853670" w:rsidRDefault="0013251A" w:rsidP="0013251A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853670">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>依頼日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526986B2" w14:textId="77777777" w:rsidR="0013251A" w:rsidRPr="00853670" w:rsidRDefault="0013251A" w:rsidP="00734075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
@@ -586,54 +586,54 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="361"/>
         <w:gridCol w:w="368"/>
         <w:gridCol w:w="2209"/>
         <w:gridCol w:w="369"/>
         <w:gridCol w:w="2387"/>
         <w:gridCol w:w="374"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="308"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE6C8E" w:rsidRPr="00853670" w14:paraId="526986C4" w14:textId="77777777" w:rsidTr="00820281">
+      <w:tr w:rsidR="00AE6C8E" w:rsidRPr="00853670" w14:paraId="526986C4" w14:textId="77777777" w:rsidTr="00F63808">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526986BE" w14:textId="77777777" w:rsidR="00AE6C8E" w:rsidRPr="00853670" w:rsidRDefault="00AE6C8E" w:rsidP="00B55EE4">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="80"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
@@ -2607,53 +2607,53 @@
             <w:tcW w:w="3182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5269870C" w14:textId="77777777" w:rsidR="0013251A" w:rsidRPr="00853670" w:rsidRDefault="0013251A" w:rsidP="007060BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853670">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>メーカー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853670" w:rsidRPr="00853670" w14:paraId="52698712" w14:textId="77777777" w:rsidTr="0046378E">
+      <w:tr w:rsidR="00853670" w:rsidRPr="00853670" w14:paraId="52698712" w14:textId="77777777" w:rsidTr="00F63808">
         <w:trPr>
-          <w:trHeight w:val="1178"/>
+          <w:trHeight w:val="984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5269870E" w14:textId="77777777" w:rsidR="0013251A" w:rsidRPr="00853670" w:rsidRDefault="0013251A" w:rsidP="0013251A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3254,53 +3254,53 @@
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>含め）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>発注先を選定します</w:t>
             </w:r>
             <w:r w:rsidRPr="00337507">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4664" w:rsidRPr="00853670" w14:paraId="52698728" w14:textId="77777777" w:rsidTr="00820281">
+      <w:tr w:rsidR="007D4664" w:rsidRPr="00853670" w14:paraId="52698728" w14:textId="77777777" w:rsidTr="00AD7814">
         <w:trPr>
-          <w:trHeight w:val="565"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52698723" w14:textId="77777777" w:rsidR="007D4664" w:rsidRPr="00853670" w:rsidRDefault="007D4664" w:rsidP="00734075">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853670">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>設</w:t>
@@ -3415,53 +3415,53 @@
               </w:rPr>
               <w:t>階　　数：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52698727" w14:textId="77777777" w:rsidR="007D4664" w:rsidRPr="00853670" w:rsidRDefault="007D4664" w:rsidP="00734075">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853670" w:rsidRPr="00853670" w14:paraId="5269872E" w14:textId="77777777" w:rsidTr="00820281">
+      <w:tr w:rsidR="00853670" w:rsidRPr="00853670" w14:paraId="5269872E" w14:textId="77777777" w:rsidTr="00AD7814">
         <w:trPr>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52698729" w14:textId="77777777" w:rsidR="00734075" w:rsidRPr="00853670" w:rsidRDefault="00734075" w:rsidP="00734075">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -3622,51 +3622,51 @@
               </w:rPr>
               <w:t>＊設置場所と納品場所が異なる場合は、納品場所を記載してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7663" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52698731" w14:textId="77777777" w:rsidR="00734075" w:rsidRPr="00853670" w:rsidRDefault="00734075" w:rsidP="00734075">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AEADC85" w14:textId="286B617C" w:rsidR="0046378E" w:rsidRPr="00294541" w:rsidRDefault="0046378E" w:rsidP="0046378E">
+    <w:p w14:paraId="1AEADC85" w14:textId="16F13839" w:rsidR="0046378E" w:rsidRPr="00294541" w:rsidRDefault="0046378E" w:rsidP="0046378E">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>原則として</w:t>
       </w:r>
@@ -3683,58 +3683,58 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>は出来ません</w:t>
       </w:r>
       <w:r w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>が、特定の企業等でなければ仕様を満たす物品等を納入できない場合は、</w:t>
       </w:r>
       <w:r w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>その理由を「選定理由書［研究部様式</w:t>
       </w:r>
-      <w:r w:rsidRPr="3D0D5919">
+      <w:r w:rsidR="00521BA4" w:rsidRPr="00521BA4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1-6</w:t>
+        <w:t>0102-06-1</w:t>
       </w:r>
       <w:r w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>］」の企業選定理由に記載し、根拠資料とあわせて</w:t>
       </w:r>
       <w:r w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、提出ください。</w:t>
       </w:r>
       <w:r w:rsidR="5DD2EB1E" w:rsidRPr="3D0D5919">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>「選定理由書」を提出すれば、必ず発注先を特定できることを約束するものではありません。</w:t>
@@ -5457,70 +5457,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5269876C" w14:textId="77777777" w:rsidR="00E843DC" w:rsidRPr="00853670" w:rsidRDefault="00E843DC" w:rsidP="00F05A6B">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E843DC" w:rsidRPr="00853670" w:rsidSect="000C2166">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="340" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E93888B" w14:textId="77777777" w:rsidR="00312787" w:rsidRDefault="00312787">
+    <w:p w14:paraId="7710FFE4" w14:textId="77777777" w:rsidR="008C0E43" w:rsidRDefault="008C0E43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B0BB70D" w14:textId="77777777" w:rsidR="00312787" w:rsidRDefault="00312787">
+    <w:p w14:paraId="45281AE9" w14:textId="77777777" w:rsidR="008C0E43" w:rsidRDefault="008C0E43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
@@ -5534,155 +5534,127 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52698771" w14:textId="3A879841" w:rsidR="008058FC" w:rsidRPr="007F547B" w:rsidRDefault="008058FC" w:rsidP="009365D3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52698771" w14:textId="5A935233" w:rsidR="008058FC" w:rsidRPr="007F547B" w:rsidRDefault="233815BC" w:rsidP="009365D3">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F547B">
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>研究部様式1-1</w:t>
+      <w:t>研究部様式</w:t>
     </w:r>
-    <w:r w:rsidR="009365D3">
+    <w:r w:rsidR="00ED492A" w:rsidRPr="00ED492A">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0102-01</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026/04</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED492A">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 20</w:t>
-[...41 lines deleted...]
-      <w:t>版</w:t>
+      <w:t>更新</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29BCE81B" w14:textId="77777777" w:rsidR="00312787" w:rsidRDefault="00312787">
+    <w:p w14:paraId="4AD3EE54" w14:textId="77777777" w:rsidR="008C0E43" w:rsidRDefault="008C0E43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46798FA2" w14:textId="77777777" w:rsidR="00312787" w:rsidRDefault="00312787">
+    <w:p w14:paraId="011CF95E" w14:textId="77777777" w:rsidR="008C0E43" w:rsidRDefault="008C0E43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5785,62 +5757,62 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1948734083">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5852,50 +5824,51 @@
     <w:rsid w:val="0001001D"/>
     <w:rsid w:val="00011097"/>
     <w:rsid w:val="00025F86"/>
     <w:rsid w:val="000315A2"/>
     <w:rsid w:val="0003471D"/>
     <w:rsid w:val="00051B66"/>
     <w:rsid w:val="00051E91"/>
     <w:rsid w:val="00061F9E"/>
     <w:rsid w:val="0007140B"/>
     <w:rsid w:val="000852BC"/>
     <w:rsid w:val="0009565B"/>
     <w:rsid w:val="00096ED6"/>
     <w:rsid w:val="000B40B9"/>
     <w:rsid w:val="000C16DB"/>
     <w:rsid w:val="000C2166"/>
     <w:rsid w:val="000D2630"/>
     <w:rsid w:val="000D267A"/>
     <w:rsid w:val="000D5447"/>
     <w:rsid w:val="000E5E92"/>
     <w:rsid w:val="000F476E"/>
     <w:rsid w:val="00115505"/>
     <w:rsid w:val="0012161D"/>
     <w:rsid w:val="00122640"/>
     <w:rsid w:val="0013251A"/>
     <w:rsid w:val="00137145"/>
+    <w:rsid w:val="001378D0"/>
     <w:rsid w:val="00144119"/>
     <w:rsid w:val="001513EE"/>
     <w:rsid w:val="001538D4"/>
     <w:rsid w:val="00156606"/>
     <w:rsid w:val="00166D9C"/>
     <w:rsid w:val="00172007"/>
     <w:rsid w:val="0018662B"/>
     <w:rsid w:val="00190487"/>
     <w:rsid w:val="00193A71"/>
     <w:rsid w:val="0019454A"/>
     <w:rsid w:val="001B2AA2"/>
     <w:rsid w:val="001B5C9C"/>
     <w:rsid w:val="001C255E"/>
     <w:rsid w:val="001C2637"/>
     <w:rsid w:val="001E5E02"/>
     <w:rsid w:val="001E622D"/>
     <w:rsid w:val="001E6A94"/>
     <w:rsid w:val="001E7980"/>
     <w:rsid w:val="001F2118"/>
     <w:rsid w:val="002023D9"/>
     <w:rsid w:val="00205C3C"/>
     <w:rsid w:val="00206BFC"/>
     <w:rsid w:val="00224528"/>
     <w:rsid w:val="00225C5C"/>
     <w:rsid w:val="0023118F"/>
@@ -5915,111 +5888,118 @@
     <w:rsid w:val="002A09A4"/>
     <w:rsid w:val="002C2D8A"/>
     <w:rsid w:val="002D1FEA"/>
     <w:rsid w:val="002D38B3"/>
     <w:rsid w:val="002D6D7D"/>
     <w:rsid w:val="002E2E63"/>
     <w:rsid w:val="002E6BB6"/>
     <w:rsid w:val="002E73CC"/>
     <w:rsid w:val="002F37F2"/>
     <w:rsid w:val="00300D9A"/>
     <w:rsid w:val="00311732"/>
     <w:rsid w:val="00312787"/>
     <w:rsid w:val="0032304F"/>
     <w:rsid w:val="003322DD"/>
     <w:rsid w:val="00337507"/>
     <w:rsid w:val="00337AFF"/>
     <w:rsid w:val="003432E2"/>
     <w:rsid w:val="003469C7"/>
     <w:rsid w:val="00354DD7"/>
     <w:rsid w:val="0036380D"/>
     <w:rsid w:val="00365C5B"/>
     <w:rsid w:val="003670E7"/>
     <w:rsid w:val="0038153E"/>
     <w:rsid w:val="00381B09"/>
     <w:rsid w:val="0038430A"/>
+    <w:rsid w:val="00386EBB"/>
     <w:rsid w:val="00395FE3"/>
     <w:rsid w:val="003B409F"/>
     <w:rsid w:val="003B4923"/>
     <w:rsid w:val="003B5D9E"/>
     <w:rsid w:val="003C4D37"/>
     <w:rsid w:val="003D159E"/>
     <w:rsid w:val="003D54F6"/>
     <w:rsid w:val="003E2E25"/>
     <w:rsid w:val="003E3462"/>
     <w:rsid w:val="003E5E09"/>
     <w:rsid w:val="003E7B65"/>
     <w:rsid w:val="004232BD"/>
     <w:rsid w:val="00431317"/>
     <w:rsid w:val="00431BE7"/>
     <w:rsid w:val="00433565"/>
     <w:rsid w:val="004428E2"/>
     <w:rsid w:val="004460FA"/>
     <w:rsid w:val="004463BF"/>
     <w:rsid w:val="00456815"/>
     <w:rsid w:val="0046378E"/>
     <w:rsid w:val="00467D4D"/>
     <w:rsid w:val="004705B7"/>
     <w:rsid w:val="00472EDA"/>
     <w:rsid w:val="0048285B"/>
     <w:rsid w:val="00482DF4"/>
     <w:rsid w:val="004928CC"/>
+    <w:rsid w:val="004A56DF"/>
     <w:rsid w:val="004C2088"/>
     <w:rsid w:val="004C7D3B"/>
     <w:rsid w:val="004D4350"/>
     <w:rsid w:val="004E4527"/>
     <w:rsid w:val="004F1082"/>
     <w:rsid w:val="004F5053"/>
     <w:rsid w:val="00501536"/>
     <w:rsid w:val="005025CD"/>
     <w:rsid w:val="00502C18"/>
     <w:rsid w:val="005126CE"/>
     <w:rsid w:val="00514067"/>
     <w:rsid w:val="0051672F"/>
+    <w:rsid w:val="00521BA4"/>
     <w:rsid w:val="00532AA3"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00536C66"/>
     <w:rsid w:val="00536E93"/>
     <w:rsid w:val="00545313"/>
     <w:rsid w:val="0055118C"/>
     <w:rsid w:val="0055695E"/>
     <w:rsid w:val="00563969"/>
     <w:rsid w:val="00571367"/>
     <w:rsid w:val="00592F02"/>
     <w:rsid w:val="00597506"/>
     <w:rsid w:val="005978B4"/>
+    <w:rsid w:val="005A06CA"/>
     <w:rsid w:val="005A0A11"/>
+    <w:rsid w:val="005A705F"/>
     <w:rsid w:val="005B2848"/>
+    <w:rsid w:val="005B2896"/>
     <w:rsid w:val="005B78B9"/>
     <w:rsid w:val="005B791C"/>
     <w:rsid w:val="005C0A7E"/>
     <w:rsid w:val="005C69B8"/>
     <w:rsid w:val="005D553A"/>
     <w:rsid w:val="005D55E7"/>
     <w:rsid w:val="005E0EDB"/>
     <w:rsid w:val="005E6D4A"/>
     <w:rsid w:val="005F13A9"/>
+    <w:rsid w:val="005F2C7C"/>
     <w:rsid w:val="005F4B47"/>
     <w:rsid w:val="005F531D"/>
     <w:rsid w:val="006016E9"/>
     <w:rsid w:val="0060453C"/>
     <w:rsid w:val="00604A36"/>
     <w:rsid w:val="00606AAE"/>
     <w:rsid w:val="00607711"/>
     <w:rsid w:val="0061257C"/>
     <w:rsid w:val="0061608F"/>
     <w:rsid w:val="006215E3"/>
     <w:rsid w:val="00630A0F"/>
     <w:rsid w:val="0063443C"/>
     <w:rsid w:val="00643E1D"/>
     <w:rsid w:val="00652D80"/>
     <w:rsid w:val="0065426A"/>
     <w:rsid w:val="0065478F"/>
     <w:rsid w:val="00663137"/>
     <w:rsid w:val="0066460F"/>
     <w:rsid w:val="006671A6"/>
     <w:rsid w:val="006954A3"/>
     <w:rsid w:val="00695C8C"/>
     <w:rsid w:val="006A126C"/>
     <w:rsid w:val="006A3C19"/>
     <w:rsid w:val="006D5D33"/>
     <w:rsid w:val="006F2166"/>
@@ -6043,262 +6023,272 @@
     <w:rsid w:val="0079189C"/>
     <w:rsid w:val="0079390D"/>
     <w:rsid w:val="00795EC8"/>
     <w:rsid w:val="00796127"/>
     <w:rsid w:val="007C027D"/>
     <w:rsid w:val="007D214A"/>
     <w:rsid w:val="007D37F7"/>
     <w:rsid w:val="007D4664"/>
     <w:rsid w:val="007D5F5A"/>
     <w:rsid w:val="007E36EF"/>
     <w:rsid w:val="007E63E0"/>
     <w:rsid w:val="007F212A"/>
     <w:rsid w:val="007F5420"/>
     <w:rsid w:val="007F547B"/>
     <w:rsid w:val="008058FC"/>
     <w:rsid w:val="00810A51"/>
     <w:rsid w:val="00817ACC"/>
     <w:rsid w:val="00820281"/>
     <w:rsid w:val="008348C1"/>
     <w:rsid w:val="00834E75"/>
     <w:rsid w:val="00835A3F"/>
     <w:rsid w:val="00843156"/>
     <w:rsid w:val="00853670"/>
     <w:rsid w:val="008645DB"/>
     <w:rsid w:val="008669A0"/>
+    <w:rsid w:val="00874726"/>
     <w:rsid w:val="008A1E1A"/>
+    <w:rsid w:val="008C0E43"/>
     <w:rsid w:val="008D2A32"/>
     <w:rsid w:val="008D3490"/>
     <w:rsid w:val="008E564D"/>
     <w:rsid w:val="008E6339"/>
     <w:rsid w:val="008F1A56"/>
     <w:rsid w:val="0090520D"/>
     <w:rsid w:val="00915C74"/>
     <w:rsid w:val="00916019"/>
     <w:rsid w:val="00921BA5"/>
     <w:rsid w:val="00931BE5"/>
     <w:rsid w:val="00932CD2"/>
     <w:rsid w:val="00934FD9"/>
     <w:rsid w:val="009365D3"/>
     <w:rsid w:val="0094018B"/>
     <w:rsid w:val="00941DFC"/>
     <w:rsid w:val="00942322"/>
     <w:rsid w:val="00951A44"/>
     <w:rsid w:val="00967519"/>
     <w:rsid w:val="00974E56"/>
     <w:rsid w:val="009860C6"/>
     <w:rsid w:val="00986680"/>
     <w:rsid w:val="00986CAD"/>
     <w:rsid w:val="00993F5E"/>
     <w:rsid w:val="009A0332"/>
     <w:rsid w:val="009A6437"/>
     <w:rsid w:val="009D1989"/>
     <w:rsid w:val="009F1AE3"/>
     <w:rsid w:val="009F4938"/>
     <w:rsid w:val="009F6953"/>
     <w:rsid w:val="009F71D7"/>
     <w:rsid w:val="009F7F70"/>
     <w:rsid w:val="00A1600C"/>
     <w:rsid w:val="00A25C3A"/>
     <w:rsid w:val="00A43E3B"/>
     <w:rsid w:val="00A45777"/>
     <w:rsid w:val="00A46F4C"/>
     <w:rsid w:val="00A50ABA"/>
     <w:rsid w:val="00A56D63"/>
     <w:rsid w:val="00A636F9"/>
     <w:rsid w:val="00A757D3"/>
     <w:rsid w:val="00A76A6A"/>
     <w:rsid w:val="00A77284"/>
     <w:rsid w:val="00A91350"/>
     <w:rsid w:val="00A91BBC"/>
     <w:rsid w:val="00AA1FD0"/>
     <w:rsid w:val="00AA226E"/>
     <w:rsid w:val="00AA33B7"/>
     <w:rsid w:val="00AA6122"/>
     <w:rsid w:val="00AD2B54"/>
     <w:rsid w:val="00AD6213"/>
+    <w:rsid w:val="00AD7814"/>
     <w:rsid w:val="00AE24A3"/>
     <w:rsid w:val="00AE6C8E"/>
     <w:rsid w:val="00AF52FF"/>
     <w:rsid w:val="00B00663"/>
     <w:rsid w:val="00B23938"/>
     <w:rsid w:val="00B26882"/>
     <w:rsid w:val="00B36711"/>
     <w:rsid w:val="00B40B1E"/>
     <w:rsid w:val="00B47851"/>
     <w:rsid w:val="00B47FB5"/>
     <w:rsid w:val="00B55EE4"/>
     <w:rsid w:val="00B6171D"/>
     <w:rsid w:val="00B8198B"/>
     <w:rsid w:val="00BA38B8"/>
     <w:rsid w:val="00BA5121"/>
+    <w:rsid w:val="00BB2FBC"/>
     <w:rsid w:val="00BB5276"/>
     <w:rsid w:val="00BC0D36"/>
     <w:rsid w:val="00BC233A"/>
     <w:rsid w:val="00BD4062"/>
     <w:rsid w:val="00BE1DA2"/>
     <w:rsid w:val="00BE70DA"/>
     <w:rsid w:val="00BF1C08"/>
     <w:rsid w:val="00BF3192"/>
     <w:rsid w:val="00BF4B31"/>
     <w:rsid w:val="00C10E7E"/>
     <w:rsid w:val="00C13DB9"/>
     <w:rsid w:val="00C21864"/>
     <w:rsid w:val="00C24E56"/>
     <w:rsid w:val="00C25533"/>
     <w:rsid w:val="00C3660C"/>
     <w:rsid w:val="00C40F7D"/>
     <w:rsid w:val="00C438E2"/>
     <w:rsid w:val="00C46844"/>
     <w:rsid w:val="00C4761C"/>
     <w:rsid w:val="00C64B59"/>
     <w:rsid w:val="00C66E4B"/>
     <w:rsid w:val="00C66FFA"/>
     <w:rsid w:val="00C74340"/>
     <w:rsid w:val="00C775DB"/>
     <w:rsid w:val="00C77E04"/>
     <w:rsid w:val="00C81792"/>
     <w:rsid w:val="00C82835"/>
     <w:rsid w:val="00C84830"/>
     <w:rsid w:val="00CA49A2"/>
     <w:rsid w:val="00CB08E3"/>
     <w:rsid w:val="00CC1D91"/>
     <w:rsid w:val="00CC4090"/>
     <w:rsid w:val="00CC6169"/>
+    <w:rsid w:val="00CD2592"/>
     <w:rsid w:val="00CE2A11"/>
     <w:rsid w:val="00CF064B"/>
     <w:rsid w:val="00CF4937"/>
     <w:rsid w:val="00D03F3B"/>
     <w:rsid w:val="00D1597E"/>
     <w:rsid w:val="00D22E3C"/>
     <w:rsid w:val="00D37494"/>
     <w:rsid w:val="00D50B01"/>
     <w:rsid w:val="00D50BA6"/>
     <w:rsid w:val="00D53F19"/>
     <w:rsid w:val="00D5736C"/>
     <w:rsid w:val="00D61973"/>
     <w:rsid w:val="00D61EF5"/>
     <w:rsid w:val="00D7516D"/>
     <w:rsid w:val="00D832CE"/>
     <w:rsid w:val="00D83AF7"/>
     <w:rsid w:val="00D850C1"/>
     <w:rsid w:val="00D91606"/>
     <w:rsid w:val="00D94878"/>
     <w:rsid w:val="00DB27C5"/>
     <w:rsid w:val="00DC126A"/>
     <w:rsid w:val="00DC3F25"/>
     <w:rsid w:val="00DC478B"/>
     <w:rsid w:val="00DC7A6B"/>
     <w:rsid w:val="00DD4278"/>
     <w:rsid w:val="00DD461D"/>
     <w:rsid w:val="00DE023B"/>
     <w:rsid w:val="00DE3FAD"/>
     <w:rsid w:val="00DE68C7"/>
     <w:rsid w:val="00DE749F"/>
     <w:rsid w:val="00DF01F3"/>
     <w:rsid w:val="00DF3098"/>
     <w:rsid w:val="00DF7844"/>
     <w:rsid w:val="00E0219D"/>
     <w:rsid w:val="00E07C59"/>
+    <w:rsid w:val="00E118A3"/>
     <w:rsid w:val="00E22BF9"/>
     <w:rsid w:val="00E2515E"/>
     <w:rsid w:val="00E32715"/>
     <w:rsid w:val="00E51133"/>
     <w:rsid w:val="00E60216"/>
     <w:rsid w:val="00E6787F"/>
     <w:rsid w:val="00E843DC"/>
     <w:rsid w:val="00E93B84"/>
     <w:rsid w:val="00E9721C"/>
     <w:rsid w:val="00EB2C07"/>
     <w:rsid w:val="00EC3352"/>
     <w:rsid w:val="00ED1749"/>
     <w:rsid w:val="00ED201D"/>
     <w:rsid w:val="00ED360A"/>
+    <w:rsid w:val="00ED492A"/>
     <w:rsid w:val="00EF32A3"/>
     <w:rsid w:val="00F03894"/>
     <w:rsid w:val="00F05A6B"/>
     <w:rsid w:val="00F10961"/>
     <w:rsid w:val="00F1435E"/>
     <w:rsid w:val="00F20985"/>
     <w:rsid w:val="00F2346A"/>
     <w:rsid w:val="00F23992"/>
     <w:rsid w:val="00F278B0"/>
     <w:rsid w:val="00F4080F"/>
     <w:rsid w:val="00F44B76"/>
+    <w:rsid w:val="00F63808"/>
     <w:rsid w:val="00F67282"/>
     <w:rsid w:val="00F722D9"/>
     <w:rsid w:val="00F73664"/>
     <w:rsid w:val="00F749F3"/>
     <w:rsid w:val="00F81929"/>
     <w:rsid w:val="00F92B00"/>
     <w:rsid w:val="00FA3B3F"/>
     <w:rsid w:val="00FA3D37"/>
     <w:rsid w:val="00FA563C"/>
     <w:rsid w:val="00FA5C6D"/>
     <w:rsid w:val="00FE1753"/>
     <w:rsid w:val="00FE2B25"/>
     <w:rsid w:val="00FE4B49"/>
     <w:rsid w:val="00FE50E8"/>
     <w:rsid w:val="00FE53C4"/>
     <w:rsid w:val="00FF6D9F"/>
+    <w:rsid w:val="233815BC"/>
     <w:rsid w:val="3D0D5919"/>
+    <w:rsid w:val="5116F953"/>
     <w:rsid w:val="5DD2EB1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="526986B1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9A993921-161B-42BE-9146-7C16A4306539}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -6687,51 +6677,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="z-0">
     <w:name w:val="HTML Top of Form"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:hidden/>
     <w:rsid w:val="004F5053"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="187110270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -6989,52 +6979,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d7ca9fc07fd5c3a60c7da2a146ef11ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -7183,189 +7182,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB25211C-0C09-4B5A-BACE-39D07FCE1BC9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F273F92-CA4D-43D6-BF2F-1033E569D0F0}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2C0759F-9A6F-4596-B28F-507DFC885677}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB25211C-0C09-4B5A-BACE-39D07FCE1BC9}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C5D63E-DFBD-45D9-B459-2C9F8736912F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C5D63E-DFBD-45D9-B459-2C9F8736912F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98A47657-7E10-49D3-A8A7-022503C65607}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="abd087a5-cccd-4e1e-b3d6-8fcb8bb20fc1"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>896</Words>
-  <Characters>356</Characters>
+  <Characters>362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1250</CharactersWithSpaces>
+  <CharactersWithSpaces>1256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>依頼日</dc:title>
   <dc:subject/>
   <dc:creator>adm001</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>1100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>