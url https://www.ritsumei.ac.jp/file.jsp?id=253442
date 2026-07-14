--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,51 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="757C7541" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00F61B37" w:rsidRDefault="00461B55" w:rsidP="0018584D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61B37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>執行理由書</w:t>
       </w:r>
       <w:r w:rsidR="000226C9" w:rsidRPr="00F61B37">
         <w:rPr>
@@ -494,333 +498,335 @@
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63DE5172" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="0018584D" w:rsidRDefault="00461B55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63128108" w14:textId="77777777" w:rsidR="00275C34" w:rsidRPr="0018584D" w:rsidRDefault="00275C34" w:rsidP="0018584D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57ECF0B6" w14:textId="77777777" w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidRDefault="00275C34" w:rsidP="009C28EF">
+    <w:p w14:paraId="57ECF0B6" w14:textId="16938408" w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidRDefault="2342F8AA" w:rsidP="028C7133">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018584D">
+      <w:r w:rsidRPr="028C7133">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>研究部様式</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA00D3" w:rsidRPr="00EA00D3">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0102-02</w:t>
+      </w:r>
+      <w:r w:rsidR="60B13EE4" w:rsidRPr="028C7133">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="4A6D2E02" w:rsidRPr="028C7133">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="4F06BD40" w:rsidRPr="028C7133">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="60B13EE4" w:rsidRPr="028C7133">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="20618A98" w:rsidRPr="028C7133">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA00D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-          <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>研究部様式1-</w:t>
-[...55 lines deleted...]
-        <w:t>版</w:t>
+        <w:t>更新</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidSect="006F626A">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-1213"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="08EF2407" w14:textId="77777777" w:rsidR="00DB5826" w:rsidRDefault="00DB5826">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="67569050" w14:textId="77777777" w:rsidR="00DB5826" w:rsidRDefault="00DB5826">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="777F8EAB" w14:textId="77777777" w:rsidR="00DB5826" w:rsidRDefault="00DB5826">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22993A06" w14:textId="77777777" w:rsidR="00DB5826" w:rsidRDefault="00DB5826">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="102"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721">
+    <o:shapedefaults v:ext="edit" spidmax="32769">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA64C5"/>
     <w:rsid w:val="000226C9"/>
+    <w:rsid w:val="0003770B"/>
     <w:rsid w:val="00076F92"/>
     <w:rsid w:val="000E63B2"/>
     <w:rsid w:val="00124401"/>
     <w:rsid w:val="0018584D"/>
     <w:rsid w:val="00275C34"/>
     <w:rsid w:val="002F77C7"/>
     <w:rsid w:val="00316945"/>
     <w:rsid w:val="003E07F2"/>
     <w:rsid w:val="004366E6"/>
     <w:rsid w:val="00461B55"/>
     <w:rsid w:val="004745D7"/>
     <w:rsid w:val="00486FC2"/>
     <w:rsid w:val="006031AA"/>
     <w:rsid w:val="00615CC3"/>
     <w:rsid w:val="00637F56"/>
     <w:rsid w:val="006445C1"/>
     <w:rsid w:val="006F626A"/>
     <w:rsid w:val="007C7EF1"/>
     <w:rsid w:val="00965A9E"/>
     <w:rsid w:val="00994A1B"/>
     <w:rsid w:val="009C28EF"/>
     <w:rsid w:val="009D3819"/>
+    <w:rsid w:val="00A25444"/>
     <w:rsid w:val="00A37361"/>
     <w:rsid w:val="00AC1CC8"/>
     <w:rsid w:val="00AF30FD"/>
     <w:rsid w:val="00B84427"/>
     <w:rsid w:val="00BA64C5"/>
     <w:rsid w:val="00C76E8D"/>
     <w:rsid w:val="00C80504"/>
     <w:rsid w:val="00CB2D10"/>
     <w:rsid w:val="00D059B6"/>
     <w:rsid w:val="00D807E9"/>
     <w:rsid w:val="00D91247"/>
     <w:rsid w:val="00DB5826"/>
     <w:rsid w:val="00DE69AB"/>
+    <w:rsid w:val="00EA00D3"/>
     <w:rsid w:val="00ED055E"/>
     <w:rsid w:val="00F1054D"/>
     <w:rsid w:val="00F40267"/>
     <w:rsid w:val="00F61B37"/>
     <w:rsid w:val="00F82349"/>
     <w:rsid w:val="00FE7216"/>
+    <w:rsid w:val="028C7133"/>
+    <w:rsid w:val="20618A98"/>
+    <w:rsid w:val="2342F8AA"/>
+    <w:rsid w:val="4A6D2E02"/>
+    <w:rsid w:val="4C8A91ED"/>
+    <w:rsid w:val="4F06BD40"/>
+    <w:rsid w:val="60B13EE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721">
+    <o:shapedefaults v:ext="edit" spidmax="32769">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B155DE3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AFC85D3A-54FC-4217-8A5D-94ACDE4F2FFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -1178,57 +1184,57 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00615CC3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00615CC3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1452,100 +1458,381 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17B371A2-79A8-4398-8E83-9196780EABD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B19F7A8-71E4-4EA4-86E4-0F2344F651C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5E2C960-8DB7-49B6-9E77-50D5A9C0C769}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA798DD1-25F1-46BE-AB00-0C6178483A23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>160</Words>
-  <Characters>64</Characters>
+  <Words>161</Words>
+  <Characters>68</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>223</CharactersWithSpaces>
+  <CharactersWithSpaces>228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式⑭</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>6900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>