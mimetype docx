--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1E95EB51" w14:textId="77777777" w:rsidR="00906A37" w:rsidRPr="00906A37" w:rsidRDefault="00420A64" w:rsidP="00906A37">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20D61F75" wp14:editId="725FA753">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-300355</wp:posOffset>
@@ -238,51 +239,51 @@
                               <w:t>通り、当該予算の執行責任を有している研究者を通じておこなってください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="20D61F75" id="四角形: 角を丸くする 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-23.65pt;margin-top:-98.25pt;width:518.25pt;height:69.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="8398f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF9ofn4QIAAPwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLNp04aomypqVYRU&#10;tVFb1LPjtbOLvLaxneyGW3vlgNQb6o0Lr9ALTxMq8RiMvT8pUIGEyMGZ2Zn5PPN5ZvYPqkKgJTM2&#10;VzLB8VYPIyapSnM5T/Cby+MXQ4ysIzIlQkmW4BWz+GD8/Nl+qUesrzIlUmYQgEg7KnWCM+f0KIos&#10;zVhB7JbSTIKRK1MQB6qZR6khJaAXIur3ertRqUyqjaLMWvh6VBvxOOBzzqg749wyh0SCITcXThPO&#10;mT+j8T4ZzQ3RWU6bNMg/ZFGQXMKlHdQRcQQtTP4bVJFTo6zibouqIlKc55SFGqCauPdLNRcZ0SzU&#10;AuRY3dFk/x8sPV1ODcrTBG9jJEkBT/Rwd/f9y+3D188jBP/rm9tv9/fr64/r60/rmw9o21NWajuC&#10;yAs9NY1mQfT1V9wU/h8qQ1WgedXRzCqHKHzcHQzjvb0BRhRsw+Fg2B940GgTrY11r5gqkBcSbNRC&#10;pufwloFisjyxLnCdNhmT9C1GvBDwcksiUNwH/AaxcQbsFtNHWiXy9DgXIii+19ihMAiCEzybx03s&#10;T15C/i3QVU8EwsU+MvKM1RwFya0E83hCnjMO9AMr/VBcaPxNMoRSJl1cmzKSsjrHQQ9+bZZt+oHB&#10;AOiROVTXYTcArWcN0mLX1Df+PpSFuemCe39KrA7uIsLNSrouuMilMk8BCKiqubn2b0mqqfEsuWpW&#10;gYsXZypdQZ8aVQ+w1fQ4h9Y4IdZNiYF3h9mGLeTO4OBClQlWjYRRpsz7p757fxgksGJUwgZIsH23&#10;IIZhJF5LGLGX8c6OXxlB2Rns9UExjy2zxxa5KA4VtE8M+07TIHp/J1qRG1VcwbKa+FvBRCSFuxNM&#10;nWmVQ1dvJlh3lE0mwQ3WhCbuRF5o6sE9wb6TL6srYnQzHw4m61S124KMQtPX5G58faRUk4VTPHfe&#10;uOG1UWDFhB5q1qHfYY/14LVZ2uMfAAAA//8DAFBLAwQUAAYACAAAACEAKsRXe+EAAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LZ0Y+vW0nRCIKQhdmFw4Jg1pq1InKrJ1rJf&#10;P3OCmz8evX5cbEZnxQn70HpSMJsmIJAqb1qqFXy8P0/WIELUZLT1hAp+MMCmvL4qdG78QG942sda&#10;cAiFXCtoYuxyKUPVoNNh6jsk3n353unIbV9L0+uBw52V8yRJpdMt8YVGd/jYYPW9PzoF8WX3Om7T&#10;3dNg9dY05wWFTyKlbm/Gh3sQEcf4B8OvPqtDyU4HfyQThFUwWazuGOVilqVLEIxk62wO4sCj5SoB&#10;WRby/xPlBQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEX2h+fhAgAA/AUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACrEV3vhAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAOwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABJBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="20D61F75" id="四角形: 角を丸くする 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-23.65pt;margin-top:-98.25pt;width:518.25pt;height:69.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="8398f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDM24woAIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSZsFdYogRYcB&#10;RVu0HXpWZCn2IImapMTOfv0o+SPdVmzAsBwUUiSfyGeSl1etVuQgnK/BFDQ/m1AiDIeyNruCfnm+&#10;+bCgxAdmSqbAiIIehadXq/fvLhu7FFOoQJXCEQQxftnYglYh2GWWeV4JzfwZWGHQKMFpFlB1u6x0&#10;rEF0rbLpZHKeNeBK64AL7/H2ujPSVcKXUvBwL6UXgaiCYm4hnS6d23hmq0u23Dlmq5r3abB/yEKz&#10;2uCjI9Q1C4zsXf0blK65Aw8ynHHQGUhZc5FqwGryyS/VPFXMilQLkuPtSJP/f7D87vBkHxzS0Fi/&#10;9CjGKlrpdPzH/EibyDqOZIk2EI6X5/NFfnExp4SjbbGYL6bzyGZ2irbOh08CNIlCQR3sTfmIXyQR&#10;xQ63PiTGSmKYxtZg5VdKpFbI/4Epkk8Rv0fsnRF7wIyRHlRd3tRKJSV2jNgoRzC4oNtd3sf+5KXM&#10;3wJD+0YgPhwjsxNHSQpHJSKeMo9CkrpEVqapuNS+p2QY58KEvDNVrBRdjvMJ/oYsh/QTgwkwIkus&#10;bsTuAQbPDmTA7qjv/WOoSN0/Bk/+lFgXPEakl8GEMVjXBtxbAAqr6l/u/AeSOmoiS6HdtugSxS2U&#10;xwdHHHRj6C2/qbE1bpkPD8zhd8cJxV0S7vGQCpqCQi9RUoH7/tZ99MdxQCslDc5xQf23PXOCEvXZ&#10;4KB8zGezOPhJmc0vpqi415bta4vZ6w1g++S4tSxPYvQPahClA/2CK2cdX0UTMxzfLigPblA2odsv&#10;uLS4WK+TGw67ZeHWPFkewSPBsZOf2xfmbD8fASfrDoaZZ8vU9B25J98YaWC9DyDrEI0nXnsFF0Xq&#10;oX6pxU30Wk9ep9W7+gEAAP//AwBQSwMEFAAGAAgAAAAhACrEV3vhAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNy2dGPr1tJ0QiCkIXZhcOCYNaatSJyqydayXz9zgps/Hr1+&#10;XGxGZ8UJ+9B6UjCbJiCQKm9aqhV8vD9P1iBC1GS09YQKfjDApry+KnRu/EBveNrHWnAIhVwraGLs&#10;cilD1aDTYeo7JN59+d7pyG1fS9PrgcOdlfMkSaXTLfGFRnf42GD1vT86BfFl9zpu093TYPXWNOcF&#10;hU8ipW5vxod7EBHH+AfDrz6rQ8lOB38kE4RVMFms7hjlYpalSxCMZOtsDuLAo+UqAVkW8v8T5QUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDM24woAIAAMIFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAqxFd74QAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2EF48535" w14:textId="0312B4C2" w:rsidR="00420A64" w:rsidRPr="00711676" w:rsidRDefault="008D2429" w:rsidP="00420A64">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="284" w:hanging="284"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
@@ -2631,227 +2632,283 @@
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>、保管期間経過後は</w:t>
       </w:r>
       <w:r w:rsidR="00C330F5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidR="0009632B" w:rsidRPr="00485FF2">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>大学にて破棄します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE6554" w:rsidRPr="00485FF2" w:rsidSect="003747D6">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2835" w:right="1418" w:bottom="851" w:left="1418" w:header="1021" w:footer="1021" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61C10C37" w14:textId="77777777" w:rsidR="00F20CC4" w:rsidRDefault="00F20CC4">
+    <w:p w14:paraId="4FECB925" w14:textId="77777777" w:rsidR="00FB4A70" w:rsidRDefault="00FB4A70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="531792A0" w14:textId="77777777" w:rsidR="00F20CC4" w:rsidRDefault="00F20CC4">
+    <w:p w14:paraId="3B3EAAE9" w14:textId="77777777" w:rsidR="00FB4A70" w:rsidRDefault="00FB4A70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
+    <w:altName w:val="Meiryo"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A6B56ED" w14:textId="6882C6BD" w:rsidR="000455A5" w:rsidRPr="009147F0" w:rsidRDefault="000455A5" w:rsidP="002E67C7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A6B56ED" w14:textId="3C65C79D" w:rsidR="000455A5" w:rsidRPr="009147F0" w:rsidRDefault="41C0E02B" w:rsidP="002E67C7">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
+        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A5941">
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>研究部様式1-4 20</w:t>
+      <w:t>研究部様式</w:t>
     </w:r>
-    <w:r w:rsidR="00FB5195" w:rsidRPr="003A5941">
-[...7 lines deleted...]
-    <w:r w:rsidR="009147F0">
+    <w:r w:rsidR="00663D53" w:rsidRPr="00663D53">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>0102-04</w:t>
     </w:r>
     <w:r w:rsidRPr="003A5941">
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t xml:space="preserve"> 202６/</w:t>
     </w:r>
-    <w:r w:rsidR="00F2421F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>04</w:t>
     </w:r>
-    <w:r w:rsidRPr="003A5941">
+    <w:r w:rsidR="00663D53">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>版</w:t>
+      <w:t>更新</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D24DC89" w14:textId="77777777" w:rsidR="00F20CC4" w:rsidRDefault="00F20CC4">
+    <w:p w14:paraId="5F96E478" w14:textId="77777777" w:rsidR="00FB4A70" w:rsidRDefault="00FB4A70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67B96353" w14:textId="77777777" w:rsidR="00F20CC4" w:rsidRDefault="00F20CC4">
+    <w:p w14:paraId="1D8461E8" w14:textId="77777777" w:rsidR="00FB4A70" w:rsidRDefault="00FB4A70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+      <w:gridCol w:w="3020"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="41C0E02B" w14:paraId="53700903" w14:textId="77777777" w:rsidTr="41C0E02B">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="22C9B240" w14:textId="56BD54F1" w:rsidR="41C0E02B" w:rsidRDefault="41C0E02B" w:rsidP="41C0E02B">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="409F9B49" w14:textId="1D907170" w:rsidR="41C0E02B" w:rsidRDefault="41C0E02B" w:rsidP="41C0E02B">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3020" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4DADB366" w14:textId="2FE675C3" w:rsidR="41C0E02B" w:rsidRDefault="41C0E02B" w:rsidP="41C0E02B">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="630C60B5" w14:textId="1B097E8B" w:rsidR="41C0E02B" w:rsidRDefault="41C0E02B" w:rsidP="41C0E02B">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D853577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC62AB26"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -3044,161 +3101,166 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="977103597">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="949972798">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D97FD1"/>
     <w:rsid w:val="00026586"/>
     <w:rsid w:val="000455A5"/>
     <w:rsid w:val="000736E7"/>
     <w:rsid w:val="0009632B"/>
     <w:rsid w:val="000A00B4"/>
     <w:rsid w:val="000B1F25"/>
+    <w:rsid w:val="000B44FF"/>
     <w:rsid w:val="000D500A"/>
     <w:rsid w:val="001273DF"/>
     <w:rsid w:val="00132C23"/>
     <w:rsid w:val="0014291C"/>
     <w:rsid w:val="00193C36"/>
     <w:rsid w:val="001B07F6"/>
     <w:rsid w:val="001E7415"/>
     <w:rsid w:val="001F66A6"/>
     <w:rsid w:val="00203D93"/>
     <w:rsid w:val="002676A1"/>
     <w:rsid w:val="0027336A"/>
     <w:rsid w:val="00285A64"/>
     <w:rsid w:val="002A34AC"/>
     <w:rsid w:val="002D3197"/>
     <w:rsid w:val="002D6779"/>
     <w:rsid w:val="002E67C7"/>
     <w:rsid w:val="003005D5"/>
     <w:rsid w:val="003124BC"/>
     <w:rsid w:val="0033765F"/>
     <w:rsid w:val="00337FEB"/>
     <w:rsid w:val="00366BFA"/>
     <w:rsid w:val="003747D6"/>
     <w:rsid w:val="003A403C"/>
     <w:rsid w:val="003A5941"/>
     <w:rsid w:val="003D7AEA"/>
     <w:rsid w:val="003F2BD9"/>
     <w:rsid w:val="00420A64"/>
     <w:rsid w:val="004355A7"/>
     <w:rsid w:val="00464CBF"/>
     <w:rsid w:val="00471CC7"/>
     <w:rsid w:val="00485FF2"/>
     <w:rsid w:val="00487549"/>
     <w:rsid w:val="00491148"/>
+    <w:rsid w:val="004C29C7"/>
     <w:rsid w:val="004C6718"/>
     <w:rsid w:val="004D0F05"/>
     <w:rsid w:val="004D568E"/>
     <w:rsid w:val="004E0B1D"/>
     <w:rsid w:val="004E1E57"/>
     <w:rsid w:val="005075D9"/>
     <w:rsid w:val="00584387"/>
     <w:rsid w:val="005A5245"/>
     <w:rsid w:val="005A5A12"/>
     <w:rsid w:val="005B612B"/>
     <w:rsid w:val="005C0B6C"/>
     <w:rsid w:val="005D2C74"/>
     <w:rsid w:val="005E76ED"/>
+    <w:rsid w:val="005F2C7C"/>
     <w:rsid w:val="00601EA1"/>
     <w:rsid w:val="00604410"/>
+    <w:rsid w:val="00663D53"/>
     <w:rsid w:val="00666443"/>
     <w:rsid w:val="00676C93"/>
     <w:rsid w:val="006D4BA4"/>
     <w:rsid w:val="00707E28"/>
     <w:rsid w:val="00711676"/>
     <w:rsid w:val="00733B84"/>
     <w:rsid w:val="00780FAE"/>
     <w:rsid w:val="007A3E81"/>
     <w:rsid w:val="007C68AB"/>
     <w:rsid w:val="007E421E"/>
     <w:rsid w:val="007F099E"/>
     <w:rsid w:val="00804557"/>
+    <w:rsid w:val="00807C78"/>
     <w:rsid w:val="00824C1B"/>
     <w:rsid w:val="00854C7E"/>
     <w:rsid w:val="008A7781"/>
     <w:rsid w:val="008D2429"/>
     <w:rsid w:val="00906A37"/>
     <w:rsid w:val="009147F0"/>
     <w:rsid w:val="00914DB4"/>
     <w:rsid w:val="00915410"/>
     <w:rsid w:val="0095163B"/>
     <w:rsid w:val="00954830"/>
     <w:rsid w:val="0098129E"/>
     <w:rsid w:val="0098692F"/>
     <w:rsid w:val="009878DF"/>
     <w:rsid w:val="0099165B"/>
     <w:rsid w:val="009A15AA"/>
     <w:rsid w:val="009A1F61"/>
     <w:rsid w:val="009A6CC0"/>
     <w:rsid w:val="009B0332"/>
     <w:rsid w:val="009E5BB5"/>
     <w:rsid w:val="00A209D4"/>
     <w:rsid w:val="00A3781D"/>
     <w:rsid w:val="00A55933"/>
     <w:rsid w:val="00AE6554"/>
     <w:rsid w:val="00AF4FBA"/>
     <w:rsid w:val="00B2418B"/>
@@ -3208,95 +3270,97 @@
     <w:rsid w:val="00C330F5"/>
     <w:rsid w:val="00C42A21"/>
     <w:rsid w:val="00C47EA3"/>
     <w:rsid w:val="00C63FC0"/>
     <w:rsid w:val="00D34428"/>
     <w:rsid w:val="00D45C3E"/>
     <w:rsid w:val="00D97FD1"/>
     <w:rsid w:val="00DA36B6"/>
     <w:rsid w:val="00DA4DF4"/>
     <w:rsid w:val="00DB4FC0"/>
     <w:rsid w:val="00E21958"/>
     <w:rsid w:val="00EB6ECB"/>
     <w:rsid w:val="00EB7AAD"/>
     <w:rsid w:val="00EC0744"/>
     <w:rsid w:val="00EC6FCB"/>
     <w:rsid w:val="00ED1F77"/>
     <w:rsid w:val="00ED7324"/>
     <w:rsid w:val="00F04461"/>
     <w:rsid w:val="00F10F55"/>
     <w:rsid w:val="00F11104"/>
     <w:rsid w:val="00F20CC4"/>
     <w:rsid w:val="00F23CEC"/>
     <w:rsid w:val="00F2421F"/>
     <w:rsid w:val="00F33BE4"/>
     <w:rsid w:val="00F455A6"/>
+    <w:rsid w:val="00FB4A70"/>
     <w:rsid w:val="00FB5195"/>
     <w:rsid w:val="00FC4E76"/>
     <w:rsid w:val="00FC4E98"/>
     <w:rsid w:val="00FE3E44"/>
     <w:rsid w:val="101B339E"/>
     <w:rsid w:val="284663FD"/>
     <w:rsid w:val="31C143B0"/>
+    <w:rsid w:val="41C0E02B"/>
     <w:rsid w:val="658D06FB"/>
     <w:rsid w:val="67EA5CCC"/>
     <w:rsid w:val="712B1A85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="521D9738"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1832CA83-E94B-4F80-9807-F96DD2941F02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3756,57 +3820,57 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00420A64"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4072,61 +4136,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -4275,150 +4330,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CE2EE82-1A45-4004-8512-71818056212D}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D35B407F-95E8-4ABD-BE7A-D627ECABCF1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6C36ED6-4D3C-46E5-8505-931F6DBE2096}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="abd087a5-cccd-4e1e-b3d6-8fcb8bb20fc1"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
-    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCD3F431-223E-424E-A040-24054FDDC43E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCD3F431-223E-424E-A040-24054FDDC43E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{010CDEA3-42A4-441A-86E1-970D2E49128C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>445</Words>
   <Characters>133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>立替払請求書</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
@@ -4429,27 +4473,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>2900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>