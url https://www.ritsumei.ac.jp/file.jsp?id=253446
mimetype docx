--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3494"/>
         <w:gridCol w:w="1609"/>
         <w:gridCol w:w="3161"/>
@@ -418,229 +418,233 @@
         </w:rPr>
         <w:t>※選定理由となった根拠資料</w:t>
       </w:r>
       <w:r w:rsidR="001A35CB" w:rsidRPr="00037F80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>も</w:t>
       </w:r>
       <w:r w:rsidR="00316EFA" w:rsidRPr="00037F80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>あわせて</w:t>
       </w:r>
       <w:r w:rsidRPr="00037F80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>添付ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C55A1F5" w14:textId="6C4321C4" w:rsidR="747CE200" w:rsidRPr="00037F80" w:rsidRDefault="747CE200" w:rsidP="00037F80">
+    <w:p w14:paraId="7C55A1F5" w14:textId="07F298A4" w:rsidR="747CE200" w:rsidRPr="00037F80" w:rsidRDefault="747CE200" w:rsidP="00037F80">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037F80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>「選定理由書」を提出すれば、必ず発注先を特定できることを約束するものではありません。業者からの「専売証明書」「直販証明書」が無い場合には、見積合せ等の価格検証が必要となります。発注金額に応じ、リサーチオフィスまたは契約課で精査の上、発注先を決定します。</w:t>
+        <w:t>「選定理由書」を提出すれば、必ず発注先を特定できることを約束するものではありません。業者からの「専売証明書」「直販証明書」が無い場合には、見積合せ等の価格検証が必要となります。発注金額に応じ、リサーチオフィスまたは契約課で</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00DE0EC0" w:rsidRPr="00DE0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>価格、納期、取引実績などをもとに、教員との間で情報共有を図りつつ総合的に判断して、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037F80">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>発注先を決定します。</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17347972" w14:textId="5323D2B8" w:rsidR="00692C3A" w:rsidRDefault="00692C3A" w:rsidP="00FF6408">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2057C18D" w14:textId="61A8F67E" w:rsidR="00692C3A" w:rsidRDefault="00692C3A" w:rsidP="00FF6408">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A05296D" w14:textId="2312F26C" w:rsidR="00692C3A" w:rsidRDefault="00692C3A" w:rsidP="00FF6408">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28EAD913" w14:textId="54967E73" w:rsidR="00692C3A" w:rsidRDefault="00692C3A" w:rsidP="00FF6408">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7DE5BC" w14:textId="77777777" w:rsidR="00692C3A" w:rsidRPr="0029731B" w:rsidRDefault="00692C3A" w:rsidP="00FF6408">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06FB2579" w14:textId="2802BF82" w:rsidR="0018733F" w:rsidRPr="000E6587" w:rsidRDefault="00913FB2" w:rsidP="000E6587">
+    <w:p w14:paraId="06FB2579" w14:textId="347F0A40" w:rsidR="0018733F" w:rsidRPr="000E6587" w:rsidRDefault="00913FB2" w:rsidP="000E6587">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029731B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>研究部様式</w:t>
       </w:r>
-      <w:r w:rsidR="00B40DA6" w:rsidRPr="0029731B">
+      <w:r w:rsidR="0094795C" w:rsidRPr="0094795C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>1-6 20</w:t>
+        <w:t>0102-06-1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DA6" w:rsidRPr="0029731B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00506E73">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0BC374E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00057ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B40DA6" w:rsidRPr="006371AF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00DA04C8" w:rsidRPr="006371AF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00692C3A">
+      <w:r w:rsidR="00205D10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00B40DA6" w:rsidRPr="0029731B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00DF4180">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>版</w:t>
+        <w:t>更新</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0018733F" w:rsidRPr="000E6587">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1247" w:bottom="1134" w:left="1134" w:header="1134" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="0068730B" w:rsidRDefault="0068730B" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="0068730B" w:rsidRDefault="0068730B" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040305080305"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＦＡ クリアレター">
     <w:altName w:val="HG正楷書体-PRO"/>
@@ -668,235 +672,250 @@
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="0068730B" w:rsidRDefault="0068730B" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="0068730B" w:rsidRDefault="0068730B" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="$([\{‘“〈《「『【〔＄（［｛｢￡￥"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!%),.:;?]}°’”‰′″℃、。々〉》」』】〕゛゜ゝゞ・ヽヾ！％），．：；？］｝｡｣､･ﾞﾟ￠"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721">
+    <o:shapedefaults v:ext="edit" spidmax="40961">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A71704"/>
     <w:rsid w:val="00026424"/>
     <w:rsid w:val="00037F80"/>
+    <w:rsid w:val="00040F92"/>
     <w:rsid w:val="000521D6"/>
+    <w:rsid w:val="00057ABC"/>
     <w:rsid w:val="000A65AB"/>
     <w:rsid w:val="000E6587"/>
     <w:rsid w:val="000E72A4"/>
     <w:rsid w:val="001067D7"/>
     <w:rsid w:val="001121D5"/>
     <w:rsid w:val="00140FF6"/>
     <w:rsid w:val="0018733F"/>
     <w:rsid w:val="001A35CB"/>
     <w:rsid w:val="001D1BC6"/>
+    <w:rsid w:val="00205D10"/>
     <w:rsid w:val="00233C75"/>
     <w:rsid w:val="0029037E"/>
     <w:rsid w:val="0029731B"/>
     <w:rsid w:val="002B4C85"/>
+    <w:rsid w:val="002B66FF"/>
+    <w:rsid w:val="002D5FC7"/>
     <w:rsid w:val="002D7B04"/>
     <w:rsid w:val="00316EFA"/>
+    <w:rsid w:val="00351CB3"/>
     <w:rsid w:val="003533C7"/>
     <w:rsid w:val="00373C59"/>
     <w:rsid w:val="00386B97"/>
     <w:rsid w:val="003877EB"/>
     <w:rsid w:val="00391969"/>
     <w:rsid w:val="00431592"/>
     <w:rsid w:val="004920C9"/>
     <w:rsid w:val="00494C7F"/>
     <w:rsid w:val="004B7746"/>
     <w:rsid w:val="004F1F62"/>
     <w:rsid w:val="00506E73"/>
     <w:rsid w:val="00557DD6"/>
     <w:rsid w:val="0061392C"/>
     <w:rsid w:val="006261FA"/>
     <w:rsid w:val="006371AF"/>
+    <w:rsid w:val="00652B9C"/>
+    <w:rsid w:val="00663AB8"/>
     <w:rsid w:val="006643C7"/>
     <w:rsid w:val="0068730B"/>
     <w:rsid w:val="00692C3A"/>
     <w:rsid w:val="006942BE"/>
     <w:rsid w:val="006B5C9C"/>
     <w:rsid w:val="006D1F7B"/>
     <w:rsid w:val="007512B3"/>
     <w:rsid w:val="00792949"/>
     <w:rsid w:val="007C5543"/>
     <w:rsid w:val="007C5B6A"/>
     <w:rsid w:val="007D6AA4"/>
     <w:rsid w:val="007E4BD9"/>
     <w:rsid w:val="00825691"/>
     <w:rsid w:val="00847D56"/>
     <w:rsid w:val="008B0218"/>
     <w:rsid w:val="00913FB2"/>
+    <w:rsid w:val="0094795C"/>
     <w:rsid w:val="00954534"/>
     <w:rsid w:val="00955158"/>
     <w:rsid w:val="00A6729B"/>
     <w:rsid w:val="00A71704"/>
     <w:rsid w:val="00A9687A"/>
     <w:rsid w:val="00A96DB3"/>
     <w:rsid w:val="00AC0700"/>
+    <w:rsid w:val="00AC29DB"/>
     <w:rsid w:val="00AC6643"/>
     <w:rsid w:val="00AF4CC2"/>
     <w:rsid w:val="00B20B46"/>
     <w:rsid w:val="00B40DA6"/>
     <w:rsid w:val="00B647F9"/>
     <w:rsid w:val="00B67A68"/>
+    <w:rsid w:val="00BA215E"/>
     <w:rsid w:val="00BA4B53"/>
     <w:rsid w:val="00BA73EE"/>
     <w:rsid w:val="00C12866"/>
     <w:rsid w:val="00CA691F"/>
+    <w:rsid w:val="00CC2370"/>
     <w:rsid w:val="00D0097B"/>
     <w:rsid w:val="00D83F6D"/>
     <w:rsid w:val="00DA04C8"/>
     <w:rsid w:val="00DA52B3"/>
+    <w:rsid w:val="00DD309C"/>
+    <w:rsid w:val="00DE0EC0"/>
     <w:rsid w:val="00DE2C1F"/>
+    <w:rsid w:val="00DF4180"/>
     <w:rsid w:val="00E759E8"/>
     <w:rsid w:val="00E8465E"/>
     <w:rsid w:val="00E94BE3"/>
     <w:rsid w:val="00F07A13"/>
+    <w:rsid w:val="00F14AF8"/>
     <w:rsid w:val="00F35A5B"/>
     <w:rsid w:val="00F46824"/>
     <w:rsid w:val="00FC4CEC"/>
     <w:rsid w:val="00FF6408"/>
     <w:rsid w:val="0A4F4C7B"/>
     <w:rsid w:val="0BC374E8"/>
     <w:rsid w:val="2CF2708D"/>
     <w:rsid w:val="747CE200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721">
+    <o:shapedefaults v:ext="edit" spidmax="40961">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4315ACE0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A53E0118-1DF6-43C0-9F82-99579D5A1494}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="Mincho" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -1273,55 +1292,117 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="吹き出し (文字)"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00494C7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00AF4CC2"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="ＦＡ クリアレター"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00F14AF8"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00F14AF8"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00F14AF8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="ＦＡ クリアレター"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ac"/>
+    <w:next w:val="ac"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00F14AF8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ad"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="00F14AF8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="ＦＡ クリアレター"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1564,56 +1645,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d7ca9fc07fd5c3a60c7da2a146ef11ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -1763,184 +1851,184 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{536EA7B1-D143-457C-A408-5F704689E6A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7B10691-07FA-4B64-AF47-DEC134EE4AC6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="abd087a5-cccd-4e1e-b3d6-8fcb8bb20fc1"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA14D77E-D8DC-4303-86C4-D32EB1C94C99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE79654A-2DAF-42E9-A4C4-B79F91002093}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7B10691-07FA-4B64-AF47-DEC134EE4AC6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{536EA7B1-D143-457C-A408-5F704689E6A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EF9A12A-2738-4A7F-9D04-1968D5CE3A9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>262</Words>
-  <Characters>43</Characters>
+  <Words>299</Words>
+  <Characters>47</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>特 命 発 注 願（理由書）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>304</CharactersWithSpaces>
+  <CharactersWithSpaces>345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>特 命 発 注 願（理由書）</dc:title>
   <dc:subject/>
   <dc:creator>事務システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>1700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>