--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1BB4F002" w14:textId="48F887F0" w:rsidR="00CC3B95" w:rsidRDefault="00001A34" w:rsidP="00263DEC">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk92975695"/>
       <w:r w:rsidRPr="00431853">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0183D0A4" wp14:editId="005BFA7E">
@@ -599,51 +604,51 @@
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A238AB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>購入資金の負担割合（①②のいずれかにレ点をつけてください）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC72616" w14:textId="77777777" w:rsidR="00C7347D" w:rsidRPr="00A238AB" w:rsidRDefault="00C7347D" w:rsidP="0057338B">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0D10FA" w14:textId="77777777" w:rsidR="00C7347D" w:rsidRPr="00A238AB" w:rsidRDefault="004C7161" w:rsidP="00CE798E">
+    <w:p w14:paraId="5F0D10FA" w14:textId="77777777" w:rsidR="00C7347D" w:rsidRPr="00A238AB" w:rsidRDefault="00DF48FD" w:rsidP="00CE798E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="400" w:firstLine="881"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1331017655"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50EE3">
             <w:rPr>
@@ -657,51 +662,51 @@
       <w:r w:rsidR="00B50EE3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00C7347D" w:rsidRPr="00A238AB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>①研究課題数による等分</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135131BF" w14:textId="77777777" w:rsidR="00CD1CCD" w:rsidRPr="00A238AB" w:rsidRDefault="00CD1CCD" w:rsidP="0057338B">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
         <w:ind w:left="953"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="477145A3" w14:textId="57CF39CE" w:rsidR="00CD1CCD" w:rsidRDefault="004C7161" w:rsidP="00CE798E">
+    <w:p w14:paraId="477145A3" w14:textId="57CF39CE" w:rsidR="00CD1CCD" w:rsidRDefault="00DF48FD" w:rsidP="00CE798E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="400" w:firstLine="881"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1520436650"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50EE3">
@@ -2124,51 +2129,51 @@
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="441" w:hangingChars="200" w:hanging="441"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4.研究者異動時の取扱いについて（レ点をつけてください）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295C9B92" w14:textId="77777777" w:rsidR="00EB0A73" w:rsidRPr="00F235AB" w:rsidRDefault="00EB0A73" w:rsidP="00EB0A73">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
         <w:ind w:left="441" w:hangingChars="200" w:hanging="441"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60C904A2" w14:textId="77777777" w:rsidR="00EB0A73" w:rsidRPr="00F235AB" w:rsidRDefault="004C7161" w:rsidP="00EB0A73">
+    <w:p w14:paraId="60C904A2" w14:textId="77777777" w:rsidR="00EB0A73" w:rsidRPr="00F235AB" w:rsidRDefault="00DF48FD" w:rsidP="00EB0A73">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="567" w:hangingChars="171" w:hanging="377"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="433321892"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB0A73" w:rsidRPr="00F235AB">
             <w:rPr>
@@ -2546,51 +2551,59 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000D548D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00001A34" w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>及び関連書類（見積書、仕様書等）</w:t>
       </w:r>
       <w:r w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>とともにリサーチオフィス</w:t>
+        <w:t>とともにリサー</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F235AB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>チオフィス</w:t>
       </w:r>
       <w:r w:rsidR="00842491" w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>科研費</w:t>
       </w:r>
       <w:r w:rsidR="00001A34" w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>等予算</w:t>
       </w:r>
       <w:r w:rsidR="00842491" w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>担当に</w:t>
       </w:r>
       <w:r w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -2611,51 +2624,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>さい</w:t>
       </w:r>
       <w:r w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E3DEC8" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRDefault="00A238AB" w:rsidP="005531E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1CCD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>【注意事項】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE69FD6" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRDefault="00DA3CEF" w:rsidP="005531E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72C0ACB9" wp14:editId="15ECCB12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
@@ -2695,53 +2707,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="2FAE00FD" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.45pt;width:503.5pt;height:704.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMy1FheQIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+QwgbWBJtWCECVaVt&#10;u+q2H2Bsh1h1bNc2hO2q/96xAxS6l6pqDomdGc+8N/PGd/eHVqI9t05oVeJ0OMKIK6qZUNsSf/2y&#10;Hswwcp4oRqRWvMTP3OH7+ds3d50p+Fg3WjJuEQRRruhMiRvvTZEkjja8JW6oDVdgrLVtiYet3SbM&#10;kg6itzIZj0bTpNOWGaspdw7+Vr0Rz2P8uubUf6prxz2SJQZsPr5tfG/CO5nfkWJriWkEPcIg/4Ci&#10;JUJB0nOoiniCdla8CtUKarXTtR9S3Sa6rgXlkQOwSUd/sHlqiOGRCxTHmXOZ3P8LSz/uHy0SDHqH&#10;kSIttOgzFI2oreRoPA316YwrwO3JPNrA0JkHTb85pPSyATe+sFZ3DScMUKXBP7k6EDYOjqJN90Ez&#10;CE92XsdSHWrbhoBQBHSIHXk+d4QfPKLwc3qTZ9kEGkfBNsuzm/x2EnOQ4nTcWOffcd2isCixBfQx&#10;PNk/OB/gkOLkErIpvRZSxrZLhboS55PxJB5wWgoWjJGl3W6W0qI9CcKJzzHvlVsrPMhXihbQnZ1I&#10;EcqxUixm8UTIfg1IpArBgR1gO656mbzko3w1W82yQTaergbZqKoGi/UyG0zX6e2kuqmWyyr9GXCm&#10;WdEIxrgKUE+STbO/k8RxeHqxnUV7RcldMl/H5zXz5BpGrDKwOn0ju6iD0PpeQhvNnkEGVvczCHcG&#10;LBptf2DUwfyV2H3fEcsxku8VSOk2G+cTGNi4mc1y0IC9NGwuDERRCFRij1G/XPp+xHfGim0DedLY&#10;YaUXIL5aRFkEYfaYjpKFCYv4j7dBGOHLffT6fWfNfwEAAP//AwBQSwMEFAAGAAgAAAAhAGuaZvze&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3RAVCHGqiApOCNFSVeLm&#10;xksSiNdR7LaBr2dzguO+Gc3O5MvRdeKIQ2g9aZjPFAikytuWag3bt8erWxAhGrKm84QavjHAsjg/&#10;y01m/YnWeNzEWnAIhcxoaGLsMylD1aAzYeZ7JNY+/OBM5HOopR3MicNdJxOlFtKZlvhDY3p8aLD6&#10;2hychnU5Lp5+2vc0PO/K+UufrF7V6lPry4uxvAcRcYx/Zpjqc3UouNPeH8gG0WngIZFpegdiUpW6&#10;YbKfSHKdgixy+X9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMy1FheQIAAPsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBrmmb83gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f">
+              <v:rect id="Rectangle 26" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.45pt;width:503.5pt;height:704.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" w14:anchorId="2FAE00FD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMy1FheQIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+QwgbWBJtWCECVaVt&#10;u+q2H2Bsh1h1bNc2hO2q/96xAxS6l6pqDomdGc+8N/PGd/eHVqI9t05oVeJ0OMKIK6qZUNsSf/2y&#10;Hswwcp4oRqRWvMTP3OH7+ds3d50p+Fg3WjJuEQRRruhMiRvvTZEkjja8JW6oDVdgrLVtiYet3SbM&#10;kg6itzIZj0bTpNOWGaspdw7+Vr0Rz2P8uubUf6prxz2SJQZsPr5tfG/CO5nfkWJriWkEPcIg/4Ci&#10;JUJB0nOoiniCdla8CtUKarXTtR9S3Sa6rgXlkQOwSUd/sHlqiOGRCxTHmXOZ3P8LSz/uHy0SDHqH&#10;kSIttOgzFI2oreRoPA316YwrwO3JPNrA0JkHTb85pPSyATe+sFZ3DScMUKXBP7k6EDYOjqJN90Ez&#10;CE92XsdSHWrbhoBQBHSIHXk+d4QfPKLwc3qTZ9kEGkfBNsuzm/x2EnOQ4nTcWOffcd2isCixBfQx&#10;PNk/OB/gkOLkErIpvRZSxrZLhboS55PxJB5wWgoWjJGl3W6W0qI9CcKJzzHvlVsrPMhXihbQnZ1I&#10;EcqxUixm8UTIfg1IpArBgR1gO656mbzko3w1W82yQTaergbZqKoGi/UyG0zX6e2kuqmWyyr9GXCm&#10;WdEIxrgKUE+STbO/k8RxeHqxnUV7RcldMl/H5zXz5BpGrDKwOn0ju6iD0PpeQhvNnkEGVvczCHcG&#10;LBptf2DUwfyV2H3fEcsxku8VSOk2G+cTGNi4mc1y0IC9NGwuDERRCFRij1G/XPp+xHfGim0DedLY&#10;YaUXIL5aRFkEYfaYjpKFCYv4j7dBGOHLffT6fWfNfwEAAP//AwBQSwMEFAAGAAgAAAAhAGuaZvze&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3RAVCHGqiApOCNFSVeLm&#10;xksSiNdR7LaBr2dzguO+Gc3O5MvRdeKIQ2g9aZjPFAikytuWag3bt8erWxAhGrKm84QavjHAsjg/&#10;y01m/YnWeNzEWnAIhcxoaGLsMylD1aAzYeZ7JNY+/OBM5HOopR3MicNdJxOlFtKZlvhDY3p8aLD6&#10;2hychnU5Lp5+2vc0PO/K+UufrF7V6lPry4uxvAcRcYx/Zpjqc3UouNPeH8gG0WngIZFpegdiUpW6&#10;YbKfSHKdgixy+X9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMy1FheQIAAPsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBrmmb83gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="498E8DEA" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRDefault="00A238AB" w:rsidP="00A238AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064512D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3841,81 +3853,82 @@
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>う</w:t>
       </w:r>
       <w:r w:rsidR="00AA6024" w:rsidRPr="00F235AB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FC7FD3" w14:textId="77777777" w:rsidR="00053F35" w:rsidRPr="00AA6024" w:rsidRDefault="00053F35" w:rsidP="00053F35">
       <w:pPr>
         <w:ind w:leftChars="224" w:left="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00053F35" w:rsidRPr="00AA6024" w:rsidSect="00842491">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1106" w:bottom="340" w:left="902" w:header="851" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="290" w:charSpace="-4026"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0639760D" w14:textId="77777777" w:rsidR="00283B74" w:rsidRDefault="00283B74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="72EAC55B" w14:textId="77777777" w:rsidR="00283B74" w:rsidRDefault="00283B74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -3957,182 +3970,180 @@
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ明朝">
     <w:altName w:val="AR Pゴシック体M"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS-Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E20DE16" w14:textId="089804FB" w:rsidR="004E73B9" w:rsidRPr="007310E7" w:rsidRDefault="004E73B9" w:rsidP="008C6489">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E20DE16" w14:textId="10507212" w:rsidR="004E73B9" w:rsidRPr="007310E7" w:rsidRDefault="66459E15" w:rsidP="008C6489">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+    <w:r w:rsidRPr="66459E15">
+      <w:rPr>
         <w:w w:val="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　</w:t>
     </w:r>
     <w:r w:rsidRPr="007310E7">
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>研究部様式1-</w:t>
+      <w:t>研究部様式</w:t>
     </w:r>
-    <w:r w:rsidR="003D631C" w:rsidRPr="007310E7">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+    <w:r w:rsidR="00DF48FD" w:rsidRPr="00DF48FD">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>0102-07</w:t>
     </w:r>
-    <w:r w:rsidR="00E907D1" w:rsidRPr="007310E7">
+    <w:r w:rsidRPr="007310E7">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>（20</w:t>
     </w:r>
-    <w:r w:rsidR="008C4D14">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007310E7">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>/04</w:t>
+    </w:r>
+    <w:r w:rsidR="00DF48FD">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>更新</w:t>
     </w:r>
-    <w:r w:rsidR="00C135DD">
-[...10 lines deleted...]
-    <w:r w:rsidR="003D631C" w:rsidRPr="007310E7">
+    <w:r w:rsidRPr="007310E7">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...21 lines deleted...]
-      <w:t>版）</w:t>
+      <w:t>）</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38CE0792" w14:textId="77777777" w:rsidR="00283B74" w:rsidRDefault="00283B74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0BBB6166" w14:textId="77777777" w:rsidR="00283B74" w:rsidRDefault="00283B74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3FF9C181" w14:textId="405B81FA" w:rsidR="66459E15" w:rsidRDefault="66459E15" w:rsidP="66459E15">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6061,65 +6072,65 @@
   <w:num w:numId="8" w16cid:durableId="456459008">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1791631808">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="90708283">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1680572259">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="677662109">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="4987879">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1261642320">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="95"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="58369">
+    <o:shapedefaults v:ext="edit" spidmax="60417">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6222,50 +6233,51 @@
     <w:rsid w:val="00583475"/>
     <w:rsid w:val="00584CB8"/>
     <w:rsid w:val="005B010E"/>
     <w:rsid w:val="005B2D70"/>
     <w:rsid w:val="005C651F"/>
     <w:rsid w:val="005C772D"/>
     <w:rsid w:val="005D7DB2"/>
     <w:rsid w:val="005E120D"/>
     <w:rsid w:val="006024BF"/>
     <w:rsid w:val="00617946"/>
     <w:rsid w:val="0064512D"/>
     <w:rsid w:val="006645EB"/>
     <w:rsid w:val="006706B9"/>
     <w:rsid w:val="006761FC"/>
     <w:rsid w:val="0069139B"/>
     <w:rsid w:val="006F51CF"/>
     <w:rsid w:val="00710312"/>
     <w:rsid w:val="00714DF0"/>
     <w:rsid w:val="00717229"/>
     <w:rsid w:val="007310E7"/>
     <w:rsid w:val="00732CA3"/>
     <w:rsid w:val="00750D9E"/>
     <w:rsid w:val="00754046"/>
     <w:rsid w:val="007568D3"/>
     <w:rsid w:val="0077409D"/>
+    <w:rsid w:val="00775A7F"/>
     <w:rsid w:val="007774CC"/>
     <w:rsid w:val="007803D7"/>
     <w:rsid w:val="0078194A"/>
     <w:rsid w:val="007B124D"/>
     <w:rsid w:val="007B32C7"/>
     <w:rsid w:val="007C2195"/>
     <w:rsid w:val="007F1E7C"/>
     <w:rsid w:val="00803497"/>
     <w:rsid w:val="00812553"/>
     <w:rsid w:val="0082188C"/>
     <w:rsid w:val="00842491"/>
     <w:rsid w:val="0085675C"/>
     <w:rsid w:val="00861580"/>
     <w:rsid w:val="00887F43"/>
     <w:rsid w:val="00895C00"/>
     <w:rsid w:val="00897A64"/>
     <w:rsid w:val="008B2BD4"/>
     <w:rsid w:val="008C108D"/>
     <w:rsid w:val="008C1657"/>
     <w:rsid w:val="008C4D14"/>
     <w:rsid w:val="008C6489"/>
     <w:rsid w:val="00903069"/>
     <w:rsid w:val="009371DC"/>
     <w:rsid w:val="0095773D"/>
     <w:rsid w:val="0096337B"/>
@@ -6316,127 +6328,130 @@
     <w:rsid w:val="00C37B17"/>
     <w:rsid w:val="00C6418D"/>
     <w:rsid w:val="00C7347D"/>
     <w:rsid w:val="00C77253"/>
     <w:rsid w:val="00C80E42"/>
     <w:rsid w:val="00C8171B"/>
     <w:rsid w:val="00C91A79"/>
     <w:rsid w:val="00CA02E8"/>
     <w:rsid w:val="00CC1716"/>
     <w:rsid w:val="00CC3B95"/>
     <w:rsid w:val="00CC5DC4"/>
     <w:rsid w:val="00CD1CCD"/>
     <w:rsid w:val="00CE798E"/>
     <w:rsid w:val="00CF018F"/>
     <w:rsid w:val="00CF1DD0"/>
     <w:rsid w:val="00D15BAC"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D43365"/>
     <w:rsid w:val="00D51710"/>
     <w:rsid w:val="00D65803"/>
     <w:rsid w:val="00D74D9A"/>
     <w:rsid w:val="00D965A8"/>
     <w:rsid w:val="00DA1D94"/>
     <w:rsid w:val="00DA3CEF"/>
+    <w:rsid w:val="00DA6C19"/>
     <w:rsid w:val="00DC4400"/>
     <w:rsid w:val="00DC52AC"/>
     <w:rsid w:val="00DC64C4"/>
     <w:rsid w:val="00DD16FF"/>
     <w:rsid w:val="00DD1C10"/>
     <w:rsid w:val="00DD6672"/>
     <w:rsid w:val="00DE1A46"/>
     <w:rsid w:val="00DE2B6E"/>
     <w:rsid w:val="00DE5C36"/>
     <w:rsid w:val="00DE5C8A"/>
+    <w:rsid w:val="00DF48FD"/>
     <w:rsid w:val="00DF5E9D"/>
     <w:rsid w:val="00E14E77"/>
     <w:rsid w:val="00E274E6"/>
     <w:rsid w:val="00E34EE6"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E5305D"/>
     <w:rsid w:val="00E557CE"/>
     <w:rsid w:val="00E625A4"/>
     <w:rsid w:val="00E76E30"/>
     <w:rsid w:val="00E84601"/>
     <w:rsid w:val="00E907D1"/>
     <w:rsid w:val="00E93D33"/>
     <w:rsid w:val="00EB0A73"/>
     <w:rsid w:val="00EC0362"/>
     <w:rsid w:val="00ED5BFE"/>
     <w:rsid w:val="00ED7EE9"/>
     <w:rsid w:val="00EE70D3"/>
     <w:rsid w:val="00F235AB"/>
     <w:rsid w:val="00F238DD"/>
     <w:rsid w:val="00F411B6"/>
     <w:rsid w:val="00F427AF"/>
     <w:rsid w:val="00F4524B"/>
     <w:rsid w:val="00F63776"/>
     <w:rsid w:val="00F66E0C"/>
     <w:rsid w:val="00F71F20"/>
     <w:rsid w:val="00F75681"/>
     <w:rsid w:val="00F85197"/>
     <w:rsid w:val="00F91571"/>
     <w:rsid w:val="00FA6BB6"/>
     <w:rsid w:val="00FC79F0"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="00FF362C"/>
+    <w:rsid w:val="66459E15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="58369">
+    <o:shapedefaults v:ext="edit" spidmax="60417">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17F573C3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F83489E-8EA3-4ABC-A9A7-758F70F90B0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -6838,61 +6853,77 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="コメント内容 (文字)"/>
     <w:basedOn w:val="a9"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="0001119A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE798E"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="ad">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7116,100 +7147,381 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B38E4227-7B6D-446E-9F1E-6B747192A271}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D355CFAB-E015-4700-BF4E-0D9B9244FE1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E48C738B-905E-4A19-B9CA-C997D1B799FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF638623-F29D-496F-B9A2-47EEC407D845}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1696</Words>
   <Characters>223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>研究会計画書兼支払請求書</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>