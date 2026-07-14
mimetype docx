--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -5,80 +5,80 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1A6A9511" w14:textId="77777777" w:rsidR="00011BA7" w:rsidRPr="007D1D00" w:rsidRDefault="00CF0EFE" w:rsidP="00011BA7">
+    <w:p w14:paraId="1A6A9511" w14:textId="5AEF850E" w:rsidR="00011BA7" w:rsidRPr="007D1D00" w:rsidRDefault="0010056B" w:rsidP="00011BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A383C42" wp14:editId="1C3E5D1E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A383C42" wp14:editId="26662260">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4445</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-126365</wp:posOffset>
+                  <wp:posOffset>-237490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1462405" cy="191135"/>
                 <wp:effectExtent l="0" t="0" r="23495" b="18415"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 36"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1462405" cy="191135"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="CFCDCD"/>
                         </a:solidFill>
@@ -137,51 +137,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>ご記入ください</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2A383C42" id="Rectangle 36" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-9.95pt;width:115.15pt;height:15.05pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeoOw/FAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOki4x4hSFswwD&#10;ugvQ7QMUWbaFyaJGKXG6rx+lpGl2eRrmB4E0qcPDQ2p1exwMOyj0GmzFi0nOmbISGm27in/9sn21&#10;4MwHYRthwKqKPyrPb9cvX6xGV6op9GAahYxArC9HV/E+BFdmmZe9GoSfgFOWgi3gIAK52GUNipHQ&#10;B5NN8/wmGwEbhyCV9/R3cwrydcJvWyXDp7b1KjBTceIW0onp3MUzW69E2aFwvZZnGuIfWAxCWyp6&#10;gdqIINge9R9Qg5YIHtowkTBk0LZaqtQDdVPkv3Xz0AunUi8kjncXmfz/g5UfDw/uM0bq3t2D/OaZ&#10;hboXtlN3iDD2SjRUrohCZaPz5eVCdDxdZbvxAzQ0WrEPkDQ4tjhEQOqOHZPUjxep1TEwST+L2c10&#10;ls85kxQrlkXxep5KiPLptkMf3ikYWDQqjjTKhC4O9z5ENqJ8Sknswehmq41JDna72iA7CBp7va03&#10;9eaM7q/TjGVjrJ7P8wT9S9BfY+Tp+xvGoAMtsNFDxReXJFFG3d7aJq1XENqcbOJs7FnIqF1cU1+G&#10;4+5IidHcQfNIkiKcFpUeFhk94A/ORlrSivvve4GKM/Pe0ljezKZL0jAkZ7FY0objdWB3FRBWElDF&#10;A2cnsw6nd7B3qLue6hRJBAt3NMhWJ42fOZ1Z0xom6c9PJu75tZ+ynh/2+icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAV0PVt3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWseh&#10;LSTEqSokOFZq0ws3N16SiHgdxW6b/D3LCY6reZp5W2wn14srjqHzpEEtExBItbcdNRpO1fviBUSI&#10;hqzpPaGGGQNsy/u7wuTW3+iA12NsBJdQyI2GNsYhlzLULToTln5A4uzLj85EPsdG2tHcuNz1Mk2S&#10;jXSmI15ozYBvLdbfx4vj3dW4zuZ9tXYbv6oO80597j+U1o8P0+4VRMQp/sHwq8/qULLT2V/IBtFr&#10;eGZOw0JlGQiO0yfFr52ZS1KQZSH/+5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ6g&#10;7D8UAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABXQ9W3cAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="#cfcdcd" strokeweight="1.5pt">
+              <v:rect w14:anchorId="2A383C42" id="Rectangle 36" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-18.7pt;width:115.15pt;height:15.05pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeoOw/FAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOki4x4hSFswwD&#10;ugvQ7QMUWbaFyaJGKXG6rx+lpGl2eRrmB4E0qcPDQ2p1exwMOyj0GmzFi0nOmbISGm27in/9sn21&#10;4MwHYRthwKqKPyrPb9cvX6xGV6op9GAahYxArC9HV/E+BFdmmZe9GoSfgFOWgi3gIAK52GUNipHQ&#10;B5NN8/wmGwEbhyCV9/R3cwrydcJvWyXDp7b1KjBTceIW0onp3MUzW69E2aFwvZZnGuIfWAxCWyp6&#10;gdqIINge9R9Qg5YIHtowkTBk0LZaqtQDdVPkv3Xz0AunUi8kjncXmfz/g5UfDw/uM0bq3t2D/OaZ&#10;hboXtlN3iDD2SjRUrohCZaPz5eVCdDxdZbvxAzQ0WrEPkDQ4tjhEQOqOHZPUjxep1TEwST+L2c10&#10;ls85kxQrlkXxep5KiPLptkMf3ikYWDQqjjTKhC4O9z5ENqJ8Sknswehmq41JDna72iA7CBp7va03&#10;9eaM7q/TjGVjrJ7P8wT9S9BfY+Tp+xvGoAMtsNFDxReXJFFG3d7aJq1XENqcbOJs7FnIqF1cU1+G&#10;4+5IidHcQfNIkiKcFpUeFhk94A/ORlrSivvve4GKM/Pe0ljezKZL0jAkZ7FY0objdWB3FRBWElDF&#10;A2cnsw6nd7B3qLue6hRJBAt3NMhWJ42fOZ1Z0xom6c9PJu75tZ+ynh/2+icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBQ/xk83QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidN&#10;2kKIU1VIcKzUhgs3N16SiHgd2W6b/D3LCY6zs5p5U+4mO4gr+tA7UpAuExBIjTM9tQo+6rfFE4gQ&#10;NRk9OEIFMwbYVfd3pS6Mu9ERr6fYCg6hUGgFXYxjIWVoOrQ6LN2IxN6X81ZHlr6Vxusbh9tBrpJk&#10;I63uiRs6PeJrh8336WK5N/fr5/lQr+3G5fVx3qefh/dUqceHaf8CIuIU/57hF5/RoWKms7uQCWJQ&#10;wEOigkW2zUGwvcqSDMSZL9sMZFXK//zVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe&#10;oOw/FAIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBQ/xk83QAAAAcBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="#cfcdcd" strokeweight="1.5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="1E67262F" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00A41DD8" w:rsidRDefault="007F442D" w:rsidP="00011BA7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>太枠</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:b/>
@@ -189,50 +189,51 @@
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>内</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>を</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>ご記入ください</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00011BA7" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">立　命　館　大　学　旅　費　計　算　書 </w:t>
       </w:r>
       <w:r w:rsidR="00011BA7" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD0128" w:rsidRPr="007D1D00">
@@ -283,61 +284,50 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/非常勤職員用</w:t>
       </w:r>
       <w:r w:rsidR="00892104" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>〕</w:t>
       </w:r>
       <w:r w:rsidR="0022415A" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00011BA7" w:rsidRPr="007D1D00">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="17A83E35" w14:textId="77777777" w:rsidR="00C4543E" w:rsidRPr="0047126E" w:rsidRDefault="00F72480" w:rsidP="00694BC9">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の</w:t>
       </w:r>
       <w:r w:rsidR="00174B87" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>本大学兼務教員</w:t>
       </w:r>
       <w:r w:rsidR="007E5D10" w:rsidRPr="007D1D00">
         <w:rPr>
@@ -620,53 +610,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00124207" w:rsidRPr="007D1D00" w:rsidRDefault="00124207" w:rsidP="0047126E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="612882B9" w14:textId="77777777" w:rsidR="00124207" w:rsidRPr="007D1D00" w:rsidRDefault="0047126E" w:rsidP="0047126E">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="612882B9" w14:textId="77777777" w:rsidR="00124207" w:rsidRPr="007D1D00" w:rsidRDefault="0047126E" w:rsidP="0010056B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>㊞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A42D40B" w14:textId="77777777" w:rsidR="00840857" w:rsidRPr="0047126E" w:rsidRDefault="0047126E" w:rsidP="00840857">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2093,3031 +2082,3721 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="197"/>
-        <w:gridCol w:w="173"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="133"/>
         <w:gridCol w:w="714"/>
         <w:gridCol w:w="651"/>
         <w:gridCol w:w="363"/>
         <w:gridCol w:w="360"/>
-        <w:gridCol w:w="419"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="189"/>
+        <w:gridCol w:w="972"/>
+        <w:gridCol w:w="232"/>
+        <w:gridCol w:w="335"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="337"/>
         <w:gridCol w:w="40"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="122"/>
         <w:gridCol w:w="344"/>
-        <w:gridCol w:w="344"/>
-        <w:gridCol w:w="344"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="178"/>
+        <w:gridCol w:w="329"/>
+        <w:gridCol w:w="141"/>
         <w:gridCol w:w="345"/>
-        <w:gridCol w:w="344"/>
-        <w:gridCol w:w="344"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="324"/>
+        <w:gridCol w:w="182"/>
+        <w:gridCol w:w="162"/>
         <w:gridCol w:w="345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00774FC6" w:rsidRPr="007D1D00" w14:paraId="7ADE8D55" w14:textId="77777777" w:rsidTr="002E3209">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="7ADE8D55" w14:textId="77777777" w:rsidTr="00573074">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F83B50D" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00B615EE">
+          <w:p w14:paraId="5F83B50D" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出張者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67E4B9AC" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00174B87">
+          <w:p w14:paraId="67E4B9AC" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00174B87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4679" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00774FC6">
+          <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00774FC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F86E6A" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="42F86E6A" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>教職員番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="344" w:type="dxa"/>
+            <w:tcW w:w="218" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="344" w:type="dxa"/>
+            <w:tcW w:w="470" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="344" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="344" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="00774FC6" w:rsidRPr="007D1D00" w:rsidRDefault="00774FC6" w:rsidP="00124207">
+          <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w14:paraId="307E2378" w14:textId="77777777" w:rsidTr="002E3209">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="307E2378" w14:textId="77777777" w:rsidTr="002E3209">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="00B615EE">
+          <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA422C2" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="000225F9">
+          <w:p w14:paraId="3DA422C2" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所属名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2D691C" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="000225F9">
+          <w:p w14:paraId="6C2D691C" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（本大学）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110FFD37" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="005A7BC2">
+          <w:p w14:paraId="110FFD37" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="005A7BC2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFC7C5B" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="005A7BC2">
+          <w:p w14:paraId="5DFC7C5B" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="005A7BC2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>職</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="10AE6A36" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="005A7BC2">
+              <w:t>職位</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AE6A36" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="005A7BC2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（本大学）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B699379" w14:textId="77777777" w:rsidR="005A7BC2" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="000225F9">
+          <w:p w14:paraId="6B699379" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003769C6" w:rsidRPr="007D1D00" w14:paraId="6B95600C" w14:textId="77777777" w:rsidTr="0047126E">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="6B95600C" w14:textId="77777777" w:rsidTr="0047126E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00B615EE">
+          <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BCEFE2" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="003769C6">
+          <w:p w14:paraId="14BCEFE2" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本務機関が</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="248B4107" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="003769C6">
+          <w:p w14:paraId="248B4107" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ある場合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDB7EDF" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="003769C6">
+          <w:p w14:paraId="4DDB7EDF" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本務機関名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7149" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00C65F84">
+          <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00C65F84">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003769C6" w:rsidRPr="007D1D00" w14:paraId="0CC83503" w14:textId="77777777" w:rsidTr="002E3209">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="0CC83503" w14:textId="77777777" w:rsidTr="002E3209">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00B615EE">
+          <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="001E3285">
+          <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="001E3285">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3249" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9BEB92" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="003769C6">
+          <w:p w14:paraId="3B9BEB92" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出張依頼書発行の要否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D8CE74D" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="003769C6">
+          <w:p w14:paraId="3D8CE74D" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（右のいれずかにチェックしてください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6CEB11" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="001E3285">
+          <w:p w14:paraId="0B6CEB11" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="001E3285">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CD0D89" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="00C65F84" w:rsidP="00774FC6">
+          <w:p w14:paraId="56CD0D89" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00774FC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>本務機関</w:t>
-[...6 lines deleted...]
-              <w:t>宛に発行してください</w:t>
+              <w:t>本務機関宛に発行してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003769C6" w:rsidRPr="007D1D00" w14:paraId="059109E9" w14:textId="77777777" w:rsidTr="002E3209">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="059109E9" w14:textId="77777777" w:rsidTr="002E3209">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00B615EE">
+          <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23DE523C" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00451D5A">
+          <w:p w14:paraId="23DE523C" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00451D5A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3249" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00451D5A">
+          <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00451D5A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA9A700" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="001E3285">
+          <w:p w14:paraId="5AA9A700" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="001E3285">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6590861F" w14:textId="77777777" w:rsidR="003769C6" w:rsidRPr="007D1D00" w:rsidRDefault="003769C6" w:rsidP="00774FC6">
+          <w:p w14:paraId="6590861F" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00774FC6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>発行は不要です</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772C0D" w:rsidRPr="007D1D00" w14:paraId="2382A8B8" w14:textId="77777777" w:rsidTr="00340773">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="2382A8B8" w14:textId="77777777" w:rsidTr="00340773">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07547A01" w14:textId="77777777" w:rsidR="00772C0D" w:rsidRPr="007D1D00" w:rsidRDefault="00772C0D" w:rsidP="00B615EE">
+          <w:p w14:paraId="07547A01" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0A27FA" w14:textId="77777777" w:rsidR="00772C0D" w:rsidRPr="007D1D00" w:rsidRDefault="00772C0D" w:rsidP="003769C6">
+          <w:p w14:paraId="2A0A27FA" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>本務機関が</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="461DAFCC" w14:textId="77777777" w:rsidR="00772C0D" w:rsidRPr="007D1D00" w:rsidRDefault="00772C0D" w:rsidP="003769C6">
+          <w:p w14:paraId="461DAFCC" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ない場合（*1）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2B7817" w14:textId="77777777" w:rsidR="00772C0D" w:rsidRPr="007D1D00" w:rsidRDefault="00772C0D" w:rsidP="003769C6">
+          <w:p w14:paraId="4E2B7817" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>自宅</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="364571DE" w14:textId="77777777" w:rsidR="00772C0D" w:rsidRPr="007D1D00" w:rsidRDefault="00772C0D" w:rsidP="003769C6">
+          <w:p w14:paraId="364571DE" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA807D5" w14:textId="77777777" w:rsidR="00772C0D" w:rsidRPr="007D1D00" w:rsidRDefault="00772C0D" w:rsidP="00772C0D">
+          <w:p w14:paraId="0DA807D5" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00772C0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒　　　　－</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F63A7" w:rsidRPr="007D1D00" w14:paraId="5043CB0F" w14:textId="77777777" w:rsidTr="0047126E">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="5043CB0F" w14:textId="77777777" w:rsidTr="0047126E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07459315" w14:textId="77777777" w:rsidR="007F63A7" w:rsidRPr="007D1D00" w:rsidRDefault="007F63A7" w:rsidP="00B615EE">
+          <w:p w14:paraId="07459315" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="007F63A7" w:rsidRPr="007D1D00" w:rsidRDefault="007F63A7" w:rsidP="003769C6">
+          <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFB9E20" w14:textId="77777777" w:rsidR="007F63A7" w:rsidRPr="007D1D00" w:rsidRDefault="007F63A7" w:rsidP="003769C6">
+          <w:p w14:paraId="6DFB9E20" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="003769C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70DF9E56" w14:textId="77777777" w:rsidR="007F63A7" w:rsidRPr="007D1D00" w:rsidRDefault="007F63A7" w:rsidP="00C65F84">
+          <w:p w14:paraId="70DF9E56" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00C65F84">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005732DB" w:rsidRPr="007D1D00" w14:paraId="3D2BCAB3" w14:textId="77777777" w:rsidTr="007E6F12">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="3D2BCAB3" w14:textId="77777777" w:rsidTr="007E6F12">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="44E871BC" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="00B615EE">
+          <w:p w14:paraId="44E871BC" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3279" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D4F0DF" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="36D4F0DF" w14:textId="71A5C207" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>旅費計算の「</w:t>
             </w:r>
-            <w:r w:rsidR="00B3189D" w:rsidRPr="007D1D00">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00EC1EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出発地</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35CDA402" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="35CDA402" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（右のいずれかにチェックして、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B0E9359" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="6B0E9359" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>鉄道会社名と駅名を記入してください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3605AE77" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="3605AE77" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B931907" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="2B931907" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>本務</w:t>
-[...6 lines deleted...]
-              <w:t>機関</w:t>
+              <w:t>本務機関</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3868" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33257C29" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="33257C29" w14:textId="07702BB7" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1D00">
-[...24 lines deleted...]
-              <w:t>：</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>鉄道会社名：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005732DB" w:rsidRPr="007D1D00" w14:paraId="12201AB4" w14:textId="77777777" w:rsidTr="008C3608">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="12201AB4" w14:textId="77777777" w:rsidTr="008C3608">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="144A5D23" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="00B615EE">
+          <w:p w14:paraId="144A5D23" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3279" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="738610EB" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="738610EB" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AA7139" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="61AA7139" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C27C69" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="31C27C69" w14:textId="7D99CD67" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>自宅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3868" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4E395C" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="3D4E395C" w14:textId="5C812652" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="000225F9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1D00">
-[...2 lines deleted...]
-                <w:spacing w:val="390"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1218" w:id="1978981377"/>
-[...11 lines deleted...]
-              <w:t>名</w:t>
+              </w:rPr>
+              <w:t>駅　　　　 名</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005732DB" w:rsidRPr="007D1D00" w14:paraId="64B2AE00" w14:textId="77777777" w:rsidTr="003D3FDA">
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="17E7C8B3" w14:textId="77777777" w:rsidTr="00F53329">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="417"/>
+          <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="637805D2" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="00B615EE">
+          <w:p w14:paraId="5A4EBD38" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6197" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="15"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01DD9D43" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="6C3C3511" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00F53329">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>本務機関あるいは自宅より、上記「</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B3189D" w:rsidRPr="007D1D00">
+              <w:t>本務機関あるいは自宅より、上記「出発地」までバスを乗り継ぐ場合、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678218B3" w14:textId="5CCCCEF3" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00F53329">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>出発地</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>乗車するバス会社名とバス停留所名を記入してください。</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1D00">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3868" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
-[...97 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E65DA3" w14:textId="77777777" w:rsidR="005732DB" w:rsidRPr="007D1D00" w:rsidRDefault="005732DB" w:rsidP="000225F9">
+          <w:p w14:paraId="04FA785A" w14:textId="32655FBA" w:rsidR="00F53329" w:rsidRDefault="00F53329" w:rsidP="000225F9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="45"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1218" w:id="1978981378"/>
+              </w:rPr>
+              <w:t>バス会社</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="-30"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1218" w:id="1978981378"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F53329" w:rsidRPr="007D1D00" w14:paraId="6886B467" w14:textId="77777777" w:rsidTr="00F53329">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+          </w:tcPr>
+          <w:p w14:paraId="3518935B" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00B615EE">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6197" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD9D37E" w14:textId="77777777" w:rsidR="00F53329" w:rsidRPr="007D1D00" w:rsidRDefault="00F53329" w:rsidP="00F53329">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3868" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61933C8C" w14:textId="4FBDAA0E" w:rsidR="00F53329" w:rsidRDefault="00F53329" w:rsidP="000225F9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>バス停留所名：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007614F5" w:rsidRPr="007D1D00" w14:paraId="4785A96D" w14:textId="77777777" w:rsidTr="00814443">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="0D053A85" w14:textId="77777777" w:rsidTr="0010056B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="554"/>
+          <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78215E5E" w14:textId="27C170F7" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F5E50">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>振込口座</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC4E042" w14:textId="38921429" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>銀行名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3614" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDC192B" w14:textId="18DC5BBC" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>銀行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBE749D" w14:textId="46BD1D23" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>支店名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332E29C5" w14:textId="34745967" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>支店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="7846D71A" w14:textId="77777777" w:rsidTr="0010056B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E634AE2" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="003F5E50" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3589F5DD" w14:textId="743D4F72" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3614" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A1ED3C" w14:textId="57C82D98" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A1A4A1" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>口座番号</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4E957D" w14:textId="1213CF7B" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>普通　・　当座</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D29F0A3" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D01733C" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE8C5A" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724B4471" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8D84AF" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C27FB1F" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523C8F00" w14:textId="17518361" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="5CC8E0EB" w14:textId="77777777" w:rsidTr="0010056B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="661A2EF0" w14:textId="77777777" w:rsidR="007614F5" w:rsidRPr="007D1D00" w:rsidRDefault="007614F5" w:rsidP="001605AB">
+          <w:p w14:paraId="62906343" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="003F5E50" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1D00">
-[...12 lines deleted...]
-            <w:tcBorders>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69439FCB" w14:textId="117709D2" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>口座名義</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3614" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583CEAFD" w14:textId="07C69B61" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="293B0242" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B412D7A" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7A9011" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF5A1A1" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3046AC4E" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224CE7E8" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="506" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B697244" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40918E4A" w14:textId="77777777" w:rsidR="007614F5" w:rsidRPr="007D1D00" w:rsidRDefault="007614F5" w:rsidP="007614F5">
+          <w:p w14:paraId="340FCA19" w14:textId="151BEC33" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1D00">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23915" w:rsidRPr="007D1D00" w14:paraId="4903B81F" w14:textId="77777777" w:rsidTr="002E3209">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="6997E2BA" w14:textId="77777777" w:rsidTr="000E15C8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F967C6" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="007D1D00" w:rsidRDefault="005A7BC2" w:rsidP="005A7BC2">
+          <w:p w14:paraId="1C9D6E16" w14:textId="4387A1F9" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="31"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76886502" w14:textId="1928345D" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　　　月　　　　日　　　　～　　　　年　　　　月　　　　日　　（　　　　泊　　　　日　うち車中泊　　　　泊）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="4903B81F" w14:textId="77777777" w:rsidTr="00752FF5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F967C6" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>行動計画</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B7A028" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="007D1D00" w:rsidRDefault="00B23915" w:rsidP="0038118B">
+          <w:p w14:paraId="45B7A028" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138C814A" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="007D1D00" w:rsidRDefault="00B23915" w:rsidP="00B23915">
+          <w:p w14:paraId="138C814A" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出張先（*</w:t>
             </w:r>
-            <w:r w:rsidR="00B3189D" w:rsidRPr="007D1D00">
+            <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E02907" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="007D1D00" w:rsidRDefault="00B23915" w:rsidP="00B23915">
+          <w:p w14:paraId="27E02907" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>用務地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFF580E" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="007D1D00" w:rsidRDefault="00B23915" w:rsidP="007F6E3C">
+          <w:p w14:paraId="4BFF580E" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="21"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>用務内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77551" w:rsidRPr="007D1D00" w14:paraId="6918C9D9" w14:textId="77777777" w:rsidTr="00E45F43">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="6918C9D9" w14:textId="77777777" w:rsidTr="00752FF5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A0FF5F2" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00B615EE">
+          <w:p w14:paraId="3A0FF5F2" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789702A3" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00A77551">
+          <w:p w14:paraId="789702A3" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5630AD66" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="5630AD66" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61829076" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="61829076" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA226A1" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="2BA226A1" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77551" w:rsidRPr="007D1D00" w14:paraId="523DEBA9" w14:textId="77777777" w:rsidTr="005D5421">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="523DEBA9" w14:textId="77777777" w:rsidTr="00752FF5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17AD93B2" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00B615EE">
+          <w:p w14:paraId="17AD93B2" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D40D498" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00A77551">
+          <w:p w14:paraId="0D40D498" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE4B5B7" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="0DE4B5B7" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBF0D7D" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="2DBF0D7D" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77551" w:rsidRPr="007D1D00" w14:paraId="4F64F08B" w14:textId="77777777" w:rsidTr="00F72956">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="4F64F08B" w14:textId="77777777" w:rsidTr="00752FF5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B62F1B3" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00B615EE">
+          <w:p w14:paraId="6B62F1B3" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF1B20C" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00A77551">
+          <w:p w14:paraId="7AF1B20C" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F2C34E" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="02F2C34E" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="680A4E5D" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="680A4E5D" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19219836" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="19219836" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77551" w:rsidRPr="007D1D00" w14:paraId="0ACA848F" w14:textId="77777777" w:rsidTr="00FC0E77">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="0ACA848F" w14:textId="77777777" w:rsidTr="00752FF5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296FEF7D" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00B615EE">
+          <w:p w14:paraId="296FEF7D" w14:textId="24CAD01C" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E037CBC" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00A77551">
+          <w:p w14:paraId="0E037CBC" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7194DBDC" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="7194DBDC" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769D0D3C" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="769D0D3C" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CD245A" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="54CD245A" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77551" w:rsidRPr="007D1D00" w14:paraId="4EF1D05B" w14:textId="77777777" w:rsidTr="00AD4E41">
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="4EF1D05B" w14:textId="77777777" w:rsidTr="00752FF5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1231BE67" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7329A58D" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FEB5B0" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7196D064" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="-10" w:right="-21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="78862D5D" w14:textId="77777777" w:rsidTr="00752FF5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F9114A" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48190957" w14:textId="4109B93D" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0388370F" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB4F5DF" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08492111" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="-10" w:right="-21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w14:paraId="05A1C370" w14:textId="77777777" w:rsidTr="00752FF5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1231BE67" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00B615EE">
+          <w:p w14:paraId="7458ED1E" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7329A58D" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="00A77551">
+          <w:p w14:paraId="128D9E9F" w14:textId="40FAF228" w:rsidR="00EC1EB0" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1D00">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2450" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36FEB5B0" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="5E0B0404" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="67A5E784" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7196D064" w14:textId="77777777" w:rsidR="00A77551" w:rsidRPr="007D1D00" w:rsidRDefault="00A77551" w:rsidP="000225F9">
+          <w:p w14:paraId="62AF9987" w14:textId="77777777" w:rsidR="00EC1EB0" w:rsidRPr="007D1D00" w:rsidRDefault="00EC1EB0" w:rsidP="00EC1EB0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="194F600D" w14:textId="77777777" w:rsidR="00C65F84" w:rsidRPr="007D1D00" w:rsidRDefault="00C65F84" w:rsidP="007F6E3C">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="375" w:right="-1" w:hangingChars="150" w:hanging="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（*1）本務機関がある場合であっても、「自宅」</w:t>
       </w:r>
       <w:r w:rsidR="004F3569" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>を「起点駅」</w:t>
       </w:r>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>にする場合は、自宅住所を記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6F12B7" w14:textId="77777777" w:rsidR="005B4638" w:rsidRPr="007D1D00" w:rsidRDefault="00B23915" w:rsidP="007F6E3C">
+    <w:p w14:paraId="117FB9C8" w14:textId="6CB1F163" w:rsidR="00480C49" w:rsidRDefault="00B23915" w:rsidP="0010056B">
       <w:pPr>
         <w:ind w:right="-1" w:firstLineChars="50" w:firstLine="90"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00C65F84" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00B3189D" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E3C" w:rsidRPr="007D1D00">
+      <w:r w:rsidR="00752FF5" w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>国内出張の場合は</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E3C" w:rsidRPr="007D1D00">
+      <w:r w:rsidR="00752FF5" w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>都道府県・市区町村</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E3C" w:rsidRPr="007D1D00">
+      <w:r w:rsidR="00752FF5" w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>、国外出張の場合は</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E3C" w:rsidRPr="007D1D00">
+      <w:r w:rsidR="00752FF5" w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>国・都市名</w:t>
+        <w:t>国・都市名を</w:t>
       </w:r>
-      <w:r w:rsidR="000225F9" w:rsidRPr="007D1D00">
-[...7 lines deleted...]
-      <w:r w:rsidR="007F6E3C" w:rsidRPr="007D1D00">
+      <w:r w:rsidR="00752FF5" w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>それぞれ記入してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FF1C98" w14:textId="77777777" w:rsidR="00C46845" w:rsidRPr="007D1D00" w:rsidRDefault="00C46845" w:rsidP="00011BA7">
+    <w:p w14:paraId="2C74A08E" w14:textId="77777777" w:rsidR="009C6A30" w:rsidRPr="0010056B" w:rsidRDefault="009C6A30" w:rsidP="0010056B">
       <w:pPr>
-        <w:ind w:right="945"/>
+        <w:ind w:right="-1" w:firstLineChars="50" w:firstLine="90"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="117FB9C8" w14:textId="77777777" w:rsidR="00480C49" w:rsidRPr="007D1D00" w:rsidRDefault="00480C49" w:rsidP="00480C49">
-[...207 lines deleted...]
-    <w:p w14:paraId="32783CDB" w14:textId="77777777" w:rsidR="00480C49" w:rsidRPr="007D1D00" w:rsidRDefault="00480C49" w:rsidP="00480C49">
+    <w:p w14:paraId="32783CDB" w14:textId="77777777" w:rsidR="00480C49" w:rsidRPr="009C6A30" w:rsidRDefault="00480C49" w:rsidP="00480C49">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D1D00">
+      <w:r w:rsidRPr="009C6A30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>〔出張先・日程・用務内容等の出張計画を確認できる資料（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1D00">
+      <w:r w:rsidRPr="009C6A30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
           <w:em w:val="dot"/>
         </w:rPr>
         <w:t>要添付</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1D00">
+      <w:r w:rsidRPr="009C6A30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>）〕</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404836FD" w14:textId="77777777" w:rsidR="00480C49" w:rsidRPr="007D1D00" w:rsidRDefault="00480C49" w:rsidP="00480C49">
+    <w:p w14:paraId="298C1B2C" w14:textId="07435838" w:rsidR="0010056B" w:rsidRPr="007D1D00" w:rsidRDefault="00480C49" w:rsidP="0010056B">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1回の出張で複数用務おこなう場合は、用務ごとに必要です。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5462,50 +6141,74 @@
               </w:rPr>
               <w:t>〔事務局宛通信欄〕</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>出張計画を確認できる資料に関する補足説明、日当・宿泊費の不要・減額など</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F3CABC7" w14:textId="77777777" w:rsidR="005A21AA" w:rsidRDefault="005A21AA" w:rsidP="00843201">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B08B5D1" w14:textId="77777777" w:rsidR="005A21AA" w:rsidRDefault="005A21AA" w:rsidP="00843201">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24771B3A" w14:textId="77777777" w:rsidR="0010056B" w:rsidRDefault="0010056B" w:rsidP="00843201">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54EA4B41" w14:textId="77777777" w:rsidR="0010056B" w:rsidRDefault="0010056B" w:rsidP="00843201">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EDCD4C3" w14:textId="77777777" w:rsidR="005A21AA" w:rsidRPr="007D1D00" w:rsidRDefault="005A21AA" w:rsidP="00AD4E41">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -6370,51 +7073,51 @@
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
                     <v:shapetype w14:anchorId="3BFC9D80" id="_x0000_t185" coordsize="21600,21600" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" filled="f">
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="sum height 0 #0"/>
                         <v:f eqn="prod @0 2929 10000"/>
                         <v:f eqn="sum width 0 @3"/>
                         <v:f eqn="sum height 0 @3"/>
                         <v:f eqn="val width"/>
                         <v:f eqn="val height"/>
                         <v:f eqn="prod width 1 2"/>
                         <v:f eqn="prod height 1 2"/>
                       </v:formulas>
                       <v:path o:extrusionok="f" gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
                       <v:handles>
                         <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
                       </v:handles>
                     </v:shapetype>
                     <v:shape id="AutoShape 11" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:-1.6pt;margin-top:2pt;width:63.85pt;height:37.5pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzvVoaigIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvbZI2Tdto09WqaRHS&#10;AistfIBrO41Zxw6223RB/DtjJy1d9oIQOSQzGft53swb39yeGomO3FihVYGTcYwRV1QzofYF/vJ5&#10;O1pgZB1RjEiteIGfucW3q7dvbro25xNda8m4QQCibN61Ba6da/MosrTmDbFj3XIFwUqbhjhwzT5i&#10;hnSA3shoEsdZ1GnDWqMptxb+ln0QrwJ+VXHqPlWV5Q7JAkNuLrxNeO/8O1rdkHxvSFsLOqRB/iGL&#10;hggFh16gSuIIOhjxCqoR1GirKzemuol0VQnKAwdgk8R/sHmsScsDFyiObS9lsv8Pln48PhgkWIHn&#10;GCnSQIvuDk6Hk1GS+Pp0rc1h2WP7YDxD295r+mSR0uuaqD2/M0Z3NScMsgrroxcbvGNhK9p1HzQD&#10;eALwoVSnyjQeEIqATqEjz5eO8JNDFH4ukiSeTjGiEErn2WQWOhaR/Ly5Nda947pB3ijwzhD6xN0D&#10;ESacQY731oW+sIEdYV8xqhoJXT4SiZIsy+aeJWAOi8E6o/qdSm+FlEEnUqGuwNkUsgiV0FIwHwyO&#10;2e/W0iAABRbhGWDt9TKjD4oFMF+yzWA7ImRvw+FSeTyowJC6r0WQ0o9lvNwsNot0lE6yzSiNy3J0&#10;t12no2ybzGfltFyvy+SnTy1J81owxpXP7izrJP072QwD1gvyIuwXLOw12W14XpONXqYRSgxczt/A&#10;LmjFy6OX2U6zZ5CK0f2cwr0CRq3Nd4w6mNEC228HYjhG8r0Cuc3TyXIGQx2cxWIJA26uA7urAFEU&#10;gArsMOrNteuvgUNrxL6Gc5LQVKW9/ivhvCa8ePucBgemMOQ/3Bh+zK/9sOr3vbb6BQAA//8DAFBL&#10;AwQUAAYACAAAACEABLSCIOAAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XFDrkJa/kE0VqlIhDqAWOHBz4iWJsNdR7Lbh7XFPcBzNaOabfDFaI/Y0+M4xwuU0AUFcO91xg/D+&#10;9ji5BeGDYq2MY0L4IQ+L4vQkV5l2B97QfhsaEUvYZwqhDaHPpPR1S1b5qeuJo/flBqtClEMj9aAO&#10;sdwamSbJtbSq47jQqp6WLdXf251F2JTrjxe9MuXn87ryD08Xy9XstUM8PxvLexCBxvAXhiN+RIci&#10;MlVux9oLgzCZpTGJMI+PjnY6vwJRIdzcJSCLXP7nL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAs71aGooCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEABLSCIOAAAAAHAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" strokeweight=".5pt">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
@@ -6531,51 +7234,51 @@
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
                     <v:shape w14:anchorId="312189DB" id="AutoShape 12" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:-1.6pt;margin-top:2.15pt;width:63.85pt;height:37.5pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+hsyQiAIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8p7ZT13GsOlUVJ9Ok&#10;bovU7QMI4JgVgwckTjft33fBTpauL9M0P9jgC4dz7j2X27tjK9GBGyu0KnFyFWPEFdVMqF2Jv3xe&#10;T3KMrCOKEakVL/Ezt/hu8fbNbd8VfKobLRk3CECULfquxI1zXRFFlja8JfZKd1xBsNamJQ6mZhcx&#10;Q3pAb2U0jeMs6rVhndGUWwt/qyGIFwG/rjl1n+racodkiYGbC28T3lv/jha3pNgZ0jWCjjTIP7Bo&#10;iVBw6BmqIo6gvRGvoFpBjba6dldUt5Gua0F50ABqkvgPNY8N6XjQAsmx3TlN9v/B0o+HjUGClRgK&#10;pUgLJbrfOx1ORsnU56fvbAHLHruN8Qpt96Dpk0VKLxuidvzeGN03nDBglfj10YsNfmJhK9r2HzQD&#10;eALwIVXH2rQeEJKAjqEiz+eK8KNDFH7mSZzPbzCiEEpn2fQmVCwixWlzZ6x7x3WL/KDEW0PoE3cb&#10;Ikw4gxwerAt1YaM6wr5iVLcSqnwgEiVZls0Ca1KMiwH9hOp3Kr0WUgafSIX6EmfXwCJkQkvBfDBM&#10;zG67lAYBKKgIzwhrL5cZvVcsgPmUrcaxI0IOYzhcKo8HGRip+1wEK/2Yx/NVvsrTSTrNVpM0rqrJ&#10;/XqZTrJ1Mruprqvlskp+empJWjSCMa48u5Otk/TvbDM22GDIs7FfqLCXYtfheS02ekkDjBFUnb5B&#10;XfCKt8dgs61mz2AVo4c+hXsFBo023zHqoUdLbL/tieEYyfcK7DZLp94cLkzyfA4Nbi4D24sAURSA&#10;SuwwGoZLN1wD+86IXQPnJKGoSnv/18KdnDxwGm0NXRj4jzeGb/PLeVj1+15b/AIAAP//AwBQSwME&#10;FAAGAAgAAAAhAFNJNOfgAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFxQ&#10;65CUAiGbKlSlQhyoWuDAzYmXJCJeR7Hbhr/HPcFxNKM3L1uMphMHGlxrGeF6GoEgrqxuuUZ4f3ua&#10;3IFwXrFWnWVC+CEHi/z8LFOptkfe0mHnaxEg7FKF0Hjfp1K6qiGj3NT2xKH7soNRPsShlnpQxwA3&#10;nYyjaC6Najk8NKqnZUPV925vELbF+uNVr7ri82Vdusfnq+Uq2bSIlxdj8QDC0+j/xnDSD+qQB6fS&#10;7lk70SFMkjgsEWYJiFMdz25AlAi39wnIPJP//fNfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAP6GzJCIAgAAHwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFNJNOfgAAAABwEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" strokeweight=".5pt">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="44FB30F8" w14:textId="77777777" w:rsidR="00375906" w:rsidRPr="007D1D00" w:rsidRDefault="00375906" w:rsidP="00843201">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DA6542E" w14:textId="77777777" w:rsidR="00375906" w:rsidRPr="007D1D00" w:rsidRDefault="00375906" w:rsidP="00843201">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
@@ -8892,339 +9595,326 @@
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32995443" w14:textId="77777777" w:rsidR="00C46845" w:rsidRPr="00480C49" w:rsidRDefault="00954F07" w:rsidP="0020556B">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="145" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:w w:val="90"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07D71373" wp14:editId="6111DC3F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07D71373" wp14:editId="04AA979F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4973955</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4343400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>485140</wp:posOffset>
+                  <wp:posOffset>412750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="191135"/>
-                <wp:effectExtent l="9525" t="9525" r="9525" b="8890"/>
+                <wp:extent cx="2276475" cy="219075"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 35"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1838325" cy="191135"/>
+                          <a:ext cx="2276475" cy="219075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="27285A8B" w14:textId="77580272" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
+                          <w:p w14:paraId="27285A8B" w14:textId="4D2BE947" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D626B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>研究部様式</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="007F2982" w:rsidRPr="007F2982">
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>2-</w:t>
-[...6 lines deleted...]
-                              <w:t>2</w:t>
+                              <w:t>0103-01</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D626B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007F6E3C">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>20</w:t>
                             </w:r>
                             <w:r w:rsidR="00985277">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="002A3355">
+                            <w:r w:rsidR="00622335">
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007F6E3C">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
                             <w:r w:rsidR="00985277">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>04</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F6E3C">
+                            <w:r w:rsidR="007F2982">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>版</w:t>
+                              <w:t>更新</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="07D71373" id="Rectangle 35" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:391.65pt;margin-top:38.2pt;width:144.75pt;height:15.05pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOeHmqFgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7aTZptYcVarbFNV&#10;2l6kbT8AYxyjYoYOJHb69R1INptenqrygBgGzpw5M7O6HXvDDgq9BlvxYpJzpqyERttdxb9+2b5a&#10;cOaDsI0wYFXFj8rz2/XLF6vBlWoKHZhGISMQ68vBVbwLwZVZ5mWneuEn4JQlZwvYi0Am7rIGxUDo&#10;vcmmeX6TDYCNQ5DKe7q9Pzn5OuG3rZLhU9t6FZipOHELace013HP1itR7lC4TsszDfEPLHqhLQW9&#10;QN2LINge9R9QvZYIHtowkdBn0LZaqpQDZVPkv2Xz2AmnUi4kjncXmfz/g5UfD4/uM0bq3j2A/OaZ&#10;hU0n7E7dIcLQKdFQuCIKlQ3Ol5cP0fD0ldXDB2iotGIfIGkwtthHQMqOjUnq40VqNQYm6bJYzBaz&#10;6ZwzSb5iWRSzeQohyqffDn14p6Bn8VBxpFImdHF48CGyEeXTk8QejG622phk4K7eGGQHQWXfpnVG&#10;99fPjGVDxW9m8zwh/+Lz1xB5Wn+D6HWg/jW6r/ji8kiUUba3tkndFYQ2pzNRNvasY5Qudqkvw1iP&#10;TDcVn8YA8aaG5kjCIpzalcaLDh3gD84GatWK++97gYoz895Scd68ni5JyZCMxWJJfY7XjvrKIawk&#10;oIoHzk7HTThNw96h3nUUp0haWLijcrY6Kf3M6UyemjEV4Dw4sduv7fTqebzXPwEAAP//AwBQSwME&#10;FAAGAAgAAAAhABBPSUPhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQ&#10;tUkhqUKcCiGVC4eKEir15sZLHDW2o9hpw9+zOcFtRvs0O1OsJ9uxMw6h9U7Cw0IAQ1d73bpGQvW5&#10;uV8BC1E5rTrvUMIPBliX11eFyrW/uA8872LDKMSFXEkwMfY556E2aFVY+B4d3b79YFUkOzRcD+pC&#10;4bbjiRApt6p19MGoHl8N1qfdaCUcss3XpPfJdtyOp3f7llR3RlRS3t5ML8/AIk7xD4a5PlWHkjod&#10;/eh0YJ2EbLVcEkoifQQ2AyJLaMxxVukT8LLg/zeUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAOeHmqFgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAQT0lD4QAAAAsBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokeweight=".5pt">
+              <v:rect w14:anchorId="07D71373" id="Rectangle 35" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:342pt;margin-top:32.5pt;width:179.25pt;height:17.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV6/TEEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3a8Nk2MOEWRLsOA&#10;rhvQ7QFkWbaFyaJGKbGzpx+tuGn2cxqmg0CK1EfyI7m+HTrDDgq9Blvw+SzlTFkJlbZNwb9+2b1Z&#10;cuaDsJUwYFXBj8rz283rV+ve5SqDFkylkBGI9XnvCt6G4PIk8bJVnfAzcMqSsQbsRCAVm6RC0RN6&#10;Z5IsTRdJD1g5BKm8p9f7k5FvIn5dKxk+1bVXgZmCU24h3hjvcryTzVrkDQrXajmlIf4hi05oS0HP&#10;UPciCLZH/QdUpyWChzrMJHQJ1LWWKtZA1czT36p5aoVTsRYix7szTf7/wcrHw5P7jGPq3j2A/OaZ&#10;hW0rbKPuEKFvlago3HwkKumdz88fRsXTV1b2H6Gi1op9gMjBUGM3AlJ1bIhUH89UqyEwSY9ZdrO4&#10;urnmTJItm69SkscQIn/+7dCH9wo6NgoFR2plRBeHBx9Ors8uMXswutppY6KCTbk1yA6C2r6LZ0L3&#10;l27Gsr7gi7fXaUT+xeYvIdJ4/gbR6UDza3RX8OXZSeQjbe9sFacrCG1OMlVn7MTjSN04pT4PQzkw&#10;XU0kjy8lVEciFuE0rrReJLSAPzjraVQL7r/vBSrOzAdLzbm5ylbEZIjKcrmiOcdLQ3lhEFYSUMED&#10;ZydxG07bsHeom5bizCMXFu6onbWOTL/kNCVPwxh7NS3OOO2XevR6We/NTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABFK8/HiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS6jW&#10;sZWmE0IaFw7TRkHiljWmrdY4VZNu5d/jneBkW+/p+Xv5enKdOOEQWk8aHmYKBFLlbUu1hvJ9c78E&#10;EaIhazpPqOEHA6yL66vcZNafaYenfawFh1DIjIYmxj6TMlQNOhNmvkdi7dsPzkQ+h1rawZw53HUy&#10;UWohnWmJPzSmx5cGq+N+dBq+Hjcfk/1MtuN2PL6516S8a1Sp9e3N9PwEIuIU/8xwwWd0KJjp4Eey&#10;QXQaFss5d4m8pDwvBjVPUhAHDatVCrLI5f8KxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAFev0xBMCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAEUrz8eIAAAAKAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="27285A8B" w14:textId="77580272" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
+                    <w:p w14:paraId="27285A8B" w14:textId="4D2BE947" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D626B6">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>研究部様式</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="007F2982" w:rsidRPr="007F2982">
                         <w:rPr>
-                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>2-</w:t>
-[...6 lines deleted...]
-                        <w:t>2</w:t>
+                        <w:t>0103-01</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D626B6">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>20</w:t>
                       </w:r>
                       <w:r w:rsidR="00985277">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="002A3355">
+                      <w:r w:rsidR="00622335">
                         <w:rPr>
-                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
                       <w:r w:rsidR="00985277">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>04</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F6E3C">
+                      <w:r w:rsidR="007F2982">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>版</w:t>
+                        <w:t>更新</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00480C49" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>＊　本書に記載された個人情報は、旅費・交通費の支払いに関する事務に使用し、保管期間経過後は</w:t>
       </w:r>
       <w:r w:rsidR="00B67BDA" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidR="00480C49" w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>大学にて破棄します。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C46845" w:rsidRPr="00480C49" w:rsidSect="002E3209">
+    <w:sectPr w:rsidR="00C46845" w:rsidRPr="00480C49" w:rsidSect="0010056B">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="284" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54738AF4" w14:textId="77777777" w:rsidR="000568C3" w:rsidRDefault="000568C3">
+    <w:p w14:paraId="602BA4C9" w14:textId="77777777" w:rsidR="000A3392" w:rsidRDefault="000A3392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46ABBD8F" w14:textId="77777777" w:rsidR="000568C3" w:rsidRDefault="000568C3">
+    <w:p w14:paraId="70ACA8B2" w14:textId="77777777" w:rsidR="000A3392" w:rsidRDefault="000A3392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -9250,70 +9940,70 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06BBA33E" w14:textId="77777777" w:rsidR="000568C3" w:rsidRDefault="000568C3">
+    <w:p w14:paraId="17246DC8" w14:textId="77777777" w:rsidR="000A3392" w:rsidRDefault="000A3392">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="464FCBC1" w14:textId="77777777" w:rsidR="000568C3" w:rsidRDefault="000568C3">
+    <w:p w14:paraId="34D07CA2" w14:textId="77777777" w:rsidR="000A3392" w:rsidRDefault="000A3392">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10580,62 +11270,64 @@
   <w:num w:numId="4" w16cid:durableId="1464498300">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="880168124">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1806704072">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="523442809">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2123837762">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1425803447">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1765566255">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10644,378 +11336,399 @@
     <w:rsidRoot w:val="00526A2F"/>
     <w:rsid w:val="00011BA7"/>
     <w:rsid w:val="00011D2F"/>
     <w:rsid w:val="000225F9"/>
     <w:rsid w:val="000243B0"/>
     <w:rsid w:val="00032E8B"/>
     <w:rsid w:val="00036D08"/>
     <w:rsid w:val="00042BF2"/>
     <w:rsid w:val="00051ED2"/>
     <w:rsid w:val="00053C1B"/>
     <w:rsid w:val="000568C3"/>
     <w:rsid w:val="000568D1"/>
     <w:rsid w:val="00056E45"/>
     <w:rsid w:val="000628A2"/>
     <w:rsid w:val="000632CB"/>
     <w:rsid w:val="00063D41"/>
     <w:rsid w:val="00070676"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="00083B4C"/>
     <w:rsid w:val="0008444F"/>
     <w:rsid w:val="000871E5"/>
     <w:rsid w:val="000932D5"/>
     <w:rsid w:val="00095AD5"/>
     <w:rsid w:val="000A09DF"/>
     <w:rsid w:val="000A1231"/>
+    <w:rsid w:val="000A3392"/>
     <w:rsid w:val="000A4A5D"/>
     <w:rsid w:val="000A6BBB"/>
     <w:rsid w:val="000A7E87"/>
     <w:rsid w:val="000D2B83"/>
     <w:rsid w:val="000D58BB"/>
     <w:rsid w:val="000D7191"/>
     <w:rsid w:val="000E0D07"/>
     <w:rsid w:val="000E62A1"/>
     <w:rsid w:val="000E6AB9"/>
     <w:rsid w:val="000E71C3"/>
     <w:rsid w:val="000F6B58"/>
     <w:rsid w:val="000F6DD6"/>
     <w:rsid w:val="000F7837"/>
+    <w:rsid w:val="0010056B"/>
     <w:rsid w:val="00110193"/>
     <w:rsid w:val="001204F4"/>
     <w:rsid w:val="001207D3"/>
     <w:rsid w:val="001225D9"/>
     <w:rsid w:val="00124207"/>
     <w:rsid w:val="00124DEF"/>
     <w:rsid w:val="00127F8E"/>
     <w:rsid w:val="00156308"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001605AB"/>
     <w:rsid w:val="00171788"/>
     <w:rsid w:val="00171CF3"/>
     <w:rsid w:val="001741EE"/>
     <w:rsid w:val="00174B87"/>
     <w:rsid w:val="0019195D"/>
     <w:rsid w:val="00191ACE"/>
     <w:rsid w:val="001A7127"/>
     <w:rsid w:val="001B0875"/>
     <w:rsid w:val="001D0159"/>
     <w:rsid w:val="001D41A9"/>
     <w:rsid w:val="001D4D01"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001E3285"/>
     <w:rsid w:val="001E75AA"/>
     <w:rsid w:val="001F160A"/>
     <w:rsid w:val="001F5F70"/>
     <w:rsid w:val="0020337B"/>
     <w:rsid w:val="0020556B"/>
     <w:rsid w:val="0021122D"/>
     <w:rsid w:val="00217E5B"/>
     <w:rsid w:val="00220A78"/>
     <w:rsid w:val="0022415A"/>
     <w:rsid w:val="00226718"/>
     <w:rsid w:val="0023187A"/>
     <w:rsid w:val="00231FFE"/>
     <w:rsid w:val="00236969"/>
     <w:rsid w:val="002505A4"/>
     <w:rsid w:val="00252197"/>
     <w:rsid w:val="00266226"/>
     <w:rsid w:val="00266DF9"/>
     <w:rsid w:val="00272117"/>
     <w:rsid w:val="00273E5F"/>
     <w:rsid w:val="002908FC"/>
     <w:rsid w:val="002934CB"/>
     <w:rsid w:val="002A2259"/>
     <w:rsid w:val="002A3355"/>
     <w:rsid w:val="002A48CD"/>
     <w:rsid w:val="002A4E3E"/>
+    <w:rsid w:val="002A6649"/>
     <w:rsid w:val="002B7047"/>
     <w:rsid w:val="002C467A"/>
     <w:rsid w:val="002D26A8"/>
     <w:rsid w:val="002D3515"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002E3209"/>
     <w:rsid w:val="002F09D7"/>
     <w:rsid w:val="002F7B16"/>
     <w:rsid w:val="00306344"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="0034531B"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="003524EB"/>
     <w:rsid w:val="00360361"/>
     <w:rsid w:val="0036239D"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="00375906"/>
     <w:rsid w:val="003769C6"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
+    <w:rsid w:val="003849BF"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00386AB7"/>
     <w:rsid w:val="00390EBD"/>
     <w:rsid w:val="00396CF2"/>
     <w:rsid w:val="003B57E0"/>
     <w:rsid w:val="003D020C"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003D5DD7"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="00404DFC"/>
     <w:rsid w:val="0040700E"/>
+    <w:rsid w:val="00412739"/>
     <w:rsid w:val="00416E1A"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="00451D5A"/>
     <w:rsid w:val="004559D6"/>
+    <w:rsid w:val="00457C2C"/>
     <w:rsid w:val="00461F97"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="0047126E"/>
     <w:rsid w:val="00480C49"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A0611"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B6CFB"/>
     <w:rsid w:val="004B6FD4"/>
     <w:rsid w:val="004C5E1D"/>
     <w:rsid w:val="004D101A"/>
     <w:rsid w:val="004D6347"/>
     <w:rsid w:val="004E3653"/>
     <w:rsid w:val="004E7C36"/>
     <w:rsid w:val="004F090B"/>
     <w:rsid w:val="004F3569"/>
     <w:rsid w:val="004F4E9F"/>
     <w:rsid w:val="00500158"/>
     <w:rsid w:val="00501569"/>
     <w:rsid w:val="005035CF"/>
     <w:rsid w:val="0051073D"/>
     <w:rsid w:val="005136CB"/>
     <w:rsid w:val="00515170"/>
     <w:rsid w:val="00526A2F"/>
     <w:rsid w:val="0053246F"/>
     <w:rsid w:val="00536EA5"/>
     <w:rsid w:val="005428A5"/>
     <w:rsid w:val="00546295"/>
     <w:rsid w:val="00560BDF"/>
     <w:rsid w:val="00561706"/>
     <w:rsid w:val="00562990"/>
+    <w:rsid w:val="00573074"/>
     <w:rsid w:val="005732DB"/>
     <w:rsid w:val="005816BD"/>
     <w:rsid w:val="00581E4F"/>
     <w:rsid w:val="00585640"/>
     <w:rsid w:val="005928A3"/>
     <w:rsid w:val="00593EFC"/>
     <w:rsid w:val="005A21AA"/>
     <w:rsid w:val="005A26D5"/>
+    <w:rsid w:val="005A3B60"/>
     <w:rsid w:val="005A7BC2"/>
     <w:rsid w:val="005B4638"/>
     <w:rsid w:val="005B61BA"/>
     <w:rsid w:val="005C3C39"/>
     <w:rsid w:val="005D1A1E"/>
     <w:rsid w:val="005D30F5"/>
     <w:rsid w:val="005D7453"/>
     <w:rsid w:val="005E1322"/>
     <w:rsid w:val="005F5FD8"/>
     <w:rsid w:val="005F657F"/>
     <w:rsid w:val="00615A06"/>
     <w:rsid w:val="0061781B"/>
+    <w:rsid w:val="00622335"/>
     <w:rsid w:val="00623138"/>
     <w:rsid w:val="00623936"/>
     <w:rsid w:val="00627E8C"/>
     <w:rsid w:val="00640AFF"/>
     <w:rsid w:val="00640D68"/>
     <w:rsid w:val="00646575"/>
     <w:rsid w:val="006660F4"/>
+    <w:rsid w:val="00671DAF"/>
     <w:rsid w:val="00673DAE"/>
     <w:rsid w:val="006838AE"/>
     <w:rsid w:val="00687FFD"/>
     <w:rsid w:val="00690DF0"/>
     <w:rsid w:val="00694BC9"/>
+    <w:rsid w:val="006A07FA"/>
     <w:rsid w:val="006A4AF6"/>
     <w:rsid w:val="006B2809"/>
     <w:rsid w:val="006C74B2"/>
     <w:rsid w:val="006C7606"/>
     <w:rsid w:val="006D1C02"/>
     <w:rsid w:val="006E05BE"/>
     <w:rsid w:val="006E4505"/>
     <w:rsid w:val="006F5C0A"/>
     <w:rsid w:val="006F6473"/>
     <w:rsid w:val="00703B8D"/>
     <w:rsid w:val="00704ABF"/>
+    <w:rsid w:val="00721FF1"/>
     <w:rsid w:val="00723091"/>
     <w:rsid w:val="0072407B"/>
     <w:rsid w:val="00724BA9"/>
     <w:rsid w:val="00733898"/>
     <w:rsid w:val="00734453"/>
     <w:rsid w:val="00740FD4"/>
     <w:rsid w:val="00742C12"/>
     <w:rsid w:val="00743DD8"/>
+    <w:rsid w:val="00752FF5"/>
     <w:rsid w:val="007572AD"/>
     <w:rsid w:val="007614F5"/>
     <w:rsid w:val="00763D23"/>
     <w:rsid w:val="0076448A"/>
     <w:rsid w:val="00767C3A"/>
     <w:rsid w:val="00772C0D"/>
     <w:rsid w:val="00774FC6"/>
     <w:rsid w:val="007803CB"/>
     <w:rsid w:val="00784EF4"/>
     <w:rsid w:val="007859C5"/>
     <w:rsid w:val="00792468"/>
     <w:rsid w:val="00792AFA"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A1F2C"/>
     <w:rsid w:val="007A404A"/>
     <w:rsid w:val="007A5995"/>
     <w:rsid w:val="007B024A"/>
+    <w:rsid w:val="007B0798"/>
     <w:rsid w:val="007B15CA"/>
     <w:rsid w:val="007B3161"/>
     <w:rsid w:val="007C40E9"/>
     <w:rsid w:val="007C41D6"/>
     <w:rsid w:val="007C5088"/>
     <w:rsid w:val="007C596D"/>
+    <w:rsid w:val="007C64B6"/>
     <w:rsid w:val="007D071A"/>
     <w:rsid w:val="007D1D00"/>
     <w:rsid w:val="007D3461"/>
     <w:rsid w:val="007D55E2"/>
     <w:rsid w:val="007D62D1"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007E190A"/>
     <w:rsid w:val="007E5D10"/>
     <w:rsid w:val="007F1D85"/>
+    <w:rsid w:val="007F2982"/>
     <w:rsid w:val="007F2C6D"/>
     <w:rsid w:val="007F442D"/>
     <w:rsid w:val="007F63A7"/>
     <w:rsid w:val="007F64F9"/>
     <w:rsid w:val="007F65B8"/>
     <w:rsid w:val="007F6E3C"/>
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="0082381A"/>
     <w:rsid w:val="00834910"/>
     <w:rsid w:val="00840857"/>
     <w:rsid w:val="008568C6"/>
     <w:rsid w:val="00860D50"/>
     <w:rsid w:val="0086604C"/>
     <w:rsid w:val="00867D20"/>
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="0088134A"/>
     <w:rsid w:val="00892104"/>
     <w:rsid w:val="008A438A"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008E226D"/>
     <w:rsid w:val="008F2140"/>
+    <w:rsid w:val="008F34A9"/>
     <w:rsid w:val="008F4486"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
     <w:rsid w:val="008F6865"/>
     <w:rsid w:val="009032A9"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="00937540"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00947E59"/>
     <w:rsid w:val="00954F07"/>
     <w:rsid w:val="00964E6A"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="0098432B"/>
     <w:rsid w:val="00985277"/>
     <w:rsid w:val="00986FC9"/>
     <w:rsid w:val="0098714B"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
+    <w:rsid w:val="009C6A30"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A27E91"/>
     <w:rsid w:val="00A37A21"/>
     <w:rsid w:val="00A42455"/>
     <w:rsid w:val="00A44E89"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A714B2"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A77551"/>
     <w:rsid w:val="00A81984"/>
+    <w:rsid w:val="00A833E2"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AD0128"/>
     <w:rsid w:val="00AD4E41"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
+    <w:rsid w:val="00AE6D03"/>
     <w:rsid w:val="00AF0F13"/>
+    <w:rsid w:val="00B003B2"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B27875"/>
     <w:rsid w:val="00B3189D"/>
     <w:rsid w:val="00B325E9"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B37B90"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B66703"/>
     <w:rsid w:val="00B67BDA"/>
     <w:rsid w:val="00B72AA2"/>
     <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
     <w:rsid w:val="00B91A83"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD5522"/>
@@ -11077,127 +11790,130 @@
     <w:rsid w:val="00DA5422"/>
     <w:rsid w:val="00DA70C3"/>
     <w:rsid w:val="00DB18CE"/>
     <w:rsid w:val="00DB76B0"/>
     <w:rsid w:val="00DC0667"/>
     <w:rsid w:val="00DD087F"/>
     <w:rsid w:val="00DD1481"/>
     <w:rsid w:val="00DD4403"/>
     <w:rsid w:val="00DF08FB"/>
     <w:rsid w:val="00E05E08"/>
     <w:rsid w:val="00E06904"/>
     <w:rsid w:val="00E11C02"/>
     <w:rsid w:val="00E206B6"/>
     <w:rsid w:val="00E24291"/>
     <w:rsid w:val="00E26DDD"/>
     <w:rsid w:val="00E27BCD"/>
     <w:rsid w:val="00E42C77"/>
     <w:rsid w:val="00E50B48"/>
     <w:rsid w:val="00E57998"/>
     <w:rsid w:val="00E8036A"/>
     <w:rsid w:val="00E81671"/>
     <w:rsid w:val="00E86040"/>
     <w:rsid w:val="00E86104"/>
     <w:rsid w:val="00E909CF"/>
     <w:rsid w:val="00EA0049"/>
+    <w:rsid w:val="00EA08B6"/>
     <w:rsid w:val="00EA131F"/>
     <w:rsid w:val="00EA5210"/>
     <w:rsid w:val="00EA6735"/>
     <w:rsid w:val="00EA7B0A"/>
     <w:rsid w:val="00EB0221"/>
+    <w:rsid w:val="00EC1EB0"/>
     <w:rsid w:val="00EF213A"/>
     <w:rsid w:val="00F008DA"/>
     <w:rsid w:val="00F03871"/>
     <w:rsid w:val="00F077E6"/>
     <w:rsid w:val="00F10E90"/>
     <w:rsid w:val="00F1175C"/>
     <w:rsid w:val="00F22E2A"/>
     <w:rsid w:val="00F23D71"/>
     <w:rsid w:val="00F25DFE"/>
     <w:rsid w:val="00F4221B"/>
     <w:rsid w:val="00F50126"/>
     <w:rsid w:val="00F52A41"/>
+    <w:rsid w:val="00F53329"/>
     <w:rsid w:val="00F613A4"/>
     <w:rsid w:val="00F66878"/>
     <w:rsid w:val="00F67393"/>
     <w:rsid w:val="00F72480"/>
     <w:rsid w:val="00F72D0C"/>
     <w:rsid w:val="00F77390"/>
     <w:rsid w:val="00F84C95"/>
     <w:rsid w:val="00F87732"/>
     <w:rsid w:val="00F9153E"/>
     <w:rsid w:val="00FA16D6"/>
     <w:rsid w:val="00FA7336"/>
     <w:rsid w:val="00FB3905"/>
     <w:rsid w:val="00FB76C5"/>
     <w:rsid w:val="00FC00A9"/>
     <w:rsid w:val="00FC25A4"/>
     <w:rsid w:val="00FC3251"/>
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
     <w:rsid w:val="00FE7444"/>
     <w:rsid w:val="00FF1743"/>
     <w:rsid w:val="600F9163"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20747412"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5ABD6268-A82D-46EF-9214-62215B1941D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -11553,67 +12269,69 @@
     <w:rsid w:val="00AC73C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="0047126E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -11851,52 +12569,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d7ca9fc07fd5c3a60c7da2a146ef11ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -12046,149 +12764,143 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC153F4F-A7C5-4AAE-8803-79CB8A227E54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A6C17F-385B-43B4-997E-35EFA5BFF8B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACCB7B89-C928-4BC3-BC5F-E6E4655283E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{680FB93C-652B-4852-B6D7-9E99E80123D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{680FB93C-652B-4852-B6D7-9E99E80123D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACCB7B89-C928-4BC3-BC5F-E6E4655283E3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1398</Words>
-  <Characters>553</Characters>
+  <Words>1419</Words>
+  <Characters>596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1948</CharactersWithSpaces>
+  <CharactersWithSpaces>2011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出張申請（命令）兼　旅費請求書（教員用）</dc:title>
   <dc:subject/>
   <dc:creator>情報システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>