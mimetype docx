--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -5,91 +5,80 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="266E0551" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRDefault="00B9479C" w:rsidP="00011BA7">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="65CEBF94" w14:textId="77777777" w:rsidR="00011BA7" w:rsidRPr="003F5E50" w:rsidRDefault="00681124" w:rsidP="00011BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5CBE0B" wp14:editId="16F3641F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5CBE0B" wp14:editId="27FBBF4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>47708</wp:posOffset>
+                  <wp:posOffset>47625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-176530</wp:posOffset>
+                  <wp:posOffset>-214630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1462405" cy="191135"/>
                 <wp:effectExtent l="15240" t="14605" r="17780" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 36"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1462405" cy="191135"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="CFCDCD"/>
                         </a:solidFill>
@@ -148,51 +137,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>ご記入ください</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0E5CBE0B" id="Rectangle 36" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:3.75pt;margin-top:-13.9pt;width:115.15pt;height:15.05pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeoOw/FAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOki4x4hSFswwD&#10;ugvQ7QMUWbaFyaJGKXG6rx+lpGl2eRrmB4E0qcPDQ2p1exwMOyj0GmzFi0nOmbISGm27in/9sn21&#10;4MwHYRthwKqKPyrPb9cvX6xGV6op9GAahYxArC9HV/E+BFdmmZe9GoSfgFOWgi3gIAK52GUNipHQ&#10;B5NN8/wmGwEbhyCV9/R3cwrydcJvWyXDp7b1KjBTceIW0onp3MUzW69E2aFwvZZnGuIfWAxCWyp6&#10;gdqIINge9R9Qg5YIHtowkTBk0LZaqtQDdVPkv3Xz0AunUi8kjncXmfz/g5UfDw/uM0bq3t2D/OaZ&#10;hboXtlN3iDD2SjRUrohCZaPz5eVCdDxdZbvxAzQ0WrEPkDQ4tjhEQOqOHZPUjxep1TEwST+L2c10&#10;ls85kxQrlkXxep5KiPLptkMf3ikYWDQqjjTKhC4O9z5ENqJ8Sknswehmq41JDna72iA7CBp7va03&#10;9eaM7q/TjGVjrJ7P8wT9S9BfY+Tp+xvGoAMtsNFDxReXJFFG3d7aJq1XENqcbOJs7FnIqF1cU1+G&#10;4+5IidHcQfNIkiKcFpUeFhk94A/ORlrSivvve4GKM/Pe0ljezKZL0jAkZ7FY0objdWB3FRBWElDF&#10;A2cnsw6nd7B3qLue6hRJBAt3NMhWJ42fOZ1Z0xom6c9PJu75tZ+ynh/2+icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBvk8Af2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwEETvkfoP1lbqLTHQ&#10;kLQUE0WV2mOkhF56c/AWUPEaYSeBv+9yam6zmtHM23w32k5ccfCtIwXxKgKBVDnTUq3gq/xYvoDw&#10;QZPRnSNUMKGHXfGwyHVm3I2OeD2FWnAJ+UwraELoMyl91aDVfuV6JPZ+3GB14HOopRn0jcttJ5Mo&#10;2kirW+KFRvf43mD1e7pY3l0P6et0KFO7cevyOO3j78NnrNTT47h/AxFwDP9hmPEZHQpmOrsLGS86&#10;BduUgwqWyZY/YD95nsV5FiCLXN7zF38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnqDs&#10;PxQCAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;b5PAH9sAAAAHAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="#cfcdcd" strokeweight="1.5pt">
+              <v:rect w14:anchorId="0E5CBE0B" id="Rectangle 36" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:3.75pt;margin-top:-16.9pt;width:115.15pt;height:15.05pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeoOw/FAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOki4x4hSFswwD&#10;ugvQ7QMUWbaFyaJGKXG6rx+lpGl2eRrmB4E0qcPDQ2p1exwMOyj0GmzFi0nOmbISGm27in/9sn21&#10;4MwHYRthwKqKPyrPb9cvX6xGV6op9GAahYxArC9HV/E+BFdmmZe9GoSfgFOWgi3gIAK52GUNipHQ&#10;B5NN8/wmGwEbhyCV9/R3cwrydcJvWyXDp7b1KjBTceIW0onp3MUzW69E2aFwvZZnGuIfWAxCWyp6&#10;gdqIINge9R9Qg5YIHtowkTBk0LZaqtQDdVPkv3Xz0AunUi8kjncXmfz/g5UfDw/uM0bq3t2D/OaZ&#10;hboXtlN3iDD2SjRUrohCZaPz5eVCdDxdZbvxAzQ0WrEPkDQ4tjhEQOqOHZPUjxep1TEwST+L2c10&#10;ls85kxQrlkXxep5KiPLptkMf3ikYWDQqjjTKhC4O9z5ENqJ8Sknswehmq41JDna72iA7CBp7va03&#10;9eaM7q/TjGVjrJ7P8wT9S9BfY+Tp+xvGoAMtsNFDxReXJFFG3d7aJq1XENqcbOJs7FnIqF1cU1+G&#10;4+5IidHcQfNIkiKcFpUeFhk94A/ORlrSivvve4GKM/Pe0ljezKZL0jAkZ7FY0objdWB3FRBWElDF&#10;A2cnsw6nd7B3qLue6hRJBAt3NMhWJ42fOZ1Z0xom6c9PJu75tZ+ynh/2+icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAM81lr2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LboMwELxX6j9YW6m3xBBC&#10;aCkmiiq1x0gJufTm4C2g4jXCTgJ/382pve3sjOZRbCfbiyuOvnOkIF5GIJBqZzpqFJyqj8ULCB80&#10;Gd07QgUzetiWjw+Fzo270QGvx9AINiGfawVtCEMupa9btNov3YDE3LcbrQ4Mx0aaUd/Y3PZyFUUb&#10;aXVHnNDqAd9brH+OF8u56zF9nfdVajduXR3mXfy1/4yVen6adm8gAk7hTwz3+lwdSu50dhcyXvQK&#10;spSFChZJwguYXyUZH+f7JwNZFvL/gPIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnqDs&#10;PxQCAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DPNZa9sAAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="#cfcdcd" strokeweight="1.5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="64E7B52D" w14:textId="77777777" w:rsidR="00681124" w:rsidRPr="00A41DD8" w:rsidRDefault="00681124" w:rsidP="00681124">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>太枠</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:b/>
@@ -682,68 +671,69 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FF8FDF" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="004C5447">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1D00">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>〔執行予算〕</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
-        <w:tblW w:w="10617" w:type="dxa"/>
+        <w:tblW w:w="10640" w:type="dxa"/>
+        <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="302"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="1607"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4243"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C5447" w14:paraId="6F944C36" w14:textId="77777777" w:rsidTr="005B290A">
-[...2 lines deleted...]
-            <w:tcW w:w="6091" w:type="dxa"/>
+      <w:tr w:rsidR="004C5447" w14:paraId="6F944C36" w14:textId="77777777" w:rsidTr="00CA06C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6114" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613F3F44" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039161B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>研究費経理事務センター所管</w:t>
             </w:r>
@@ -759,57 +749,57 @@
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526B0B10" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039161B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>リサーチオフィス所管</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="2D6A6018" w14:textId="77777777" w:rsidTr="005B290A">
+      <w:tr w:rsidR="004C5447" w14:paraId="2D6A6018" w14:textId="77777777" w:rsidTr="00CA06C7">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="273CA6EF" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDCE747" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -905,57 +895,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>科研費獲得推進</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>プログラム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="7BBD1050" w14:textId="77777777" w:rsidTr="005B290A">
+      <w:tr w:rsidR="004C5447" w14:paraId="7BBD1050" w14:textId="77777777" w:rsidTr="00CA06C7">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64F54D03" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1036,54 +1026,54 @@
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>国際共同</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>促進プログラム</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="020EDB37" w14:textId="77777777" w:rsidTr="005B290A">
-[...2 lines deleted...]
-            <w:tcW w:w="6091" w:type="dxa"/>
+      <w:tr w:rsidR="004C5447" w14:paraId="020EDB37" w14:textId="77777777" w:rsidTr="00CA06C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6114" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F27BCC8" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="0039161B" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>科学研究費助成事業（科研費）の直接経費</w:t>
             </w:r>
           </w:p>
@@ -1172,57 +1162,57 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="38FE99D0" w14:textId="77777777" w:rsidTr="005B290A">
+      <w:tr w:rsidR="004C5447" w14:paraId="38FE99D0" w14:textId="77777777" w:rsidTr="0018789F">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EFC7A3E" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="0039161B" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06EA44EA" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -1238,50 +1228,53 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基盤研究（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64628BD0" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="0039161B" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339A9D5B" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="00321309" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00321309">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>特別研究員奨励費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1399,54 +1392,54 @@
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">(　　　　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="2C93BC24" w14:textId="77777777" w:rsidTr="005B290A">
-[...2 lines deleted...]
-            <w:tcW w:w="279" w:type="dxa"/>
+      <w:tr w:rsidR="004C5447" w14:paraId="2C93BC24" w14:textId="77777777" w:rsidTr="0018789F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A5FA232" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61DE25A3" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -1470,50 +1463,53 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>研究</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2256D760" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78914CB2" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="00321309" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00321309">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>新学術領域研究</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1581,54 +1577,54 @@
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23952AB2" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="00321309" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00321309">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>財団助成(　　　　　　　　　　)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="28A14AE1" w14:textId="77777777" w:rsidTr="005B290A">
-[...2 lines deleted...]
-            <w:tcW w:w="279" w:type="dxa"/>
+      <w:tr w:rsidR="004C5447" w14:paraId="28A14AE1" w14:textId="77777777" w:rsidTr="00CA06C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA583E0" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AC0F732" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
@@ -1689,70 +1685,70 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D83CA9" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9C1735" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="00321309" w:rsidRDefault="004C5447" w:rsidP="005B290A">
+          <w:p w14:paraId="1D9C1735" w14:textId="77777777" w:rsidR="004C5447" w:rsidRPr="00321309" w:rsidRDefault="004C5447" w:rsidP="7355EEF3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00321309">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="7355EEF3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他の種目</w:t>
             </w:r>
-            <w:r w:rsidRPr="00321309">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="7355EEF3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(　　　　　　　　　　)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="083310BE" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1765,57 +1761,57 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A15FD40" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究資金繰越管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="2270324B" w14:textId="77777777" w:rsidTr="005B290A">
+      <w:tr w:rsidR="004C5447" w14:paraId="2270324B" w14:textId="77777777" w:rsidTr="00CA06C7">
         <w:trPr>
           <w:trHeight w:val="217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC27048" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1883,57 +1879,57 @@
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C235491" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>旅費支給不要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C5447" w14:paraId="358D2540" w14:textId="77777777" w:rsidTr="005B290A">
+      <w:tr w:rsidR="004C5447" w14:paraId="358D2540" w14:textId="77777777" w:rsidTr="00CA06C7">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="279" w:type="dxa"/>
+            <w:tcW w:w="302" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45462536" w14:textId="77777777" w:rsidR="004C5447" w:rsidRDefault="004C5447" w:rsidP="005B290A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -2070,3603 +2066,3537 @@
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="802"/>
+        <w:gridCol w:w="261"/>
         <w:gridCol w:w="306"/>
-        <w:gridCol w:w="1117"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="419"/>
+        <w:gridCol w:w="624"/>
+        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="427"/>
+        <w:gridCol w:w="352"/>
         <w:gridCol w:w="49"/>
-        <w:gridCol w:w="146"/>
-        <w:gridCol w:w="138"/>
+        <w:gridCol w:w="284"/>
         <w:gridCol w:w="307"/>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="493"/>
-        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="130"/>
+        <w:gridCol w:w="12"/>
         <w:gridCol w:w="112"/>
-        <w:gridCol w:w="103"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="216"/>
+        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="238"/>
+        <w:gridCol w:w="129"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="425"/>
         <w:gridCol w:w="151"/>
-        <w:gridCol w:w="106"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="139"/>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="568"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A48B0" w:rsidRPr="003F5E50" w14:paraId="025AABA8" w14:textId="77777777" w:rsidTr="0088428C">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="025AABA8" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234870B5" w14:textId="77777777" w:rsidR="003A48B0" w:rsidRPr="003F5E50" w:rsidRDefault="003A48B0" w:rsidP="00B615EE">
+          <w:p w14:paraId="234870B5" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B615EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出張者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D18A6AD" w14:textId="77777777" w:rsidR="003A48B0" w:rsidRPr="003F5E50" w:rsidRDefault="003A48B0" w:rsidP="00124207">
+          <w:p w14:paraId="2D18A6AD" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3299" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BEF9F0" w14:textId="77777777" w:rsidR="003A48B0" w:rsidRPr="003F5E50" w:rsidRDefault="003A48B0" w:rsidP="009A7050">
+          <w:p w14:paraId="25BEF9F0" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="009A7050">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="591" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8743C8" w14:textId="77777777" w:rsidR="003A48B0" w:rsidRPr="003F5E50" w:rsidRDefault="003A48B0" w:rsidP="002A48CD">
+          <w:p w14:paraId="2A8743C8" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="002A48CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22401019" w14:textId="77777777" w:rsidR="003A48B0" w:rsidRPr="003F5E50" w:rsidRDefault="003A48B0" w:rsidP="00124207">
+          <w:p w14:paraId="22401019" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00124207">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="3991" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB64AA7" w14:textId="77777777" w:rsidR="003A48B0" w:rsidRPr="003F5E50" w:rsidRDefault="003A48B0" w:rsidP="003A48B0">
+          <w:p w14:paraId="0EB64AA7" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="003A48B0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>年　　　　　　月　　　　　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0667" w:rsidRPr="003F5E50" w14:paraId="1219F40A" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="1219F40A" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B780E57" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00B615EE">
+          <w:p w14:paraId="6B780E57" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="1993" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77CB164B" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="77CB164B" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>研究機関等に</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45232160" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="45232160" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>お勤めの場合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC42987" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="6FC42987" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所属名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537A0F16" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="537A0F16" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（研究機関名）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="3532" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA1A054" w14:textId="77777777" w:rsidR="007F6E3C" w:rsidRPr="003F5E50" w:rsidRDefault="007F6E3C" w:rsidP="00C2615B">
+          <w:p w14:paraId="0CA1A054" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="41"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F90681F" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="2F90681F" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>職</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+              <w:t>職位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1855" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51F72A2D" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="51F72A2D" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0667" w:rsidRPr="003F5E50" w14:paraId="43D03E04" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="43D03E04" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B3E87F" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00B615EE">
+          <w:p w14:paraId="08B3E87F" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="1993" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78EB00D6" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="78EB00D6" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3487" w:type="dxa"/>
+            <w:tcW w:w="3977" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8C147D" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="6A8C147D" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出張依頼書発行の要否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFAFE44" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00406BCE" w:rsidP="00C2615B">
+          <w:p w14:paraId="1AFAFE44" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>（右のいずれ</w:t>
-[...7 lines deleted...]
-              <w:t>かにチェックしてください）</w:t>
+              <w:t>（右のいずれかにチェックしてください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F93E09" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="29F93E09" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:tcW w:w="3640" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59CDB61C" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="59CDB61C" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所属研究機関宛に発行してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0667" w:rsidRPr="003F5E50" w14:paraId="0382BB86" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="0382BB86" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E8043C" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00B615EE">
+          <w:p w14:paraId="26E8043C" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B615EE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="1993" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF7310A" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="2DF7310A" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3487" w:type="dxa"/>
+            <w:tcW w:w="3977" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F210BCB" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="7F210BCB" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CE6FAC" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="31CE6FAC" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:tcW w:w="3640" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="579ED5F3" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="579ED5F3" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C2615B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>発行は不要です</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82EB0" w:rsidRPr="003F5E50" w14:paraId="4F07B985" w14:textId="77777777" w:rsidTr="00AB6B29">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="4F07B985" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4960BAE7" w14:textId="77777777" w:rsidR="00B82EB0" w:rsidRPr="003F5E50" w:rsidRDefault="00B82EB0" w:rsidP="00B615EE">
+          <w:p w14:paraId="4960BAE7" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="1993" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1EEF04BD" w14:textId="77777777" w:rsidR="00B82EB0" w:rsidRPr="003F5E50" w:rsidRDefault="00B82EB0" w:rsidP="00AC7A45">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEF04BD" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>学部生・院生の場合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7578" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="3965" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71718357" w14:textId="1E4803AC" w:rsidR="00C27109" w:rsidRPr="005878AC" w:rsidRDefault="00C27109" w:rsidP="005878AC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="300" w:firstLine="630"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005878AC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>大学　　　　　学部・研究科　　　回生</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527FAAD5" w14:textId="3ECA4979" w:rsidR="00C27109" w:rsidRPr="005878AC" w:rsidRDefault="00C27109" w:rsidP="00BC670F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005878AC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>学生証番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="529591D0" w14:textId="77777777" w:rsidR="00B82EB0" w:rsidRPr="003F5E50" w:rsidRDefault="00B82EB0" w:rsidP="00B82EB0">
+          <w:p w14:paraId="529591D0" w14:textId="261A1AB7" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00BC670F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="right"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:ind w:right="840"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A62A7" w:rsidRPr="003F5E50" w14:paraId="1F7D987C" w14:textId="77777777" w:rsidTr="009D5D54">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="1F7D987C" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7664FECD" w14:textId="77777777" w:rsidR="001A62A7" w:rsidRPr="003F5E50" w:rsidRDefault="001A62A7" w:rsidP="00B615EE">
+          <w:p w14:paraId="7664FECD" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8FF65C" w14:textId="77777777" w:rsidR="001A62A7" w:rsidRPr="003F5E50" w:rsidRDefault="001A62A7" w:rsidP="00C2615B">
+          <w:p w14:paraId="1B8FF65C" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>自宅</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CEAF2DF" w14:textId="77777777" w:rsidR="001A62A7" w:rsidRPr="003F5E50" w:rsidRDefault="001A62A7" w:rsidP="00C2615B">
+          <w:p w14:paraId="7CEAF2DF" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6110" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="5156" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7451D7" w14:textId="77777777" w:rsidR="001A62A7" w:rsidRPr="003F5E50" w:rsidRDefault="001A62A7" w:rsidP="001A62A7">
+          <w:p w14:paraId="5C7451D7" w14:textId="2771F4C8" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒　　　　-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7574969E" w14:textId="77777777" w:rsidR="001A62A7" w:rsidRPr="003F5E50" w:rsidRDefault="001A62A7" w:rsidP="00C2615B">
+          <w:p w14:paraId="7574969E" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>TEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2272" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C332B9" w14:textId="77777777" w:rsidR="001A62A7" w:rsidRPr="003F5E50" w:rsidRDefault="001A62A7" w:rsidP="00C2615B">
+          <w:p w14:paraId="14C332B9" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0667" w:rsidRPr="003F5E50" w14:paraId="1061F30C" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="1061F30C" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="304F8625" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00B615EE">
+          <w:p w14:paraId="304F8625" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D9FCA6" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="75D9FCA6" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6110" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="5156" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46BE69E2" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="46BE69E2" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11F0ED6E" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="11F0ED6E" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2272" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D13EC5" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="62D13EC5" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC0667" w:rsidRPr="003F5E50" w14:paraId="5F926B62" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="5F926B62" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B5C0EB" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00B615EE">
+          <w:p w14:paraId="18B5C0EB" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB6BBA2" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="0FB6BBA2" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6110" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="5156" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7048FB88" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="7048FB88" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE68DC3" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="3AE68DC3" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2272" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D94755" w14:textId="77777777" w:rsidR="00DC0667" w:rsidRPr="003F5E50" w:rsidRDefault="00DC0667" w:rsidP="00C2615B">
+          <w:p w14:paraId="39D94755" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1969" w:rsidRPr="003F5E50" w14:paraId="135B04CF" w14:textId="77777777" w:rsidTr="00A2097B">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="135B04CF" w14:textId="77777777" w:rsidTr="00C27109">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="428"/>
+          <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2E70D6" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00B615EE">
+          <w:p w14:paraId="0F2E70D6" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3276" w:type="dxa"/>
+            <w:tcW w:w="3267" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03AB7A3E" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00501569">
+          <w:p w14:paraId="03AB7A3E" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>旅費計算の「</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="647D4E59" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00501569">
+              <w:t>旅費計算の「出発地」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647D4E59" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（右のいずれかにチェックして、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3633A485" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00501569">
+          <w:p w14:paraId="3633A485" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>鉄道会社名と駅名を記入してください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...5 lines deleted...]
-            <w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A90E723" w14:textId="1FB6E6C0" w:rsidR="00C27109" w:rsidRPr="00D60C14" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:leftChars="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D60C14">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>所属研究機関</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4115" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04001CBC" w14:textId="127F291A" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27109">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="49"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1218" w:id="1978931456"/>
+              </w:rPr>
+              <w:t>鉄道会社</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27109">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="79"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1218" w:id="1978931456"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...80 lines deleted...]
-              </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1969" w:rsidRPr="003F5E50" w14:paraId="389C4038" w14:textId="77777777" w:rsidTr="00C8255D">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="389C4038" w14:textId="77777777" w:rsidTr="00C27109">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="25D428A1" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00B615EE">
+          <w:p w14:paraId="25D428A1" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3276" w:type="dxa"/>
+            <w:tcW w:w="3267" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57278181" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00D54C64">
+          <w:p w14:paraId="57278181" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:tcW w:w="2691" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-            <w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B75808" w14:textId="6FFD66C1" w:rsidR="00C27109" w:rsidRPr="00D60C14" w:rsidRDefault="00C27109" w:rsidP="00D60C14">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:leftChars="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F5E50">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="003F5E50">
+            <w:r w:rsidRPr="00D60C14">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>自宅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3876" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:tcW w:w="4115" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB8F503" w14:textId="77777777" w:rsidR="00AA1969" w:rsidRPr="003F5E50" w:rsidRDefault="00AA1969" w:rsidP="00501569">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1EB8F503" w14:textId="3DD4FA9A" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>駅　　　　　 名</w:t>
+            </w:r>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="390"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4677" w:rsidRPr="003F5E50" w14:paraId="33F50E77" w14:textId="77777777" w:rsidTr="00152451">
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="13E13FFC" w14:textId="77777777" w:rsidTr="00C27109">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="417"/>
+          <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="5D586CCC" w14:textId="77777777" w:rsidR="00BD4677" w:rsidRPr="003F5E50" w:rsidRDefault="00BD4677" w:rsidP="00B615EE">
+          <w:p w14:paraId="26D2FD21" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6194" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2452C0C0" w14:textId="77777777" w:rsidR="00BD4677" w:rsidRPr="003F5E50" w:rsidRDefault="00BD4677" w:rsidP="00B90BB3">
+          <w:p w14:paraId="520F4C14" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C27109">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>所属研究機関あるいは自宅より、上記「</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0093060C" w:rsidRPr="003F5E50">
+              <w:t>所属研究機関あるいは自宅より、上記「出発地」までバスを乗り継ぐ場合、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B0BA52" w14:textId="2FE67C13" w:rsidR="00C27109" w:rsidRPr="00C27109" w:rsidRDefault="00C27109" w:rsidP="00C27109">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>出発地</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>乗車するバス会社名とバス停留所名を記入してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3876" w:type="dxa"/>
-[...99 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:tcW w:w="4115" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE0CA65" w14:textId="77777777" w:rsidR="00BD4677" w:rsidRPr="003F5E50" w:rsidRDefault="00BD4677" w:rsidP="00501569">
-            <w:pPr>
+          <w:p w14:paraId="20E8891F" w14:textId="5D7EE04A" w:rsidR="00C27109" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:spacing w:val="35"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1218" w:id="1978930946"/>
+              </w:rPr>
+              <w:t>バス会社</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F05DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+                <w:fitText w:val="1218" w:id="1978930946"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F5E50">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C27109" w:rsidRPr="003F5E50" w14:paraId="65E98A6F" w14:textId="77777777" w:rsidTr="00C27109">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C6CC7" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5958" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B061B89" w14:textId="77777777" w:rsidR="00C27109" w:rsidRPr="003F5E50" w:rsidRDefault="00C27109" w:rsidP="00C27109">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4115" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745B1961" w14:textId="50290C54" w:rsidR="00C27109" w:rsidRDefault="00C27109" w:rsidP="00B73CC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>バス停留所名：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0740E" w:rsidRPr="003F5E50" w14:paraId="0FC4D52F" w14:textId="77777777" w:rsidTr="002E4403">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="0FC4D52F" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D7B9BB" w14:textId="77777777" w:rsidR="00F0740E" w:rsidRPr="003F5E50" w:rsidRDefault="00F0740E" w:rsidP="00E667A2">
+          <w:p w14:paraId="48D7B9BB" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>振込口座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FD05B7" w14:textId="77777777" w:rsidR="00F0740E" w:rsidRPr="003F5E50" w:rsidRDefault="00F0740E" w:rsidP="00DC0667">
+          <w:p w14:paraId="16FD05B7" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>銀行名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4275" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D0FB9A" w14:textId="77777777" w:rsidR="00F0740E" w:rsidRPr="003F5E50" w:rsidRDefault="00F0740E" w:rsidP="008B631D">
+          <w:p w14:paraId="03D0FB9A" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  銀行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0350E651" w14:textId="77777777" w:rsidR="00F0740E" w:rsidRPr="003F5E50" w:rsidRDefault="00F0740E" w:rsidP="00DC0667">
+          <w:p w14:paraId="0350E651" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>支店名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="3273" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A05AB6" w14:textId="77777777" w:rsidR="00F0740E" w:rsidRPr="003F5E50" w:rsidRDefault="00F0740E" w:rsidP="00F0740E">
+          <w:p w14:paraId="51A05AB6" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>支店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024603F" w:rsidRPr="003F5E50" w14:paraId="0764A11E" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="003641DC" w:rsidRPr="003F5E50" w14:paraId="0764A11E" w14:textId="77777777" w:rsidTr="00CC7411">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="0D33271F" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00B615EE">
+          <w:p w14:paraId="0D33271F" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7088D4" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00DC0667">
+          <w:p w14:paraId="7E7088D4" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>フリガナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3319" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3E328A" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00DC0667">
+          <w:p w14:paraId="3E3E328A" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7325A5FB" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00D659D9">
+          <w:p w14:paraId="7325A5FB" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>口座番号</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="065D83D3" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00D659D9">
+          <w:p w14:paraId="065D83D3" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>普通　・　当座</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="589" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C96F005" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="4C96F005" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5582DCC3" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="5582DCC3" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185C02BA" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="508B6A4B" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE163E7" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="1CE163E7" w14:textId="622C176C" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC24F97" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="0DC24F97" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72740FF2" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="72740FF2" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6994AAAD" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="009A7050">
+          <w:p w14:paraId="6994AAAD" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024603F" w:rsidRPr="003F5E50" w14:paraId="1378DD8C" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="003641DC" w:rsidRPr="003F5E50" w14:paraId="1378DD8C" w14:textId="77777777" w:rsidTr="00CC7411">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="3A85AF73" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00B615EE">
+          <w:p w14:paraId="3A85AF73" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="dxa"/>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A8A76B" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00DC0667">
+          <w:p w14:paraId="35A8A76B" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>口座名義</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3319" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222B8924" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00DC0667">
+          <w:p w14:paraId="222B8924" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B38F8AD" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00DC0667">
+          <w:p w14:paraId="7B38F8AD" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="589" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A8F371" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="53A8F371" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139013CA" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="139013CA" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1953E8C7" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="577943D5" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4315DD34" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="4315DD34" w14:textId="78B51F28" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D3F599" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="38D3F599" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3681C307" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="3681C307" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B23B238" w14:textId="77777777" w:rsidR="0024603F" w:rsidRPr="003F5E50" w:rsidRDefault="0024603F" w:rsidP="00501569">
+          <w:p w14:paraId="2B23B238" w14:textId="77777777" w:rsidR="003641DC" w:rsidRPr="003F5E50" w:rsidRDefault="003641DC" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F717AF" w:rsidRPr="003F5E50" w14:paraId="45064FE0" w14:textId="77777777" w:rsidTr="00B9479C">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="45064FE0" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ED7F71D" w14:textId="77777777" w:rsidR="00591A2E" w:rsidRDefault="00591A2E" w:rsidP="001605AB">
+          <w:p w14:paraId="1ED7F71D" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E2FD04D" w14:textId="77777777" w:rsidR="00591A2E" w:rsidRDefault="00F717AF" w:rsidP="001605AB">
+          <w:p w14:paraId="5E2FD04D" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>期</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B56FFB9" w14:textId="77777777" w:rsidR="00F717AF" w:rsidRPr="003F5E50" w:rsidRDefault="00F717AF" w:rsidP="001605AB">
+          <w:p w14:paraId="6B56FFB9" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10070" w:type="dxa"/>
-            <w:gridSpan w:val="28"/>
+            <w:tcW w:w="10073" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039D4FAD" w14:textId="77777777" w:rsidR="00F717AF" w:rsidRPr="003F5E50" w:rsidRDefault="00F717AF" w:rsidP="00F717AF">
+          <w:p w14:paraId="039D4FAD" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年　　　　月　　　　日　　　　～　　　　年　　　　月　　　　日　　（　　　　泊　　　　日　うち車中泊　　　　泊）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23915" w:rsidRPr="003F5E50" w14:paraId="5D89143F" w14:textId="77777777" w:rsidTr="009C38BC">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="5D89143F" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E332EC7" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="003F5E50" w:rsidRDefault="00C2615B" w:rsidP="00C2615B">
+          <w:p w14:paraId="1E332EC7" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>行動計画</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C963913" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="003F5E50" w:rsidRDefault="00B23915" w:rsidP="0038118B">
+          <w:p w14:paraId="2C963913" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A184AE6" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="003F5E50" w:rsidRDefault="00B23915" w:rsidP="00B23915">
+          <w:p w14:paraId="1A184AE6" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>出張先（*</w:t>
             </w:r>
-            <w:r w:rsidR="0093060C" w:rsidRPr="003F5E50">
+            <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30FE077D" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="003F5E50" w:rsidRDefault="00B23915" w:rsidP="00B23915">
+          <w:p w14:paraId="30FE077D" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>用務地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C720727" w14:textId="77777777" w:rsidR="00B23915" w:rsidRPr="003F5E50" w:rsidRDefault="00B23915" w:rsidP="007F6E3C">
+          <w:p w14:paraId="1C720727" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:w w:val="90"/>
                 <w:szCs w:val="21"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>用務内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="110999B2" w14:textId="77777777" w:rsidTr="00823019">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="110999B2" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EDA8DC0" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="6EDA8DC0" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="517CE8EC" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="517CE8EC" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40008E69" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="40008E69" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70642277" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="70642277" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8B24A5" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="4C8B24A5" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="55C4AD9C" w14:textId="77777777" w:rsidTr="00F26238">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="55C4AD9C" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="385A0DA4" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="385A0DA4" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71CA2D75" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="71CA2D75" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="743EDC62" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="743EDC62" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A99979C" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="2A99979C" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615A06D3" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="615A06D3" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="55BD717B" w14:textId="77777777" w:rsidTr="00B019FE">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="55BD717B" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75451528" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="75451528" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7649976A" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="7649976A" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0042AF54" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="0042AF54" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194CD9B2" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="194CD9B2" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344853A3" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="344853A3" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="1B18CF27" w14:textId="77777777" w:rsidTr="008F18E9">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="1B18CF27" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB762DC" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="5FB762DC" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19587056" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="19587056" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70DA419F" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="70DA419F" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00145B50" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="00145B50" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FFCAEE" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="27FFCAEE" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="7708B702" w14:textId="77777777" w:rsidTr="002577B9">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="7708B702" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21CFBF3F" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="21CFBF3F" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39E89094" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="39E89094" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29FF5C8D" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="29FF5C8D" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="448E5E72" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="448E5E72" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CA115C" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="24CA115C" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="0C0791FB" w14:textId="77777777" w:rsidTr="001B192D">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="0C0791FB" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2461B799" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="2461B799" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CD2366" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="53CD2366" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD3F072" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="7FD3F072" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00BC30F1" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="00BC30F1" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAE33D7" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="4EAE33D7" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641EEB" w:rsidRPr="003F5E50" w14:paraId="6123C633" w14:textId="77777777" w:rsidTr="005F5C7F">
+      <w:tr w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w14:paraId="6123C633" w14:textId="77777777" w:rsidTr="005878AC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19780514" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00B615EE">
+          <w:p w14:paraId="19780514" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1369" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C67A144" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00641EEB">
+          <w:p w14:paraId="2C67A144" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5E50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcW w:w="2677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA26EBE" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="1EA26EBE" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587F3BF9" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="587F3BF9" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="242CAE34" w14:textId="77777777" w:rsidR="00641EEB" w:rsidRPr="003F5E50" w:rsidRDefault="00641EEB" w:rsidP="00C2615B">
+          <w:p w14:paraId="242CAE34" w14:textId="77777777" w:rsidR="00B73CC8" w:rsidRPr="003F5E50" w:rsidRDefault="00B73CC8" w:rsidP="00B73CC8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-10" w:right="-21"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34776D0B" w14:textId="77777777" w:rsidR="005B4638" w:rsidRPr="003F5E50" w:rsidRDefault="00B23915" w:rsidP="007F6E3C">
       <w:pPr>
         <w:ind w:right="-1" w:firstLineChars="50" w:firstLine="90"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -6350,95 +6280,131 @@
           </w:tcPr>
           <w:p w14:paraId="0E381EB6" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve"> → 朝7時以前に起点駅あるいは居住地の最寄駅を出発する必要があり前泊する</w:t>
+              <w:t xml:space="preserve"> → 朝7時以前に起点駅あるいは居住地の</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>最寄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>駅を出発する必要があり前泊する</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19FEF480" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="13"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> → 夜</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="007D1D00">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>時以降に起点駅あるいは居住地の最寄駅に帰着となるため後泊する</w:t>
+              <w:t>時以降に起点駅あるいは居住地の</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>最寄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007D1D00">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>駅に帰着となるため後泊する</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B9479C" w:rsidRPr="007D1D00" w14:paraId="13477FC6" w14:textId="77777777" w:rsidTr="00B9479C">
         <w:trPr>
           <w:trHeight w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="632ABAB6" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
@@ -7046,71 +7012,71 @@
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
-                    <v:shapetype w14:anchorId="4AF56919" id="_x0000_t185" coordsize="21600,21600" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" filled="f">
+                    <v:shapetype id="_x0000_t185" coordsize="21600,21600" filled="f" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" w14:anchorId="4AF56919">
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="sum height 0 #0"/>
                         <v:f eqn="prod @0 2929 10000"/>
                         <v:f eqn="sum width 0 @3"/>
                         <v:f eqn="sum height 0 @3"/>
                         <v:f eqn="val width"/>
                         <v:f eqn="val height"/>
                         <v:f eqn="prod width 1 2"/>
                         <v:f eqn="prod height 1 2"/>
                       </v:formulas>
-                      <v:path o:extrusionok="f" gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
+                      <v:path limo="10800,10800" textboxrect="@3,@3,@4,@5" gradientshapeok="t" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" o:extrusionok="f"/>
                       <v:handles>
                         <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="AutoShape 11" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:-1.6pt;margin-top:2pt;width:63.85pt;height:37.5pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjrcbPigIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvbZI2Tdto09WqaRHS&#10;AistfIBrO41Zxw6223RB/DtjJy1d9oIQOSQzGft53swb39yeGomO3FihVYGTcYwRV1QzofYF/vJ5&#10;O1pgZB1RjEiteIGfucW3q7dvbro25xNda8m4QQCibN61Ba6da/MosrTmDbFj3XIFwUqbhjhwzT5i&#10;hnSA3shoEsdZ1GnDWqMptxb+ln0QrwJ+VXHqPlWV5Q7JAkNuLrxNeO/8O1rdkHxvSFsLOqRB/iGL&#10;hggFh16gSuIIOhjxCqoR1GirKzemuol0VQnKAwdgk8R/sHmsScsDFyiObS9lsv8Pln48PhgkGPQO&#10;I0UaaNHdwelwMkoSX5+utTkse2wfjGdo23tNnyxSel0Tted3xuiu5oRBVmF99GKDdyxsRbvug2YA&#10;TwA+lOpUmcYDQhHQKXTk+dIRfnKIws9FksTTKUYUQuk8m8xCxyKSnze3xrp3XDfIGwXeGUKfuHsg&#10;woQzyPHeutAXNrAj7CtGVSOhy0ciUZJl2dyzBMxhMVhnVL9T6a2QMuhEKtQVOJtCFqESWgrmg8Ex&#10;+91aGgSgwCI8A6y9Xmb0QbEA5ku2GWxHhOxtOFwqjwcVGFL3tQhS+rGMl5vFZpGO0km2GaVxWY7u&#10;tut0lG2T+ayclut1mfz0qSVpXgvGuPLZnWWdpH8nm2HAekFehP2Chb0muw3Pa7LRyzRCiYHL+RvY&#10;Ba14efQy22n2DFIxup9TuFfAqLX5jlEHM1pg++1ADMdIvlcgt3k6Wc5gqIOzWCxhwM11YHcVIIoC&#10;UIEdRr25dv01cGiN2NdwThKaqrTXfyWc14QXb5/T4MAUhvyHG8OP+bUfVv2+11a/AAAA//8DAFBL&#10;AwQUAAYACAAAACEABLSCIOAAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XFDrkJa/kE0VqlIhDqAWOHBz4iWJsNdR7Lbh7XFPcBzNaOabfDFaI/Y0+M4xwuU0AUFcO91xg/D+&#10;9ji5BeGDYq2MY0L4IQ+L4vQkV5l2B97QfhsaEUvYZwqhDaHPpPR1S1b5qeuJo/flBqtClEMj9aAO&#10;sdwamSbJtbSq47jQqp6WLdXf251F2JTrjxe9MuXn87ryD08Xy9XstUM8PxvLexCBxvAXhiN+RIci&#10;MlVux9oLgzCZpTGJMI+PjnY6vwJRIdzcJSCLXP7nL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAI63Gz4oCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEABLSCIOAAAAAHAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" strokeweight=".5pt">
+                    <v:shape id="AutoShape 11" style="position:absolute;left:0;text-align:left;margin-left:-1.6pt;margin-top:2pt;width:63.85pt;height:37.5pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" strokeweight=".5pt" type="#_x0000_t185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjrcbPigIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvbZI2Tdto09WqaRHS&#10;AistfIBrO41Zxw6223RB/DtjJy1d9oIQOSQzGft53swb39yeGomO3FihVYGTcYwRV1QzofYF/vJ5&#10;O1pgZB1RjEiteIGfucW3q7dvbro25xNda8m4QQCibN61Ba6da/MosrTmDbFj3XIFwUqbhjhwzT5i&#10;hnSA3shoEsdZ1GnDWqMptxb+ln0QrwJ+VXHqPlWV5Q7JAkNuLrxNeO/8O1rdkHxvSFsLOqRB/iGL&#10;hggFh16gSuIIOhjxCqoR1GirKzemuol0VQnKAwdgk8R/sHmsScsDFyiObS9lsv8Pln48PhgkGPQO&#10;I0UaaNHdwelwMkoSX5+utTkse2wfjGdo23tNnyxSel0Tted3xuiu5oRBVmF99GKDdyxsRbvug2YA&#10;TwA+lOpUmcYDQhHQKXTk+dIRfnKIws9FksTTKUYUQuk8m8xCxyKSnze3xrp3XDfIGwXeGUKfuHsg&#10;woQzyPHeutAXNrAj7CtGVSOhy0ciUZJl2dyzBMxhMVhnVL9T6a2QMuhEKtQVOJtCFqESWgrmg8Ex&#10;+91aGgSgwCI8A6y9Xmb0QbEA5ku2GWxHhOxtOFwqjwcVGFL3tQhS+rGMl5vFZpGO0km2GaVxWY7u&#10;tut0lG2T+ayclut1mfz0qSVpXgvGuPLZnWWdpH8nm2HAekFehP2Chb0muw3Pa7LRyzRCiYHL+RvY&#10;Ba14efQy22n2DFIxup9TuFfAqLX5jlEHM1pg++1ADMdIvlcgt3k6Wc5gqIOzWCxhwM11YHcVIIoC&#10;UIEdRr25dv01cGiN2NdwThKaqrTXfyWc14QXb5/T4MAUhvyHG8OP+bUfVv2+11a/AAAA//8DAFBL&#10;AwQUAAYACAAAACEABLSCIOAAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XFDrkJa/kE0VqlIhDqAWOHBz4iWJsNdR7Lbh7XFPcBzNaOabfDFaI/Y0+M4xwuU0AUFcO91xg/D+&#10;9ji5BeGDYq2MY0L4IQ+L4vQkV5l2B97QfhsaEUvYZwqhDaHPpPR1S1b5qeuJo/flBqtClEMj9aAO&#10;sdwamSbJtbSq47jQqp6WLdXf251F2JTrjxe9MuXn87ryD08Xy9XstUM8PxvLexCBxvAXhiN+RIci&#10;MlVux9oLgzCZpTGJMI+PjnY6vwJRIdzcJSCLXP7nL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAI63Gz4oCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEABLSCIOAAAAAHAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="75558CB3" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E03ADF4" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7207,53 +7173,53 @@
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
-                    <v:shape w14:anchorId="49FB5AAE" id="AutoShape 12" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:-1.6pt;margin-top:2.15pt;width:63.85pt;height:37.5pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPsRk1iQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4T/1R13GsOlWVj2lS&#10;t0Xq9gMI4JgVgwckTjftv++CnSxdX6ZpfrDBFw7n3Hsut3fHVqIDN1ZoVeHkKsaIK6qZULsKf/m8&#10;nhQYWUcUI1IrXuFnbvHd/O2b274reaobLRk3CECULfuuwo1zXRlFlja8JfZKd1xBsNamJQ6mZhcx&#10;Q3pAb2WUxnEe9dqwzmjKrYW/yyGI5wG/rjl1n+racodkhYGbC28T3lv/jua3pNwZ0jWCjjTIP7Bo&#10;iVBw6BlqSRxBeyNeQbWCGm117a6obiNd14LyoAHUJPEfah4b0vGgBZJju3Oa7P+DpR8PG4MEq3CK&#10;kSItlOh+73Q4GSWpz0/f2RKWPXYb4xXa7kHTJ4uUXjRE7fi9MbpvOGHAKvHroxcb/MTCVrTtP2gG&#10;8ATgQ6qOtWk9ICQBHUNFns8V4UeHKPwskriY3WBEIZRN8/QmVCwi5WlzZ6x7x3WL/KDCW0PoE3cb&#10;Ikw4gxwerAt1YaM6wr5iVLcSqnwgEiV5nk8Da1KOiwH9hOp3Kr0WUgafSIX6CufXwCJkQkvBfDBM&#10;zG67kAYBKKgIzwhrL5cZvVcsgPmUrcaxI0IOYzhcKo8HGRip+1wEK/2YxbNVsSqySZbmq0kWL5eT&#10;+/Uim+TrZHqzvF4uFsvkp6eWZGUjGOPKszvZOsn+zjZjgw2GPBv7hQp7KXYdntdio5c0wBhB1ekb&#10;1AWveHsMNttq9gxWMXroU7hXYNBo8x2jHnq0wvbbnhiOkXyvwG7TLPXmcGFSFDNocHMZ2F4EiKIA&#10;VGGH0TBcuOEa2HdG7Bo4JwlFVdr7vxbu5OSB02hr6MLAf7wxfJtfzsOq3/fa/BcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBTSTTn4AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhc&#10;UOuQlAIhmypUpUIcqFrgwM2JlyQiXkex24a/xz3BcTSjNy9bjKYTBxpcaxnhehqBIK6sbrlGeH97&#10;mtyBcF6xVp1lQvghB4v8/CxTqbZH3tJh52sRIOxShdB436dSuqoho9zU9sSh+7KDUT7EoZZ6UMcA&#10;N52Mo2gujWo5PDSqp2VD1fdubxC2xfrjVa+64vNlXbrH56vlKtm0iJcXY/EAwtPo/8Zw0g/qkAen&#10;0u5ZO9EhTJI4LBFmCYhTHc9uQJQIt/cJyDyT//3zXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAPsRk1iQIAAB8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBTSTTn4AAAAAcBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" strokeweight=".5pt">
+                    <v:shape id="AutoShape 12" style="position:absolute;left:0;text-align:left;margin-left:-1.6pt;margin-top:2.15pt;width:63.85pt;height:37.5pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" strokeweight=".5pt" type="#_x0000_t185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPsRk1iQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4T/1R13GsOlWVj2lS&#10;t0Xq9gMI4JgVgwckTjftv++CnSxdX6ZpfrDBFw7n3Hsut3fHVqIDN1ZoVeHkKsaIK6qZULsKf/m8&#10;nhQYWUcUI1IrXuFnbvHd/O2b274reaobLRk3CECULfuuwo1zXRlFlja8JfZKd1xBsNamJQ6mZhcx&#10;Q3pAb2WUxnEe9dqwzmjKrYW/yyGI5wG/rjl1n+racodkhYGbC28T3lv/jua3pNwZ0jWCjjTIP7Bo&#10;iVBw6BlqSRxBeyNeQbWCGm117a6obiNd14LyoAHUJPEfah4b0vGgBZJju3Oa7P+DpR8PG4MEq3CK&#10;kSItlOh+73Q4GSWpz0/f2RKWPXYb4xXa7kHTJ4uUXjRE7fi9MbpvOGHAKvHroxcb/MTCVrTtP2gG&#10;8ATgQ6qOtWk9ICQBHUNFns8V4UeHKPwskriY3WBEIZRN8/QmVCwi5WlzZ6x7x3WL/KDCW0PoE3cb&#10;Ikw4gxwerAt1YaM6wr5iVLcSqnwgEiV5nk8Da1KOiwH9hOp3Kr0WUgafSIX6CufXwCJkQkvBfDBM&#10;zG67kAYBKKgIzwhrL5cZvVcsgPmUrcaxI0IOYzhcKo8HGRip+1wEK/2YxbNVsSqySZbmq0kWL5eT&#10;+/Uim+TrZHqzvF4uFsvkp6eWZGUjGOPKszvZOsn+zjZjgw2GPBv7hQp7KXYdntdio5c0wBhB1ekb&#10;1AWveHsMNttq9gxWMXroU7hXYNBo8x2jHnq0wvbbnhiOkXyvwG7TLPXmcGFSFDNocHMZ2F4EiKIA&#10;VGGH0TBcuOEa2HdG7Bo4JwlFVdr7vxbu5OSB02hr6MLAf7wxfJtfzsOq3/fa/BcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBTSTTn4AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhc&#10;UOuQlAIhmypUpUIcqFrgwM2JlyQiXkex24a/xz3BcTSjNy9bjKYTBxpcaxnhehqBIK6sbrlGeH97&#10;mtyBcF6xVp1lQvghB4v8/CxTqbZH3tJh52sRIOxShdB436dSuqoho9zU9sSh+7KDUT7EoZZ6UMcA&#10;N52Mo2gujWo5PDSqp2VD1fdubxC2xfrjVa+64vNlXbrH56vlKtm0iJcXY/EAwtPo/8Zw0g/qkAen&#10;0u5ZO9EhTJI4LBFmCYhTHc9uQJQIt/cJyDyT//3zXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAPsRk1iQIAAB8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBTSTTn4AAAAAcBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" w14:anchorId="49FB5AAE">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DE7D7E3" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42521BA9" w14:textId="77777777" w:rsidR="00B9479C" w:rsidRPr="007D1D00" w:rsidRDefault="00B9479C" w:rsidP="005B290A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9568,326 +9534,312 @@
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A4C5B70" w14:textId="77777777" w:rsidR="00681124" w:rsidRPr="00480C49" w:rsidRDefault="00591A2E" w:rsidP="00681124">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="145" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:w w:val="90"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5E50">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CCA6838" wp14:editId="7C0D34A3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CCA6838" wp14:editId="198FFF75">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4908550</wp:posOffset>
+                  <wp:posOffset>4355465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>358140</wp:posOffset>
+                  <wp:posOffset>361315</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1838325" cy="191135"/>
-                <wp:effectExtent l="9525" t="10795" r="9525" b="7620"/>
+                <wp:extent cx="2390775" cy="208280"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 35"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1838325" cy="191135"/>
+                          <a:ext cx="2390775" cy="208280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="32474CF9" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
+                          <w:p w14:paraId="32474CF9" w14:textId="3C2B7A9D" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D626B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>研究部様式</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00D121C3" w:rsidRPr="00D121C3">
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>2-</w:t>
-[...6 lines deleted...]
-                              <w:t>3</w:t>
+                              <w:t>0103-02</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D626B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidR="00783A46">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>20</w:t>
                             </w:r>
                             <w:r w:rsidR="00992B7E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="008F784C">
+                            <w:r w:rsidR="00004711">
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007F6E3C">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
                             <w:r w:rsidR="004C58D4">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>0</w:t>
                             </w:r>
                             <w:r w:rsidR="00992B7E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007F6E3C">
+                            <w:r w:rsidR="00D121C3">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>版</w:t>
+                              <w:t>更新</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7CCA6838" id="Rectangle 35" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:386.5pt;margin-top:28.2pt;width:144.75pt;height:15.05pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRr3quFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOls4x4hRFugwD&#10;ugvQ7QMUWbaFyaJGKbGzrx+tuGl2eRqmB4EUqaPDQ2p9O3SGHRV6Dbbk2SzlTFkJlbZNyb9+2b3K&#10;OfNB2EoYsKrkJ+X57ebli3XvCjWHFkylkBGI9UXvSt6G4Iok8bJVnfAzcMpSsAbsRCAXm6RC0RN6&#10;Z5J5mt4kPWDlEKTynk7vz0G+ifh1rWT4VNdeBWZKTtxC3DHu+3FPNmtRNChcq+VEQ/wDi05oS49e&#10;oO5FEOyA+g+oTksED3WYSegSqGstVayBqsnS36p5bIVTsRYSx7uLTP7/wcqPx0f3GUfq3j2A/OaZ&#10;hW0rbKPuEKFvlajouWwUKumdLy4XRsfTVbbvP0BFrRWHAFGDocZuBKTq2BClPl2kVkNgkg6zfJEv&#10;5kvOJMWyVZYtlvEJUTzddujDOwUdG42SI7Uyoovjgw8jG1E8pUT2YHS108ZEB5v91iA7Cmr7Lq4J&#10;3V+nGcv6kt8slmlE/iXmryHSuP4G0elA82t0V/L8kiSKUba3torTFYQ2Z5soGzvpOEo3TqkvwrAf&#10;mK4mkceTPVQnEhbhPK70vchoAX9w1tOoltx/PwhUnJn3lprz5vV8RUqG6OT5iuYcrwP7q4CwkoBK&#10;Hjg7m9tw/g0Hh7pp6Z0samHhjtpZ66j0M6eJPA1jbMD0ccZpv/Zj1vP33vwEAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBxCBGF4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZBYELUJ&#10;JKlCXiqEVBaGipJWYnNjE0eNn6PYacO/x51gPN3p7rtyNduenfToO0cIDwsBTFPjVEctQv25vl8C&#10;80GSkr0jjfCjPayq66tSFsqd6UOftqFlsYR8IRFMCEPBuW+MttIv3KApet9utDJEObZcjfIcy23P&#10;EyEybmVHccHIQb8a3Ry3k0X4yte7We2TzbSZju/2LanvjKgRb2/ml2dgQc/hLwwX/IgOVWQ6uImU&#10;Zz1Cnj/GLwEhzZ6AXQIiS1JgB4RllgKvSv7/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAka96rhQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAcQgRheEAAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokeweight=".5pt">
+              <v:rect w14:anchorId="7CCA6838" id="Rectangle 35" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:342.95pt;margin-top:28.45pt;width:188.25pt;height:16.4pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCouDx9FgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx18Yx4hRFugwD&#10;um5Atw+QZdkWJosapcTOvn60kqbZ5WmYHgRRpI4OD8nV7dgbtlfoNdiSz2cpZ8pKqLVtS/71y/ZN&#10;zpkPwtbCgFUlPyjPb9evX60GV6gMOjC1QkYg1heDK3kXgiuSxMtO9cLPwClLzgawF4FMbJMaxUDo&#10;vUmyNL1JBsDaIUjlPd3eH518HfGbRsnwqWm8CsyUnLiFuGPcq2lP1itRtChcp+WJhvgHFr3Qlj49&#10;Q92LINgO9R9QvZYIHpowk9An0DRaqpgDZTNPf8vmqRNOxVxIHO/OMvn/Bysf90/uM07UvXsA+c0z&#10;C5tO2FbdIcLQKVHTd/NJqGRwvjg/mAxPT1k1fISaSit2AaIGY4P9BEjZsTFKfThLrcbAJF1mV8t0&#10;sbjmTJIvS/Msj7VIRPH82qEP7xX0bDqUHKmUEV3sH3yY2IjiOSSyB6PrrTYmGthWG4NsL6js27hi&#10;ApTkZZixbCj5zdV1GpF/8flLiDSuv0H0OlD/Gt2XPD8HiWKS7Z2tY3cFoc3xTJSNPek4STd1qS/C&#10;WI1M1yeRp5sK6gMJi3BsVxovOnSAPzgbqFVL7r/vBCrOzAdLxVm8zZakZIhGni+pz/HSUV04hJUE&#10;VPLA2fG4Ccdp2DnUbUf/zKMWFu6onI2OSr9wOpGnZowFOA3O1O2Xdox6Ge/1TwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAPIigrDiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6I&#10;JVSs60rTCSGNC4dpo0zaLWtMU61xqibdytuTneBkWf70+/uL1WQ7dsbBt44kPM0EMKTa6ZYaCdXn&#10;+jED5oMirTpHKOEHPazK25tC5dpdaIvnXWhYDCGfKwkmhD7n3NcGrfIz1yPF27cbrApxHRquB3WJ&#10;4bbjiRApt6ql+MGoHt8M1qfdaCUcFuuvSe+TzbgZTx/2PakejKikvL+bXl+ABZzCHwxX/agOZXQ6&#10;upG0Z52ENJsvIyphnsZ5BUSaPAM7SsiWC+Blwf9XKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqLg8fRYCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA8iKCsOIAAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="32474CF9" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
+                    <w:p w14:paraId="32474CF9" w14:textId="3C2B7A9D" w:rsidR="007F442D" w:rsidRPr="00D626B6" w:rsidRDefault="007F442D" w:rsidP="00C46845">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D626B6">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>研究部様式</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00D121C3" w:rsidRPr="00D121C3">
                         <w:rPr>
-                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>2-</w:t>
-[...6 lines deleted...]
-                        <w:t>3</w:t>
+                        <w:t>0103-02</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D626B6">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00783A46">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>20</w:t>
                       </w:r>
                       <w:r w:rsidR="00992B7E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="008F784C">
+                      <w:r w:rsidR="00004711">
                         <w:rPr>
-                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007F6E3C">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
                       <w:r w:rsidR="004C58D4">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>0</w:t>
                       </w:r>
                       <w:r w:rsidR="00992B7E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007F6E3C">
+                      <w:r w:rsidR="00D121C3">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>版</w:t>
+                        <w:t>更新</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00681124" w:rsidRPr="00480C49" w:rsidSect="0024603F">
+    <w:sectPr w:rsidR="00681124" w:rsidRPr="00480C49" w:rsidSect="00B73CC8">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="284" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A5F20A8" w14:textId="77777777" w:rsidR="00B0017C" w:rsidRDefault="00B0017C">
+    <w:p w14:paraId="548F8219" w14:textId="77777777" w:rsidR="00894E46" w:rsidRDefault="00894E46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B2CF674" w14:textId="77777777" w:rsidR="00B0017C" w:rsidRDefault="00B0017C">
+    <w:p w14:paraId="3F42D8D1" w14:textId="77777777" w:rsidR="00894E46" w:rsidRDefault="00894E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -9913,70 +9865,70 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="743B6EEE" w14:textId="77777777" w:rsidR="00B0017C" w:rsidRDefault="00B0017C">
+    <w:p w14:paraId="19266E02" w14:textId="77777777" w:rsidR="00894E46" w:rsidRDefault="00894E46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68EF9716" w14:textId="77777777" w:rsidR="00B0017C" w:rsidRDefault="00B0017C">
+    <w:p w14:paraId="0CB73FFF" w14:textId="77777777" w:rsidR="00894E46" w:rsidRDefault="00894E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10467,50 +10419,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F340AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEC6A604"/>
+    <w:lvl w:ilvl="0" w:tplc="85F69350">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37E51609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C1C36AA"/>
     <w:lvl w:ilvl="0" w:tplc="CC2AF166">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10582,51 +10646,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495055FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="553E805A"/>
     <w:lvl w:ilvl="0" w:tplc="8064EE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10699,51 +10763,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FEC5F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B24825A"/>
     <w:lvl w:ilvl="0" w:tplc="B9DCC1E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -10811,51 +10875,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5489486B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DAE309C"/>
     <w:lvl w:ilvl="0" w:tplc="C5A013B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10927,51 +10991,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFC78BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83641AF2"/>
     <w:lvl w:ilvl="0" w:tplc="F78A0DF8">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -11069,51 +11133,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77815C3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D726890"/>
+    <w:lvl w:ilvl="0" w:tplc="CFF0A74A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:sz w:val="21"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C7E3BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7CA21B2"/>
     <w:lvl w:ilvl="0" w:tplc="07828272">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11216,385 +11393,411 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="318849411">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1323200447">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2124179931">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1983147543">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1983147543">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="1628075337">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="848255671">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="53242518">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="932402165">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="953752588">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1420639507">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1426994084">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="155389874">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00526A2F"/>
+    <w:rsid w:val="00004711"/>
     <w:rsid w:val="000065CF"/>
     <w:rsid w:val="000079DD"/>
     <w:rsid w:val="00011BA7"/>
     <w:rsid w:val="00011D2F"/>
     <w:rsid w:val="00014597"/>
     <w:rsid w:val="00021F25"/>
     <w:rsid w:val="00032E8B"/>
     <w:rsid w:val="00034267"/>
     <w:rsid w:val="00036D08"/>
     <w:rsid w:val="00042BF2"/>
     <w:rsid w:val="00044FFA"/>
     <w:rsid w:val="00051ED2"/>
     <w:rsid w:val="000568D1"/>
     <w:rsid w:val="00056E45"/>
+    <w:rsid w:val="00057B2C"/>
     <w:rsid w:val="000628A2"/>
     <w:rsid w:val="00063D41"/>
     <w:rsid w:val="00070676"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="000834F3"/>
     <w:rsid w:val="00083B4C"/>
     <w:rsid w:val="00083F90"/>
     <w:rsid w:val="0008444F"/>
     <w:rsid w:val="00084785"/>
     <w:rsid w:val="000950E7"/>
     <w:rsid w:val="000A09DF"/>
     <w:rsid w:val="000A4A5D"/>
     <w:rsid w:val="000A6BBB"/>
     <w:rsid w:val="000A768E"/>
     <w:rsid w:val="000C1598"/>
     <w:rsid w:val="000C7AEC"/>
     <w:rsid w:val="000D57A0"/>
     <w:rsid w:val="000D58BB"/>
     <w:rsid w:val="000D7191"/>
     <w:rsid w:val="000E0D07"/>
     <w:rsid w:val="000E30D2"/>
     <w:rsid w:val="000E62A1"/>
     <w:rsid w:val="000E6AB9"/>
     <w:rsid w:val="000E71C3"/>
     <w:rsid w:val="000F4BB7"/>
     <w:rsid w:val="000F6B58"/>
     <w:rsid w:val="000F6DD6"/>
     <w:rsid w:val="000F7837"/>
     <w:rsid w:val="0011619C"/>
     <w:rsid w:val="001204F4"/>
     <w:rsid w:val="001207D3"/>
     <w:rsid w:val="001225D9"/>
     <w:rsid w:val="00124207"/>
     <w:rsid w:val="00124DEF"/>
     <w:rsid w:val="00127F8E"/>
     <w:rsid w:val="0014024B"/>
     <w:rsid w:val="00156308"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001605AB"/>
     <w:rsid w:val="00171CF3"/>
+    <w:rsid w:val="0018789F"/>
     <w:rsid w:val="0019195D"/>
     <w:rsid w:val="00191ACE"/>
     <w:rsid w:val="001A62A7"/>
     <w:rsid w:val="001A7127"/>
     <w:rsid w:val="001B0875"/>
+    <w:rsid w:val="001B3723"/>
     <w:rsid w:val="001B48E4"/>
     <w:rsid w:val="001D0159"/>
     <w:rsid w:val="001D41A9"/>
     <w:rsid w:val="001D4D01"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001E75AA"/>
     <w:rsid w:val="001F160A"/>
     <w:rsid w:val="001F5F70"/>
     <w:rsid w:val="0020337B"/>
     <w:rsid w:val="0021122D"/>
+    <w:rsid w:val="00212537"/>
     <w:rsid w:val="00216703"/>
     <w:rsid w:val="00217E5B"/>
     <w:rsid w:val="00220A78"/>
     <w:rsid w:val="0022415A"/>
     <w:rsid w:val="00226718"/>
     <w:rsid w:val="00227E21"/>
     <w:rsid w:val="0023187A"/>
     <w:rsid w:val="00234A00"/>
     <w:rsid w:val="00236969"/>
     <w:rsid w:val="0024603F"/>
     <w:rsid w:val="00252197"/>
     <w:rsid w:val="00266DF9"/>
     <w:rsid w:val="00272117"/>
     <w:rsid w:val="00273E5F"/>
     <w:rsid w:val="002845CF"/>
     <w:rsid w:val="002908FC"/>
     <w:rsid w:val="002A2259"/>
     <w:rsid w:val="002A48CD"/>
     <w:rsid w:val="002A4E3E"/>
     <w:rsid w:val="002B0C10"/>
     <w:rsid w:val="002B23FF"/>
     <w:rsid w:val="002B7047"/>
+    <w:rsid w:val="002C1A5E"/>
     <w:rsid w:val="002C3F17"/>
     <w:rsid w:val="002C467A"/>
     <w:rsid w:val="002D3515"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002E0D1C"/>
     <w:rsid w:val="002F3EC9"/>
     <w:rsid w:val="00310ADF"/>
     <w:rsid w:val="00315A41"/>
     <w:rsid w:val="00321309"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="0034418A"/>
     <w:rsid w:val="0034531B"/>
     <w:rsid w:val="00345C53"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="003524EB"/>
+    <w:rsid w:val="003641DC"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00390EBD"/>
     <w:rsid w:val="0039161B"/>
     <w:rsid w:val="003A48B0"/>
     <w:rsid w:val="003B5613"/>
     <w:rsid w:val="003C1F8C"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="003F5E50"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="00406BCE"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="00407106"/>
+    <w:rsid w:val="00412739"/>
+    <w:rsid w:val="00425C1F"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="004559D6"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B6FD4"/>
     <w:rsid w:val="004B71DD"/>
     <w:rsid w:val="004C02A9"/>
     <w:rsid w:val="004C1977"/>
+    <w:rsid w:val="004C3D74"/>
     <w:rsid w:val="004C5447"/>
     <w:rsid w:val="004C58D4"/>
     <w:rsid w:val="004C5E1D"/>
     <w:rsid w:val="004D5BBD"/>
     <w:rsid w:val="004D6347"/>
     <w:rsid w:val="004D6B49"/>
     <w:rsid w:val="004D7243"/>
     <w:rsid w:val="004E3653"/>
     <w:rsid w:val="004F090B"/>
     <w:rsid w:val="004F4E9F"/>
     <w:rsid w:val="00500158"/>
     <w:rsid w:val="005007DE"/>
     <w:rsid w:val="00501569"/>
     <w:rsid w:val="005027C6"/>
     <w:rsid w:val="005035CF"/>
+    <w:rsid w:val="0050749F"/>
     <w:rsid w:val="0051073D"/>
     <w:rsid w:val="005136CB"/>
     <w:rsid w:val="00515170"/>
     <w:rsid w:val="00526A2F"/>
     <w:rsid w:val="0053246F"/>
     <w:rsid w:val="00532E01"/>
     <w:rsid w:val="00536EA5"/>
     <w:rsid w:val="005428A5"/>
     <w:rsid w:val="00546295"/>
     <w:rsid w:val="00560BDF"/>
     <w:rsid w:val="00561706"/>
     <w:rsid w:val="00562990"/>
     <w:rsid w:val="00575F2F"/>
     <w:rsid w:val="0058157E"/>
     <w:rsid w:val="005816BD"/>
     <w:rsid w:val="00581E4F"/>
+    <w:rsid w:val="005878AC"/>
     <w:rsid w:val="00591A2E"/>
     <w:rsid w:val="005A26D5"/>
     <w:rsid w:val="005B4638"/>
     <w:rsid w:val="005B61BA"/>
     <w:rsid w:val="005C19E7"/>
     <w:rsid w:val="005C3C39"/>
     <w:rsid w:val="005D1A1E"/>
     <w:rsid w:val="005D30F5"/>
     <w:rsid w:val="005D7453"/>
     <w:rsid w:val="005E1322"/>
     <w:rsid w:val="005F5FD8"/>
     <w:rsid w:val="005F657F"/>
     <w:rsid w:val="0061781B"/>
     <w:rsid w:val="00623138"/>
     <w:rsid w:val="00623936"/>
+    <w:rsid w:val="0062683F"/>
+    <w:rsid w:val="006324FE"/>
     <w:rsid w:val="0063793B"/>
+    <w:rsid w:val="00640613"/>
     <w:rsid w:val="00640AFF"/>
     <w:rsid w:val="00641EEB"/>
     <w:rsid w:val="00646575"/>
     <w:rsid w:val="00656D92"/>
     <w:rsid w:val="006624A4"/>
     <w:rsid w:val="00674D62"/>
     <w:rsid w:val="00681124"/>
     <w:rsid w:val="006838AE"/>
     <w:rsid w:val="00690DF0"/>
     <w:rsid w:val="00694BC9"/>
     <w:rsid w:val="006A3263"/>
     <w:rsid w:val="006A4AF6"/>
     <w:rsid w:val="006B2809"/>
     <w:rsid w:val="006C42C6"/>
     <w:rsid w:val="006C74B2"/>
     <w:rsid w:val="006C7606"/>
     <w:rsid w:val="006D1C02"/>
     <w:rsid w:val="006E05BE"/>
     <w:rsid w:val="006E4505"/>
     <w:rsid w:val="006F6473"/>
     <w:rsid w:val="00704ABF"/>
+    <w:rsid w:val="0070500D"/>
     <w:rsid w:val="00723091"/>
     <w:rsid w:val="00724BA9"/>
     <w:rsid w:val="00734453"/>
     <w:rsid w:val="00740B85"/>
     <w:rsid w:val="00742C12"/>
     <w:rsid w:val="00743DD8"/>
     <w:rsid w:val="0074674C"/>
     <w:rsid w:val="007557B4"/>
     <w:rsid w:val="007572AD"/>
     <w:rsid w:val="00763D23"/>
     <w:rsid w:val="0076448A"/>
     <w:rsid w:val="00767C3A"/>
     <w:rsid w:val="007803CB"/>
+    <w:rsid w:val="007811EA"/>
     <w:rsid w:val="00781A67"/>
     <w:rsid w:val="0078284A"/>
+    <w:rsid w:val="007833BB"/>
     <w:rsid w:val="00783A46"/>
     <w:rsid w:val="007859C5"/>
     <w:rsid w:val="00792468"/>
     <w:rsid w:val="00792AFA"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="00793541"/>
     <w:rsid w:val="007A1F2C"/>
     <w:rsid w:val="007A404A"/>
     <w:rsid w:val="007B024A"/>
     <w:rsid w:val="007B3254"/>
     <w:rsid w:val="007B6BBE"/>
     <w:rsid w:val="007C40E9"/>
     <w:rsid w:val="007C41D6"/>
     <w:rsid w:val="007C5088"/>
     <w:rsid w:val="007C596D"/>
     <w:rsid w:val="007D071A"/>
     <w:rsid w:val="007D3423"/>
     <w:rsid w:val="007D3461"/>
     <w:rsid w:val="007D55E2"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007E0A80"/>
     <w:rsid w:val="007E5D10"/>
     <w:rsid w:val="007F1D85"/>
     <w:rsid w:val="007F2C6D"/>
     <w:rsid w:val="007F442D"/>
     <w:rsid w:val="007F64F9"/>
     <w:rsid w:val="007F65B8"/>
     <w:rsid w:val="007F6E3C"/>
     <w:rsid w:val="008073DF"/>
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="0082381A"/>
     <w:rsid w:val="00834910"/>
     <w:rsid w:val="008568C6"/>
     <w:rsid w:val="00867D20"/>
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="0088134A"/>
+    <w:rsid w:val="00894E46"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
+    <w:rsid w:val="008B1540"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008B631D"/>
     <w:rsid w:val="008C03FB"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008D1E91"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008E1D23"/>
     <w:rsid w:val="008E5C1F"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
     <w:rsid w:val="008F784C"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="0093060C"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00947E59"/>
@@ -11618,157 +11821,170 @@
     <w:rsid w:val="009C38BC"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009D7AAD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A27E91"/>
     <w:rsid w:val="00A37A21"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67600"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
+    <w:rsid w:val="00A92215"/>
     <w:rsid w:val="00A93384"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA1969"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6574"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AA7AE1"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
+    <w:rsid w:val="00AC654B"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AC7A45"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
     <w:rsid w:val="00AE5747"/>
     <w:rsid w:val="00AF512B"/>
     <w:rsid w:val="00AF6E07"/>
     <w:rsid w:val="00B0017C"/>
+    <w:rsid w:val="00B003B2"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B37B90"/>
     <w:rsid w:val="00B47598"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B732CE"/>
+    <w:rsid w:val="00B73CC8"/>
+    <w:rsid w:val="00B7725D"/>
     <w:rsid w:val="00B82EB0"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
     <w:rsid w:val="00B9479C"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BA3640"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BC441B"/>
+    <w:rsid w:val="00BC670F"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4677"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD6A0D"/>
     <w:rsid w:val="00BD6B1F"/>
     <w:rsid w:val="00BD7D47"/>
     <w:rsid w:val="00BE60CD"/>
     <w:rsid w:val="00BF420A"/>
     <w:rsid w:val="00BF5DF0"/>
     <w:rsid w:val="00C10C15"/>
     <w:rsid w:val="00C1507C"/>
     <w:rsid w:val="00C237C8"/>
     <w:rsid w:val="00C24267"/>
     <w:rsid w:val="00C2615B"/>
+    <w:rsid w:val="00C27109"/>
     <w:rsid w:val="00C31816"/>
     <w:rsid w:val="00C36261"/>
     <w:rsid w:val="00C3788E"/>
     <w:rsid w:val="00C4543E"/>
     <w:rsid w:val="00C46845"/>
     <w:rsid w:val="00C50557"/>
     <w:rsid w:val="00C51BEF"/>
     <w:rsid w:val="00C5294F"/>
     <w:rsid w:val="00C56E88"/>
     <w:rsid w:val="00C61818"/>
     <w:rsid w:val="00C61DC1"/>
     <w:rsid w:val="00C6442F"/>
     <w:rsid w:val="00C714A2"/>
     <w:rsid w:val="00C739FA"/>
     <w:rsid w:val="00C74823"/>
     <w:rsid w:val="00CA06BB"/>
+    <w:rsid w:val="00CA06C7"/>
     <w:rsid w:val="00CA1214"/>
     <w:rsid w:val="00CA372B"/>
     <w:rsid w:val="00CB41D0"/>
+    <w:rsid w:val="00CB6207"/>
     <w:rsid w:val="00CE6DD7"/>
+    <w:rsid w:val="00D0155A"/>
     <w:rsid w:val="00D07385"/>
     <w:rsid w:val="00D1100A"/>
+    <w:rsid w:val="00D121C3"/>
     <w:rsid w:val="00D12F28"/>
     <w:rsid w:val="00D14EDA"/>
     <w:rsid w:val="00D21F1C"/>
     <w:rsid w:val="00D22312"/>
     <w:rsid w:val="00D22C51"/>
     <w:rsid w:val="00D261F6"/>
     <w:rsid w:val="00D2652E"/>
     <w:rsid w:val="00D36A9C"/>
     <w:rsid w:val="00D421C1"/>
     <w:rsid w:val="00D50172"/>
     <w:rsid w:val="00D52CFE"/>
     <w:rsid w:val="00D54C64"/>
+    <w:rsid w:val="00D60C14"/>
     <w:rsid w:val="00D626B6"/>
     <w:rsid w:val="00D659D9"/>
     <w:rsid w:val="00D7310A"/>
     <w:rsid w:val="00D752C4"/>
     <w:rsid w:val="00D758A8"/>
     <w:rsid w:val="00D77AE3"/>
     <w:rsid w:val="00DA70C3"/>
     <w:rsid w:val="00DB18CE"/>
     <w:rsid w:val="00DB6352"/>
     <w:rsid w:val="00DB76B0"/>
     <w:rsid w:val="00DC0667"/>
     <w:rsid w:val="00DD087F"/>
     <w:rsid w:val="00DD1481"/>
     <w:rsid w:val="00DE739D"/>
     <w:rsid w:val="00DE75FF"/>
+    <w:rsid w:val="00DE7A85"/>
     <w:rsid w:val="00DF08FB"/>
     <w:rsid w:val="00E01EBE"/>
     <w:rsid w:val="00E05E08"/>
     <w:rsid w:val="00E11C02"/>
     <w:rsid w:val="00E17BE5"/>
     <w:rsid w:val="00E24291"/>
     <w:rsid w:val="00E26DDD"/>
     <w:rsid w:val="00E27BCD"/>
     <w:rsid w:val="00E370DF"/>
     <w:rsid w:val="00E50B48"/>
     <w:rsid w:val="00E57998"/>
     <w:rsid w:val="00E667A2"/>
     <w:rsid w:val="00E81671"/>
     <w:rsid w:val="00E86040"/>
     <w:rsid w:val="00E86104"/>
     <w:rsid w:val="00E909CF"/>
     <w:rsid w:val="00E93AB7"/>
     <w:rsid w:val="00EA0049"/>
     <w:rsid w:val="00EA131F"/>
     <w:rsid w:val="00EA1848"/>
     <w:rsid w:val="00EA5210"/>
     <w:rsid w:val="00EA6735"/>
     <w:rsid w:val="00EA7B0A"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00ED5192"/>
@@ -11790,85 +12006,86 @@
     <w:rsid w:val="00F613A4"/>
     <w:rsid w:val="00F66878"/>
     <w:rsid w:val="00F67393"/>
     <w:rsid w:val="00F717AF"/>
     <w:rsid w:val="00F72480"/>
     <w:rsid w:val="00F72D0C"/>
     <w:rsid w:val="00F73008"/>
     <w:rsid w:val="00F77390"/>
     <w:rsid w:val="00F84C95"/>
     <w:rsid w:val="00F87732"/>
     <w:rsid w:val="00F9153E"/>
     <w:rsid w:val="00FA16D6"/>
     <w:rsid w:val="00FA7336"/>
     <w:rsid w:val="00FB76C5"/>
     <w:rsid w:val="00FC00A9"/>
     <w:rsid w:val="00FC25A4"/>
     <w:rsid w:val="00FC3251"/>
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FD47C6"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
     <w:rsid w:val="00FF6EBB"/>
+    <w:rsid w:val="7355EEF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35EDEBE5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0388626D-F153-49E1-8656-0DE4A7AE720D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -12225,55 +12442,65 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="000065CF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="000065CF"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00212537"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
@@ -12529,72 +12756,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d7ca9fc07fd5c3a60c7da2a146ef11ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -12744,139 +12971,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74AB36CE-64E7-44AB-A460-6E6BFF957D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36CD9C53-F0E9-41FC-B7B2-362F90FADF6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70F1FD23-2B54-4BDF-B5AE-23C5D5909346}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29DDEFA4-1554-4BC6-B8A6-1C46199F3B66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1371</Words>
-  <Characters>633</Characters>
+  <Words>1376</Words>
+  <Characters>619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2001</CharactersWithSpaces>
+  <CharactersWithSpaces>1992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出張申請（命令）兼　旅費請求書（教員用）</dc:title>
   <dc:subject/>
   <dc:creator>情報システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>