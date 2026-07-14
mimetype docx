--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="999"/>
         <w:gridCol w:w="3495"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB4E18" w:rsidRPr="00553FFE" w14:paraId="3C02837B" w14:textId="77777777" w:rsidTr="00FF2BFC">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -605,51 +605,71 @@
         </w:rPr>
         <w:t>無</w:t>
       </w:r>
       <w:r w:rsidR="00787325" w:rsidRPr="006159C9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D4D8D" w:rsidRPr="006159C9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00002775" w:rsidRPr="00C63723">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15724EE1" w14:textId="77777777" w:rsidR="00002775" w:rsidRPr="00C63723" w:rsidRDefault="003527FA" w:rsidP="00673B6F">
+    <w:p w14:paraId="19DE2B63" w14:textId="722D917D" w:rsidR="00D25237" w:rsidRPr="00D25237" w:rsidRDefault="00D25237" w:rsidP="00673B6F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="1300" w:firstLine="2860"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25237">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>※変更有の場合、その理由[　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15724EE1" w14:textId="5E3E5F62" w:rsidR="00002775" w:rsidRPr="00C63723" w:rsidRDefault="003527FA" w:rsidP="00673B6F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="1300" w:firstLine="2860"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63723">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">□　</w:t>
       </w:r>
       <w:r w:rsidR="0034281F" w:rsidRPr="00C63723">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>下記の</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63723">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -2409,51 +2429,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD53A8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F5264A9" w14:textId="77777777" w:rsidR="004F5295" w:rsidRPr="00DD53A8" w:rsidRDefault="004F5295" w:rsidP="00573B57">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56EC81FB" w14:textId="77777777" w:rsidR="000A3CE9" w:rsidRDefault="00696C9F" w:rsidP="0067341B">
+    <w:p w14:paraId="56EC81FB" w14:textId="0C55D2C7" w:rsidR="000A3CE9" w:rsidRDefault="00696C9F" w:rsidP="0067341B">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:left="300" w:hangingChars="150" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD53A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="004F5295" w:rsidRPr="00DD53A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -2465,125 +2485,118 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD53A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
       <w:r w:rsidR="00DD53A8" w:rsidRPr="006D7653">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>出張証明として活用できる資料詳細は、</w:t>
       </w:r>
       <w:r w:rsidR="00DD53A8" w:rsidRPr="003C279F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF2BFC">
+        <w:t>研究</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD53A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C33505">
+        <w:t>費執行ガイドブック（研究者</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4135">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>年度</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD53A8" w:rsidRPr="003C279F">
+        <w:t>版</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD53A8" w:rsidRPr="006D7653">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>研究</w:t>
-[...15 lines deleted...]
-        <w:t>用）をご</w:t>
+        <w:t>）をご</w:t>
       </w:r>
       <w:r w:rsidR="00DD53A8" w:rsidRPr="00C33505">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>参照ください。なお、用務を行ったことが直接的に確認できる資料の提出がどうしても困難な場合は、公共交通機関の切符、宿泊先の領収書や「面会・</w:t>
       </w:r>
       <w:r w:rsidR="00A44A75" w:rsidRPr="00C33505">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>宿泊証明書</w:t>
       </w:r>
       <w:r w:rsidR="001C0F7F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD53A8" w:rsidRPr="00C33505">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>研究部様式2-5</w:t>
+        <w:t>研究部様式</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4135" w:rsidRPr="002C4135">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0103-04</w:t>
       </w:r>
       <w:r w:rsidR="001C0F7F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A44A75" w:rsidRPr="00C33505">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00DD53A8" w:rsidRPr="00C33505">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>」等、出張先に赴いたことが確認できる資料を提出してください。</w:t>
@@ -3956,70 +3969,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F5C3D7" w14:textId="77777777" w:rsidR="00054FBC" w:rsidRDefault="00054FBC" w:rsidP="00386DF5">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00054FBC" w:rsidSect="0067341B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11908" w:h="16841" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="851" w:header="454" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AA055DE" w14:textId="77777777" w:rsidR="00B15201" w:rsidRDefault="00B15201">
+    <w:p w14:paraId="02FE41CA" w14:textId="77777777" w:rsidR="00DE3425" w:rsidRDefault="00DE3425">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32EA27C0" w14:textId="77777777" w:rsidR="00B15201" w:rsidRDefault="00B15201">
+    <w:p w14:paraId="6BD88C55" w14:textId="77777777" w:rsidR="00DE3425" w:rsidRDefault="00DE3425">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
@@ -4053,212 +4066,203 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="520673D9" w14:textId="77777777" w:rsidR="00A455E9" w:rsidRPr="00FF2B30" w:rsidRDefault="00A455E9" w:rsidP="00353E40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="520673D9" w14:textId="1989DA18" w:rsidR="00A455E9" w:rsidRPr="00FF2B30" w:rsidRDefault="00A455E9" w:rsidP="00353E40">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:wordWrap w:val="0"/>
       <w:ind w:right="64"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF2B30">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
     <w:r w:rsidRPr="00FF2B30">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>研究部様式</w:t>
     </w:r>
-    <w:r w:rsidR="00CF0BAB" w:rsidRPr="00024499">
-[...8 lines deleted...]
-    <w:r w:rsidR="00871A48" w:rsidRPr="00024499">
+    <w:r w:rsidR="00F52A8E" w:rsidRPr="00F52A8E">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>-1</w:t>
+      <w:t>0103-03-1</w:t>
     </w:r>
     <w:r w:rsidR="00353E40" w:rsidRPr="00024499">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00353E40">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00CF39D1">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00FF2BFC">
+    <w:r w:rsidR="00FA23F6">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00353E40">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="006B4126">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00CF39D1">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00353E40">
+    <w:r w:rsidR="00F52A8E">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>版</w:t>
+      <w:t>更新</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2238805E" w14:textId="77777777" w:rsidR="00B15201" w:rsidRDefault="00B15201">
+    <w:p w14:paraId="2E07B428" w14:textId="77777777" w:rsidR="00DE3425" w:rsidRDefault="00DE3425">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03220A56" w14:textId="77777777" w:rsidR="00B15201" w:rsidRDefault="00B15201">
+    <w:p w14:paraId="596D42CA" w14:textId="77777777" w:rsidR="00DE3425" w:rsidRDefault="00DE3425">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="16778BF0" w14:textId="77777777" w:rsidR="00573B57" w:rsidRPr="00573B57" w:rsidRDefault="00573B57" w:rsidP="00573B57">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4765,191 +4769,199 @@
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="788010477">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="920482014">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1973753208">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1878925817">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00064EB9"/>
     <w:rsid w:val="00002775"/>
     <w:rsid w:val="0002266F"/>
     <w:rsid w:val="00024499"/>
     <w:rsid w:val="0003431E"/>
     <w:rsid w:val="0004387A"/>
     <w:rsid w:val="00050228"/>
     <w:rsid w:val="00054FBC"/>
+    <w:rsid w:val="00060DC8"/>
     <w:rsid w:val="00064EB9"/>
     <w:rsid w:val="0007273B"/>
+    <w:rsid w:val="00073FE9"/>
     <w:rsid w:val="000763C1"/>
     <w:rsid w:val="00077521"/>
     <w:rsid w:val="00081A7C"/>
     <w:rsid w:val="00082484"/>
     <w:rsid w:val="00092B66"/>
     <w:rsid w:val="000A3CE9"/>
     <w:rsid w:val="000D586D"/>
     <w:rsid w:val="000E73B0"/>
     <w:rsid w:val="000F6FDB"/>
     <w:rsid w:val="0010568A"/>
     <w:rsid w:val="0011583C"/>
     <w:rsid w:val="00120788"/>
     <w:rsid w:val="001263D0"/>
     <w:rsid w:val="001311DC"/>
     <w:rsid w:val="0013788B"/>
     <w:rsid w:val="00163660"/>
     <w:rsid w:val="00167FDE"/>
     <w:rsid w:val="00177A39"/>
     <w:rsid w:val="00190224"/>
     <w:rsid w:val="001A5178"/>
     <w:rsid w:val="001B21A9"/>
     <w:rsid w:val="001B7E65"/>
     <w:rsid w:val="001C0F7F"/>
     <w:rsid w:val="001D4D8D"/>
     <w:rsid w:val="002021D0"/>
     <w:rsid w:val="002042D0"/>
     <w:rsid w:val="00213556"/>
     <w:rsid w:val="00215A47"/>
     <w:rsid w:val="00216604"/>
     <w:rsid w:val="00223013"/>
     <w:rsid w:val="00231C9A"/>
     <w:rsid w:val="00234A92"/>
     <w:rsid w:val="002407E1"/>
     <w:rsid w:val="00243B6C"/>
     <w:rsid w:val="00246365"/>
     <w:rsid w:val="00247D1C"/>
     <w:rsid w:val="00263B10"/>
     <w:rsid w:val="002743FA"/>
     <w:rsid w:val="0027767C"/>
     <w:rsid w:val="00277ADB"/>
     <w:rsid w:val="00281448"/>
     <w:rsid w:val="00291ABE"/>
     <w:rsid w:val="002A05F5"/>
     <w:rsid w:val="002B02D6"/>
     <w:rsid w:val="002C1AA0"/>
+    <w:rsid w:val="002C4135"/>
     <w:rsid w:val="002D100D"/>
     <w:rsid w:val="002D5CDB"/>
     <w:rsid w:val="002D5E85"/>
     <w:rsid w:val="002D71AA"/>
+    <w:rsid w:val="002E27E1"/>
     <w:rsid w:val="002E3397"/>
+    <w:rsid w:val="00316DCE"/>
     <w:rsid w:val="003365BB"/>
     <w:rsid w:val="00336C0A"/>
     <w:rsid w:val="0034281F"/>
     <w:rsid w:val="00343638"/>
     <w:rsid w:val="00351DE8"/>
     <w:rsid w:val="003527FA"/>
     <w:rsid w:val="00353E40"/>
     <w:rsid w:val="0036131E"/>
     <w:rsid w:val="003644B6"/>
     <w:rsid w:val="003646C8"/>
     <w:rsid w:val="003648B2"/>
     <w:rsid w:val="00374025"/>
     <w:rsid w:val="00383400"/>
     <w:rsid w:val="00386DF5"/>
     <w:rsid w:val="00393301"/>
     <w:rsid w:val="0039660E"/>
     <w:rsid w:val="00397667"/>
     <w:rsid w:val="003A40AE"/>
     <w:rsid w:val="003A57DF"/>
     <w:rsid w:val="003C279F"/>
     <w:rsid w:val="003E3D5F"/>
     <w:rsid w:val="003E57D0"/>
     <w:rsid w:val="003E7CCC"/>
     <w:rsid w:val="003F2EB4"/>
     <w:rsid w:val="004124A7"/>
     <w:rsid w:val="004130E4"/>
     <w:rsid w:val="00414BC2"/>
     <w:rsid w:val="0042404C"/>
     <w:rsid w:val="004271D0"/>
     <w:rsid w:val="004511DF"/>
     <w:rsid w:val="0045189F"/>
     <w:rsid w:val="00454A28"/>
+    <w:rsid w:val="00462F3B"/>
     <w:rsid w:val="004639F6"/>
     <w:rsid w:val="00475913"/>
     <w:rsid w:val="0048776A"/>
     <w:rsid w:val="004C7907"/>
     <w:rsid w:val="004E0DF6"/>
     <w:rsid w:val="004E2B87"/>
     <w:rsid w:val="004E3B67"/>
     <w:rsid w:val="004F5295"/>
+    <w:rsid w:val="00501459"/>
     <w:rsid w:val="005029B7"/>
     <w:rsid w:val="00515796"/>
     <w:rsid w:val="0051678A"/>
     <w:rsid w:val="00541773"/>
     <w:rsid w:val="00553FFE"/>
     <w:rsid w:val="0055535E"/>
     <w:rsid w:val="00562747"/>
     <w:rsid w:val="00573B57"/>
     <w:rsid w:val="00581818"/>
     <w:rsid w:val="00581898"/>
     <w:rsid w:val="005844F8"/>
     <w:rsid w:val="0058712B"/>
     <w:rsid w:val="0059215B"/>
     <w:rsid w:val="00596AB3"/>
     <w:rsid w:val="005C21E9"/>
     <w:rsid w:val="005D1B69"/>
     <w:rsid w:val="005F1F3B"/>
     <w:rsid w:val="006079C4"/>
     <w:rsid w:val="006159C9"/>
     <w:rsid w:val="0062546C"/>
     <w:rsid w:val="006356BD"/>
     <w:rsid w:val="00654C4F"/>
     <w:rsid w:val="006620FA"/>
     <w:rsid w:val="0067341B"/>
     <w:rsid w:val="00673B6F"/>
@@ -4976,207 +4988,214 @@
     <w:rsid w:val="00787AF5"/>
     <w:rsid w:val="00793FA7"/>
     <w:rsid w:val="007A2604"/>
     <w:rsid w:val="007C67B7"/>
     <w:rsid w:val="007E480A"/>
     <w:rsid w:val="007E5ED3"/>
     <w:rsid w:val="00801DAC"/>
     <w:rsid w:val="0080376E"/>
     <w:rsid w:val="0081429D"/>
     <w:rsid w:val="00820D76"/>
     <w:rsid w:val="00843D9D"/>
     <w:rsid w:val="0084669D"/>
     <w:rsid w:val="00864CFC"/>
     <w:rsid w:val="00871A48"/>
     <w:rsid w:val="00876A39"/>
     <w:rsid w:val="00880B7C"/>
     <w:rsid w:val="00881703"/>
     <w:rsid w:val="00885796"/>
     <w:rsid w:val="00896E97"/>
     <w:rsid w:val="008A42A9"/>
     <w:rsid w:val="008B04CA"/>
     <w:rsid w:val="008C72E3"/>
     <w:rsid w:val="008D1CD9"/>
     <w:rsid w:val="00900E02"/>
     <w:rsid w:val="00903102"/>
+    <w:rsid w:val="009119D1"/>
     <w:rsid w:val="00922307"/>
     <w:rsid w:val="00940E87"/>
     <w:rsid w:val="00940F0D"/>
     <w:rsid w:val="00940F65"/>
     <w:rsid w:val="00945937"/>
     <w:rsid w:val="00957F73"/>
     <w:rsid w:val="00965DDF"/>
     <w:rsid w:val="00987364"/>
     <w:rsid w:val="009B17BF"/>
     <w:rsid w:val="009C7CF7"/>
     <w:rsid w:val="009E569E"/>
     <w:rsid w:val="009F51FE"/>
     <w:rsid w:val="00A02EAF"/>
     <w:rsid w:val="00A133BD"/>
     <w:rsid w:val="00A30C1C"/>
     <w:rsid w:val="00A44A75"/>
     <w:rsid w:val="00A455E9"/>
     <w:rsid w:val="00A82EAE"/>
     <w:rsid w:val="00A918DD"/>
     <w:rsid w:val="00AA34DB"/>
     <w:rsid w:val="00AB026E"/>
     <w:rsid w:val="00AB3800"/>
     <w:rsid w:val="00AC2654"/>
     <w:rsid w:val="00AD52BA"/>
     <w:rsid w:val="00AD57DB"/>
     <w:rsid w:val="00AE379A"/>
     <w:rsid w:val="00B15201"/>
     <w:rsid w:val="00B20EE5"/>
     <w:rsid w:val="00B230BA"/>
     <w:rsid w:val="00B37793"/>
     <w:rsid w:val="00B42286"/>
     <w:rsid w:val="00B72A07"/>
     <w:rsid w:val="00B81FE6"/>
     <w:rsid w:val="00B83C51"/>
     <w:rsid w:val="00B87B8B"/>
     <w:rsid w:val="00B938D3"/>
     <w:rsid w:val="00B9570B"/>
     <w:rsid w:val="00BA03FB"/>
     <w:rsid w:val="00BA3CB9"/>
     <w:rsid w:val="00BA4FDD"/>
     <w:rsid w:val="00BA6A36"/>
     <w:rsid w:val="00BC3493"/>
     <w:rsid w:val="00BC3D7E"/>
     <w:rsid w:val="00BD7981"/>
     <w:rsid w:val="00BE2DC0"/>
     <w:rsid w:val="00BF3D94"/>
     <w:rsid w:val="00C00102"/>
     <w:rsid w:val="00C03DC3"/>
     <w:rsid w:val="00C0523C"/>
+    <w:rsid w:val="00C07768"/>
     <w:rsid w:val="00C138E5"/>
     <w:rsid w:val="00C16FEF"/>
     <w:rsid w:val="00C173F1"/>
     <w:rsid w:val="00C27D4C"/>
     <w:rsid w:val="00C33505"/>
     <w:rsid w:val="00C371F0"/>
     <w:rsid w:val="00C511BB"/>
     <w:rsid w:val="00C5212A"/>
     <w:rsid w:val="00C60E44"/>
     <w:rsid w:val="00C63723"/>
     <w:rsid w:val="00C83296"/>
     <w:rsid w:val="00C93EA6"/>
     <w:rsid w:val="00CA15F9"/>
     <w:rsid w:val="00CB348F"/>
     <w:rsid w:val="00CC1A57"/>
     <w:rsid w:val="00CD1A73"/>
     <w:rsid w:val="00CF0BAB"/>
     <w:rsid w:val="00CF39D1"/>
     <w:rsid w:val="00D0449E"/>
     <w:rsid w:val="00D050BB"/>
     <w:rsid w:val="00D13EA9"/>
     <w:rsid w:val="00D177B6"/>
     <w:rsid w:val="00D205FA"/>
     <w:rsid w:val="00D227E7"/>
+    <w:rsid w:val="00D25237"/>
     <w:rsid w:val="00D315E0"/>
     <w:rsid w:val="00D37E81"/>
     <w:rsid w:val="00D47273"/>
     <w:rsid w:val="00D552EA"/>
     <w:rsid w:val="00D56FA2"/>
     <w:rsid w:val="00D615F0"/>
     <w:rsid w:val="00D61C36"/>
     <w:rsid w:val="00D63C84"/>
     <w:rsid w:val="00D77887"/>
     <w:rsid w:val="00DB3DB7"/>
     <w:rsid w:val="00DB5DD5"/>
     <w:rsid w:val="00DC070A"/>
     <w:rsid w:val="00DC4266"/>
     <w:rsid w:val="00DD53A8"/>
+    <w:rsid w:val="00DE3425"/>
     <w:rsid w:val="00DE4069"/>
     <w:rsid w:val="00DF1F25"/>
     <w:rsid w:val="00E015EB"/>
     <w:rsid w:val="00E12CEA"/>
     <w:rsid w:val="00E16C5B"/>
+    <w:rsid w:val="00E323CC"/>
     <w:rsid w:val="00E3622A"/>
     <w:rsid w:val="00E52356"/>
     <w:rsid w:val="00E60E4E"/>
     <w:rsid w:val="00E61B29"/>
     <w:rsid w:val="00E709CA"/>
     <w:rsid w:val="00E8101B"/>
     <w:rsid w:val="00E830A2"/>
     <w:rsid w:val="00E91874"/>
     <w:rsid w:val="00E92469"/>
     <w:rsid w:val="00E94959"/>
     <w:rsid w:val="00EA283E"/>
     <w:rsid w:val="00EB4E18"/>
     <w:rsid w:val="00EC7A22"/>
     <w:rsid w:val="00EE7FF1"/>
     <w:rsid w:val="00F00F5F"/>
     <w:rsid w:val="00F12B73"/>
     <w:rsid w:val="00F17112"/>
     <w:rsid w:val="00F22600"/>
     <w:rsid w:val="00F47796"/>
+    <w:rsid w:val="00F52A8E"/>
     <w:rsid w:val="00F55132"/>
     <w:rsid w:val="00F77B8A"/>
     <w:rsid w:val="00F93152"/>
     <w:rsid w:val="00F943BC"/>
     <w:rsid w:val="00F947BC"/>
+    <w:rsid w:val="00FA23F6"/>
     <w:rsid w:val="00FA5FBD"/>
     <w:rsid w:val="00FC204E"/>
     <w:rsid w:val="00FC5A33"/>
     <w:rsid w:val="00FF2B30"/>
     <w:rsid w:val="00FF2BFC"/>
     <w:rsid w:val="00FF3C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="097B05F0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AF22C73D-6C69-4840-A904-3AE5C306C171}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -5584,67 +5603,69 @@
     <w:rsid w:val="00A02EAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A02EAF"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1831361543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -5886,76 +5907,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -6104,145 +6116,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D054CE21-9DF2-400B-A28F-801E121F426E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A764382B-E797-4FC4-9A51-1FBDF1AE665B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20159527-FDDE-415C-B3B5-7988FA571E39}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F41A043-A0FB-4178-9F08-A61B46753DD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44F0C5B9-9A2E-4FB2-AFD3-9D301526B5DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20159527-FDDE-415C-B3B5-7988FA571E39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>594</Words>
-  <Characters>208</Characters>
+  <Words>605</Words>
+  <Characters>243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>様式⑤</vt:lpstr>
       <vt:lpstr>様式⑤</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>801</CharactersWithSpaces>
+  <CharactersWithSpaces>847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式⑤</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>