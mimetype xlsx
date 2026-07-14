--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -88,86 +88,100 @@
   <Override PartName="/xl/ctrlProps/ctrlProp72.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp73.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp74.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp75.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp76.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp77.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp78.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp79.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp80.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\日本語版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0104_アルバイト雇用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FE76047-E018-46CB-AA11-F7497566BD5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{897A11D4-96CD-40D8-8433-A9E5B1F986B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="印刷用_2025" sheetId="1" r:id="rId1"/>
+    <sheet name="印刷用_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1900年1月25日">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">印刷用_2025!$A$1:$AH$123</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">印刷用_2026!$A$1:$AH$124</definedName>
     <definedName name="科研費基盤">[1]テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">[1]テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">[1]テーブル!$E$21:$E$27</definedName>
     <definedName name="更新の判断基準">[1]テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">[1]テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">[1]テーブル!$E$7:$E$17</definedName>
     <definedName name="身分">[1]テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">[1]テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">[1]テーブル!$C$25:$C$27</definedName>
     <definedName name="有無">[1]テーブル!$A$18:$A$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="210">
   <si>
     <t>労働条件通知書(非常勤職員）</t>
     <rPh sb="8" eb="11">
       <t>ヒジョウキン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ショクイン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
@@ -197,50 +211,60 @@
     <t>　　　　　　あなたを雇用するにあたっての労働条件は、次のとおりです。</t>
     <rPh sb="10" eb="12">
       <t>コヨウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ツギ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>学校法人立命館</t>
     <rPh sb="0" eb="2">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>リツメイカン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>人事課長　中本 洋樹</t>
+    <rPh sb="5" eb="7">
+      <t>ナカモト</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヒロキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>【労働条件欄】</t>
     <rPh sb="1" eb="3">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウケン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＊担当研究者が該当する項目をチェックおよび記入してください。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>雇用種別</t>
     <rPh sb="0" eb="2">
       <t>コヨウ</t>
     </rPh>
@@ -1361,50 +1385,57 @@
   <si>
     <t>　＊本人名義口座に限る</t>
     <rPh sb="2" eb="4">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイギ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウザ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カギ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>支店名：　　　　　　　　　　　　　　　　　　　　　　支店</t>
     <rPh sb="0" eb="2">
       <t>シテン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="26" eb="28">
+      <t>シテン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>支店</t>
+    <rPh sb="0" eb="2">
       <t>シテン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>支店コード 3桁</t>
     <rPh sb="0" eb="2">
       <t>シテン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ケタ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>口座番号：</t>
     <rPh sb="0" eb="2">
       <t>コウザ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -2294,67 +2325,50 @@
     <t>受付</t>
     <rPh sb="0" eb="2">
       <t>ウケツケ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　年　 　月　 　日</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　年 　　月　 　日</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　年　 　月　 　日</t>
-    <phoneticPr fontId="3"/>
-[...15 lines deleted...]
-    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>1,200円（研究事務補助業務/研究補助業務/学部学生または学部卒業者等）</t>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>1,350円（研究補助業務/博士課程前期課程・修士課程学生または課程修了者）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>1,600円（研究補助業務/博士課程後期課程学生、課程修了者または満期退学者）</t>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="11" eb="13">
@@ -4615,729 +4629,729 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="94" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="102" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...570 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{B7D06569-D300-4276-A7DA-71698D8F15FB}"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <strike/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -5713,55 +5727,55 @@
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1676400</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5778,59 +5792,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5847,57 +5861,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5914,57 +5928,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5981,57 +5995,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>16</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6046,59 +6060,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6121,51 +6135,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6180,59 +6194,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1036"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6249,57 +6263,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>295275</xdr:rowOff>
+          <xdr:rowOff>298450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1037"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6316,57 +6330,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>279400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6387,53 +6401,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
+          <xdr:colOff>203200</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6448,59 +6462,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6521,51 +6535,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1657350</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6584,51 +6598,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -6655,53 +6669,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1657350</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6724,51 +6738,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6791,51 +6805,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6850,59 +6864,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6919,57 +6933,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6984,59 +6998,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7053,57 +7067,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1076" name="Check Box 52" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7118,59 +7132,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1077" name="Check Box 53" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1077"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7187,57 +7201,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1078" name="Check Box 54" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7252,59 +7266,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1081" name="Check Box 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7319,59 +7333,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1082" name="Check Box 58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1082"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7388,57 +7402,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1083" name="Check Box 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7453,59 +7467,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Check Box 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7520,59 +7534,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Check Box 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7587,59 +7601,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Check Box 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7654,59 +7668,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1087" name="Check Box 63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1087"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7721,59 +7735,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1088" name="Check Box 64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1088"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7788,59 +7802,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1089" name="Check Box 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7853,75 +7867,75 @@
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>86589</xdr:colOff>
+      <xdr:colOff>7214</xdr:colOff>
       <xdr:row>90</xdr:row>
-      <xdr:rowOff>109926</xdr:rowOff>
+      <xdr:rowOff>106751</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>158405</xdr:rowOff>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="9" name="グループ化 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="1762989" y="20683926"/>
-          <a:ext cx="4409211" cy="5534879"/>
+          <a:off x="1543914" y="20420401"/>
+          <a:ext cx="4206011" cy="5382824"/>
           <a:chOff x="1876425" y="20222398"/>
           <a:chExt cx="4310093" cy="5404621"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="59" name="図 58">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId2">
                     <a14:imgEffect>
                       <a14:sharpenSoften amount="50000"/>
@@ -8037,51 +8051,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Check Box 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8096,57 +8110,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>73</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1318" name="Check Box 294" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1318"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8163,59 +8177,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1399" name="Check Box 375" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1399"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8230,59 +8244,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1400" name="Check Box 376" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1400"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8297,59 +8311,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1401" name="Check Box 377" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1401"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8364,57 +8378,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1402" name="Check Box 378" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1402"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8431,57 +8445,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1403" name="Check Box 379" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1403"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8498,59 +8512,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1404" name="Check Box 380" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1404"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8565,59 +8579,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1405" name="Check Box 381" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1405"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8632,59 +8646,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1406" name="Check Box 382" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1406"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8699,59 +8713,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1408" name="Check Box 384" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1408"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8766,59 +8780,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1410" name="Check Box 386" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1410"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8833,59 +8847,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1411" name="Check Box 387" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1411"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8900,59 +8914,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1413" name="Check Box 389" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1413"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8967,59 +8981,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1414" name="Check Box 390" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1414"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9034,57 +9048,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1415" name="Check Box 391" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1415"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9101,57 +9115,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1416" name="Check Box 392" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1416"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9168,59 +9182,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1417" name="Check Box 393" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1417"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9235,59 +9249,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1419" name="Check Box 395" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1419"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9302,59 +9316,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1424" name="Check Box 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9369,59 +9383,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1425" name="Check Box 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9436,59 +9450,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1427" name="Check Box 403" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1427"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9503,59 +9517,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1429" name="Check Box 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9570,59 +9584,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1431" name="Check Box 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9637,59 +9651,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1432" name="Check Box 408" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1432"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9704,59 +9718,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1433" name="Check Box 409" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1433"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9771,59 +9785,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1434" name="Check Box 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9838,59 +9852,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1435" name="Check Box 411" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1435"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9905,59 +9919,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1436" name="Check Box 412" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1436"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9972,59 +9986,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1437" name="Check Box 413" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1437"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10039,59 +10053,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1438" name="Check Box 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1438"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10106,59 +10120,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1439" name="Check Box 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1439"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10173,59 +10187,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1440" name="Check Box 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1440"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10240,59 +10254,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1441" name="Check Box 417" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1441"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10307,59 +10321,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1443" name="Check Box 419" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1443"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10374,59 +10388,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1444" name="Check Box 420" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1444"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10441,57 +10455,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>74</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1469" name="Check Box 445" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1469"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BD050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10508,57 +10522,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>75</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1470" name="Check Box 446" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1470"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BE050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10575,57 +10589,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1471" name="Check Box 447" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1471"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BF050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10642,57 +10656,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1472" name="Check Box 448" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1472"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10709,57 +10723,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>70</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1473" name="Check Box 449" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1473"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10776,59 +10790,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1474" name="Check Box 450" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1474"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10843,59 +10857,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1475" name="Check Box 451" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1475"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10910,59 +10924,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1476" name="Check Box 452" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1476"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10998,52 +11012,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>84262</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>2239</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>144768</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>3594</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="グループ化 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="1760662" y="13775389"/>
-          <a:ext cx="6061256" cy="2687405"/>
+          <a:off x="1620962" y="13508689"/>
+          <a:ext cx="5197656" cy="2690580"/>
           <a:chOff x="1760570" y="13575364"/>
           <a:chExt cx="6061348" cy="2687405"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="7" name="グループ化 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="1760570" y="13575364"/>
             <a:ext cx="456063" cy="2687405"/>
             <a:chOff x="1759662" y="13601341"/>
             <a:chExt cx="454372" cy="2704360"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:cxnSp macro="">
           <xdr:nvCxnSpPr>
@@ -11302,55 +11316,55 @@
             <a:lnRef idx="1">
               <a:schemeClr val="dk1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
         </xdr:cxnSp>
       </xdr:grpSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>67</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1477" name="Check Box 453" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1477"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11369,55 +11383,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1478" name="Check Box 454" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1478"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11440,53 +11454,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>68</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1481" name="Check Box 457" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1481"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11501,57 +11515,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1488" name="Check Box 464" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1488"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11862,5844 +11876,5846 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AL91"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="AI2" sqref="AI2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="22" style="6" customWidth="1"/>
-    <col min="2" max="33" width="2.625" style="6" customWidth="1"/>
-    <col min="34" max="34" width="2.625" style="82" customWidth="1"/>
+    <col min="2" max="33" width="2.453125" style="6" customWidth="1"/>
+    <col min="34" max="34" width="2.453125" style="82" customWidth="1"/>
     <col min="35" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="19.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="4"/>
-      <c r="Z1" s="420" t="s">
+      <c r="Z1" s="220" t="s">
         <v>1</v>
       </c>
-      <c r="AA1" s="420"/>
+      <c r="AA1" s="220"/>
       <c r="AB1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AC1" s="420" t="s">
+      <c r="AC1" s="220" t="s">
         <v>1</v>
       </c>
-      <c r="AD1" s="420"/>
+      <c r="AD1" s="220"/>
       <c r="AE1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AF1" s="420" t="s">
+      <c r="AF1" s="220" t="s">
         <v>1</v>
       </c>
-      <c r="AG1" s="420"/>
+      <c r="AG1" s="220"/>
       <c r="AH1" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="17.25" customHeight="1">
       <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="142" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="142"/>
       <c r="D2" s="142"/>
       <c r="E2" s="142"/>
       <c r="F2" s="142"/>
       <c r="G2" s="142"/>
       <c r="H2" s="142"/>
       <c r="I2" s="142"/>
       <c r="J2" s="142"/>
       <c r="K2" s="142"/>
       <c r="L2" s="142"/>
       <c r="M2" s="142"/>
       <c r="N2" s="142"/>
       <c r="O2" s="142"/>
       <c r="P2" s="142"/>
       <c r="Q2" s="142"/>
       <c r="R2" s="142"/>
       <c r="S2" s="142"/>
       <c r="T2" s="142"/>
       <c r="U2" s="142"/>
       <c r="V2" s="142"/>
       <c r="W2" s="142"/>
       <c r="X2" s="142"/>
       <c r="Y2" s="142"/>
       <c r="Z2" s="142"/>
       <c r="AA2" s="142"/>
       <c r="AB2" s="142"/>
       <c r="AC2" s="142"/>
       <c r="AD2" s="142"/>
       <c r="AE2" s="142"/>
       <c r="AF2" s="142"/>
       <c r="AG2" s="142"/>
       <c r="AH2" s="8"/>
     </row>
     <row r="3" spans="1:34" ht="15.75" customHeight="1">
       <c r="A3" s="145"/>
-      <c r="B3" s="267" t="s">
+      <c r="B3" s="235" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="267"/>
-[...30 lines deleted...]
-      <c r="AH3" s="432"/>
+      <c r="C3" s="235"/>
+      <c r="D3" s="235"/>
+      <c r="E3" s="235"/>
+      <c r="F3" s="235"/>
+      <c r="G3" s="235"/>
+      <c r="H3" s="235"/>
+      <c r="I3" s="235"/>
+      <c r="J3" s="235"/>
+      <c r="K3" s="235"/>
+      <c r="L3" s="235"/>
+      <c r="M3" s="235"/>
+      <c r="N3" s="235"/>
+      <c r="O3" s="235"/>
+      <c r="P3" s="235"/>
+      <c r="Q3" s="235"/>
+      <c r="R3" s="235"/>
+      <c r="S3" s="235"/>
+      <c r="T3" s="235"/>
+      <c r="U3" s="235"/>
+      <c r="V3" s="235"/>
+      <c r="W3" s="235"/>
+      <c r="X3" s="235"/>
+      <c r="Y3" s="235"/>
+      <c r="Z3" s="235"/>
+      <c r="AA3" s="235"/>
+      <c r="AB3" s="235"/>
+      <c r="AC3" s="235"/>
+      <c r="AD3" s="235"/>
+      <c r="AE3" s="235"/>
+      <c r="AF3" s="235"/>
+      <c r="AG3" s="235"/>
+      <c r="AH3" s="236"/>
     </row>
     <row r="4" spans="1:34" ht="15.75" customHeight="1">
-      <c r="A4" s="433"/>
-[...24 lines deleted...]
-      <c r="Z4" s="434" t="s">
+      <c r="A4" s="237"/>
+      <c r="B4" s="235"/>
+      <c r="C4" s="235"/>
+      <c r="D4" s="235"/>
+      <c r="E4" s="235"/>
+      <c r="F4" s="235"/>
+      <c r="G4" s="235"/>
+      <c r="H4" s="235"/>
+      <c r="I4" s="235"/>
+      <c r="J4" s="235"/>
+      <c r="K4" s="235"/>
+      <c r="L4" s="235"/>
+      <c r="M4" s="235"/>
+      <c r="N4" s="235"/>
+      <c r="O4" s="235"/>
+      <c r="P4" s="235"/>
+      <c r="Q4" s="235"/>
+      <c r="R4" s="235"/>
+      <c r="S4" s="235"/>
+      <c r="T4" s="235"/>
+      <c r="U4" s="235"/>
+      <c r="V4" s="235"/>
+      <c r="W4" s="235"/>
+      <c r="X4" s="235"/>
+      <c r="Y4" s="235"/>
+      <c r="Z4" s="238" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="434"/>
-[...6 lines deleted...]
-      <c r="AH4" s="435"/>
+      <c r="AA4" s="238"/>
+      <c r="AB4" s="238"/>
+      <c r="AC4" s="238"/>
+      <c r="AD4" s="238"/>
+      <c r="AE4" s="238"/>
+      <c r="AF4" s="238"/>
+      <c r="AG4" s="238"/>
+      <c r="AH4" s="239"/>
     </row>
     <row r="5" spans="1:34" ht="15.75" customHeight="1" thickBot="1">
       <c r="A5" s="9"/>
       <c r="B5" s="147"/>
       <c r="C5" s="147"/>
       <c r="D5" s="147"/>
       <c r="E5" s="147"/>
       <c r="F5" s="147"/>
       <c r="G5" s="147"/>
       <c r="H5" s="147"/>
       <c r="I5" s="147"/>
       <c r="J5" s="147"/>
       <c r="K5" s="147"/>
       <c r="L5" s="147"/>
       <c r="M5" s="147"/>
       <c r="N5" s="147"/>
       <c r="O5" s="147"/>
       <c r="P5" s="147"/>
       <c r="Q5" s="147"/>
       <c r="R5" s="147"/>
       <c r="S5" s="147"/>
       <c r="T5" s="147"/>
       <c r="U5" s="147"/>
       <c r="V5" s="147"/>
       <c r="W5" s="147"/>
       <c r="X5" s="147"/>
       <c r="Y5" s="147"/>
-      <c r="Z5" s="257" t="s">
-[...9 lines deleted...]
-      <c r="AH5" s="436"/>
+      <c r="Z5" s="240" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA5" s="240"/>
+      <c r="AB5" s="240"/>
+      <c r="AC5" s="240"/>
+      <c r="AD5" s="240"/>
+      <c r="AE5" s="240"/>
+      <c r="AF5" s="240"/>
+      <c r="AG5" s="240"/>
+      <c r="AH5" s="241"/>
     </row>
     <row r="6" spans="1:34" ht="5.25" customHeight="1">
       <c r="B6" s="83"/>
       <c r="C6" s="83"/>
       <c r="D6" s="83"/>
       <c r="E6" s="83"/>
       <c r="F6" s="83"/>
       <c r="G6" s="83"/>
       <c r="H6" s="83"/>
       <c r="I6" s="83"/>
       <c r="J6" s="83"/>
       <c r="K6" s="83"/>
       <c r="L6" s="83"/>
       <c r="M6" s="83"/>
       <c r="N6" s="83"/>
       <c r="O6" s="83"/>
       <c r="P6" s="83"/>
       <c r="Q6" s="83"/>
       <c r="R6" s="83"/>
       <c r="S6" s="83"/>
       <c r="T6" s="83"/>
       <c r="U6" s="83"/>
       <c r="V6" s="83"/>
       <c r="W6" s="83"/>
       <c r="X6" s="83"/>
       <c r="Y6" s="83"/>
       <c r="Z6" s="83"/>
       <c r="AA6" s="83"/>
       <c r="AB6" s="83"/>
       <c r="AC6" s="83"/>
       <c r="AD6" s="83"/>
       <c r="AE6" s="83"/>
       <c r="AF6" s="83"/>
       <c r="AG6" s="83"/>
       <c r="AH6" s="83"/>
     </row>
     <row r="7" spans="1:34" ht="17.25" customHeight="1" thickBot="1">
       <c r="A7" s="10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C7" s="146"/>
       <c r="D7" s="146"/>
       <c r="E7" s="146"/>
       <c r="F7" s="146"/>
       <c r="G7" s="146"/>
       <c r="H7" s="12"/>
       <c r="I7" s="146"/>
       <c r="J7" s="13"/>
       <c r="K7" s="146"/>
       <c r="L7" s="146"/>
       <c r="M7" s="146"/>
       <c r="N7" s="146"/>
       <c r="O7" s="146"/>
       <c r="P7" s="146"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="94"/>
       <c r="S7" s="94"/>
       <c r="T7" s="94"/>
       <c r="X7" s="82"/>
       <c r="Y7" s="82"/>
       <c r="Z7" s="14"/>
       <c r="AA7" s="14"/>
       <c r="AB7" s="14"/>
       <c r="AC7" s="14"/>
       <c r="AD7" s="14"/>
       <c r="AE7" s="14"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="14"/>
       <c r="AH7" s="14"/>
     </row>
     <row r="8" spans="1:34" ht="18" customHeight="1" thickTop="1">
       <c r="A8" s="95" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B8" s="440" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="440"/>
-[...30 lines deleted...]
-      <c r="AH8" s="441"/>
+      <c r="B8" s="245" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="245"/>
+      <c r="D8" s="245"/>
+      <c r="E8" s="245"/>
+      <c r="F8" s="245"/>
+      <c r="G8" s="245"/>
+      <c r="H8" s="245"/>
+      <c r="I8" s="245"/>
+      <c r="J8" s="245"/>
+      <c r="K8" s="245"/>
+      <c r="L8" s="245"/>
+      <c r="M8" s="245"/>
+      <c r="N8" s="245"/>
+      <c r="O8" s="245"/>
+      <c r="P8" s="245"/>
+      <c r="Q8" s="245"/>
+      <c r="R8" s="245"/>
+      <c r="S8" s="245"/>
+      <c r="T8" s="245"/>
+      <c r="U8" s="245"/>
+      <c r="V8" s="245"/>
+      <c r="W8" s="245"/>
+      <c r="X8" s="245"/>
+      <c r="Y8" s="245"/>
+      <c r="Z8" s="245"/>
+      <c r="AA8" s="245"/>
+      <c r="AB8" s="245"/>
+      <c r="AC8" s="245"/>
+      <c r="AD8" s="245"/>
+      <c r="AE8" s="245"/>
+      <c r="AF8" s="245"/>
+      <c r="AG8" s="245"/>
+      <c r="AH8" s="246"/>
     </row>
-    <row r="9" spans="1:34" s="97" customFormat="1" ht="24.75" customHeight="1">
+    <row r="9" spans="1:34" s="97" customFormat="1" ht="20.149999999999999" customHeight="1">
       <c r="A9" s="99" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B9" s="437" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="242" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="438"/>
+      <c r="C9" s="243"/>
       <c r="D9" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="E9" s="438" t="s">
+      <c r="E9" s="243" t="s">
         <v>1</v>
       </c>
-      <c r="F9" s="438"/>
+      <c r="F9" s="243"/>
       <c r="G9" s="98" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H9" s="438" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="243" t="s">
         <v>1</v>
       </c>
-      <c r="I9" s="438"/>
+      <c r="I9" s="243"/>
       <c r="J9" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="439" t="s">
-[...3 lines deleted...]
-      <c r="M9" s="438" t="s">
+      <c r="K9" s="244" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="244"/>
+      <c r="M9" s="243" t="s">
         <v>1</v>
       </c>
-      <c r="N9" s="438"/>
+      <c r="N9" s="243"/>
       <c r="O9" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="P9" s="438" t="s">
+      <c r="P9" s="243" t="s">
         <v>1</v>
       </c>
-      <c r="Q9" s="438"/>
+      <c r="Q9" s="243"/>
       <c r="R9" s="98" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="S9" s="438" t="s">
+        <v>14</v>
+      </c>
+      <c r="S9" s="243" t="s">
         <v>1</v>
       </c>
-      <c r="T9" s="438"/>
+      <c r="T9" s="243"/>
       <c r="U9" s="98" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="98"/>
       <c r="X9" s="100"/>
       <c r="Y9" s="100"/>
       <c r="Z9" s="100"/>
       <c r="AA9" s="100"/>
       <c r="AB9" s="100"/>
       <c r="AC9" s="100"/>
       <c r="AD9" s="100"/>
       <c r="AE9" s="100"/>
       <c r="AF9" s="100"/>
       <c r="AG9" s="100"/>
       <c r="AH9" s="101"/>
     </row>
     <row r="10" spans="1:34" ht="18" customHeight="1">
       <c r="A10" s="15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10" s="111"/>
-      <c r="C10" s="223" t="s">
-[...11 lines deleted...]
-      <c r="M10" s="223" t="s">
+      <c r="C10" s="249" t="s">
         <v>17</v>
       </c>
-      <c r="N10" s="223"/>
-[...3 lines deleted...]
-      <c r="R10" s="223"/>
+      <c r="D10" s="249"/>
+      <c r="E10" s="249"/>
+      <c r="F10" s="249"/>
+      <c r="G10" s="249"/>
+      <c r="H10" s="249"/>
+      <c r="I10" s="249"/>
+      <c r="J10" s="249"/>
+      <c r="K10" s="249"/>
+      <c r="L10" s="249"/>
+      <c r="M10" s="249" t="s">
+        <v>18</v>
+      </c>
+      <c r="N10" s="249"/>
+      <c r="O10" s="249"/>
+      <c r="P10" s="249"/>
+      <c r="Q10" s="249"/>
+      <c r="R10" s="249"/>
       <c r="S10" s="150"/>
       <c r="T10" s="150"/>
       <c r="U10" s="150"/>
       <c r="V10" s="150"/>
       <c r="W10" s="150"/>
       <c r="X10" s="150"/>
       <c r="Y10" s="150"/>
       <c r="Z10" s="150"/>
       <c r="AA10" s="150"/>
       <c r="AB10" s="150"/>
       <c r="AC10" s="150"/>
       <c r="AD10" s="150"/>
       <c r="AE10" s="150"/>
       <c r="AF10" s="150"/>
       <c r="AG10" s="150"/>
       <c r="AH10" s="153"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="16" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11" s="401" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="368"/>
-[...30 lines deleted...]
-      <c r="AH11" s="388"/>
+      <c r="B11" s="229" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="252"/>
+      <c r="D11" s="252"/>
+      <c r="E11" s="252"/>
+      <c r="F11" s="252"/>
+      <c r="G11" s="252"/>
+      <c r="H11" s="252"/>
+      <c r="I11" s="252"/>
+      <c r="J11" s="252"/>
+      <c r="K11" s="252"/>
+      <c r="L11" s="252"/>
+      <c r="M11" s="252"/>
+      <c r="N11" s="252"/>
+      <c r="O11" s="252"/>
+      <c r="P11" s="252"/>
+      <c r="Q11" s="252"/>
+      <c r="R11" s="252"/>
+      <c r="S11" s="252"/>
+      <c r="T11" s="252"/>
+      <c r="U11" s="252"/>
+      <c r="V11" s="252"/>
+      <c r="W11" s="252"/>
+      <c r="X11" s="252"/>
+      <c r="Y11" s="252"/>
+      <c r="Z11" s="252"/>
+      <c r="AA11" s="252"/>
+      <c r="AB11" s="252"/>
+      <c r="AC11" s="252"/>
+      <c r="AD11" s="252"/>
+      <c r="AE11" s="252"/>
+      <c r="AF11" s="252"/>
+      <c r="AG11" s="252"/>
+      <c r="AH11" s="268"/>
     </row>
     <row r="12" spans="1:34" ht="18" customHeight="1">
-      <c r="A12" s="402" t="s">
-        <v>20</v>
+      <c r="A12" s="269" t="s">
+        <v>21</v>
       </c>
       <c r="B12" s="155" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="17"/>
-      <c r="G12" s="405" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="405"/>
+      <c r="G12" s="225" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" s="225"/>
       <c r="I12" s="31"/>
-      <c r="J12" s="405" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="405"/>
+      <c r="J12" s="225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="225"/>
       <c r="L12" s="131" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="M12" s="405" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="405"/>
+      <c r="M12" s="225" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" s="225"/>
       <c r="O12" s="131"/>
-      <c r="P12" s="406" t="s">
-[...2 lines deleted...]
-      <c r="Q12" s="407"/>
+      <c r="P12" s="272" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q12" s="273"/>
       <c r="R12" s="131" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      <c r="Y12" s="409" t="s">
+        <v>25</v>
+      </c>
+      <c r="S12" s="274" t="s">
+        <v>28</v>
+      </c>
+      <c r="T12" s="274"/>
+      <c r="U12" s="274"/>
+      <c r="V12" s="274"/>
+      <c r="W12" s="274"/>
+      <c r="X12" s="274"/>
+      <c r="Y12" s="275" t="s">
         <v>1</v>
       </c>
-      <c r="Z12" s="409"/>
-[...6 lines deleted...]
-      <c r="AG12" s="409"/>
+      <c r="Z12" s="275"/>
+      <c r="AA12" s="275"/>
+      <c r="AB12" s="275"/>
+      <c r="AC12" s="275"/>
+      <c r="AD12" s="275"/>
+      <c r="AE12" s="275"/>
+      <c r="AF12" s="275"/>
+      <c r="AG12" s="275"/>
       <c r="AH12" s="18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="18" customHeight="1">
-      <c r="A13" s="403"/>
+      <c r="A13" s="270"/>
       <c r="B13" s="140"/>
       <c r="C13" s="140" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F13" s="140"/>
-      <c r="G13" s="416"/>
-[...5 lines deleted...]
-      <c r="M13" s="417"/>
+      <c r="G13" s="254"/>
+      <c r="H13" s="255"/>
+      <c r="I13" s="255"/>
+      <c r="J13" s="255"/>
+      <c r="K13" s="255"/>
+      <c r="L13" s="255"/>
+      <c r="M13" s="255"/>
       <c r="N13" s="136"/>
       <c r="O13" s="140" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q13" s="137"/>
       <c r="R13" s="136" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T13" s="140" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="U13" s="140"/>
       <c r="V13" s="140"/>
-      <c r="W13" s="418"/>
-[...8 lines deleted...]
-      <c r="AF13" s="419"/>
+      <c r="W13" s="256"/>
+      <c r="X13" s="257"/>
+      <c r="Y13" s="257"/>
+      <c r="Z13" s="257"/>
+      <c r="AA13" s="257"/>
+      <c r="AB13" s="257"/>
+      <c r="AC13" s="257"/>
+      <c r="AD13" s="257"/>
+      <c r="AE13" s="257"/>
+      <c r="AF13" s="257"/>
       <c r="AG13" s="140" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="AH13" s="138"/>
     </row>
     <row r="14" spans="1:34" ht="12" customHeight="1">
-      <c r="A14" s="403"/>
+      <c r="A14" s="270"/>
       <c r="B14" s="161" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="124"/>
       <c r="G14" s="70"/>
       <c r="H14" s="70"/>
       <c r="I14" s="23"/>
       <c r="J14" s="70"/>
       <c r="K14" s="70"/>
       <c r="L14" s="92"/>
       <c r="M14" s="70"/>
       <c r="N14" s="70"/>
       <c r="O14" s="92"/>
       <c r="P14" s="125"/>
       <c r="Q14" s="126"/>
       <c r="R14" s="92"/>
       <c r="S14" s="125"/>
       <c r="T14" s="125"/>
       <c r="U14" s="125"/>
       <c r="V14" s="125"/>
       <c r="W14" s="125"/>
       <c r="X14" s="125"/>
       <c r="Y14" s="127"/>
       <c r="Z14" s="128"/>
       <c r="AA14" s="129"/>
       <c r="AB14" s="129"/>
       <c r="AC14" s="129"/>
       <c r="AD14" s="129"/>
       <c r="AE14" s="129"/>
       <c r="AF14" s="129"/>
       <c r="AG14" s="129"/>
       <c r="AH14" s="130"/>
     </row>
     <row r="15" spans="1:34" ht="16.5" customHeight="1">
-      <c r="A15" s="404"/>
+      <c r="A15" s="271"/>
       <c r="B15" s="19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="141" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="I15" s="391"/>
+        <v>36</v>
+      </c>
+      <c r="H15" s="247" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="247"/>
       <c r="J15" s="109"/>
       <c r="K15" s="109"/>
-      <c r="L15" s="391" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="391"/>
+      <c r="L15" s="247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" s="247"/>
       <c r="N15" s="109"/>
       <c r="O15" s="109"/>
-      <c r="P15" s="391" t="s">
-[...2 lines deleted...]
-      <c r="Q15" s="391"/>
+      <c r="P15" s="247" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q15" s="247"/>
       <c r="R15" s="109"/>
       <c r="S15" s="109"/>
       <c r="T15" s="109"/>
       <c r="U15" s="109"/>
       <c r="V15" s="109"/>
       <c r="W15" s="109"/>
       <c r="X15" s="109"/>
       <c r="Y15" s="109"/>
       <c r="Z15" s="109"/>
       <c r="AA15" s="109"/>
       <c r="AB15" s="109"/>
       <c r="AC15" s="109"/>
       <c r="AD15" s="109"/>
       <c r="AE15" s="109"/>
       <c r="AF15" s="109"/>
       <c r="AG15" s="109"/>
       <c r="AH15" s="21"/>
     </row>
     <row r="16" spans="1:34" ht="20.25" customHeight="1">
-      <c r="A16" s="392" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="394">
+      <c r="A16" s="258" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="260">
         <v>0</v>
       </c>
-      <c r="C16" s="395"/>
-[...30 lines deleted...]
-      <c r="AH16" s="396"/>
+      <c r="C16" s="261"/>
+      <c r="D16" s="261"/>
+      <c r="E16" s="261"/>
+      <c r="F16" s="261"/>
+      <c r="G16" s="261"/>
+      <c r="H16" s="261"/>
+      <c r="I16" s="261"/>
+      <c r="J16" s="261"/>
+      <c r="K16" s="261"/>
+      <c r="L16" s="261"/>
+      <c r="M16" s="261"/>
+      <c r="N16" s="261"/>
+      <c r="O16" s="261"/>
+      <c r="P16" s="261"/>
+      <c r="Q16" s="261"/>
+      <c r="R16" s="261"/>
+      <c r="S16" s="261"/>
+      <c r="T16" s="261"/>
+      <c r="U16" s="261"/>
+      <c r="V16" s="261"/>
+      <c r="W16" s="261"/>
+      <c r="X16" s="261"/>
+      <c r="Y16" s="261"/>
+      <c r="Z16" s="261"/>
+      <c r="AA16" s="261"/>
+      <c r="AB16" s="261"/>
+      <c r="AC16" s="261"/>
+      <c r="AD16" s="261"/>
+      <c r="AE16" s="261"/>
+      <c r="AF16" s="261"/>
+      <c r="AG16" s="261"/>
+      <c r="AH16" s="262"/>
     </row>
     <row r="17" spans="1:36" ht="13.5" customHeight="1">
-      <c r="A17" s="393"/>
+      <c r="A17" s="259"/>
       <c r="B17" s="162" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23"/>
       <c r="G17" s="22"/>
       <c r="H17" s="132"/>
       <c r="I17" s="133"/>
       <c r="J17" s="133"/>
       <c r="K17" s="133"/>
       <c r="L17" s="133"/>
       <c r="M17" s="133"/>
       <c r="N17" s="133"/>
       <c r="O17" s="86"/>
       <c r="P17" s="22"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="24"/>
       <c r="S17" s="86"/>
       <c r="T17" s="23"/>
       <c r="U17" s="22"/>
       <c r="V17" s="22"/>
       <c r="W17" s="22"/>
       <c r="X17" s="134"/>
       <c r="Y17" s="135"/>
       <c r="Z17" s="135"/>
       <c r="AA17" s="135"/>
       <c r="AB17" s="135"/>
       <c r="AC17" s="135"/>
       <c r="AD17" s="135"/>
       <c r="AE17" s="135"/>
       <c r="AF17" s="135"/>
       <c r="AG17" s="135"/>
       <c r="AH17" s="85"/>
     </row>
     <row r="18" spans="1:36" ht="18" customHeight="1">
-      <c r="A18" s="397" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="421" t="s">
+      <c r="A18" s="263" t="s">
         <v>39</v>
       </c>
-      <c r="C18" s="422"/>
-[...5 lines deleted...]
-      <c r="I18" s="405" t="s">
+      <c r="B18" s="221" t="s">
         <v>40</v>
       </c>
-      <c r="J18" s="405"/>
-[...23 lines deleted...]
-      <c r="AH18" s="425"/>
+      <c r="C18" s="222"/>
+      <c r="D18" s="222"/>
+      <c r="E18" s="222"/>
+      <c r="F18" s="222"/>
+      <c r="G18" s="222"/>
+      <c r="H18" s="222"/>
+      <c r="I18" s="225" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="225"/>
+      <c r="K18" s="225"/>
+      <c r="L18" s="225"/>
+      <c r="M18" s="225"/>
+      <c r="N18" s="225"/>
+      <c r="O18" s="225"/>
+      <c r="P18" s="225"/>
+      <c r="Q18" s="225"/>
+      <c r="R18" s="225"/>
+      <c r="S18" s="225"/>
+      <c r="T18" s="225"/>
+      <c r="U18" s="225"/>
+      <c r="V18" s="225"/>
+      <c r="W18" s="225"/>
+      <c r="X18" s="225"/>
+      <c r="Y18" s="225"/>
+      <c r="Z18" s="225"/>
+      <c r="AA18" s="225"/>
+      <c r="AB18" s="225"/>
+      <c r="AC18" s="225"/>
+      <c r="AD18" s="225"/>
+      <c r="AE18" s="225"/>
+      <c r="AF18" s="225"/>
+      <c r="AG18" s="225"/>
+      <c r="AH18" s="226"/>
     </row>
     <row r="19" spans="1:36" ht="18" customHeight="1">
-      <c r="A19" s="398"/>
-[...8 lines deleted...]
-      <c r="I19" s="426" t="s">
+      <c r="A19" s="264"/>
+      <c r="B19" s="223" t="s">
         <v>42</v>
       </c>
-      <c r="J19" s="426"/>
-[...23 lines deleted...]
-      <c r="AH19" s="427"/>
+      <c r="C19" s="224"/>
+      <c r="D19" s="224"/>
+      <c r="E19" s="224"/>
+      <c r="F19" s="224"/>
+      <c r="G19" s="224"/>
+      <c r="I19" s="227" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" s="227"/>
+      <c r="K19" s="227"/>
+      <c r="L19" s="227"/>
+      <c r="M19" s="227"/>
+      <c r="N19" s="227"/>
+      <c r="O19" s="227"/>
+      <c r="P19" s="227"/>
+      <c r="Q19" s="227"/>
+      <c r="R19" s="227"/>
+      <c r="S19" s="227"/>
+      <c r="T19" s="227"/>
+      <c r="U19" s="227"/>
+      <c r="V19" s="227"/>
+      <c r="W19" s="227"/>
+      <c r="X19" s="227"/>
+      <c r="Y19" s="227"/>
+      <c r="Z19" s="227"/>
+      <c r="AA19" s="227"/>
+      <c r="AB19" s="227"/>
+      <c r="AC19" s="227"/>
+      <c r="AD19" s="227"/>
+      <c r="AE19" s="227"/>
+      <c r="AF19" s="227"/>
+      <c r="AG19" s="227"/>
+      <c r="AH19" s="228"/>
     </row>
     <row r="20" spans="1:36" ht="24" customHeight="1">
-      <c r="A20" s="398"/>
+      <c r="A20" s="264"/>
       <c r="B20" s="84"/>
       <c r="C20" s="25"/>
-      <c r="D20" s="410" t="s">
-[...31 lines deleted...]
-      <c r="AH20" s="412"/>
+      <c r="D20" s="276" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="277"/>
+      <c r="F20" s="277"/>
+      <c r="G20" s="277"/>
+      <c r="H20" s="277"/>
+      <c r="I20" s="277"/>
+      <c r="J20" s="277"/>
+      <c r="K20" s="277"/>
+      <c r="L20" s="277"/>
+      <c r="M20" s="277"/>
+      <c r="N20" s="277"/>
+      <c r="O20" s="277"/>
+      <c r="P20" s="277"/>
+      <c r="Q20" s="277"/>
+      <c r="R20" s="277"/>
+      <c r="S20" s="277"/>
+      <c r="T20" s="277"/>
+      <c r="U20" s="277"/>
+      <c r="V20" s="277"/>
+      <c r="W20" s="277"/>
+      <c r="X20" s="277"/>
+      <c r="Y20" s="277"/>
+      <c r="Z20" s="277"/>
+      <c r="AA20" s="277"/>
+      <c r="AB20" s="277"/>
+      <c r="AC20" s="277"/>
+      <c r="AD20" s="277"/>
+      <c r="AE20" s="277"/>
+      <c r="AF20" s="277"/>
+      <c r="AG20" s="277"/>
+      <c r="AH20" s="278"/>
     </row>
     <row r="21" spans="1:36" ht="17.25" customHeight="1">
       <c r="A21" s="26" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B21" s="389" t="s">
         <v>45</v>
       </c>
-      <c r="C21" s="414"/>
-[...2 lines deleted...]
-      <c r="F21" s="414"/>
+      <c r="B21" s="250" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="251"/>
+      <c r="D21" s="251"/>
+      <c r="E21" s="251"/>
+      <c r="F21" s="251"/>
       <c r="G21" s="119"/>
-      <c r="H21" s="368"/>
-[...18 lines deleted...]
-      <c r="AA21" s="415"/>
+      <c r="H21" s="252"/>
+      <c r="I21" s="253"/>
+      <c r="J21" s="253"/>
+      <c r="K21" s="253"/>
+      <c r="L21" s="253"/>
+      <c r="M21" s="253"/>
+      <c r="N21" s="253"/>
+      <c r="O21" s="253"/>
+      <c r="P21" s="253"/>
+      <c r="Q21" s="253"/>
+      <c r="R21" s="253"/>
+      <c r="S21" s="253"/>
+      <c r="T21" s="253"/>
+      <c r="U21" s="253"/>
+      <c r="V21" s="253"/>
+      <c r="W21" s="253"/>
+      <c r="X21" s="253"/>
+      <c r="Y21" s="253"/>
+      <c r="Z21" s="253"/>
+      <c r="AA21" s="253"/>
       <c r="AB21" s="151"/>
       <c r="AC21" s="151"/>
       <c r="AD21" s="151"/>
       <c r="AE21" s="151"/>
       <c r="AF21" s="151"/>
       <c r="AG21" s="151"/>
       <c r="AH21" s="120"/>
     </row>
-    <row r="22" spans="1:36" ht="30.75" customHeight="1">
+    <row r="22" spans="1:36" ht="22.5" customHeight="1">
       <c r="A22" s="26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" s="159"/>
       <c r="C22" s="149" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D22" s="231" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" s="265" t="s">
         <v>1</v>
       </c>
-      <c r="E22" s="231"/>
+      <c r="E22" s="265"/>
       <c r="F22" s="149" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="149" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H22" s="231" t="s">
         <v>49</v>
       </c>
-      <c r="I22" s="231"/>
-[...5 lines deleted...]
-      <c r="O22" s="231"/>
+      <c r="H22" s="265" t="s">
+        <v>50</v>
+      </c>
+      <c r="I22" s="265"/>
+      <c r="J22" s="265"/>
+      <c r="K22" s="265"/>
+      <c r="L22" s="265"/>
+      <c r="M22" s="265"/>
+      <c r="N22" s="265"/>
+      <c r="O22" s="265"/>
       <c r="P22" s="149" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q22" s="149"/>
       <c r="R22" s="149"/>
       <c r="S22" s="149"/>
       <c r="T22" s="152"/>
-      <c r="U22" s="399" t="s">
-[...14 lines deleted...]
-      <c r="AH22" s="400"/>
+      <c r="U22" s="266" t="s">
+        <v>52</v>
+      </c>
+      <c r="V22" s="266"/>
+      <c r="W22" s="266"/>
+      <c r="X22" s="266"/>
+      <c r="Y22" s="266"/>
+      <c r="Z22" s="266"/>
+      <c r="AA22" s="266"/>
+      <c r="AB22" s="266"/>
+      <c r="AC22" s="266"/>
+      <c r="AD22" s="266"/>
+      <c r="AE22" s="266"/>
+      <c r="AF22" s="266"/>
+      <c r="AG22" s="266"/>
+      <c r="AH22" s="267"/>
     </row>
-    <row r="23" spans="1:36" ht="21" customHeight="1">
+    <row r="23" spans="1:36" ht="16.5" customHeight="1">
       <c r="A23" s="27" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B23" s="401" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="428"/>
-[...30 lines deleted...]
-      <c r="AH23" s="429"/>
+      <c r="B23" s="229" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="230"/>
+      <c r="D23" s="230"/>
+      <c r="E23" s="230"/>
+      <c r="F23" s="230"/>
+      <c r="G23" s="230"/>
+      <c r="H23" s="230"/>
+      <c r="I23" s="230"/>
+      <c r="J23" s="230"/>
+      <c r="K23" s="230"/>
+      <c r="L23" s="230"/>
+      <c r="M23" s="230"/>
+      <c r="N23" s="230"/>
+      <c r="O23" s="230"/>
+      <c r="P23" s="230"/>
+      <c r="Q23" s="230"/>
+      <c r="R23" s="230"/>
+      <c r="S23" s="230"/>
+      <c r="T23" s="230"/>
+      <c r="U23" s="230"/>
+      <c r="V23" s="230"/>
+      <c r="W23" s="230"/>
+      <c r="X23" s="230"/>
+      <c r="Y23" s="230"/>
+      <c r="Z23" s="230"/>
+      <c r="AA23" s="230"/>
+      <c r="AB23" s="230"/>
+      <c r="AC23" s="230"/>
+      <c r="AD23" s="230"/>
+      <c r="AE23" s="230"/>
+      <c r="AF23" s="230"/>
+      <c r="AG23" s="230"/>
+      <c r="AH23" s="231"/>
     </row>
     <row r="24" spans="1:36" ht="16.5" customHeight="1">
       <c r="A24" s="93" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B24" s="110"/>
-      <c r="C24" s="413" t="s">
-[...4 lines deleted...]
-      <c r="F24" s="413"/>
+      <c r="C24" s="248" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="248"/>
+      <c r="E24" s="248"/>
+      <c r="F24" s="248"/>
       <c r="G24" s="114"/>
       <c r="H24" s="114"/>
-      <c r="I24" s="413" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="413"/>
+      <c r="I24" s="248" t="s">
+        <v>46</v>
+      </c>
+      <c r="J24" s="248"/>
       <c r="K24" s="114"/>
       <c r="L24" s="114"/>
       <c r="M24" s="114"/>
       <c r="N24" s="114"/>
       <c r="O24" s="114"/>
       <c r="P24" s="114"/>
       <c r="Q24" s="114"/>
       <c r="R24" s="114"/>
       <c r="S24" s="114"/>
       <c r="T24" s="114"/>
       <c r="U24" s="114"/>
       <c r="V24" s="114"/>
       <c r="W24" s="114"/>
       <c r="X24" s="114"/>
       <c r="Y24" s="114"/>
       <c r="Z24" s="114"/>
       <c r="AA24" s="114"/>
       <c r="AB24" s="114"/>
       <c r="AC24" s="114"/>
       <c r="AD24" s="114"/>
       <c r="AE24" s="114"/>
       <c r="AF24" s="114"/>
       <c r="AG24" s="114"/>
       <c r="AH24" s="115"/>
     </row>
     <row r="25" spans="1:36" ht="19.5" customHeight="1">
       <c r="A25" s="29" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B25" s="385" t="s">
         <v>57</v>
       </c>
-      <c r="C25" s="386"/>
-[...27 lines deleted...]
-      <c r="AE25" s="316" t="s">
+      <c r="B25" s="297" t="s">
         <v>58</v>
       </c>
-      <c r="AF25" s="316"/>
-[...1 lines deleted...]
-      <c r="AH25" s="372"/>
+      <c r="C25" s="298"/>
+      <c r="D25" s="284"/>
+      <c r="E25" s="284"/>
+      <c r="F25" s="284"/>
+      <c r="G25" s="284"/>
+      <c r="H25" s="284"/>
+      <c r="I25" s="284"/>
+      <c r="J25" s="284"/>
+      <c r="K25" s="284"/>
+      <c r="L25" s="284"/>
+      <c r="M25" s="284"/>
+      <c r="N25" s="284"/>
+      <c r="O25" s="284"/>
+      <c r="P25" s="284"/>
+      <c r="Q25" s="284"/>
+      <c r="R25" s="284"/>
+      <c r="S25" s="284"/>
+      <c r="T25" s="284"/>
+      <c r="U25" s="284"/>
+      <c r="V25" s="284"/>
+      <c r="W25" s="284"/>
+      <c r="X25" s="284"/>
+      <c r="Y25" s="284"/>
+      <c r="Z25" s="284"/>
+      <c r="AA25" s="284"/>
+      <c r="AB25" s="284"/>
+      <c r="AC25" s="284"/>
+      <c r="AD25" s="284"/>
+      <c r="AE25" s="282" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF25" s="282"/>
+      <c r="AG25" s="282"/>
+      <c r="AH25" s="283"/>
       <c r="AJ25" s="6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:36" ht="15" customHeight="1">
       <c r="A26" s="15" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B26" s="387" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="368"/>
-[...30 lines deleted...]
-      <c r="AH26" s="388"/>
+      <c r="B26" s="299" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="252"/>
+      <c r="D26" s="252"/>
+      <c r="E26" s="252"/>
+      <c r="F26" s="252"/>
+      <c r="G26" s="252"/>
+      <c r="H26" s="252"/>
+      <c r="I26" s="252"/>
+      <c r="J26" s="252"/>
+      <c r="K26" s="252"/>
+      <c r="L26" s="252"/>
+      <c r="M26" s="252"/>
+      <c r="N26" s="252"/>
+      <c r="O26" s="252"/>
+      <c r="P26" s="252"/>
+      <c r="Q26" s="252"/>
+      <c r="R26" s="252"/>
+      <c r="S26" s="252"/>
+      <c r="T26" s="252"/>
+      <c r="U26" s="252"/>
+      <c r="V26" s="252"/>
+      <c r="W26" s="252"/>
+      <c r="X26" s="252"/>
+      <c r="Y26" s="252"/>
+      <c r="Z26" s="252"/>
+      <c r="AA26" s="252"/>
+      <c r="AB26" s="252"/>
+      <c r="AC26" s="252"/>
+      <c r="AD26" s="252"/>
+      <c r="AE26" s="252"/>
+      <c r="AF26" s="252"/>
+      <c r="AG26" s="252"/>
+      <c r="AH26" s="268"/>
       <c r="AJ26" s="96" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="27" spans="1:36" s="96" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B27" s="111" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C27" s="223" t="s">
         <v>63</v>
       </c>
-      <c r="D27" s="223"/>
-[...5 lines deleted...]
-      <c r="J27" s="223"/>
+      <c r="C27" s="249" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="249"/>
+      <c r="E27" s="249"/>
+      <c r="F27" s="249"/>
+      <c r="G27" s="249"/>
+      <c r="H27" s="249"/>
+      <c r="I27" s="249"/>
+      <c r="J27" s="249"/>
       <c r="K27" s="150"/>
       <c r="L27" s="150"/>
-      <c r="M27" s="223" t="s">
-[...8 lines deleted...]
-      <c r="T27" s="223"/>
+      <c r="M27" s="249" t="s">
+        <v>65</v>
+      </c>
+      <c r="N27" s="249"/>
+      <c r="O27" s="249"/>
+      <c r="P27" s="249"/>
+      <c r="Q27" s="249"/>
+      <c r="R27" s="249"/>
+      <c r="S27" s="249"/>
+      <c r="T27" s="249"/>
       <c r="U27" s="150"/>
       <c r="V27" s="150"/>
-      <c r="W27" s="223" t="s">
-[...8 lines deleted...]
-      <c r="AD27" s="223"/>
+      <c r="W27" s="249" t="s">
+        <v>66</v>
+      </c>
+      <c r="X27" s="249"/>
+      <c r="Y27" s="249"/>
+      <c r="Z27" s="249"/>
+      <c r="AA27" s="249"/>
+      <c r="AB27" s="249"/>
+      <c r="AC27" s="249"/>
+      <c r="AD27" s="249"/>
       <c r="AE27" s="150"/>
       <c r="AF27" s="150"/>
       <c r="AG27" s="150"/>
       <c r="AH27" s="153"/>
       <c r="AJ27" s="96" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="28" spans="1:36" ht="15" customHeight="1">
       <c r="A28" s="29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B28" s="148" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" s="109"/>
       <c r="D28" s="109"/>
       <c r="E28" s="109"/>
       <c r="F28" s="109"/>
       <c r="G28" s="109"/>
       <c r="H28" s="109"/>
       <c r="I28" s="109"/>
       <c r="J28" s="109"/>
       <c r="K28" s="109"/>
       <c r="L28" s="109"/>
       <c r="M28" s="109"/>
       <c r="N28" s="109"/>
       <c r="O28" s="109"/>
       <c r="P28" s="109"/>
       <c r="Q28" s="109"/>
       <c r="R28" s="109"/>
       <c r="S28" s="109"/>
       <c r="T28" s="109"/>
       <c r="U28" s="109"/>
       <c r="V28" s="109"/>
       <c r="W28" s="109"/>
       <c r="X28" s="109"/>
       <c r="Y28" s="109"/>
       <c r="Z28" s="109"/>
       <c r="AA28" s="109"/>
       <c r="AB28" s="109"/>
       <c r="AC28" s="109"/>
       <c r="AD28" s="109"/>
       <c r="AE28" s="109"/>
       <c r="AF28" s="109"/>
       <c r="AG28" s="109"/>
       <c r="AH28" s="116"/>
       <c r="AJ28" s="6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="29" spans="1:36" ht="15" customHeight="1">
       <c r="A29" s="15" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B29" s="389" t="s">
         <v>69</v>
       </c>
-      <c r="C29" s="390"/>
-[...5 lines deleted...]
-      <c r="I29" s="430" t="s">
+      <c r="B29" s="250" t="s">
         <v>70</v>
       </c>
-      <c r="J29" s="390"/>
-[...5 lines deleted...]
-      <c r="P29" s="430" t="s">
+      <c r="C29" s="233"/>
+      <c r="D29" s="233"/>
+      <c r="E29" s="233"/>
+      <c r="F29" s="233"/>
+      <c r="G29" s="233"/>
+      <c r="H29" s="233"/>
+      <c r="I29" s="232" t="s">
         <v>71</v>
       </c>
-      <c r="Q29" s="390"/>
-[...16 lines deleted...]
-      <c r="AH29" s="431"/>
+      <c r="J29" s="233"/>
+      <c r="K29" s="233"/>
+      <c r="L29" s="233"/>
+      <c r="M29" s="233"/>
+      <c r="N29" s="233"/>
+      <c r="O29" s="233"/>
+      <c r="P29" s="232" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q29" s="233"/>
+      <c r="R29" s="233"/>
+      <c r="S29" s="233"/>
+      <c r="T29" s="233"/>
+      <c r="U29" s="233"/>
+      <c r="V29" s="233"/>
+      <c r="W29" s="233"/>
+      <c r="X29" s="233"/>
+      <c r="Y29" s="233"/>
+      <c r="Z29" s="233"/>
+      <c r="AA29" s="233"/>
+      <c r="AB29" s="233"/>
+      <c r="AC29" s="233"/>
+      <c r="AD29" s="233"/>
+      <c r="AE29" s="233"/>
+      <c r="AF29" s="233"/>
+      <c r="AG29" s="233"/>
+      <c r="AH29" s="234"/>
       <c r="AJ29" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:36" ht="15" customHeight="1">
       <c r="A30" s="16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B30" s="122" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C30" s="30"/>
       <c r="D30" s="30"/>
       <c r="E30" s="30"/>
       <c r="F30" s="30"/>
       <c r="G30" s="30"/>
       <c r="H30" s="30"/>
       <c r="I30" s="30"/>
       <c r="J30" s="30"/>
       <c r="K30" s="30"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="30"/>
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="30"/>
       <c r="W30" s="30"/>
       <c r="X30" s="30"/>
       <c r="Y30" s="30"/>
       <c r="Z30" s="30"/>
       <c r="AA30" s="30"/>
       <c r="AB30" s="30"/>
       <c r="AC30" s="30"/>
       <c r="AD30" s="30"/>
       <c r="AE30" s="30"/>
       <c r="AF30" s="30"/>
       <c r="AG30" s="30"/>
       <c r="AH30" s="144"/>
     </row>
     <row r="31" spans="1:36" ht="15" customHeight="1">
       <c r="A31" s="29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B31" s="112" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C31" s="30"/>
       <c r="D31" s="30"/>
       <c r="E31" s="30"/>
       <c r="F31" s="30"/>
       <c r="G31" s="30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L31" s="30"/>
       <c r="O31" s="30"/>
       <c r="P31" s="143" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V31" s="30"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z31" s="30"/>
       <c r="AA31" s="30"/>
       <c r="AB31" s="143" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AD31" s="30"/>
       <c r="AE31" s="30"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="30"/>
       <c r="AH31" s="144"/>
     </row>
     <row r="32" spans="1:36" ht="15" customHeight="1">
       <c r="A32" s="29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B32" s="112"/>
-      <c r="C32" s="391" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="391"/>
+      <c r="C32" s="247" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="247"/>
       <c r="E32" s="109"/>
-      <c r="F32" s="391" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="391"/>
+      <c r="F32" s="247" t="s">
+        <v>26</v>
+      </c>
+      <c r="G32" s="247"/>
       <c r="H32" s="109"/>
-      <c r="I32" s="391" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="391"/>
+      <c r="I32" s="247" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" s="247"/>
       <c r="K32" s="109"/>
       <c r="L32" s="109"/>
       <c r="M32" s="109" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N32" s="109"/>
       <c r="O32" s="109"/>
       <c r="P32" s="109"/>
       <c r="Q32" s="109"/>
       <c r="R32" s="109"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
       <c r="W32" s="30"/>
       <c r="X32" s="31"/>
       <c r="AB32" s="23"/>
       <c r="AC32" s="30"/>
       <c r="AD32" s="30"/>
       <c r="AE32" s="30"/>
       <c r="AF32" s="30"/>
       <c r="AG32" s="30"/>
       <c r="AH32" s="144"/>
     </row>
     <row r="33" spans="1:34" ht="21" customHeight="1">
-      <c r="A33" s="374" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="376" t="s">
+      <c r="A33" s="285" t="s">
         <v>83</v>
       </c>
-      <c r="C33" s="377"/>
-[...3 lines deleted...]
-      <c r="G33" s="313" t="s">
+      <c r="B33" s="287" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="288"/>
+      <c r="D33" s="288"/>
+      <c r="E33" s="288"/>
+      <c r="F33" s="288"/>
+      <c r="G33" s="289" t="s">
         <v>1</v>
       </c>
-      <c r="H33" s="313"/>
-[...10 lines deleted...]
-      <c r="Q33" s="313" t="s">
+      <c r="H33" s="289"/>
+      <c r="I33" s="289"/>
+      <c r="J33" s="289"/>
+      <c r="K33" s="289"/>
+      <c r="L33" s="289"/>
+      <c r="M33" s="289"/>
+      <c r="N33" s="289"/>
+      <c r="O33" s="252" t="s">
+        <v>85</v>
+      </c>
+      <c r="P33" s="252"/>
+      <c r="Q33" s="289" t="s">
         <v>1</v>
       </c>
-      <c r="R33" s="313"/>
-[...17 lines deleted...]
-      <c r="AH33" s="371"/>
+      <c r="R33" s="289"/>
+      <c r="S33" s="289"/>
+      <c r="T33" s="289"/>
+      <c r="U33" s="289"/>
+      <c r="V33" s="289"/>
+      <c r="W33" s="289"/>
+      <c r="X33" s="252" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y33" s="252"/>
+      <c r="Z33" s="252"/>
+      <c r="AA33" s="252"/>
+      <c r="AB33" s="279"/>
+      <c r="AC33" s="280"/>
+      <c r="AD33" s="280"/>
+      <c r="AE33" s="280"/>
+      <c r="AF33" s="280"/>
+      <c r="AG33" s="280"/>
+      <c r="AH33" s="281"/>
     </row>
     <row r="34" spans="1:34" ht="21" customHeight="1" thickBot="1">
-      <c r="A34" s="375"/>
-      <c r="B34" s="378" t="s">
+      <c r="A34" s="286"/>
+      <c r="B34" s="290" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="291"/>
+      <c r="D34" s="291"/>
+      <c r="E34" s="291"/>
+      <c r="F34" s="291"/>
+      <c r="G34" s="292" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="292"/>
+      <c r="I34" s="292"/>
+      <c r="J34" s="292"/>
+      <c r="K34" s="292"/>
+      <c r="L34" s="292"/>
+      <c r="M34" s="292"/>
+      <c r="N34" s="292"/>
+      <c r="O34" s="293" t="s">
+        <v>85</v>
+      </c>
+      <c r="P34" s="293"/>
+      <c r="Q34" s="292" t="s">
+        <v>1</v>
+      </c>
+      <c r="R34" s="292"/>
+      <c r="S34" s="292"/>
+      <c r="T34" s="292"/>
+      <c r="U34" s="292"/>
+      <c r="V34" s="292"/>
+      <c r="W34" s="292"/>
+      <c r="X34" s="293" t="s">
         <v>86</v>
       </c>
-      <c r="C34" s="379"/>
-[...3 lines deleted...]
-      <c r="G34" s="380" t="s">
+      <c r="Y34" s="293"/>
+      <c r="Z34" s="293"/>
+      <c r="AA34" s="293"/>
+      <c r="AB34" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="H34" s="380"/>
-[...33 lines deleted...]
-      <c r="AH34" s="384"/>
+      <c r="AC34" s="295"/>
+      <c r="AD34" s="295"/>
+      <c r="AE34" s="295"/>
+      <c r="AF34" s="295"/>
+      <c r="AG34" s="295"/>
+      <c r="AH34" s="296"/>
     </row>
     <row r="35" spans="1:34" ht="15.75" customHeight="1">
-      <c r="A35" s="331" t="s">
-[...34 lines deleted...]
-      <c r="AH35" s="332"/>
+      <c r="A35" s="311" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="312"/>
+      <c r="C35" s="312"/>
+      <c r="D35" s="312"/>
+      <c r="E35" s="312"/>
+      <c r="F35" s="312"/>
+      <c r="G35" s="312"/>
+      <c r="H35" s="312"/>
+      <c r="I35" s="312"/>
+      <c r="J35" s="312"/>
+      <c r="K35" s="312"/>
+      <c r="L35" s="312"/>
+      <c r="M35" s="312"/>
+      <c r="N35" s="312"/>
+      <c r="O35" s="312"/>
+      <c r="P35" s="312"/>
+      <c r="Q35" s="312"/>
+      <c r="R35" s="312"/>
+      <c r="S35" s="312"/>
+      <c r="T35" s="312"/>
+      <c r="U35" s="312"/>
+      <c r="V35" s="312"/>
+      <c r="W35" s="312"/>
+      <c r="X35" s="312"/>
+      <c r="Y35" s="312"/>
+      <c r="Z35" s="312"/>
+      <c r="AA35" s="312"/>
+      <c r="AB35" s="312"/>
+      <c r="AC35" s="312"/>
+      <c r="AD35" s="312"/>
+      <c r="AE35" s="312"/>
+      <c r="AF35" s="312"/>
+      <c r="AG35" s="312"/>
+      <c r="AH35" s="312"/>
     </row>
     <row r="36" spans="1:34" ht="15.75" customHeight="1">
       <c r="A36" s="218" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B36" s="219"/>
       <c r="C36" s="219"/>
       <c r="D36" s="219"/>
       <c r="E36" s="219"/>
       <c r="F36" s="219"/>
       <c r="G36" s="219"/>
       <c r="H36" s="219"/>
       <c r="I36" s="219"/>
       <c r="J36" s="219"/>
       <c r="K36" s="219"/>
       <c r="L36" s="219"/>
       <c r="M36" s="219"/>
       <c r="N36" s="219"/>
       <c r="O36" s="219"/>
       <c r="P36" s="219"/>
       <c r="Q36" s="219"/>
       <c r="R36" s="219"/>
       <c r="S36" s="219"/>
       <c r="T36" s="219"/>
       <c r="U36" s="219"/>
       <c r="V36" s="219"/>
       <c r="W36" s="219"/>
       <c r="X36" s="219"/>
       <c r="Y36" s="219"/>
       <c r="Z36" s="219"/>
       <c r="AA36" s="219"/>
       <c r="AB36" s="219"/>
       <c r="AC36" s="219"/>
       <c r="AD36" s="219"/>
       <c r="AE36" s="219"/>
       <c r="AF36" s="219"/>
       <c r="AG36" s="219"/>
       <c r="AH36" s="219"/>
     </row>
     <row r="37" spans="1:34" s="10" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A37" s="165" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B37" s="333" t="s">
         <v>90</v>
       </c>
-      <c r="C37" s="334"/>
-[...30 lines deleted...]
-      <c r="AH37" s="334"/>
+      <c r="B37" s="313" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" s="314"/>
+      <c r="D37" s="314"/>
+      <c r="E37" s="314"/>
+      <c r="F37" s="314"/>
+      <c r="G37" s="314"/>
+      <c r="H37" s="314"/>
+      <c r="I37" s="314"/>
+      <c r="J37" s="314"/>
+      <c r="K37" s="314"/>
+      <c r="L37" s="314"/>
+      <c r="M37" s="314"/>
+      <c r="N37" s="314"/>
+      <c r="O37" s="314"/>
+      <c r="P37" s="314"/>
+      <c r="Q37" s="314"/>
+      <c r="R37" s="314"/>
+      <c r="S37" s="314"/>
+      <c r="T37" s="314"/>
+      <c r="U37" s="314"/>
+      <c r="V37" s="314"/>
+      <c r="W37" s="314"/>
+      <c r="X37" s="314"/>
+      <c r="Y37" s="314"/>
+      <c r="Z37" s="314"/>
+      <c r="AA37" s="314"/>
+      <c r="AB37" s="314"/>
+      <c r="AC37" s="314"/>
+      <c r="AD37" s="314"/>
+      <c r="AE37" s="314"/>
+      <c r="AF37" s="314"/>
+      <c r="AG37" s="314"/>
+      <c r="AH37" s="314"/>
     </row>
     <row r="38" spans="1:34" s="97" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A38" s="335" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="337" t="s">
+      <c r="A38" s="315" t="s">
         <v>92</v>
       </c>
-      <c r="C38" s="338"/>
-[...1 lines deleted...]
-      <c r="E38" s="359" t="s">
+      <c r="B38" s="317" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" s="318"/>
+      <c r="D38" s="319"/>
+      <c r="E38" s="339" t="s">
         <v>1</v>
       </c>
-      <c r="F38" s="360"/>
-[...23 lines deleted...]
-      <c r="AB38" s="346" t="s">
+      <c r="F38" s="340"/>
+      <c r="G38" s="340"/>
+      <c r="H38" s="340"/>
+      <c r="I38" s="340"/>
+      <c r="J38" s="340"/>
+      <c r="K38" s="340"/>
+      <c r="L38" s="340"/>
+      <c r="M38" s="340"/>
+      <c r="N38" s="340"/>
+      <c r="O38" s="340"/>
+      <c r="P38" s="340"/>
+      <c r="Q38" s="340"/>
+      <c r="R38" s="340"/>
+      <c r="S38" s="340"/>
+      <c r="T38" s="340"/>
+      <c r="U38" s="340"/>
+      <c r="V38" s="340"/>
+      <c r="W38" s="341"/>
+      <c r="X38" s="320" t="s">
         <v>94</v>
       </c>
-      <c r="AC38" s="347"/>
-[...3 lines deleted...]
-      <c r="AG38" s="350" t="s">
+      <c r="Y38" s="321"/>
+      <c r="Z38" s="321"/>
+      <c r="AA38" s="322"/>
+      <c r="AB38" s="326" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC38" s="327"/>
+      <c r="AD38" s="328"/>
+      <c r="AE38" s="329"/>
+      <c r="AF38" s="329"/>
+      <c r="AG38" s="330" t="s">
         <v>2</v>
       </c>
-      <c r="AH38" s="351"/>
+      <c r="AH38" s="331"/>
     </row>
     <row r="39" spans="1:34" s="97" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A39" s="336"/>
-[...5 lines deleted...]
-      <c r="E39" s="362" t="s">
+      <c r="A39" s="316"/>
+      <c r="B39" s="332" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="333"/>
+      <c r="D39" s="334"/>
+      <c r="E39" s="342" t="s">
         <v>1</v>
       </c>
-      <c r="F39" s="363"/>
-[...21 lines deleted...]
-      <c r="AB39" s="355" t="s">
+      <c r="F39" s="343"/>
+      <c r="G39" s="343"/>
+      <c r="H39" s="343"/>
+      <c r="I39" s="343"/>
+      <c r="J39" s="343"/>
+      <c r="K39" s="343"/>
+      <c r="L39" s="343"/>
+      <c r="M39" s="343"/>
+      <c r="N39" s="343"/>
+      <c r="O39" s="343"/>
+      <c r="P39" s="343"/>
+      <c r="Q39" s="343"/>
+      <c r="R39" s="343"/>
+      <c r="S39" s="344"/>
+      <c r="T39" s="344"/>
+      <c r="U39" s="344"/>
+      <c r="V39" s="344"/>
+      <c r="W39" s="345"/>
+      <c r="X39" s="323"/>
+      <c r="Y39" s="324"/>
+      <c r="Z39" s="324"/>
+      <c r="AA39" s="325"/>
+      <c r="AB39" s="335" t="s">
         <v>1</v>
       </c>
-      <c r="AC39" s="356"/>
+      <c r="AC39" s="336"/>
       <c r="AD39" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="AE39" s="356" t="s">
+      <c r="AE39" s="336" t="s">
         <v>1</v>
       </c>
-      <c r="AF39" s="356"/>
-      <c r="AG39" s="357" t="s">
+      <c r="AF39" s="336"/>
+      <c r="AG39" s="337" t="s">
         <v>4</v>
       </c>
-      <c r="AH39" s="358"/>
+      <c r="AH39" s="338"/>
     </row>
     <row r="40" spans="1:34" ht="18" customHeight="1">
       <c r="A40" s="32" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B40" s="320">
+        <v>97</v>
+      </c>
+      <c r="B40" s="300">
         <v>0</v>
       </c>
-      <c r="C40" s="321"/>
-[...16 lines deleted...]
-      <c r="R40" s="321"/>
+      <c r="C40" s="301"/>
+      <c r="D40" s="301"/>
+      <c r="E40" s="301"/>
+      <c r="F40" s="301"/>
+      <c r="G40" s="301"/>
+      <c r="H40" s="301"/>
+      <c r="I40" s="302" t="s">
+        <v>98</v>
+      </c>
+      <c r="J40" s="302"/>
+      <c r="K40" s="301"/>
+      <c r="L40" s="301"/>
+      <c r="M40" s="301"/>
+      <c r="N40" s="301"/>
+      <c r="O40" s="301"/>
+      <c r="P40" s="301"/>
+      <c r="Q40" s="301"/>
+      <c r="R40" s="301"/>
       <c r="S40" s="156" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="T40" s="156"/>
       <c r="U40" s="156"/>
       <c r="V40" s="156"/>
       <c r="W40" s="33"/>
-      <c r="X40" s="323" t="s">
-[...6 lines deleted...]
-      <c r="AC40" s="323">
+      <c r="X40" s="303" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y40" s="301"/>
+      <c r="Z40" s="301"/>
+      <c r="AA40" s="301"/>
+      <c r="AB40" s="304"/>
+      <c r="AC40" s="303">
         <v>0</v>
       </c>
-      <c r="AD40" s="321"/>
-[...3 lines deleted...]
-      <c r="AH40" s="325"/>
+      <c r="AD40" s="301"/>
+      <c r="AE40" s="301"/>
+      <c r="AF40" s="301"/>
+      <c r="AG40" s="301"/>
+      <c r="AH40" s="305"/>
     </row>
     <row r="41" spans="1:34" ht="18" customHeight="1">
       <c r="A41" s="34" t="s">
-        <v>100</v>
-[...15 lines deleted...]
-      <c r="P41" s="328">
+        <v>101</v>
+      </c>
+      <c r="B41" s="309"/>
+      <c r="C41" s="310"/>
+      <c r="D41" s="310"/>
+      <c r="E41" s="310"/>
+      <c r="F41" s="310"/>
+      <c r="G41" s="310"/>
+      <c r="H41" s="310"/>
+      <c r="I41" s="310"/>
+      <c r="J41" s="310"/>
+      <c r="K41" s="310"/>
+      <c r="L41" s="310"/>
+      <c r="M41" s="310"/>
+      <c r="N41" s="310"/>
+      <c r="O41" s="310"/>
+      <c r="P41" s="308">
         <v>0</v>
       </c>
-      <c r="Q41" s="328"/>
-      <c r="R41" s="328"/>
+      <c r="Q41" s="308"/>
+      <c r="R41" s="308"/>
       <c r="S41" s="117" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="T41" s="118"/>
-      <c r="U41" s="366"/>
-[...12 lines deleted...]
-      <c r="AH41" s="367"/>
+      <c r="U41" s="346"/>
+      <c r="V41" s="346"/>
+      <c r="W41" s="346"/>
+      <c r="X41" s="346"/>
+      <c r="Y41" s="346"/>
+      <c r="Z41" s="346"/>
+      <c r="AA41" s="346"/>
+      <c r="AB41" s="346"/>
+      <c r="AC41" s="346"/>
+      <c r="AD41" s="346"/>
+      <c r="AE41" s="346"/>
+      <c r="AF41" s="346"/>
+      <c r="AG41" s="346"/>
+      <c r="AH41" s="347"/>
     </row>
     <row r="42" spans="1:34" s="97" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A42" s="300" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="302" t="s">
+      <c r="A42" s="358" t="s">
         <v>103</v>
       </c>
-      <c r="C42" s="303"/>
+      <c r="B42" s="360" t="s">
+        <v>104</v>
+      </c>
+      <c r="C42" s="361"/>
       <c r="D42" s="158" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="E42" s="304" t="s">
+        <v>105</v>
+      </c>
+      <c r="E42" s="362" t="s">
         <v>1</v>
       </c>
-      <c r="F42" s="304"/>
-[...27 lines deleted...]
-      <c r="AH42" s="306"/>
+      <c r="F42" s="362"/>
+      <c r="G42" s="362"/>
+      <c r="H42" s="362"/>
+      <c r="I42" s="363"/>
+      <c r="J42" s="363"/>
+      <c r="K42" s="363"/>
+      <c r="L42" s="363"/>
+      <c r="M42" s="363"/>
+      <c r="N42" s="363"/>
+      <c r="O42" s="363"/>
+      <c r="P42" s="363"/>
+      <c r="Q42" s="363"/>
+      <c r="R42" s="363"/>
+      <c r="S42" s="363"/>
+      <c r="T42" s="363"/>
+      <c r="U42" s="363"/>
+      <c r="V42" s="363"/>
+      <c r="W42" s="363"/>
+      <c r="X42" s="363"/>
+      <c r="Y42" s="363"/>
+      <c r="Z42" s="363"/>
+      <c r="AA42" s="363"/>
+      <c r="AB42" s="363"/>
+      <c r="AC42" s="363"/>
+      <c r="AD42" s="363"/>
+      <c r="AE42" s="363"/>
+      <c r="AF42" s="363"/>
+      <c r="AG42" s="363"/>
+      <c r="AH42" s="364"/>
     </row>
     <row r="43" spans="1:34" s="97" customFormat="1" ht="18" customHeight="1">
-      <c r="A43" s="301"/>
-[...7 lines deleted...]
-      <c r="G43" s="309" t="s">
+      <c r="A43" s="359"/>
+      <c r="B43" s="365" t="s">
+        <v>106</v>
+      </c>
+      <c r="C43" s="366"/>
+      <c r="D43" s="366"/>
+      <c r="E43" s="366"/>
+      <c r="F43" s="366"/>
+      <c r="G43" s="367" t="s">
         <v>1</v>
       </c>
-      <c r="H43" s="309"/>
-[...14 lines deleted...]
-      <c r="U43" s="326" t="s">
+      <c r="H43" s="367"/>
+      <c r="I43" s="367"/>
+      <c r="J43" s="367"/>
+      <c r="K43" s="367"/>
+      <c r="L43" s="367"/>
+      <c r="M43" s="367"/>
+      <c r="N43" s="367"/>
+      <c r="O43" s="367"/>
+      <c r="P43" s="367"/>
+      <c r="Q43" s="368"/>
+      <c r="R43" s="369" t="s">
+        <v>107</v>
+      </c>
+      <c r="S43" s="370"/>
+      <c r="T43" s="370"/>
+      <c r="U43" s="306" t="s">
         <v>1</v>
       </c>
-      <c r="V43" s="326"/>
-[...11 lines deleted...]
-      <c r="AH43" s="327"/>
+      <c r="V43" s="306"/>
+      <c r="W43" s="306"/>
+      <c r="X43" s="306"/>
+      <c r="Y43" s="306"/>
+      <c r="Z43" s="306"/>
+      <c r="AA43" s="306"/>
+      <c r="AB43" s="306"/>
+      <c r="AC43" s="306"/>
+      <c r="AD43" s="306"/>
+      <c r="AE43" s="306"/>
+      <c r="AF43" s="306"/>
+      <c r="AG43" s="306"/>
+      <c r="AH43" s="307"/>
     </row>
     <row r="44" spans="1:34" ht="18" customHeight="1">
       <c r="A44" s="35" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="C44" s="231"/>
+        <v>108</v>
+      </c>
+      <c r="B44" s="371"/>
+      <c r="C44" s="265"/>
       <c r="D44" s="149" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E44" s="30"/>
       <c r="F44" s="30"/>
       <c r="G44" s="30"/>
-      <c r="I44" s="313" t="s">
+      <c r="I44" s="289" t="s">
         <v>1</v>
       </c>
-      <c r="J44" s="313"/>
-[...5 lines deleted...]
-      <c r="P44" s="313"/>
+      <c r="J44" s="289"/>
+      <c r="K44" s="289"/>
+      <c r="L44" s="289"/>
+      <c r="M44" s="289"/>
+      <c r="N44" s="289"/>
+      <c r="O44" s="289"/>
+      <c r="P44" s="289"/>
       <c r="Q44" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="R44" s="30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="T44" s="152"/>
       <c r="U44" s="152"/>
-      <c r="V44" s="313" t="s">
+      <c r="V44" s="289" t="s">
         <v>1</v>
       </c>
-      <c r="W44" s="313"/>
-[...3 lines deleted...]
-      <c r="AA44" s="313"/>
+      <c r="W44" s="289"/>
+      <c r="X44" s="289"/>
+      <c r="Y44" s="289"/>
+      <c r="Z44" s="289"/>
+      <c r="AA44" s="289"/>
       <c r="AB44" s="152" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AC44" s="30"/>
-      <c r="AD44" s="231"/>
-      <c r="AE44" s="231"/>
+      <c r="AD44" s="265"/>
+      <c r="AE44" s="265"/>
       <c r="AF44" s="149" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AG44" s="152"/>
       <c r="AH44" s="36"/>
     </row>
     <row r="45" spans="1:34" s="97" customFormat="1" ht="18" customHeight="1">
       <c r="A45" s="105" t="s">
-        <v>111</v>
-[...7 lines deleted...]
-      <c r="H45" s="319"/>
+        <v>112</v>
+      </c>
+      <c r="B45" s="375"/>
+      <c r="C45" s="376"/>
+      <c r="D45" s="376"/>
+      <c r="E45" s="376"/>
+      <c r="F45" s="376"/>
+      <c r="G45" s="376"/>
+      <c r="H45" s="377"/>
       <c r="I45" s="106" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J45" s="102"/>
       <c r="K45" s="107"/>
       <c r="L45" s="107"/>
       <c r="M45" s="107"/>
       <c r="N45" s="107"/>
       <c r="O45" s="107"/>
       <c r="P45" s="107"/>
       <c r="Q45" s="108"/>
       <c r="R45" s="154"/>
       <c r="S45" s="154"/>
       <c r="T45" s="154"/>
       <c r="U45" s="102"/>
       <c r="V45" s="102"/>
       <c r="W45" s="102"/>
       <c r="X45" s="103"/>
       <c r="Y45" s="103"/>
       <c r="Z45" s="154"/>
       <c r="AA45" s="154"/>
       <c r="AB45" s="154"/>
       <c r="AC45" s="154"/>
       <c r="AD45" s="154"/>
       <c r="AE45" s="154"/>
       <c r="AF45" s="154"/>
       <c r="AG45" s="154"/>
       <c r="AH45" s="104"/>
     </row>
     <row r="46" spans="1:34" ht="18" customHeight="1">
       <c r="A46" s="38" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B46" s="230" t="s">
         <v>114</v>
       </c>
-      <c r="C46" s="231"/>
-[...1 lines deleted...]
-      <c r="E46" s="231"/>
+      <c r="B46" s="371" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" s="265"/>
+      <c r="D46" s="265"/>
+      <c r="E46" s="265"/>
       <c r="F46" s="30"/>
       <c r="G46" s="30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H46" s="30"/>
       <c r="I46" s="30"/>
       <c r="J46" s="30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K46" s="30"/>
       <c r="L46" s="30"/>
-      <c r="M46" s="313" t="s">
+      <c r="M46" s="289" t="s">
         <v>1</v>
       </c>
-      <c r="N46" s="313"/>
-[...2 lines deleted...]
-      <c r="Q46" s="313"/>
+      <c r="N46" s="289"/>
+      <c r="O46" s="289"/>
+      <c r="P46" s="289"/>
+      <c r="Q46" s="289"/>
       <c r="R46" s="149" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="T46" s="152" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="U46" s="152"/>
-      <c r="V46" s="231" t="s">
+      <c r="V46" s="265" t="s">
         <v>1</v>
       </c>
-      <c r="W46" s="231"/>
-      <c r="X46" s="231"/>
+      <c r="W46" s="265"/>
+      <c r="X46" s="265"/>
       <c r="Y46" s="152" t="s">
         <v>2</v>
       </c>
-      <c r="Z46" s="231" t="s">
+      <c r="Z46" s="265" t="s">
         <v>1</v>
       </c>
-      <c r="AA46" s="231"/>
+      <c r="AA46" s="265"/>
       <c r="AB46" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AC46" s="231" t="s">
+      <c r="AC46" s="265" t="s">
         <v>1</v>
       </c>
-      <c r="AD46" s="231"/>
+      <c r="AD46" s="265"/>
       <c r="AE46" s="39" t="s">
         <v>4</v>
       </c>
       <c r="AF46" s="30"/>
       <c r="AG46" s="37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AH46" s="40"/>
     </row>
     <row r="47" spans="1:34" ht="18" customHeight="1">
       <c r="A47" s="41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B47" s="42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C47" s="113"/>
       <c r="D47" s="113"/>
       <c r="E47" s="113"/>
-      <c r="F47" s="314">
+      <c r="F47" s="372">
         <v>0</v>
       </c>
-      <c r="G47" s="314"/>
-[...5 lines deleted...]
-      <c r="M47" s="314"/>
+      <c r="G47" s="372"/>
+      <c r="H47" s="372"/>
+      <c r="I47" s="372"/>
+      <c r="J47" s="372"/>
+      <c r="K47" s="372"/>
+      <c r="L47" s="372"/>
+      <c r="M47" s="372"/>
       <c r="N47" s="43"/>
       <c r="O47" s="113" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P47" s="113"/>
       <c r="Q47" s="113"/>
       <c r="R47" s="139" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="S47" s="44"/>
       <c r="T47" s="28"/>
       <c r="U47" s="28"/>
       <c r="V47" s="28"/>
       <c r="W47" s="28"/>
-      <c r="X47" s="315" t="s">
+      <c r="X47" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="Y47" s="316"/>
-[...8 lines deleted...]
-      <c r="AH47" s="295"/>
+      <c r="Y47" s="282"/>
+      <c r="Z47" s="265"/>
+      <c r="AA47" s="265"/>
+      <c r="AB47" s="265"/>
+      <c r="AC47" s="265"/>
+      <c r="AD47" s="265"/>
+      <c r="AE47" s="374"/>
+      <c r="AF47" s="350"/>
+      <c r="AG47" s="351"/>
+      <c r="AH47" s="352"/>
     </row>
     <row r="48" spans="1:34" ht="18" customHeight="1">
       <c r="A48" s="45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B48" s="46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C48" s="47"/>
       <c r="D48" s="47"/>
       <c r="E48" s="47"/>
-      <c r="F48" s="258">
+      <c r="F48" s="353">
         <v>0</v>
       </c>
-      <c r="G48" s="258"/>
-[...5 lines deleted...]
-      <c r="M48" s="258"/>
+      <c r="G48" s="353"/>
+      <c r="H48" s="353"/>
+      <c r="I48" s="353"/>
+      <c r="J48" s="353"/>
+      <c r="K48" s="353"/>
+      <c r="L48" s="353"/>
+      <c r="M48" s="353"/>
       <c r="N48" s="48"/>
       <c r="O48" s="47" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="P48" s="47"/>
       <c r="Q48" s="47"/>
       <c r="R48" s="49" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="S48" s="50"/>
       <c r="T48" s="50"/>
       <c r="U48" s="50"/>
       <c r="V48" s="50"/>
       <c r="W48" s="50"/>
-      <c r="X48" s="296">
+      <c r="X48" s="354">
         <v>0</v>
       </c>
-      <c r="Y48" s="297"/>
-[...3 lines deleted...]
-      <c r="AC48" s="299"/>
+      <c r="Y48" s="355"/>
+      <c r="Z48" s="356"/>
+      <c r="AA48" s="356"/>
+      <c r="AB48" s="356"/>
+      <c r="AC48" s="357"/>
       <c r="AD48" s="42"/>
       <c r="AE48" s="48"/>
       <c r="AF48" s="48"/>
       <c r="AG48" s="48"/>
       <c r="AH48" s="51"/>
     </row>
     <row r="49" spans="1:35" ht="18" customHeight="1">
       <c r="A49" s="45"/>
       <c r="B49" s="52" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="47"/>
       <c r="F49" s="50" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G49" s="53"/>
-      <c r="H49" s="258">
+      <c r="H49" s="353">
         <v>0</v>
       </c>
-      <c r="I49" s="258"/>
-[...7 lines deleted...]
-      <c r="Q49" s="258"/>
+      <c r="I49" s="353"/>
+      <c r="J49" s="353"/>
+      <c r="K49" s="353"/>
+      <c r="L49" s="353"/>
+      <c r="M49" s="353"/>
+      <c r="N49" s="353"/>
+      <c r="O49" s="353"/>
+      <c r="P49" s="353"/>
+      <c r="Q49" s="353"/>
       <c r="R49" s="53"/>
       <c r="S49" s="53"/>
       <c r="T49" s="54"/>
       <c r="U49" s="53"/>
       <c r="V49" s="53"/>
       <c r="W49" s="53"/>
       <c r="X49" s="53"/>
       <c r="Y49" s="47"/>
       <c r="Z49" s="47"/>
       <c r="AA49" s="48"/>
       <c r="AB49" s="48"/>
       <c r="AC49" s="48"/>
       <c r="AD49" s="48"/>
       <c r="AE49" s="48"/>
       <c r="AF49" s="48"/>
       <c r="AG49" s="48"/>
       <c r="AH49" s="51"/>
     </row>
     <row r="50" spans="1:35" ht="17.25" customHeight="1" thickBot="1">
       <c r="A50" s="55"/>
       <c r="B50" s="56" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C50" s="57"/>
       <c r="D50" s="57"/>
       <c r="E50" s="57"/>
-      <c r="F50" s="259">
+      <c r="F50" s="407">
         <v>0</v>
       </c>
-      <c r="G50" s="259"/>
-[...11 lines deleted...]
-      <c r="Q50" s="261"/>
+      <c r="G50" s="407"/>
+      <c r="H50" s="407"/>
+      <c r="I50" s="407"/>
+      <c r="J50" s="407"/>
+      <c r="K50" s="407"/>
+      <c r="L50" s="407"/>
+      <c r="M50" s="407"/>
+      <c r="N50" s="407"/>
+      <c r="O50" s="408" t="s">
+        <v>131</v>
+      </c>
+      <c r="P50" s="409"/>
+      <c r="Q50" s="409"/>
       <c r="R50" s="160"/>
-      <c r="S50" s="259">
+      <c r="S50" s="407">
         <v>0</v>
       </c>
-      <c r="T50" s="259"/>
-[...12 lines deleted...]
-      <c r="AG50" s="259"/>
+      <c r="T50" s="407"/>
+      <c r="U50" s="407"/>
+      <c r="V50" s="407"/>
+      <c r="W50" s="407"/>
+      <c r="X50" s="407"/>
+      <c r="Y50" s="407"/>
+      <c r="Z50" s="407"/>
+      <c r="AA50" s="407"/>
+      <c r="AB50" s="407"/>
+      <c r="AC50" s="407"/>
+      <c r="AD50" s="407"/>
+      <c r="AE50" s="407"/>
+      <c r="AF50" s="407"/>
+      <c r="AG50" s="407"/>
       <c r="AH50" s="58"/>
     </row>
     <row r="51" spans="1:35" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A51" s="256" t="s">
-[...34 lines deleted...]
-      <c r="AH51" s="257"/>
+      <c r="A51" s="406" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="240"/>
+      <c r="C51" s="240"/>
+      <c r="D51" s="240"/>
+      <c r="E51" s="240"/>
+      <c r="F51" s="240"/>
+      <c r="G51" s="240"/>
+      <c r="H51" s="240"/>
+      <c r="I51" s="240"/>
+      <c r="J51" s="240"/>
+      <c r="K51" s="240"/>
+      <c r="L51" s="240"/>
+      <c r="M51" s="240"/>
+      <c r="N51" s="240"/>
+      <c r="O51" s="240"/>
+      <c r="P51" s="240"/>
+      <c r="Q51" s="240"/>
+      <c r="R51" s="240"/>
+      <c r="S51" s="240"/>
+      <c r="T51" s="240"/>
+      <c r="U51" s="240"/>
+      <c r="V51" s="240"/>
+      <c r="W51" s="240"/>
+      <c r="X51" s="240"/>
+      <c r="Y51" s="240"/>
+      <c r="Z51" s="240"/>
+      <c r="AA51" s="240"/>
+      <c r="AB51" s="240"/>
+      <c r="AC51" s="240"/>
+      <c r="AD51" s="240"/>
+      <c r="AE51" s="240"/>
+      <c r="AF51" s="240"/>
+      <c r="AG51" s="240"/>
+      <c r="AH51" s="240"/>
     </row>
     <row r="52" spans="1:35" ht="18" customHeight="1">
       <c r="A52" s="59" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B52" s="60"/>
-      <c r="C52" s="292" t="s">
-[...15 lines deleted...]
-      <c r="Q52" s="292"/>
+      <c r="C52" s="349" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="349"/>
+      <c r="E52" s="349"/>
+      <c r="F52" s="349"/>
+      <c r="G52" s="349"/>
+      <c r="H52" s="349"/>
+      <c r="I52" s="349"/>
+      <c r="J52" s="349"/>
+      <c r="K52" s="349"/>
+      <c r="L52" s="349"/>
+      <c r="M52" s="349"/>
+      <c r="N52" s="349"/>
+      <c r="O52" s="349"/>
+      <c r="P52" s="349"/>
+      <c r="Q52" s="349"/>
       <c r="R52" s="60"/>
       <c r="S52" s="123" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="T52" s="123"/>
       <c r="U52" s="123"/>
       <c r="V52" s="123"/>
       <c r="W52" s="123"/>
       <c r="X52" s="123"/>
       <c r="Y52" s="123"/>
       <c r="Z52" s="123"/>
       <c r="AA52" s="123"/>
       <c r="AB52" s="123"/>
       <c r="AC52" s="123"/>
       <c r="AD52" s="123"/>
       <c r="AE52" s="60" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AF52" s="61"/>
       <c r="AG52" s="61"/>
       <c r="AH52" s="62"/>
     </row>
     <row r="53" spans="1:35" ht="18" customHeight="1">
       <c r="A53" s="163" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B53" s="63"/>
-      <c r="C53" s="268" t="s">
-[...28 lines deleted...]
-      <c r="AD53" s="268"/>
+      <c r="C53" s="415" t="s">
+        <v>138</v>
+      </c>
+      <c r="D53" s="415"/>
+      <c r="E53" s="415"/>
+      <c r="F53" s="415"/>
+      <c r="G53" s="415"/>
+      <c r="H53" s="415"/>
+      <c r="I53" s="415"/>
+      <c r="J53" s="415"/>
+      <c r="K53" s="415"/>
+      <c r="L53" s="415"/>
+      <c r="M53" s="415"/>
+      <c r="N53" s="415"/>
+      <c r="O53" s="415"/>
+      <c r="P53" s="415"/>
+      <c r="Q53" s="415"/>
+      <c r="R53" s="415"/>
+      <c r="S53" s="415"/>
+      <c r="T53" s="415"/>
+      <c r="U53" s="415"/>
+      <c r="V53" s="415"/>
+      <c r="W53" s="415"/>
+      <c r="X53" s="415"/>
+      <c r="Y53" s="415"/>
+      <c r="Z53" s="415"/>
+      <c r="AA53" s="415"/>
+      <c r="AB53" s="415"/>
+      <c r="AC53" s="415"/>
+      <c r="AD53" s="415"/>
       <c r="AE53" s="121" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AF53" s="64"/>
       <c r="AG53" s="64"/>
       <c r="AH53" s="65"/>
     </row>
     <row r="54" spans="1:35" ht="18" customHeight="1">
       <c r="A54" s="66" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B54" s="28"/>
-      <c r="C54" s="269" t="s">
-[...14 lines deleted...]
-      <c r="P54" s="269"/>
+      <c r="C54" s="416" t="s">
+        <v>141</v>
+      </c>
+      <c r="D54" s="416"/>
+      <c r="E54" s="416"/>
+      <c r="F54" s="416"/>
+      <c r="G54" s="416"/>
+      <c r="H54" s="416"/>
+      <c r="I54" s="416"/>
+      <c r="J54" s="416"/>
+      <c r="K54" s="416"/>
+      <c r="L54" s="416"/>
+      <c r="M54" s="416"/>
+      <c r="N54" s="416"/>
+      <c r="O54" s="416"/>
+      <c r="P54" s="416"/>
       <c r="Q54" s="44" t="s">
-        <v>109</v>
-[...19 lines deleted...]
-      <c r="AH54" s="263"/>
+        <v>110</v>
+      </c>
+      <c r="R54" s="410" t="s">
+        <v>142</v>
+      </c>
+      <c r="S54" s="410"/>
+      <c r="T54" s="410"/>
+      <c r="U54" s="410"/>
+      <c r="V54" s="410"/>
+      <c r="W54" s="410"/>
+      <c r="X54" s="410"/>
+      <c r="Y54" s="410"/>
+      <c r="Z54" s="410"/>
+      <c r="AA54" s="410"/>
+      <c r="AB54" s="410"/>
+      <c r="AC54" s="410"/>
+      <c r="AD54" s="410"/>
+      <c r="AE54" s="410"/>
+      <c r="AF54" s="410"/>
+      <c r="AG54" s="410"/>
+      <c r="AH54" s="411"/>
     </row>
-    <row r="55" spans="1:35" ht="18" customHeight="1" thickBot="1">
+    <row r="55" spans="1:35" ht="15" customHeight="1" thickBot="1">
       <c r="A55" s="67" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B55" s="68"/>
-      <c r="C55" s="270" t="s">
-[...34 lines deleted...]
-      <c r="AH55" s="265"/>
+      <c r="C55" s="417" t="s">
+        <v>144</v>
+      </c>
+      <c r="D55" s="417"/>
+      <c r="E55" s="417"/>
+      <c r="F55" s="417"/>
+      <c r="G55" s="417"/>
+      <c r="H55" s="412" t="s">
+        <v>145</v>
+      </c>
+      <c r="I55" s="412"/>
+      <c r="J55" s="412"/>
+      <c r="K55" s="412"/>
+      <c r="L55" s="412"/>
+      <c r="M55" s="412"/>
+      <c r="N55" s="412"/>
+      <c r="O55" s="412"/>
+      <c r="P55" s="412"/>
+      <c r="Q55" s="412"/>
+      <c r="R55" s="412"/>
+      <c r="S55" s="412"/>
+      <c r="T55" s="412"/>
+      <c r="U55" s="412"/>
+      <c r="V55" s="412"/>
+      <c r="W55" s="412"/>
+      <c r="X55" s="412"/>
+      <c r="Y55" s="412"/>
+      <c r="Z55" s="412"/>
+      <c r="AA55" s="412"/>
+      <c r="AB55" s="412"/>
+      <c r="AC55" s="412"/>
+      <c r="AD55" s="412"/>
+      <c r="AE55" s="412"/>
+      <c r="AF55" s="412"/>
+      <c r="AG55" s="412"/>
+      <c r="AH55" s="413"/>
     </row>
     <row r="56" spans="1:35" ht="18" customHeight="1">
-      <c r="A56" s="224" t="s">
-[...34 lines deleted...]
-      <c r="AH56" s="224"/>
+      <c r="A56" s="420" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="420"/>
+      <c r="C56" s="420"/>
+      <c r="D56" s="420"/>
+      <c r="E56" s="420"/>
+      <c r="F56" s="420"/>
+      <c r="G56" s="420"/>
+      <c r="H56" s="420"/>
+      <c r="I56" s="420"/>
+      <c r="J56" s="420"/>
+      <c r="K56" s="420"/>
+      <c r="L56" s="420"/>
+      <c r="M56" s="420"/>
+      <c r="N56" s="420"/>
+      <c r="O56" s="420"/>
+      <c r="P56" s="420"/>
+      <c r="Q56" s="420"/>
+      <c r="R56" s="420"/>
+      <c r="S56" s="420"/>
+      <c r="T56" s="420"/>
+      <c r="U56" s="420"/>
+      <c r="V56" s="420"/>
+      <c r="W56" s="420"/>
+      <c r="X56" s="420"/>
+      <c r="Y56" s="420"/>
+      <c r="Z56" s="420"/>
+      <c r="AA56" s="420"/>
+      <c r="AB56" s="420"/>
+      <c r="AC56" s="420"/>
+      <c r="AD56" s="420"/>
+      <c r="AE56" s="420"/>
+      <c r="AF56" s="420"/>
+      <c r="AG56" s="420"/>
+      <c r="AH56" s="420"/>
     </row>
     <row r="57" spans="1:35" ht="14.25" customHeight="1">
-      <c r="A57" s="266" t="s">
-[...34 lines deleted...]
-      <c r="AH57" s="267"/>
+      <c r="A57" s="414" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57" s="235"/>
+      <c r="C57" s="235"/>
+      <c r="D57" s="235"/>
+      <c r="E57" s="235"/>
+      <c r="F57" s="235"/>
+      <c r="G57" s="235"/>
+      <c r="H57" s="235"/>
+      <c r="I57" s="235"/>
+      <c r="J57" s="235"/>
+      <c r="K57" s="235"/>
+      <c r="L57" s="235"/>
+      <c r="M57" s="235"/>
+      <c r="N57" s="235"/>
+      <c r="O57" s="235"/>
+      <c r="P57" s="235"/>
+      <c r="Q57" s="235"/>
+      <c r="R57" s="235"/>
+      <c r="S57" s="235"/>
+      <c r="T57" s="235"/>
+      <c r="U57" s="235"/>
+      <c r="V57" s="235"/>
+      <c r="W57" s="235"/>
+      <c r="X57" s="235"/>
+      <c r="Y57" s="235"/>
+      <c r="Z57" s="235"/>
+      <c r="AA57" s="235"/>
+      <c r="AB57" s="235"/>
+      <c r="AC57" s="235"/>
+      <c r="AD57" s="235"/>
+      <c r="AE57" s="235"/>
+      <c r="AF57" s="235"/>
+      <c r="AG57" s="235"/>
+      <c r="AH57" s="235"/>
     </row>
     <row r="58" spans="1:35" ht="8.25" customHeight="1" thickBot="1">
       <c r="A58" s="75"/>
       <c r="AH58" s="6"/>
     </row>
     <row r="59" spans="1:35" ht="17.25" customHeight="1" thickBot="1">
       <c r="A59" s="164" t="s">
-        <v>146</v>
-[...18 lines deleted...]
-      <c r="Q59" s="243" t="s">
         <v>148</v>
       </c>
-      <c r="R59" s="243"/>
-[...15 lines deleted...]
-      <c r="AH59" s="245"/>
+      <c r="B59" s="433" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="433"/>
+      <c r="D59" s="433"/>
+      <c r="E59" s="433"/>
+      <c r="F59" s="433"/>
+      <c r="G59" s="434"/>
+      <c r="H59" s="434"/>
+      <c r="I59" s="434"/>
+      <c r="J59" s="434"/>
+      <c r="K59" s="434"/>
+      <c r="L59" s="434"/>
+      <c r="M59" s="434"/>
+      <c r="N59" s="434"/>
+      <c r="O59" s="434"/>
+      <c r="P59" s="434"/>
+      <c r="Q59" s="433" t="s">
+        <v>150</v>
+      </c>
+      <c r="R59" s="433"/>
+      <c r="S59" s="433"/>
+      <c r="T59" s="433"/>
+      <c r="U59" s="433"/>
+      <c r="V59" s="433"/>
+      <c r="W59" s="433"/>
+      <c r="X59" s="434"/>
+      <c r="Y59" s="434"/>
+      <c r="Z59" s="434"/>
+      <c r="AA59" s="434"/>
+      <c r="AB59" s="434"/>
+      <c r="AC59" s="434"/>
+      <c r="AD59" s="434"/>
+      <c r="AE59" s="434"/>
+      <c r="AF59" s="434"/>
+      <c r="AG59" s="434"/>
+      <c r="AH59" s="435"/>
     </row>
     <row r="60" spans="1:35" ht="12" customHeight="1">
       <c r="A60" s="75"/>
       <c r="AH60" s="6"/>
     </row>
     <row r="61" spans="1:35" ht="18" customHeight="1">
       <c r="A61" s="10" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C61" s="69"/>
       <c r="F61" s="94"/>
       <c r="G61" s="94"/>
       <c r="H61" s="94"/>
       <c r="I61" s="94"/>
       <c r="J61" s="94"/>
       <c r="K61" s="94"/>
       <c r="N61" s="94"/>
       <c r="O61" s="94"/>
       <c r="P61" s="94"/>
       <c r="Q61" s="94"/>
       <c r="R61" s="146"/>
       <c r="S61" s="146"/>
       <c r="T61" s="146"/>
       <c r="U61" s="146"/>
       <c r="V61" s="146"/>
       <c r="W61" s="146"/>
       <c r="Z61" s="94"/>
       <c r="AA61" s="94"/>
       <c r="AB61" s="171"/>
       <c r="AC61" s="171"/>
       <c r="AD61" s="171"/>
       <c r="AE61" s="142"/>
       <c r="AF61" s="171"/>
       <c r="AG61" s="171"/>
     </row>
     <row r="62" spans="1:35" ht="18" customHeight="1">
-      <c r="A62" s="248" t="s">
-[...36 lines deleted...]
-      <c r="AH62" s="250"/>
+      <c r="A62" s="438" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="439"/>
+      <c r="C62" s="439"/>
+      <c r="D62" s="439"/>
+      <c r="E62" s="439"/>
+      <c r="F62" s="439"/>
+      <c r="G62" s="438" t="s">
+        <v>154</v>
+      </c>
+      <c r="H62" s="439"/>
+      <c r="I62" s="439"/>
+      <c r="J62" s="439"/>
+      <c r="K62" s="439"/>
+      <c r="L62" s="439"/>
+      <c r="M62" s="439"/>
+      <c r="N62" s="439"/>
+      <c r="O62" s="439"/>
+      <c r="P62" s="439"/>
+      <c r="Q62" s="439"/>
+      <c r="R62" s="439"/>
+      <c r="S62" s="439"/>
+      <c r="T62" s="439"/>
+      <c r="U62" s="439"/>
+      <c r="V62" s="439"/>
+      <c r="W62" s="439"/>
+      <c r="X62" s="439"/>
+      <c r="Y62" s="439"/>
+      <c r="Z62" s="439"/>
+      <c r="AA62" s="439"/>
+      <c r="AB62" s="439"/>
+      <c r="AC62" s="439"/>
+      <c r="AD62" s="439"/>
+      <c r="AE62" s="439"/>
+      <c r="AF62" s="439"/>
+      <c r="AG62" s="439"/>
+      <c r="AH62" s="440"/>
     </row>
     <row r="63" spans="1:35" ht="18" customHeight="1">
       <c r="A63" s="192" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B63" s="197"/>
-      <c r="C63" s="251" t="s">
-[...7 lines deleted...]
-      <c r="G63" s="254" t="s">
+      <c r="C63" s="402" t="s">
         <v>156</v>
       </c>
-      <c r="H63" s="255"/>
-[...6 lines deleted...]
-      <c r="O63" s="255"/>
+      <c r="D63" s="403"/>
+      <c r="E63" s="402" t="s">
+        <v>157</v>
+      </c>
+      <c r="F63" s="441"/>
+      <c r="G63" s="404" t="s">
+        <v>158</v>
+      </c>
+      <c r="H63" s="405"/>
+      <c r="I63" s="405"/>
+      <c r="J63" s="405"/>
+      <c r="K63" s="405"/>
+      <c r="L63" s="405"/>
+      <c r="M63" s="405"/>
+      <c r="N63" s="405"/>
+      <c r="O63" s="405"/>
       <c r="P63" s="197"/>
-      <c r="Q63" s="251" t="s">
-[...7 lines deleted...]
-      <c r="U63" s="255" t="s">
+      <c r="Q63" s="402" t="s">
         <v>156</v>
       </c>
-      <c r="V63" s="255"/>
-[...6 lines deleted...]
-      <c r="AC63" s="255"/>
+      <c r="R63" s="403"/>
+      <c r="S63" s="402" t="s">
+        <v>157</v>
+      </c>
+      <c r="T63" s="403"/>
+      <c r="U63" s="405" t="s">
+        <v>158</v>
+      </c>
+      <c r="V63" s="405"/>
+      <c r="W63" s="405"/>
+      <c r="X63" s="405"/>
+      <c r="Y63" s="405"/>
+      <c r="Z63" s="405"/>
+      <c r="AA63" s="405"/>
+      <c r="AB63" s="405"/>
+      <c r="AC63" s="405"/>
       <c r="AD63" s="23"/>
-      <c r="AE63" s="251" t="s">
-[...6 lines deleted...]
-      <c r="AH63" s="253"/>
+      <c r="AE63" s="402" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF63" s="403"/>
+      <c r="AG63" s="402" t="s">
+        <v>157</v>
+      </c>
+      <c r="AH63" s="441"/>
     </row>
     <row r="64" spans="1:35" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="A64" s="193" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B64" s="212"/>
       <c r="C64" s="203"/>
       <c r="D64" s="203"/>
       <c r="E64" s="203"/>
       <c r="F64" s="170"/>
       <c r="G64" s="184"/>
       <c r="H64" s="175" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I64" s="184"/>
       <c r="J64" s="175"/>
       <c r="K64" s="177"/>
       <c r="L64" s="176"/>
       <c r="M64" s="177"/>
       <c r="N64" s="177"/>
       <c r="O64" s="177"/>
       <c r="P64" s="203"/>
       <c r="Q64" s="201"/>
       <c r="R64" s="201"/>
       <c r="S64" s="200"/>
       <c r="T64" s="200"/>
       <c r="U64" s="198"/>
       <c r="V64" s="214" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="W64" s="186"/>
       <c r="X64" s="186"/>
       <c r="Y64" s="186"/>
       <c r="Z64" s="186"/>
       <c r="AA64" s="186"/>
       <c r="AB64" s="186"/>
       <c r="AC64" s="186"/>
       <c r="AD64" s="28"/>
       <c r="AE64" s="199"/>
       <c r="AF64" s="199"/>
       <c r="AG64" s="211"/>
       <c r="AH64" s="202"/>
       <c r="AI64" s="6"/>
     </row>
     <row r="65" spans="1:38" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="A65" s="204" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B65" s="205"/>
       <c r="C65" s="186"/>
       <c r="D65" s="188"/>
       <c r="E65" s="188"/>
       <c r="F65" s="75"/>
       <c r="G65" s="184"/>
       <c r="H65" s="206" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I65" s="207"/>
       <c r="J65" s="206"/>
       <c r="K65" s="206"/>
       <c r="L65" s="206"/>
       <c r="M65" s="206"/>
       <c r="N65" s="206"/>
       <c r="O65" s="206"/>
       <c r="P65" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q65" s="185"/>
       <c r="R65" s="185"/>
       <c r="S65" s="185"/>
       <c r="T65" s="185"/>
       <c r="U65" s="173"/>
       <c r="V65" s="206" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="W65" s="176"/>
       <c r="X65" s="176"/>
       <c r="Y65" s="176"/>
       <c r="Z65" s="176"/>
       <c r="AA65" s="176"/>
       <c r="AB65" s="176"/>
       <c r="AC65" s="217" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AE65" s="176"/>
       <c r="AF65" s="174"/>
       <c r="AG65" s="75"/>
       <c r="AH65" s="71"/>
     </row>
     <row r="66" spans="1:38" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="A66" s="204" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B66" s="205"/>
       <c r="C66" s="186"/>
       <c r="D66" s="186"/>
       <c r="E66" s="186"/>
       <c r="F66" s="75"/>
       <c r="G66" s="184"/>
       <c r="H66" s="206" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I66" s="207"/>
       <c r="J66" s="206"/>
       <c r="K66" s="206"/>
       <c r="L66" s="206"/>
       <c r="M66" s="206"/>
       <c r="N66" s="206"/>
       <c r="O66" s="206"/>
       <c r="P66" s="206"/>
       <c r="Q66" s="185"/>
       <c r="R66" s="185"/>
       <c r="S66" s="195"/>
       <c r="T66" s="195"/>
       <c r="U66" s="173"/>
       <c r="V66" s="215"/>
       <c r="W66" s="176"/>
       <c r="X66" s="176"/>
       <c r="Y66" s="177"/>
       <c r="Z66" s="177"/>
       <c r="AA66" s="178"/>
       <c r="AB66" s="178"/>
       <c r="AC66" s="179"/>
       <c r="AE66" s="178"/>
       <c r="AF66" s="179"/>
       <c r="AG66" s="168"/>
       <c r="AH66" s="71"/>
     </row>
     <row r="67" spans="1:38" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="A67" s="204" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B67" s="205"/>
       <c r="C67" s="186"/>
       <c r="D67" s="188"/>
       <c r="E67" s="188"/>
       <c r="F67" s="75"/>
       <c r="G67" s="184"/>
       <c r="H67" s="206" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I67" s="207"/>
       <c r="J67" s="206"/>
       <c r="K67" s="206"/>
       <c r="L67" s="206"/>
       <c r="M67" s="206"/>
       <c r="N67" s="206"/>
       <c r="O67" s="206"/>
       <c r="P67" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q67" s="185"/>
       <c r="R67" s="185"/>
       <c r="S67" s="185"/>
       <c r="T67" s="185"/>
       <c r="U67" s="173"/>
       <c r="V67" s="206" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="W67" s="185"/>
       <c r="X67" s="185"/>
       <c r="Y67" s="185"/>
       <c r="Z67" s="177"/>
       <c r="AA67" s="178"/>
       <c r="AB67" s="178"/>
       <c r="AC67" s="179"/>
       <c r="AE67" s="178"/>
       <c r="AF67" s="179"/>
       <c r="AG67" s="168"/>
       <c r="AH67" s="71"/>
     </row>
     <row r="68" spans="1:38" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="A68" s="204" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B68" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C68" s="186"/>
       <c r="D68" s="186"/>
       <c r="E68" s="186"/>
       <c r="F68" s="75"/>
       <c r="G68" s="184"/>
       <c r="H68" s="206" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="I68" s="207"/>
       <c r="J68" s="206"/>
       <c r="K68" s="206"/>
       <c r="L68" s="206"/>
       <c r="M68" s="206"/>
       <c r="N68" s="206"/>
       <c r="O68" s="206"/>
       <c r="P68" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q68" s="185"/>
       <c r="R68" s="185"/>
       <c r="S68" s="185"/>
       <c r="T68" s="185"/>
       <c r="U68" s="173"/>
       <c r="V68" s="215"/>
       <c r="W68" s="176"/>
       <c r="X68" s="176"/>
       <c r="Y68" s="177"/>
       <c r="Z68" s="177"/>
       <c r="AA68" s="178"/>
       <c r="AB68" s="178"/>
       <c r="AC68" s="179"/>
       <c r="AE68" s="178"/>
       <c r="AF68" s="179"/>
       <c r="AG68" s="180"/>
       <c r="AH68" s="74"/>
     </row>
     <row r="69" spans="1:38" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="A69" s="193" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B69" s="175"/>
       <c r="C69" s="175"/>
       <c r="D69" s="176"/>
       <c r="E69" s="176"/>
       <c r="F69" s="75"/>
       <c r="G69" s="184"/>
       <c r="H69" s="206" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I69" s="207"/>
       <c r="J69" s="206"/>
       <c r="K69" s="206"/>
       <c r="L69" s="206"/>
       <c r="M69" s="206"/>
       <c r="N69" s="206"/>
       <c r="O69" s="206"/>
       <c r="P69" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q69" s="185"/>
       <c r="R69" s="185"/>
       <c r="S69" s="185"/>
       <c r="T69" s="185"/>
       <c r="U69" s="173"/>
       <c r="V69" s="206" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="W69" s="185"/>
       <c r="X69" s="185"/>
       <c r="Y69" s="185"/>
       <c r="Z69" s="185"/>
       <c r="AA69" s="178"/>
       <c r="AB69" s="178"/>
       <c r="AC69" s="179"/>
       <c r="AE69" s="178"/>
       <c r="AF69" s="179"/>
       <c r="AG69" s="168"/>
       <c r="AH69" s="73"/>
     </row>
     <row r="70" spans="1:38" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A70" s="204" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B70" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C70" s="186"/>
       <c r="D70" s="186"/>
       <c r="E70" s="186"/>
       <c r="F70" s="189"/>
       <c r="G70" s="184"/>
       <c r="H70" s="206" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I70" s="207"/>
       <c r="J70" s="206"/>
       <c r="K70" s="206"/>
       <c r="L70" s="206"/>
       <c r="M70" s="206"/>
       <c r="N70" s="206"/>
       <c r="O70" s="206"/>
       <c r="P70" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q70" s="185"/>
       <c r="R70" s="185"/>
       <c r="S70" s="185"/>
       <c r="T70" s="185"/>
       <c r="U70" s="72"/>
       <c r="V70" s="75"/>
       <c r="W70" s="75"/>
       <c r="X70" s="168"/>
       <c r="Y70" s="181"/>
       <c r="Z70" s="182"/>
       <c r="AA70" s="182"/>
       <c r="AB70" s="182"/>
       <c r="AC70" s="182"/>
       <c r="AE70" s="182"/>
       <c r="AF70" s="182"/>
       <c r="AG70" s="182"/>
       <c r="AH70" s="74"/>
       <c r="AI70" s="76"/>
     </row>
     <row r="71" spans="1:38" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A71" s="204" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B71" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C71" s="186"/>
       <c r="D71" s="186"/>
       <c r="E71" s="186"/>
       <c r="F71" s="189"/>
       <c r="G71" s="184"/>
       <c r="H71" s="206" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I71" s="207"/>
       <c r="J71" s="206"/>
       <c r="K71" s="206"/>
       <c r="L71" s="206"/>
       <c r="M71" s="206"/>
       <c r="N71" s="206"/>
       <c r="O71" s="206"/>
       <c r="P71" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q71" s="185"/>
       <c r="R71" s="185"/>
       <c r="S71" s="185"/>
       <c r="T71" s="185"/>
       <c r="U71" s="72"/>
       <c r="V71" s="168"/>
       <c r="W71" s="75"/>
       <c r="X71" s="75"/>
       <c r="Y71" s="75"/>
       <c r="Z71" s="181"/>
       <c r="AA71" s="75"/>
       <c r="AB71" s="75"/>
       <c r="AC71" s="75"/>
       <c r="AD71" s="75"/>
       <c r="AE71" s="75"/>
       <c r="AF71" s="75"/>
       <c r="AG71" s="75"/>
       <c r="AH71" s="74"/>
       <c r="AJ71"/>
       <c r="AK71"/>
       <c r="AL71"/>
     </row>
     <row r="72" spans="1:38" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A72" s="204" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B72" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C72" s="186"/>
       <c r="D72" s="186"/>
       <c r="E72" s="186"/>
       <c r="F72" s="189"/>
       <c r="G72" s="184"/>
       <c r="H72" s="206" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="I72" s="207"/>
       <c r="J72" s="206"/>
       <c r="K72" s="206"/>
       <c r="L72" s="206"/>
       <c r="M72" s="206"/>
       <c r="N72" s="206"/>
       <c r="O72" s="206"/>
       <c r="P72" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Q72" s="185"/>
       <c r="R72" s="185"/>
       <c r="S72" s="185"/>
       <c r="T72" s="185"/>
       <c r="U72" s="72"/>
       <c r="V72" s="168"/>
       <c r="W72" s="75"/>
       <c r="X72" s="75"/>
       <c r="Y72" s="75"/>
       <c r="Z72" s="181"/>
       <c r="AA72" s="168"/>
       <c r="AB72" s="168"/>
       <c r="AC72" s="168"/>
       <c r="AD72" s="168"/>
       <c r="AE72" s="168"/>
       <c r="AF72" s="168"/>
       <c r="AG72" s="168"/>
       <c r="AH72" s="74"/>
       <c r="AJ72"/>
       <c r="AK72"/>
       <c r="AL72"/>
     </row>
     <row r="73" spans="1:38" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A73" s="204" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B73" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C73" s="186"/>
       <c r="D73" s="176"/>
       <c r="E73" s="176"/>
       <c r="F73" s="189"/>
       <c r="G73" s="184"/>
       <c r="H73" s="206" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="I73" s="207"/>
       <c r="J73" s="206"/>
       <c r="K73" s="206"/>
       <c r="L73" s="206"/>
       <c r="M73" s="206"/>
       <c r="N73" s="208"/>
       <c r="O73" s="206"/>
       <c r="P73" s="206"/>
       <c r="Q73" s="185"/>
       <c r="R73" s="188"/>
       <c r="S73" s="195"/>
       <c r="T73" s="195"/>
       <c r="U73" s="72"/>
       <c r="V73" s="168"/>
       <c r="W73" s="75"/>
       <c r="X73" s="75"/>
       <c r="Y73" s="75"/>
       <c r="Z73" s="181"/>
       <c r="AA73" s="168"/>
       <c r="AB73" s="168"/>
       <c r="AC73" s="168"/>
       <c r="AD73" s="168"/>
       <c r="AE73" s="168"/>
       <c r="AF73" s="168"/>
       <c r="AG73" s="168"/>
       <c r="AH73" s="74"/>
       <c r="AJ73"/>
       <c r="AK73"/>
       <c r="AL73"/>
     </row>
     <row r="74" spans="1:38" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A74" s="204" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B74" s="205" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C74" s="176"/>
       <c r="D74" s="176"/>
       <c r="E74" s="176"/>
       <c r="F74" s="189"/>
       <c r="G74" s="184"/>
       <c r="H74" s="206" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I74" s="207"/>
       <c r="J74" s="206"/>
       <c r="K74" s="206"/>
       <c r="L74" s="206"/>
       <c r="M74" s="206"/>
       <c r="N74" s="206"/>
       <c r="O74" s="206"/>
       <c r="P74" s="206"/>
       <c r="Q74" s="185"/>
       <c r="R74" s="185"/>
       <c r="S74" s="185"/>
       <c r="T74" s="185"/>
       <c r="U74" s="72"/>
       <c r="V74" s="168"/>
       <c r="W74" s="75"/>
       <c r="X74" s="75"/>
       <c r="Y74" s="75"/>
       <c r="Z74" s="181"/>
       <c r="AA74" s="168"/>
       <c r="AB74" s="168"/>
       <c r="AC74" s="168"/>
       <c r="AD74" s="168"/>
       <c r="AE74" s="168"/>
       <c r="AF74" s="168"/>
       <c r="AG74" s="168"/>
       <c r="AH74" s="74"/>
       <c r="AJ74"/>
       <c r="AK74"/>
       <c r="AL74"/>
     </row>
     <row r="75" spans="1:38" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A75" s="216" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B75" s="213" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C75" s="172"/>
       <c r="D75" s="172"/>
       <c r="E75" s="172"/>
       <c r="F75" s="190"/>
       <c r="G75" s="191"/>
       <c r="H75" s="209" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="I75" s="210"/>
       <c r="J75" s="209"/>
       <c r="K75" s="209"/>
       <c r="L75" s="209"/>
       <c r="M75" s="209"/>
       <c r="N75" s="209"/>
       <c r="O75" s="209"/>
       <c r="P75" s="209"/>
       <c r="Q75" s="194"/>
       <c r="R75" s="194"/>
       <c r="S75" s="194"/>
       <c r="T75" s="196"/>
       <c r="U75" s="192"/>
       <c r="V75" s="166"/>
       <c r="W75" s="169"/>
       <c r="X75" s="169"/>
       <c r="Y75" s="169"/>
       <c r="Z75" s="183"/>
       <c r="AA75" s="166"/>
       <c r="AB75" s="166"/>
       <c r="AC75" s="166"/>
       <c r="AD75" s="166"/>
       <c r="AE75" s="166"/>
       <c r="AF75" s="166"/>
       <c r="AG75" s="166"/>
       <c r="AH75" s="77"/>
       <c r="AJ75"/>
       <c r="AK75"/>
       <c r="AL75"/>
     </row>
-    <row r="76" spans="1:38" ht="20.100000000000001" customHeight="1">
+    <row r="76" spans="1:38" ht="20.149999999999999" customHeight="1">
       <c r="A76" s="167"/>
       <c r="B76" s="30"/>
       <c r="C76" s="30"/>
       <c r="D76" s="30"/>
       <c r="E76" s="30"/>
       <c r="F76" s="30"/>
       <c r="G76" s="30"/>
       <c r="H76" s="30"/>
       <c r="I76" s="30"/>
       <c r="J76" s="30"/>
       <c r="K76" s="30"/>
       <c r="L76" s="30"/>
       <c r="M76" s="30"/>
       <c r="N76" s="30"/>
       <c r="O76" s="30"/>
       <c r="P76" s="30"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="30"/>
       <c r="S76" s="30"/>
       <c r="T76" s="30"/>
       <c r="U76" s="30"/>
       <c r="V76" s="30"/>
       <c r="W76" s="30"/>
       <c r="X76" s="30"/>
       <c r="Y76" s="30"/>
       <c r="Z76" s="30"/>
       <c r="AA76" s="30"/>
       <c r="AB76" s="30"/>
       <c r="AC76" s="30"/>
       <c r="AD76" s="30"/>
       <c r="AE76" s="30"/>
       <c r="AF76" s="30"/>
       <c r="AG76" s="30"/>
       <c r="AH76" s="30"/>
       <c r="AI76" s="13"/>
       <c r="AJ76"/>
       <c r="AK76"/>
       <c r="AL76"/>
     </row>
-    <row r="77" spans="1:38" ht="20.100000000000001" customHeight="1">
+    <row r="77" spans="1:38" ht="20.149999999999999" customHeight="1">
       <c r="A77" s="78" t="s">
-        <v>184</v>
-[...9 lines deleted...]
-      <c r="H77" s="220">
+        <v>186</v>
+      </c>
+      <c r="B77" s="348" t="s">
+        <v>187</v>
+      </c>
+      <c r="C77" s="249"/>
+      <c r="D77" s="249"/>
+      <c r="E77" s="249"/>
+      <c r="F77" s="249"/>
+      <c r="G77" s="249"/>
+      <c r="H77" s="418">
         <v>0</v>
       </c>
-      <c r="I77" s="220"/>
-[...14 lines deleted...]
-      <c r="V77" s="220" t="s">
+      <c r="I77" s="418"/>
+      <c r="J77" s="418"/>
+      <c r="K77" s="418"/>
+      <c r="L77" s="418"/>
+      <c r="M77" s="418"/>
+      <c r="N77" s="418"/>
+      <c r="O77" s="418"/>
+      <c r="P77" s="418"/>
+      <c r="Q77" s="419"/>
+      <c r="R77" s="348" t="s">
+        <v>188</v>
+      </c>
+      <c r="S77" s="249"/>
+      <c r="T77" s="249"/>
+      <c r="U77" s="249"/>
+      <c r="V77" s="418" t="s">
         <v>1</v>
       </c>
-      <c r="W77" s="220"/>
-[...10 lines deleted...]
-      <c r="AH77" s="221"/>
+      <c r="W77" s="418"/>
+      <c r="X77" s="418"/>
+      <c r="Y77" s="418"/>
+      <c r="Z77" s="418"/>
+      <c r="AA77" s="418"/>
+      <c r="AB77" s="418"/>
+      <c r="AC77" s="418"/>
+      <c r="AD77" s="418"/>
+      <c r="AE77" s="418"/>
+      <c r="AF77" s="418"/>
+      <c r="AG77" s="418"/>
+      <c r="AH77" s="419"/>
     </row>
-    <row r="78" spans="1:38" ht="20.100000000000001" customHeight="1">
+    <row r="78" spans="1:38" ht="20.149999999999999" customHeight="1">
       <c r="A78" s="87"/>
       <c r="B78" s="88"/>
       <c r="C78" s="88"/>
       <c r="D78" s="88"/>
       <c r="E78" s="88"/>
       <c r="F78" s="88"/>
       <c r="G78" s="88"/>
       <c r="H78" s="89"/>
       <c r="I78" s="89"/>
       <c r="J78" s="89"/>
       <c r="K78" s="89"/>
       <c r="L78" s="89"/>
       <c r="M78" s="89"/>
       <c r="N78" s="89"/>
       <c r="O78" s="89"/>
       <c r="P78" s="89"/>
       <c r="Q78" s="89"/>
       <c r="R78" s="88"/>
       <c r="S78" s="88"/>
       <c r="T78" s="88"/>
       <c r="U78" s="88"/>
       <c r="V78" s="89"/>
       <c r="W78" s="89"/>
       <c r="X78" s="89"/>
       <c r="Y78" s="89"/>
       <c r="Z78" s="89"/>
       <c r="AA78" s="89"/>
       <c r="AB78" s="89"/>
       <c r="AC78" s="89"/>
       <c r="AD78" s="89"/>
       <c r="AE78" s="89"/>
       <c r="AF78" s="89"/>
       <c r="AG78" s="89"/>
       <c r="AH78" s="89"/>
     </row>
     <row r="79" spans="1:38" ht="18" customHeight="1">
-      <c r="A79" s="228" t="s">
-[...33 lines deleted...]
-      <c r="AG79" s="229"/>
+      <c r="A79" s="424" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="425"/>
+      <c r="C79" s="425"/>
+      <c r="D79" s="425"/>
+      <c r="E79" s="425"/>
+      <c r="F79" s="425"/>
+      <c r="G79" s="425"/>
+      <c r="H79" s="425"/>
+      <c r="I79" s="425"/>
+      <c r="J79" s="425"/>
+      <c r="K79" s="425"/>
+      <c r="L79" s="425"/>
+      <c r="M79" s="425"/>
+      <c r="N79" s="425"/>
+      <c r="O79" s="425"/>
+      <c r="P79" s="425"/>
+      <c r="Q79" s="425"/>
+      <c r="R79" s="425"/>
+      <c r="S79" s="425"/>
+      <c r="T79" s="425"/>
+      <c r="U79" s="425"/>
+      <c r="V79" s="425"/>
+      <c r="W79" s="425"/>
+      <c r="X79" s="425"/>
+      <c r="Y79" s="425"/>
+      <c r="Z79" s="425"/>
+      <c r="AA79" s="425"/>
+      <c r="AB79" s="425"/>
+      <c r="AC79" s="425"/>
+      <c r="AD79" s="425"/>
+      <c r="AE79" s="425"/>
+      <c r="AF79" s="425"/>
+      <c r="AG79" s="425"/>
       <c r="AH79" s="91"/>
     </row>
-    <row r="80" spans="1:38" ht="20.100000000000001" customHeight="1">
+    <row r="80" spans="1:38" ht="20.149999999999999" customHeight="1">
       <c r="A80" s="90"/>
-      <c r="B80" s="246"/>
-[...31 lines deleted...]
-      <c r="AH80" s="247"/>
+      <c r="B80" s="436"/>
+      <c r="C80" s="436"/>
+      <c r="D80" s="436"/>
+      <c r="E80" s="436"/>
+      <c r="F80" s="436"/>
+      <c r="G80" s="436"/>
+      <c r="H80" s="436"/>
+      <c r="I80" s="436"/>
+      <c r="J80" s="436"/>
+      <c r="K80" s="436"/>
+      <c r="L80" s="436"/>
+      <c r="M80" s="436"/>
+      <c r="N80" s="436"/>
+      <c r="O80" s="436"/>
+      <c r="P80" s="436"/>
+      <c r="Q80" s="436"/>
+      <c r="R80" s="436"/>
+      <c r="S80" s="436"/>
+      <c r="T80" s="436"/>
+      <c r="U80" s="436"/>
+      <c r="V80" s="436"/>
+      <c r="W80" s="436"/>
+      <c r="X80" s="436"/>
+      <c r="Y80" s="436"/>
+      <c r="Z80" s="436"/>
+      <c r="AA80" s="436"/>
+      <c r="AB80" s="436"/>
+      <c r="AC80" s="436"/>
+      <c r="AD80" s="436"/>
+      <c r="AE80" s="436"/>
+      <c r="AF80" s="436"/>
+      <c r="AG80" s="436"/>
+      <c r="AH80" s="437"/>
     </row>
     <row r="81" spans="1:34" ht="12" customHeight="1">
       <c r="A81" s="187"/>
       <c r="B81" s="31"/>
       <c r="C81" s="31"/>
       <c r="D81" s="31"/>
       <c r="E81" s="31"/>
       <c r="F81" s="31"/>
       <c r="G81" s="31"/>
       <c r="H81" s="31"/>
       <c r="I81" s="31"/>
       <c r="J81" s="31"/>
       <c r="K81" s="31"/>
       <c r="L81" s="31"/>
       <c r="M81" s="31"/>
       <c r="N81" s="31"/>
       <c r="O81" s="31"/>
       <c r="P81" s="31"/>
       <c r="Q81" s="31"/>
       <c r="R81" s="31"/>
       <c r="S81" s="31"/>
       <c r="T81" s="31"/>
       <c r="U81" s="31"/>
       <c r="V81" s="31"/>
       <c r="W81" s="31"/>
       <c r="X81" s="31"/>
       <c r="Y81" s="31"/>
       <c r="Z81" s="31"/>
       <c r="AA81" s="31"/>
       <c r="AB81" s="31"/>
       <c r="AC81" s="31"/>
       <c r="AD81" s="31"/>
       <c r="AE81" s="31"/>
       <c r="AF81" s="31"/>
       <c r="AG81" s="31"/>
       <c r="AH81" s="31"/>
     </row>
     <row r="82" spans="1:34" ht="15" customHeight="1">
       <c r="A82" s="69" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B82" s="23"/>
       <c r="C82" s="23"/>
       <c r="D82" s="23"/>
       <c r="E82" s="23"/>
       <c r="F82" s="23"/>
       <c r="G82" s="23"/>
       <c r="H82" s="23"/>
       <c r="I82" s="23"/>
       <c r="J82" s="23"/>
       <c r="K82" s="23"/>
       <c r="L82" s="23"/>
       <c r="M82" s="23"/>
       <c r="N82" s="23"/>
       <c r="O82" s="23"/>
       <c r="P82" s="23"/>
       <c r="Q82" s="23"/>
       <c r="R82" s="23"/>
       <c r="S82" s="23"/>
       <c r="T82" s="23"/>
       <c r="U82" s="23"/>
       <c r="V82" s="23"/>
       <c r="W82" s="23"/>
       <c r="X82" s="23"/>
       <c r="Y82" s="23"/>
       <c r="Z82" s="23"/>
       <c r="AA82" s="23"/>
       <c r="AB82" s="23"/>
       <c r="AC82" s="23"/>
       <c r="AD82" s="23"/>
       <c r="AE82" s="23"/>
       <c r="AF82" s="23"/>
       <c r="AG82" s="23"/>
       <c r="AH82" s="23"/>
     </row>
-    <row r="83" spans="1:34" ht="34.5">
+    <row r="83" spans="1:34" ht="32">
       <c r="A83" s="79" t="s">
-        <v>189</v>
-[...13 lines deleted...]
-      <c r="L83" s="281"/>
+        <v>191</v>
+      </c>
+      <c r="B83" s="371" t="s">
+        <v>192</v>
+      </c>
+      <c r="C83" s="265"/>
+      <c r="D83" s="265"/>
+      <c r="E83" s="265"/>
+      <c r="F83" s="265"/>
+      <c r="G83" s="265"/>
+      <c r="H83" s="265"/>
+      <c r="I83" s="391"/>
+      <c r="J83" s="391"/>
+      <c r="K83" s="391"/>
+      <c r="L83" s="391"/>
       <c r="M83" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="N83" s="282" t="s">
-[...8 lines deleted...]
-      <c r="U83" s="281"/>
+      <c r="N83" s="392" t="s">
+        <v>193</v>
+      </c>
+      <c r="O83" s="265"/>
+      <c r="P83" s="265"/>
+      <c r="Q83" s="265"/>
+      <c r="R83" s="265"/>
+      <c r="S83" s="391"/>
+      <c r="T83" s="391"/>
+      <c r="U83" s="391"/>
       <c r="V83" s="30" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="W83" s="30"/>
-      <c r="X83" s="283"/>
-[...9 lines deleted...]
-      <c r="AH83" s="285"/>
+      <c r="X83" s="393"/>
+      <c r="Y83" s="394"/>
+      <c r="Z83" s="394"/>
+      <c r="AA83" s="394"/>
+      <c r="AB83" s="394"/>
+      <c r="AC83" s="394"/>
+      <c r="AD83" s="394"/>
+      <c r="AE83" s="394"/>
+      <c r="AF83" s="394"/>
+      <c r="AG83" s="394"/>
+      <c r="AH83" s="395"/>
     </row>
     <row r="84" spans="1:34" ht="18" customHeight="1">
-      <c r="A84" s="225" t="s">
-[...34 lines deleted...]
-      <c r="AH84" s="288"/>
+      <c r="A84" s="421" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="396"/>
+      <c r="C84" s="397"/>
+      <c r="D84" s="397"/>
+      <c r="E84" s="397"/>
+      <c r="F84" s="397"/>
+      <c r="G84" s="397"/>
+      <c r="H84" s="397"/>
+      <c r="I84" s="397"/>
+      <c r="J84" s="397"/>
+      <c r="K84" s="397"/>
+      <c r="L84" s="397"/>
+      <c r="M84" s="397"/>
+      <c r="N84" s="397"/>
+      <c r="O84" s="397"/>
+      <c r="P84" s="397"/>
+      <c r="Q84" s="397"/>
+      <c r="R84" s="397"/>
+      <c r="S84" s="397"/>
+      <c r="T84" s="397"/>
+      <c r="U84" s="397"/>
+      <c r="V84" s="397"/>
+      <c r="W84" s="397"/>
+      <c r="X84" s="397"/>
+      <c r="Y84" s="397"/>
+      <c r="Z84" s="397"/>
+      <c r="AA84" s="397"/>
+      <c r="AB84" s="397"/>
+      <c r="AC84" s="397"/>
+      <c r="AD84" s="397"/>
+      <c r="AE84" s="397"/>
+      <c r="AF84" s="397"/>
+      <c r="AG84" s="397"/>
+      <c r="AH84" s="398"/>
     </row>
     <row r="85" spans="1:34" ht="18" customHeight="1">
-      <c r="A85" s="226"/>
-[...32 lines deleted...]
-      <c r="AH85" s="234"/>
+      <c r="A85" s="422"/>
+      <c r="B85" s="381"/>
+      <c r="C85" s="382"/>
+      <c r="D85" s="382"/>
+      <c r="E85" s="382"/>
+      <c r="F85" s="382"/>
+      <c r="G85" s="382"/>
+      <c r="H85" s="382"/>
+      <c r="I85" s="382"/>
+      <c r="J85" s="382"/>
+      <c r="K85" s="382"/>
+      <c r="L85" s="382"/>
+      <c r="M85" s="382"/>
+      <c r="N85" s="382"/>
+      <c r="O85" s="382"/>
+      <c r="P85" s="382"/>
+      <c r="Q85" s="382"/>
+      <c r="R85" s="382"/>
+      <c r="S85" s="382"/>
+      <c r="T85" s="382"/>
+      <c r="U85" s="382"/>
+      <c r="V85" s="382"/>
+      <c r="W85" s="382"/>
+      <c r="X85" s="382"/>
+      <c r="Y85" s="382"/>
+      <c r="Z85" s="382"/>
+      <c r="AA85" s="382"/>
+      <c r="AB85" s="382"/>
+      <c r="AC85" s="382"/>
+      <c r="AD85" s="382"/>
+      <c r="AE85" s="382"/>
+      <c r="AF85" s="382"/>
+      <c r="AG85" s="382"/>
+      <c r="AH85" s="383"/>
     </row>
     <row r="86" spans="1:34" ht="18" customHeight="1">
-      <c r="A86" s="226"/>
-[...32 lines deleted...]
-      <c r="AH86" s="291"/>
+      <c r="A86" s="422"/>
+      <c r="B86" s="399"/>
+      <c r="C86" s="400"/>
+      <c r="D86" s="400"/>
+      <c r="E86" s="400"/>
+      <c r="F86" s="400"/>
+      <c r="G86" s="400"/>
+      <c r="H86" s="400"/>
+      <c r="I86" s="400"/>
+      <c r="J86" s="400"/>
+      <c r="K86" s="400"/>
+      <c r="L86" s="400"/>
+      <c r="M86" s="400"/>
+      <c r="N86" s="400"/>
+      <c r="O86" s="400"/>
+      <c r="P86" s="400"/>
+      <c r="Q86" s="400"/>
+      <c r="R86" s="400"/>
+      <c r="S86" s="400"/>
+      <c r="T86" s="400"/>
+      <c r="U86" s="400"/>
+      <c r="V86" s="400"/>
+      <c r="W86" s="400"/>
+      <c r="X86" s="400"/>
+      <c r="Y86" s="400"/>
+      <c r="Z86" s="400"/>
+      <c r="AA86" s="400"/>
+      <c r="AB86" s="400"/>
+      <c r="AC86" s="400"/>
+      <c r="AD86" s="400"/>
+      <c r="AE86" s="400"/>
+      <c r="AF86" s="400"/>
+      <c r="AG86" s="400"/>
+      <c r="AH86" s="401"/>
     </row>
     <row r="87" spans="1:34" ht="18" customHeight="1">
-      <c r="A87" s="226"/>
-[...34 lines deleted...]
-      <c r="AH87" s="234"/>
+      <c r="A87" s="422"/>
+      <c r="B87" s="381" t="s">
+        <v>196</v>
+      </c>
+      <c r="C87" s="382"/>
+      <c r="D87" s="382"/>
+      <c r="E87" s="382"/>
+      <c r="F87" s="382"/>
+      <c r="G87" s="382"/>
+      <c r="H87" s="382"/>
+      <c r="I87" s="382"/>
+      <c r="J87" s="382"/>
+      <c r="K87" s="382"/>
+      <c r="L87" s="382"/>
+      <c r="M87" s="382"/>
+      <c r="N87" s="382"/>
+      <c r="O87" s="382"/>
+      <c r="P87" s="382"/>
+      <c r="Q87" s="382"/>
+      <c r="R87" s="382"/>
+      <c r="S87" s="382"/>
+      <c r="T87" s="382"/>
+      <c r="U87" s="382"/>
+      <c r="V87" s="382"/>
+      <c r="W87" s="382"/>
+      <c r="X87" s="382"/>
+      <c r="Y87" s="382"/>
+      <c r="Z87" s="382"/>
+      <c r="AA87" s="382"/>
+      <c r="AB87" s="382"/>
+      <c r="AC87" s="382"/>
+      <c r="AD87" s="382"/>
+      <c r="AE87" s="382"/>
+      <c r="AF87" s="382"/>
+      <c r="AG87" s="382"/>
+      <c r="AH87" s="383"/>
     </row>
     <row r="88" spans="1:34" ht="18" customHeight="1" thickBot="1">
-      <c r="A88" s="226"/>
-[...34 lines deleted...]
-      <c r="AH88" s="234"/>
+      <c r="A88" s="422"/>
+      <c r="B88" s="381" t="s">
+        <v>197</v>
+      </c>
+      <c r="C88" s="382"/>
+      <c r="D88" s="382"/>
+      <c r="E88" s="382"/>
+      <c r="F88" s="382"/>
+      <c r="G88" s="382"/>
+      <c r="H88" s="382"/>
+      <c r="I88" s="382"/>
+      <c r="J88" s="382"/>
+      <c r="K88" s="382"/>
+      <c r="L88" s="382"/>
+      <c r="M88" s="382"/>
+      <c r="N88" s="382"/>
+      <c r="O88" s="382"/>
+      <c r="P88" s="382"/>
+      <c r="Q88" s="382"/>
+      <c r="R88" s="382"/>
+      <c r="S88" s="382"/>
+      <c r="T88" s="382"/>
+      <c r="U88" s="382"/>
+      <c r="V88" s="382"/>
+      <c r="W88" s="382"/>
+      <c r="X88" s="382"/>
+      <c r="Y88" s="382"/>
+      <c r="Z88" s="382"/>
+      <c r="AA88" s="382"/>
+      <c r="AB88" s="382"/>
+      <c r="AC88" s="382"/>
+      <c r="AD88" s="382"/>
+      <c r="AE88" s="382"/>
+      <c r="AF88" s="382"/>
+      <c r="AG88" s="382"/>
+      <c r="AH88" s="383"/>
     </row>
     <row r="89" spans="1:34" ht="21" customHeight="1">
-      <c r="A89" s="226"/>
-[...18 lines deleted...]
-      <c r="Q89" s="275" t="s">
+      <c r="A89" s="422"/>
+      <c r="B89" s="384" t="s">
         <v>198</v>
       </c>
-      <c r="R89" s="276"/>
-[...4 lines deleted...]
-      <c r="W89" s="277" t="s">
+      <c r="C89" s="384"/>
+      <c r="D89" s="384"/>
+      <c r="E89" s="384"/>
+      <c r="F89" s="384"/>
+      <c r="G89" s="384"/>
+      <c r="H89" s="384"/>
+      <c r="I89" s="371" t="s">
         <v>199</v>
       </c>
-      <c r="X89" s="276"/>
-[...4 lines deleted...]
-      <c r="AC89" s="279" t="s">
+      <c r="J89" s="265"/>
+      <c r="K89" s="265"/>
+      <c r="L89" s="265"/>
+      <c r="M89" s="265"/>
+      <c r="N89" s="265"/>
+      <c r="O89" s="374"/>
+      <c r="Q89" s="385" t="s">
         <v>200</v>
       </c>
-      <c r="AD89" s="276"/>
-[...3 lines deleted...]
-      <c r="AH89" s="280"/>
+      <c r="R89" s="386"/>
+      <c r="S89" s="386"/>
+      <c r="T89" s="386"/>
+      <c r="U89" s="386"/>
+      <c r="V89" s="386"/>
+      <c r="W89" s="387" t="s">
+        <v>201</v>
+      </c>
+      <c r="X89" s="386"/>
+      <c r="Y89" s="386"/>
+      <c r="Z89" s="386"/>
+      <c r="AA89" s="386"/>
+      <c r="AB89" s="388"/>
+      <c r="AC89" s="389" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD89" s="386"/>
+      <c r="AE89" s="386"/>
+      <c r="AF89" s="386"/>
+      <c r="AG89" s="386"/>
+      <c r="AH89" s="390"/>
     </row>
     <row r="90" spans="1:34" ht="55.5" customHeight="1" thickBot="1">
-      <c r="A90" s="227"/>
-[...13 lines deleted...]
-      <c r="O90" s="238"/>
+      <c r="A90" s="423"/>
+      <c r="B90" s="426"/>
+      <c r="C90" s="426"/>
+      <c r="D90" s="426"/>
+      <c r="E90" s="426"/>
+      <c r="F90" s="426"/>
+      <c r="G90" s="426"/>
+      <c r="H90" s="426"/>
+      <c r="I90" s="427"/>
+      <c r="J90" s="428"/>
+      <c r="K90" s="428"/>
+      <c r="L90" s="428"/>
+      <c r="M90" s="428"/>
+      <c r="N90" s="428"/>
+      <c r="O90" s="429"/>
       <c r="P90" s="23"/>
-      <c r="Q90" s="239" t="s">
-[...15 lines deleted...]
-      <c r="AC90" s="271" t="s">
+      <c r="Q90" s="430" t="s">
         <v>203</v>
       </c>
-      <c r="AD90" s="240"/>
-[...3 lines deleted...]
-      <c r="AH90" s="272"/>
+      <c r="R90" s="379"/>
+      <c r="S90" s="379"/>
+      <c r="T90" s="379"/>
+      <c r="U90" s="379"/>
+      <c r="V90" s="379"/>
+      <c r="W90" s="431" t="s">
+        <v>204</v>
+      </c>
+      <c r="X90" s="379"/>
+      <c r="Y90" s="379"/>
+      <c r="Z90" s="379"/>
+      <c r="AA90" s="379"/>
+      <c r="AB90" s="432"/>
+      <c r="AC90" s="378" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD90" s="379"/>
+      <c r="AE90" s="379"/>
+      <c r="AF90" s="379"/>
+      <c r="AG90" s="379"/>
+      <c r="AH90" s="380"/>
     </row>
     <row r="91" spans="1:34">
       <c r="A91" s="94"/>
       <c r="W91" s="81"/>
       <c r="X91" s="81"/>
       <c r="Y91" s="81"/>
       <c r="Z91" s="81"/>
       <c r="AA91" s="81"/>
       <c r="AB91" s="81"/>
       <c r="AC91" s="81"/>
       <c r="AD91" s="81"/>
       <c r="AE91" s="81"/>
       <c r="AF91" s="81"/>
       <c r="AG91" s="81"/>
       <c r="AH91" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="171">
+    <mergeCell ref="H77:Q77"/>
+    <mergeCell ref="R77:U77"/>
+    <mergeCell ref="V77:AH77"/>
+    <mergeCell ref="A56:AH56"/>
+    <mergeCell ref="A84:A90"/>
+    <mergeCell ref="A79:AG79"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B87:AH87"/>
+    <mergeCell ref="B90:H90"/>
+    <mergeCell ref="I90:O90"/>
+    <mergeCell ref="Q90:V90"/>
+    <mergeCell ref="W90:AB90"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="G59:P59"/>
+    <mergeCell ref="Q59:W59"/>
+    <mergeCell ref="X59:AH59"/>
+    <mergeCell ref="B80:AH80"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="G62:AH62"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="E63:F63"/>
+    <mergeCell ref="S63:T63"/>
+    <mergeCell ref="Q63:R63"/>
+    <mergeCell ref="AG63:AH63"/>
+    <mergeCell ref="AE63:AF63"/>
+    <mergeCell ref="G63:O63"/>
+    <mergeCell ref="U63:AC63"/>
+    <mergeCell ref="A51:AH51"/>
+    <mergeCell ref="H49:Q49"/>
+    <mergeCell ref="F50:N50"/>
+    <mergeCell ref="O50:Q50"/>
+    <mergeCell ref="S50:AG50"/>
+    <mergeCell ref="R54:AH54"/>
+    <mergeCell ref="H55:AH55"/>
+    <mergeCell ref="A57:AH57"/>
+    <mergeCell ref="C53:AD53"/>
+    <mergeCell ref="C54:P54"/>
+    <mergeCell ref="C55:G55"/>
+    <mergeCell ref="AC90:AH90"/>
+    <mergeCell ref="B88:AH88"/>
+    <mergeCell ref="B89:H89"/>
+    <mergeCell ref="I89:O89"/>
+    <mergeCell ref="Q89:V89"/>
+    <mergeCell ref="W89:AB89"/>
+    <mergeCell ref="AC89:AH89"/>
+    <mergeCell ref="I83:L83"/>
+    <mergeCell ref="N83:R83"/>
+    <mergeCell ref="S83:U83"/>
+    <mergeCell ref="X83:AH83"/>
+    <mergeCell ref="B84:AH84"/>
+    <mergeCell ref="B85:AH85"/>
+    <mergeCell ref="B86:AH86"/>
+    <mergeCell ref="B77:G77"/>
+    <mergeCell ref="C52:Q52"/>
+    <mergeCell ref="AF47:AH47"/>
+    <mergeCell ref="F48:M48"/>
+    <mergeCell ref="X48:AC48"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="E42:H42"/>
+    <mergeCell ref="I42:AH42"/>
+    <mergeCell ref="B43:F43"/>
+    <mergeCell ref="G43:Q43"/>
+    <mergeCell ref="R43:T43"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="M46:Q46"/>
+    <mergeCell ref="V46:X46"/>
+    <mergeCell ref="Z46:AA46"/>
+    <mergeCell ref="AC46:AD46"/>
+    <mergeCell ref="F47:M47"/>
+    <mergeCell ref="X47:AE47"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="I44:P44"/>
+    <mergeCell ref="V44:AA44"/>
+    <mergeCell ref="AD44:AE44"/>
+    <mergeCell ref="B45:H45"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:R40"/>
+    <mergeCell ref="X40:AB40"/>
+    <mergeCell ref="AC40:AH40"/>
+    <mergeCell ref="U43:AH43"/>
+    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="A35:AH35"/>
+    <mergeCell ref="B37:AH37"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="X38:AA39"/>
+    <mergeCell ref="AB38:AC38"/>
+    <mergeCell ref="AD38:AF38"/>
+    <mergeCell ref="AG38:AH38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="AB39:AC39"/>
+    <mergeCell ref="AE39:AF39"/>
+    <mergeCell ref="AG39:AH39"/>
+    <mergeCell ref="E38:W38"/>
+    <mergeCell ref="E39:W39"/>
+    <mergeCell ref="U41:AH41"/>
+    <mergeCell ref="X33:AA33"/>
+    <mergeCell ref="AB33:AH33"/>
+    <mergeCell ref="AE25:AH25"/>
+    <mergeCell ref="D25:AD25"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="G33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:W33"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="G34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="Q34:W34"/>
+    <mergeCell ref="X34:AA34"/>
+    <mergeCell ref="AB34:AH34"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:AH26"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:AH16"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="H22:O22"/>
+    <mergeCell ref="U22:AH22"/>
+    <mergeCell ref="B11:AH11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="S12:X12"/>
+    <mergeCell ref="Y12:AG12"/>
+    <mergeCell ref="D20:AH20"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="C27:J27"/>
+    <mergeCell ref="M27:T27"/>
+    <mergeCell ref="W27:AD27"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="H21:AA21"/>
+    <mergeCell ref="M10:R10"/>
+    <mergeCell ref="C10:L10"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="W13:AF13"/>
     <mergeCell ref="Z1:AA1"/>
     <mergeCell ref="AC1:AD1"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="I18:AH18"/>
     <mergeCell ref="I19:AH19"/>
     <mergeCell ref="B23:AH23"/>
     <mergeCell ref="I29:O29"/>
     <mergeCell ref="P29:AH29"/>
     <mergeCell ref="AF1:AG1"/>
     <mergeCell ref="B3:AH3"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="Z4:AH4"/>
     <mergeCell ref="Z5:AH5"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="S9:T9"/>
     <mergeCell ref="B8:AH8"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="L15:M15"/>
-    <mergeCell ref="C24:F24"/>
-[...145 lines deleted...]
-    <mergeCell ref="AG63:AH63"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="O48">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>$F$48="本店"</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="3">
+  <dataValidations disablePrompts="1" count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P41:R41" xr:uid="{F479D244-2624-4721-B9E0-C7DA230A1FEE}">
       <formula1>"1,2,3,4,5,6,7,8"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B41:O41" xr:uid="{5AA6C84E-BAEE-468D-A69C-B552B2413AA6}">
       <formula1>"※対象者のみ下記選択,修士課程,博士課程前期課程,博士課程後期課程"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="D25:AD25" xr:uid="{4C1BD2E1-1DDC-4DDA-BDE4-0754F906EAA8}">
       <formula1>$AJ$25:$AJ$29</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;R&amp;9研究部様式：3-1-2d 2025/04版 </oddHeader>
+    <oddHeader xml:space="preserve">&amp;R&amp;9研究部様式：0104-03 2026/04更新 </oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="60" max="33" man="1"/>
+    <brk id="58" max="33" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1676400</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId6" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId7" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId8" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId9" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId10" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId11" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1037" r:id="rId12" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>85725</xdr:rowOff>
+                    <xdr:rowOff>88900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>295275</xdr:rowOff>
+                    <xdr:rowOff>298450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId13" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>69850</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>279400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId14" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:colOff>203200</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId15" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId16" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1657350</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId17" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId18" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1657350</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId19" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId20" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId21" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1068" r:id="rId22" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId23" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1076" r:id="rId24" name="Check Box 52">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1077" r:id="rId25" name="Check Box 53">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1078" r:id="rId26" name="Check Box 54">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1081" r:id="rId27" name="Check Box 57">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1082" r:id="rId28" name="Check Box 58">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1083" r:id="rId29" name="Check Box 59">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1084" r:id="rId30" name="Check Box 60">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1085" r:id="rId31" name="Check Box 61">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1086" r:id="rId32" name="Check Box 62">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1087" r:id="rId33" name="Check Box 63">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1088" r:id="rId34" name="Check Box 64">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1089" r:id="rId35" name="Check Box 65">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1111" r:id="rId36" name="Check Box 87">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1318" r:id="rId37" name="Check Box 294">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1399" r:id="rId38" name="Check Box 375">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1400" r:id="rId39" name="Check Box 376">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1401" r:id="rId40" name="Check Box 377">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1402" r:id="rId41" name="Check Box 378">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1403" r:id="rId42" name="Check Box 379">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1404" r:id="rId43" name="Check Box 380">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1405" r:id="rId44" name="Check Box 381">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1406" r:id="rId45" name="Check Box 382">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1408" r:id="rId46" name="Check Box 384">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1410" r:id="rId47" name="Check Box 386">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1411" r:id="rId48" name="Check Box 387">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1413" r:id="rId49" name="Check Box 389">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1414" r:id="rId50" name="Check Box 390">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1415" r:id="rId51" name="Check Box 391">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1416" r:id="rId52" name="Check Box 392">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1417" r:id="rId53" name="Check Box 393">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1419" r:id="rId54" name="Check Box 395">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1424" r:id="rId55" name="Check Box 400">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1425" r:id="rId56" name="Check Box 401">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1427" r:id="rId57" name="Check Box 403">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1429" r:id="rId58" name="Check Box 405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1431" r:id="rId59" name="Check Box 407">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1432" r:id="rId60" name="Check Box 408">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1433" r:id="rId61" name="Check Box 409">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1434" r:id="rId62" name="Check Box 410">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1435" r:id="rId63" name="Check Box 411">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1436" r:id="rId64" name="Check Box 412">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1437" r:id="rId65" name="Check Box 413">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1438" r:id="rId66" name="Check Box 414">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1439" r:id="rId67" name="Check Box 415">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1440" r:id="rId68" name="Check Box 416">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1441" r:id="rId69" name="Check Box 417">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1443" r:id="rId70" name="Check Box 419">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1444" r:id="rId71" name="Check Box 420">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1469" r:id="rId72" name="Check Box 445">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>74</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1470" r:id="rId73" name="Check Box 446">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>75</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1471" r:id="rId74" name="Check Box 447">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1472" r:id="rId75" name="Check Box 448">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1473" r:id="rId76" name="Check Box 449">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1474" r:id="rId77" name="Check Box 450">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1475" r:id="rId78" name="Check Box 451">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1476" r:id="rId79" name="Check Box 452">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1477" r:id="rId80" name="Check Box 453">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>67</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1478" r:id="rId81" name="Check Box 454">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1481" r:id="rId82" name="Check Box 457">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>68</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1488" r:id="rId83" name="Check Box 464">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d7ca9fc07fd5c3a60c7da2a146ef11ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -17849,148 +17865,147 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2035CB5E-E968-4B50-BC90-3FC82E3B2E61}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A549395-8DF5-4F8D-8967-49E2C3B3BFB9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF702ACE-9E39-40F0-89F1-CF8D6A761A00}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC78CB59-6A59-41C0-8A7D-F09FF3EB7192}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A549395-8DF5-4F8D-8967-49E2C3B3BFB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2035CB5E-E968-4B50-BC90-3FC82E3B2E61}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>印刷用_2025</vt:lpstr>
-      <vt:lpstr>印刷用_2025!Print_Area</vt:lpstr>
+      <vt:lpstr>印刷用_2026</vt:lpstr>
+      <vt:lpstr>印刷用_2026!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>大坪 由夏</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>