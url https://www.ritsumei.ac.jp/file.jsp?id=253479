--- v1 (2026-07-14)
+++ v2 (2026-09-16)
@@ -88,100 +88,97 @@
   <Override PartName="/xl/ctrlProps/ctrlProp72.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp73.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp74.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp75.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp76.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp77.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp78.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp79.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp80.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0104_アルバイト雇用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0104_アルバイト雇用\更新\20260901更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{897A11D4-96CD-40D8-8433-A9E5B1F986B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFA7A681-A75A-458B-8F7F-CD611FEF44A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="165" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="印刷用_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1900年1月25日">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">印刷用_2026!$A$1:$AH$124</definedName>
     <definedName name="科研費基盤">[1]テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">[1]テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">[1]テーブル!$E$21:$E$27</definedName>
     <definedName name="更新の判断基準">[1]テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">[1]テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">[1]テーブル!$E$7:$E$17</definedName>
     <definedName name="身分">[1]テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">[1]テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">[1]テーブル!$C$25:$C$27</definedName>
     <definedName name="有無">[1]テーブル!$A$18:$A$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="210">
   <si>
     <t>労働条件通知書(非常勤職員）</t>
     <rPh sb="8" eb="11">
       <t>ヒジョウキン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ショクイン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
@@ -2328,108 +2325,108 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　年　 　月　 　日</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　年 　　月　 　日</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　年　 　月　 　日</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>1,200円（研究事務補助業務/研究補助業務/学部学生または学部卒業者等）</t>
+    <t>1,250円（研究事務補助業務/研究補助業務/学部学生または学部卒業者等）</t>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>1,350円（研究補助業務/博士課程前期課程・修士課程学生または課程修了者）</t>
-[...3 lines deleted...]
-    <t>1,600円（研究補助業務/博士課程後期課程学生、課程修了者または満期退学者）</t>
+    <t>1,400円（研究補助業務/博士課程前期課程・修士課程学生または課程修了者）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1,650円（研究補助業務/博士課程後期課程学生、課程修了者または満期退学者）</t>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ハカセ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>カテイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウキ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カテイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>カテイ</t>
     </rPh>
     <rPh sb="27" eb="30">
       <t>シュウリョウシャ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>マンキ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>タイガク</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>1,950円（研究補助業務/看護師資格を有して行う専門的業務）</t>
+    <t>2,000円（研究補助業務/看護師資格を有して行う専門的業務）</t>
     <rPh sb="5" eb="6">
       <t>エン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>カンゴ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>シ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>シカク</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ユウ</t>
     </rPh>
     <rPh sb="23" eb="24">
@@ -5727,55 +5724,55 @@
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1676400</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5792,59 +5789,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>69850</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5861,57 +5858,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5928,57 +5925,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5995,57 +5992,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>16</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6060,59 +6057,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6135,51 +6132,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6194,59 +6191,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1036"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6263,57 +6260,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>298450</xdr:rowOff>
+          <xdr:rowOff>295275</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1037"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6330,57 +6327,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>69850</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>279400</xdr:rowOff>
+          <xdr:rowOff>276225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6401,53 +6398,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>203200</xdr:colOff>
+          <xdr:colOff>200025</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6462,59 +6459,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6535,51 +6532,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1657350</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6598,51 +6595,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>260350</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -6669,53 +6666,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1657350</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6738,51 +6735,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6805,51 +6802,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6864,59 +6861,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>69850</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>50800</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6933,57 +6930,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6998,59 +6995,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>165100</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7067,57 +7064,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>165100</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1076" name="Check Box 52" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7132,59 +7129,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>165100</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1077" name="Check Box 53" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1077"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7201,57 +7198,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>165100</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1078" name="Check Box 54" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7266,59 +7263,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1081" name="Check Box 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7333,59 +7330,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1082" name="Check Box 58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1082"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7402,57 +7399,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1083" name="Check Box 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7467,59 +7464,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Check Box 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7534,59 +7531,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Check Box 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7601,59 +7598,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Check Box 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7668,59 +7665,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1087" name="Check Box 63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1087"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7735,59 +7732,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1088" name="Check Box 64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1088"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7802,59 +7799,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1089" name="Check Box 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7890,52 +7887,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>7214</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>106751</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>25</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="9" name="グループ化 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="1543914" y="20420401"/>
-          <a:ext cx="4206011" cy="5382824"/>
+          <a:off x="1683614" y="20414051"/>
+          <a:ext cx="4669561" cy="5690799"/>
           <a:chOff x="1876425" y="20222398"/>
           <a:chExt cx="4310093" cy="5404621"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="59" name="図 58">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId2">
                     <a14:imgEffect>
                       <a14:sharpenSoften amount="50000"/>
@@ -8051,51 +8048,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Check Box 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8110,57 +8107,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>73</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1318" name="Check Box 294" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1318"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8177,59 +8174,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1399" name="Check Box 375" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1399"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8244,59 +8241,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1400" name="Check Box 376" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1400"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8311,59 +8308,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1401" name="Check Box 377" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1401"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8378,57 +8375,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1402" name="Check Box 378" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1402"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8445,57 +8442,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1403" name="Check Box 379" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1403"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8512,59 +8509,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1404" name="Check Box 380" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1404"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8579,59 +8576,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1405" name="Check Box 381" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1405"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8646,59 +8643,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1406" name="Check Box 382" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1406"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8713,59 +8710,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1408" name="Check Box 384" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1408"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8780,59 +8777,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1410" name="Check Box 386" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1410"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8847,59 +8844,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1411" name="Check Box 387" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1411"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8914,59 +8911,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1413" name="Check Box 389" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1413"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8981,59 +8978,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1414" name="Check Box 390" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1414"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9048,57 +9045,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1415" name="Check Box 391" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1415"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9115,57 +9112,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1416" name="Check Box 392" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1416"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9182,59 +9179,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1417" name="Check Box 393" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1417"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9249,59 +9246,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1419" name="Check Box 395" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1419"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9316,59 +9313,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1424" name="Check Box 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9383,59 +9380,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1425" name="Check Box 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9450,59 +9447,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1427" name="Check Box 403" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1427"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9517,59 +9514,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1429" name="Check Box 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9584,59 +9581,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1431" name="Check Box 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9651,59 +9648,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1432" name="Check Box 408" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1432"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9718,59 +9715,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1433" name="Check Box 409" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1433"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9785,59 +9782,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1434" name="Check Box 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9852,59 +9849,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1435" name="Check Box 411" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1435"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9919,59 +9916,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1436" name="Check Box 412" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1436"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9986,59 +9983,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1437" name="Check Box 413" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1437"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10053,59 +10050,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1438" name="Check Box 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1438"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10120,59 +10117,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1439" name="Check Box 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1439"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10187,59 +10184,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1440" name="Check Box 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1440"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10254,59 +10251,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>72</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1441" name="Check Box 417" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1441"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10321,59 +10318,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1443" name="Check Box 419" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1443"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10388,59 +10385,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1444" name="Check Box 420" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1444"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10455,57 +10452,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>74</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1469" name="Check Box 445" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1469"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BD050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10522,57 +10519,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>75</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1470" name="Check Box 446" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1470"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BE050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10589,57 +10586,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1471" name="Check Box 447" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1471"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BF050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10656,57 +10653,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1472" name="Check Box 448" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1472"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10723,57 +10720,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>70</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1473" name="Check Box 449" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1473"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10790,59 +10787,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1474" name="Check Box 450" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1474"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10857,59 +10854,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1475" name="Check Box 451" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1475"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10924,59 +10921,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1476" name="Check Box 452" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1476"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11012,52 +11009,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>84262</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>2239</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>144768</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>3594</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="グループ化 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="1620962" y="13508689"/>
-          <a:ext cx="5197656" cy="2690580"/>
+          <a:off x="1760662" y="13508689"/>
+          <a:ext cx="5775506" cy="2687405"/>
           <a:chOff x="1760570" y="13575364"/>
           <a:chExt cx="6061348" cy="2687405"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="7" name="グループ化 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="1760570" y="13575364"/>
             <a:ext cx="456063" cy="2687405"/>
             <a:chOff x="1759662" y="13601341"/>
             <a:chExt cx="454372" cy="2704360"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:cxnSp macro="">
           <xdr:nvCxnSpPr>
@@ -11316,55 +11313,55 @@
             <a:lnRef idx="1">
               <a:schemeClr val="dk1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
         </xdr:cxnSp>
       </xdr:grpSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>67</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1477" name="Check Box 453" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1477"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11383,55 +11380,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1478" name="Check Box 454" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1478"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11454,53 +11451,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>68</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1481" name="Check Box 457" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1481"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11515,57 +11512,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1488" name="Check Box 464" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1488"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11877,58 +11874,58 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AL91"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AI2" sqref="AI2"/>
+      <selection activeCell="AJ29" sqref="AJ29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="22" style="6" customWidth="1"/>
-    <col min="2" max="33" width="2.453125" style="6" customWidth="1"/>
-    <col min="34" max="34" width="2.453125" style="82" customWidth="1"/>
+    <col min="2" max="33" width="2.5" style="6" customWidth="1"/>
+    <col min="34" max="34" width="2.5" style="82" customWidth="1"/>
     <col min="35" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="19.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
@@ -12204,51 +12201,51 @@
       <c r="K8" s="245"/>
       <c r="L8" s="245"/>
       <c r="M8" s="245"/>
       <c r="N8" s="245"/>
       <c r="O8" s="245"/>
       <c r="P8" s="245"/>
       <c r="Q8" s="245"/>
       <c r="R8" s="245"/>
       <c r="S8" s="245"/>
       <c r="T8" s="245"/>
       <c r="U8" s="245"/>
       <c r="V8" s="245"/>
       <c r="W8" s="245"/>
       <c r="X8" s="245"/>
       <c r="Y8" s="245"/>
       <c r="Z8" s="245"/>
       <c r="AA8" s="245"/>
       <c r="AB8" s="245"/>
       <c r="AC8" s="245"/>
       <c r="AD8" s="245"/>
       <c r="AE8" s="245"/>
       <c r="AF8" s="245"/>
       <c r="AG8" s="245"/>
       <c r="AH8" s="246"/>
     </row>
-    <row r="9" spans="1:34" s="97" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="9" spans="1:34" s="97" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="99" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="242" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="243"/>
       <c r="D9" s="98" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="243" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="243"/>
       <c r="G9" s="98" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="243" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="243"/>
       <c r="J9" s="98" t="s">
         <v>4</v>
       </c>
       <c r="K9" s="244" t="s">
@@ -15071,137 +15068,137 @@
       <c r="N75" s="209"/>
       <c r="O75" s="209"/>
       <c r="P75" s="209"/>
       <c r="Q75" s="194"/>
       <c r="R75" s="194"/>
       <c r="S75" s="194"/>
       <c r="T75" s="196"/>
       <c r="U75" s="192"/>
       <c r="V75" s="166"/>
       <c r="W75" s="169"/>
       <c r="X75" s="169"/>
       <c r="Y75" s="169"/>
       <c r="Z75" s="183"/>
       <c r="AA75" s="166"/>
       <c r="AB75" s="166"/>
       <c r="AC75" s="166"/>
       <c r="AD75" s="166"/>
       <c r="AE75" s="166"/>
       <c r="AF75" s="166"/>
       <c r="AG75" s="166"/>
       <c r="AH75" s="77"/>
       <c r="AJ75"/>
       <c r="AK75"/>
       <c r="AL75"/>
     </row>
-    <row r="76" spans="1:38" ht="20.149999999999999" customHeight="1">
+    <row r="76" spans="1:38" ht="20.100000000000001" customHeight="1">
       <c r="A76" s="167"/>
       <c r="B76" s="30"/>
       <c r="C76" s="30"/>
       <c r="D76" s="30"/>
       <c r="E76" s="30"/>
       <c r="F76" s="30"/>
       <c r="G76" s="30"/>
       <c r="H76" s="30"/>
       <c r="I76" s="30"/>
       <c r="J76" s="30"/>
       <c r="K76" s="30"/>
       <c r="L76" s="30"/>
       <c r="M76" s="30"/>
       <c r="N76" s="30"/>
       <c r="O76" s="30"/>
       <c r="P76" s="30"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="30"/>
       <c r="S76" s="30"/>
       <c r="T76" s="30"/>
       <c r="U76" s="30"/>
       <c r="V76" s="30"/>
       <c r="W76" s="30"/>
       <c r="X76" s="30"/>
       <c r="Y76" s="30"/>
       <c r="Z76" s="30"/>
       <c r="AA76" s="30"/>
       <c r="AB76" s="30"/>
       <c r="AC76" s="30"/>
       <c r="AD76" s="30"/>
       <c r="AE76" s="30"/>
       <c r="AF76" s="30"/>
       <c r="AG76" s="30"/>
       <c r="AH76" s="30"/>
       <c r="AI76" s="13"/>
       <c r="AJ76"/>
       <c r="AK76"/>
       <c r="AL76"/>
     </row>
-    <row r="77" spans="1:38" ht="20.149999999999999" customHeight="1">
+    <row r="77" spans="1:38" ht="20.100000000000001" customHeight="1">
       <c r="A77" s="78" t="s">
         <v>186</v>
       </c>
       <c r="B77" s="348" t="s">
         <v>187</v>
       </c>
       <c r="C77" s="249"/>
       <c r="D77" s="249"/>
       <c r="E77" s="249"/>
       <c r="F77" s="249"/>
       <c r="G77" s="249"/>
       <c r="H77" s="418">
         <v>0</v>
       </c>
       <c r="I77" s="418"/>
       <c r="J77" s="418"/>
       <c r="K77" s="418"/>
       <c r="L77" s="418"/>
       <c r="M77" s="418"/>
       <c r="N77" s="418"/>
       <c r="O77" s="418"/>
       <c r="P77" s="418"/>
       <c r="Q77" s="419"/>
       <c r="R77" s="348" t="s">
         <v>188</v>
       </c>
       <c r="S77" s="249"/>
       <c r="T77" s="249"/>
       <c r="U77" s="249"/>
       <c r="V77" s="418" t="s">
         <v>1</v>
       </c>
       <c r="W77" s="418"/>
       <c r="X77" s="418"/>
       <c r="Y77" s="418"/>
       <c r="Z77" s="418"/>
       <c r="AA77" s="418"/>
       <c r="AB77" s="418"/>
       <c r="AC77" s="418"/>
       <c r="AD77" s="418"/>
       <c r="AE77" s="418"/>
       <c r="AF77" s="418"/>
       <c r="AG77" s="418"/>
       <c r="AH77" s="419"/>
     </row>
-    <row r="78" spans="1:38" ht="20.149999999999999" customHeight="1">
+    <row r="78" spans="1:38" ht="20.100000000000001" customHeight="1">
       <c r="A78" s="87"/>
       <c r="B78" s="88"/>
       <c r="C78" s="88"/>
       <c r="D78" s="88"/>
       <c r="E78" s="88"/>
       <c r="F78" s="88"/>
       <c r="G78" s="88"/>
       <c r="H78" s="89"/>
       <c r="I78" s="89"/>
       <c r="J78" s="89"/>
       <c r="K78" s="89"/>
       <c r="L78" s="89"/>
       <c r="M78" s="89"/>
       <c r="N78" s="89"/>
       <c r="O78" s="89"/>
       <c r="P78" s="89"/>
       <c r="Q78" s="89"/>
       <c r="R78" s="88"/>
       <c r="S78" s="88"/>
       <c r="T78" s="88"/>
       <c r="U78" s="88"/>
       <c r="V78" s="89"/>
       <c r="W78" s="89"/>
       <c r="X78" s="89"/>
       <c r="Y78" s="89"/>
@@ -15231,51 +15228,51 @@
       <c r="K79" s="425"/>
       <c r="L79" s="425"/>
       <c r="M79" s="425"/>
       <c r="N79" s="425"/>
       <c r="O79" s="425"/>
       <c r="P79" s="425"/>
       <c r="Q79" s="425"/>
       <c r="R79" s="425"/>
       <c r="S79" s="425"/>
       <c r="T79" s="425"/>
       <c r="U79" s="425"/>
       <c r="V79" s="425"/>
       <c r="W79" s="425"/>
       <c r="X79" s="425"/>
       <c r="Y79" s="425"/>
       <c r="Z79" s="425"/>
       <c r="AA79" s="425"/>
       <c r="AB79" s="425"/>
       <c r="AC79" s="425"/>
       <c r="AD79" s="425"/>
       <c r="AE79" s="425"/>
       <c r="AF79" s="425"/>
       <c r="AG79" s="425"/>
       <c r="AH79" s="91"/>
     </row>
-    <row r="80" spans="1:38" ht="20.149999999999999" customHeight="1">
+    <row r="80" spans="1:38" ht="20.100000000000001" customHeight="1">
       <c r="A80" s="90"/>
       <c r="B80" s="436"/>
       <c r="C80" s="436"/>
       <c r="D80" s="436"/>
       <c r="E80" s="436"/>
       <c r="F80" s="436"/>
       <c r="G80" s="436"/>
       <c r="H80" s="436"/>
       <c r="I80" s="436"/>
       <c r="J80" s="436"/>
       <c r="K80" s="436"/>
       <c r="L80" s="436"/>
       <c r="M80" s="436"/>
       <c r="N80" s="436"/>
       <c r="O80" s="436"/>
       <c r="P80" s="436"/>
       <c r="Q80" s="436"/>
       <c r="R80" s="436"/>
       <c r="S80" s="436"/>
       <c r="T80" s="436"/>
       <c r="U80" s="436"/>
       <c r="V80" s="436"/>
       <c r="W80" s="436"/>
       <c r="X80" s="436"/>
       <c r="Y80" s="436"/>
@@ -15341,51 +15338,51 @@
       <c r="K82" s="23"/>
       <c r="L82" s="23"/>
       <c r="M82" s="23"/>
       <c r="N82" s="23"/>
       <c r="O82" s="23"/>
       <c r="P82" s="23"/>
       <c r="Q82" s="23"/>
       <c r="R82" s="23"/>
       <c r="S82" s="23"/>
       <c r="T82" s="23"/>
       <c r="U82" s="23"/>
       <c r="V82" s="23"/>
       <c r="W82" s="23"/>
       <c r="X82" s="23"/>
       <c r="Y82" s="23"/>
       <c r="Z82" s="23"/>
       <c r="AA82" s="23"/>
       <c r="AB82" s="23"/>
       <c r="AC82" s="23"/>
       <c r="AD82" s="23"/>
       <c r="AE82" s="23"/>
       <c r="AF82" s="23"/>
       <c r="AG82" s="23"/>
       <c r="AH82" s="23"/>
     </row>
-    <row r="83" spans="1:34" ht="32">
+    <row r="83" spans="1:34" ht="34.5">
       <c r="A83" s="79" t="s">
         <v>191</v>
       </c>
       <c r="B83" s="371" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="265"/>
       <c r="D83" s="265"/>
       <c r="E83" s="265"/>
       <c r="F83" s="265"/>
       <c r="G83" s="265"/>
       <c r="H83" s="265"/>
       <c r="I83" s="391"/>
       <c r="J83" s="391"/>
       <c r="K83" s="391"/>
       <c r="L83" s="391"/>
       <c r="M83" s="80" t="s">
         <v>4</v>
       </c>
       <c r="N83" s="392" t="s">
         <v>193</v>
       </c>
       <c r="O83" s="265"/>
       <c r="P83" s="265"/>
       <c r="Q83" s="265"/>
@@ -15889,1793 +15886,1793 @@
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;9研究部様式：0104-03 2026/04更新 </oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="58" max="33" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1676400</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>69850</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId6" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId7" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId8" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId9" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId10" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId11" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1037" r:id="rId12" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>88900</xdr:rowOff>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>298450</xdr:rowOff>
+                    <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId13" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>69850</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>279400</xdr:rowOff>
+                    <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId14" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>203200</xdr:colOff>
+                    <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId15" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId16" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1657350</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId17" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>260350</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId18" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1657350</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId19" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId20" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId21" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>69850</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>50800</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1068" r:id="rId22" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>184150</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId23" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>165100</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1076" r:id="rId24" name="Check Box 52">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>165100</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1077" r:id="rId25" name="Check Box 53">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>165100</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1078" r:id="rId26" name="Check Box 54">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>165100</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1081" r:id="rId27" name="Check Box 57">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1082" r:id="rId28" name="Check Box 58">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1083" r:id="rId29" name="Check Box 59">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1084" r:id="rId30" name="Check Box 60">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1085" r:id="rId31" name="Check Box 61">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1086" r:id="rId32" name="Check Box 62">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1087" r:id="rId33" name="Check Box 63">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1088" r:id="rId34" name="Check Box 64">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1089" r:id="rId35" name="Check Box 65">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1111" r:id="rId36" name="Check Box 87">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1318" r:id="rId37" name="Check Box 294">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1399" r:id="rId38" name="Check Box 375">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1400" r:id="rId39" name="Check Box 376">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1401" r:id="rId40" name="Check Box 377">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1402" r:id="rId41" name="Check Box 378">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1403" r:id="rId42" name="Check Box 379">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1404" r:id="rId43" name="Check Box 380">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1405" r:id="rId44" name="Check Box 381">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1406" r:id="rId45" name="Check Box 382">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1408" r:id="rId46" name="Check Box 384">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1410" r:id="rId47" name="Check Box 386">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1411" r:id="rId48" name="Check Box 387">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1413" r:id="rId49" name="Check Box 389">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1414" r:id="rId50" name="Check Box 390">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1415" r:id="rId51" name="Check Box 391">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1416" r:id="rId52" name="Check Box 392">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1417" r:id="rId53" name="Check Box 393">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1419" r:id="rId54" name="Check Box 395">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1424" r:id="rId55" name="Check Box 400">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1425" r:id="rId56" name="Check Box 401">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1427" r:id="rId57" name="Check Box 403">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1429" r:id="rId58" name="Check Box 405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1431" r:id="rId59" name="Check Box 407">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1432" r:id="rId60" name="Check Box 408">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1433" r:id="rId61" name="Check Box 409">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1434" r:id="rId62" name="Check Box 410">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1435" r:id="rId63" name="Check Box 411">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1436" r:id="rId64" name="Check Box 412">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1437" r:id="rId65" name="Check Box 413">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1438" r:id="rId66" name="Check Box 414">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1439" r:id="rId67" name="Check Box 415">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1440" r:id="rId68" name="Check Box 416">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1441" r:id="rId69" name="Check Box 417">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>72</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1443" r:id="rId70" name="Check Box 419">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1444" r:id="rId71" name="Check Box 420">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1469" r:id="rId72" name="Check Box 445">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>74</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1470" r:id="rId73" name="Check Box 446">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>75</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1471" r:id="rId74" name="Check Box 447">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1472" r:id="rId75" name="Check Box 448">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1473" r:id="rId76" name="Check Box 449">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1474" r:id="rId77" name="Check Box 450">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1475" r:id="rId78" name="Check Box 451">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1476" r:id="rId79" name="Check Box 452">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1477" r:id="rId80" name="Check Box 453">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>67</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1478" r:id="rId81" name="Check Box 454">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1481" r:id="rId82" name="Check Box 457">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>68</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1488" r:id="rId83" name="Check Box 464">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>