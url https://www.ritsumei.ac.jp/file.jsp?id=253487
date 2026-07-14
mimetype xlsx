--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,91 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\日本語版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E5DBBB4-DA22-4646-8656-4F34EF8E7BEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30267A2B-9FED-4FB7-8F9E-ED3E07702AA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="研究部様式4-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'研究部様式4-1'!$A$1:$AG$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="137">
   <si>
     <t>提出</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（選択してください）</t>
     <rPh sb="1" eb="3">
       <t>センタク</t>
     </rPh>
@@ -1888,53 +1895,53 @@
     <t>国土交通省（右欄に事業名を記入）</t>
     <rPh sb="0" eb="2">
       <t>コクド</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>コウツウショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>研究部様式4-1（2025/04版）</t>
-[...1 lines deleted...]
-      <t>バン</t>
+    <t>研究部様式0105-01-1（2026/04更新）</t>
+    <rPh sb="22" eb="24">
+      <t>コウシン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -3542,59 +3549,50 @@
     </xf>
     <xf numFmtId="38" fontId="4" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -3800,77 +3798,86 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -3880,51 +3887,51 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -3947,51 +3954,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -4014,57 +4021,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4089,51 +4096,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4148,57 +4155,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4221,53 +4228,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4282,51 +4289,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -4349,57 +4356,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>352425</xdr:colOff>
+          <xdr:colOff>355600</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1049" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4416,57 +4423,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>352425</xdr:colOff>
+          <xdr:colOff>355600</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1050" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4483,57 +4490,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>352425</xdr:colOff>
+          <xdr:colOff>355600</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4550,57 +4557,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>352425</xdr:colOff>
+          <xdr:colOff>355600</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4884,61 +4891,61 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AS50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection sqref="A1:AG1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="W49" sqref="W49:AG49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="20.125" style="2" customWidth="1"/>
-    <col min="2" max="33" width="2.375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="20.08984375" style="2" customWidth="1"/>
+    <col min="2" max="33" width="2.36328125" style="2" customWidth="1"/>
     <col min="34" max="43" width="9" style="2" customWidth="1"/>
-    <col min="44" max="44" width="27.625" style="2" customWidth="1"/>
-    <col min="45" max="45" width="29.5" style="2" customWidth="1"/>
+    <col min="44" max="44" width="27.6328125" style="2" customWidth="1"/>
+    <col min="45" max="45" width="29.453125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="15" customHeight="1">
       <c r="A1" s="135" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
       <c r="F1" s="135"/>
       <c r="G1" s="135"/>
       <c r="H1" s="135"/>
       <c r="I1" s="135"/>
       <c r="J1" s="135"/>
       <c r="K1" s="135"/>
       <c r="L1" s="135"/>
       <c r="M1" s="135"/>
       <c r="N1" s="135"/>
       <c r="O1" s="135"/>
       <c r="P1" s="135"/>
       <c r="Q1" s="135"/>
       <c r="R1" s="135"/>
       <c r="S1" s="135"/>
@@ -4969,63 +4976,63 @@
     </row>
     <row r="2" spans="1:45" ht="15" customHeight="1">
       <c r="A2" s="84" t="s">
         <v>124</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="199"/>
-[...1 lines deleted...]
-      <c r="X2" s="199"/>
+      <c r="V2" s="196"/>
+      <c r="W2" s="196"/>
+      <c r="X2" s="196"/>
       <c r="Y2" s="66" t="s">
         <v>92</v>
       </c>
-      <c r="Z2" s="198"/>
-      <c r="AA2" s="198"/>
+      <c r="Z2" s="195"/>
+      <c r="AA2" s="195"/>
       <c r="AB2" s="66" t="s">
         <v>91</v>
       </c>
-      <c r="AC2" s="198"/>
-      <c r="AD2" s="198"/>
+      <c r="AC2" s="195"/>
+      <c r="AD2" s="195"/>
       <c r="AE2" s="66" t="s">
         <v>90</v>
       </c>
       <c r="AF2" s="4"/>
       <c r="AG2" s="64" t="s">
         <v>0</v>
       </c>
       <c r="AR2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AS2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:45" ht="19.5" customHeight="1">
       <c r="A3" s="81" t="s">
         <v>85</v>
       </c>
       <c r="B3" s="136" t="s">
         <v>88</v>
       </c>
       <c r="C3" s="137"/>
       <c r="D3" s="138"/>
       <c r="E3" s="138"/>
       <c r="F3" s="138"/>
@@ -5049,52 +5056,52 @@
       <c r="V3" s="138"/>
       <c r="W3" s="139"/>
       <c r="X3" s="140" t="s">
         <v>4</v>
       </c>
       <c r="Y3" s="137"/>
       <c r="Z3" s="141"/>
       <c r="AA3" s="141"/>
       <c r="AB3" s="141"/>
       <c r="AC3" s="141"/>
       <c r="AD3" s="141"/>
       <c r="AE3" s="141"/>
       <c r="AF3" s="141"/>
       <c r="AG3" s="142"/>
       <c r="AR3" s="2" t="s">
         <v>82</v>
       </c>
       <c r="AS3" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:45" ht="19.5" customHeight="1">
       <c r="A4" s="86" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="212"/>
-      <c r="C4" s="213"/>
+      <c r="B4" s="209"/>
+      <c r="C4" s="210"/>
       <c r="D4" s="61" t="s">
         <v>87</v>
       </c>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="161" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="152"/>
       <c r="J4" s="152"/>
       <c r="K4" s="152"/>
       <c r="L4" s="152"/>
       <c r="M4" s="152"/>
       <c r="N4" s="152"/>
       <c r="O4" s="152"/>
       <c r="P4" s="152"/>
       <c r="Q4" s="152"/>
       <c r="R4" s="152"/>
       <c r="S4" s="152"/>
       <c r="T4" s="152"/>
       <c r="U4" s="157"/>
       <c r="V4" s="157"/>
       <c r="W4" s="157"/>
       <c r="X4" s="157"/>
@@ -5106,52 +5113,52 @@
       <c r="AD4" s="157"/>
       <c r="AE4" s="157"/>
       <c r="AF4" s="157"/>
       <c r="AG4" s="158"/>
       <c r="AH4" s="143"/>
       <c r="AI4" s="102"/>
       <c r="AJ4" s="102"/>
       <c r="AK4" s="102"/>
       <c r="AL4" s="102"/>
       <c r="AM4" s="102"/>
       <c r="AN4" s="102"/>
       <c r="AO4" s="102"/>
       <c r="AP4" s="102"/>
       <c r="AQ4" s="102"/>
       <c r="AR4" s="2" t="s">
         <v>83</v>
       </c>
       <c r="AS4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:45" ht="19.5" customHeight="1">
       <c r="A5" s="78" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="212"/>
-      <c r="C5" s="213"/>
+      <c r="B5" s="209"/>
+      <c r="C5" s="210"/>
       <c r="D5" s="61" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="111" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="111"/>
       <c r="J5" s="111"/>
       <c r="K5" s="111"/>
       <c r="L5" s="111"/>
       <c r="M5" s="111"/>
       <c r="N5" s="111"/>
       <c r="O5" s="111"/>
       <c r="P5" s="111"/>
       <c r="Q5" s="111"/>
       <c r="R5" s="111"/>
       <c r="S5" s="111"/>
       <c r="T5" s="111"/>
       <c r="U5" s="112" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="113"/>
@@ -5200,51 +5207,51 @@
       <c r="J6" s="159"/>
       <c r="K6" s="159"/>
       <c r="L6" s="159"/>
       <c r="M6" s="159"/>
       <c r="N6" s="159"/>
       <c r="O6" s="159"/>
       <c r="P6" s="160"/>
       <c r="Q6" s="109"/>
       <c r="R6" s="110"/>
       <c r="S6" s="159" t="s">
         <v>94</v>
       </c>
       <c r="T6" s="159"/>
       <c r="U6" s="159"/>
       <c r="V6" s="159"/>
       <c r="W6" s="159"/>
       <c r="X6" s="159"/>
       <c r="Y6" s="159"/>
       <c r="Z6" s="159"/>
       <c r="AA6" s="159"/>
       <c r="AB6" s="159"/>
       <c r="AC6" s="159"/>
       <c r="AD6" s="159"/>
       <c r="AE6" s="159"/>
       <c r="AF6" s="159"/>
-      <c r="AG6" s="211"/>
+      <c r="AG6" s="208"/>
       <c r="AR6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AS6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:45" ht="19.5" customHeight="1">
       <c r="A7" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="134" t="s">
         <v>88</v>
       </c>
       <c r="C7" s="108"/>
       <c r="D7" s="114"/>
       <c r="E7" s="114"/>
       <c r="F7" s="114"/>
       <c r="G7" s="114"/>
       <c r="H7" s="114"/>
       <c r="I7" s="114"/>
       <c r="J7" s="114"/>
       <c r="K7" s="114"/>
       <c r="L7" s="114"/>
       <c r="M7" s="115"/>
@@ -5347,229 +5354,229 @@
       <c r="T9" s="151"/>
       <c r="U9" s="151"/>
       <c r="V9" s="151"/>
       <c r="W9" s="151"/>
       <c r="X9" s="151"/>
       <c r="Y9" s="151"/>
       <c r="Z9" s="151"/>
       <c r="AA9" s="151"/>
       <c r="AB9" s="151"/>
       <c r="AC9" s="151"/>
       <c r="AD9" s="151"/>
       <c r="AE9" s="151"/>
       <c r="AF9" s="151"/>
       <c r="AG9" s="151"/>
       <c r="AR9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="AS9" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:45" ht="19.5" customHeight="1">
       <c r="A10" s="70" t="s">
         <v>95</v>
       </c>
-      <c r="B10" s="204"/>
-[...30 lines deleted...]
-      <c r="AG10" s="206"/>
+      <c r="B10" s="201"/>
+      <c r="C10" s="202"/>
+      <c r="D10" s="202"/>
+      <c r="E10" s="202"/>
+      <c r="F10" s="202"/>
+      <c r="G10" s="202"/>
+      <c r="H10" s="202"/>
+      <c r="I10" s="202"/>
+      <c r="J10" s="202"/>
+      <c r="K10" s="202"/>
+      <c r="L10" s="202"/>
+      <c r="M10" s="202"/>
+      <c r="N10" s="202"/>
+      <c r="O10" s="202"/>
+      <c r="P10" s="202"/>
+      <c r="Q10" s="202"/>
+      <c r="R10" s="202"/>
+      <c r="S10" s="202"/>
+      <c r="T10" s="202"/>
+      <c r="U10" s="202"/>
+      <c r="V10" s="202"/>
+      <c r="W10" s="202"/>
+      <c r="X10" s="202"/>
+      <c r="Y10" s="202"/>
+      <c r="Z10" s="202"/>
+      <c r="AA10" s="202"/>
+      <c r="AB10" s="202"/>
+      <c r="AC10" s="202"/>
+      <c r="AD10" s="202"/>
+      <c r="AE10" s="202"/>
+      <c r="AF10" s="202"/>
+      <c r="AG10" s="203"/>
       <c r="AR10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="AS10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:45" ht="19.5" customHeight="1">
       <c r="A11" s="71" t="s">
         <v>96</v>
       </c>
-      <c r="B11" s="207"/>
-[...30 lines deleted...]
-      <c r="AG11" s="209"/>
+      <c r="B11" s="204"/>
+      <c r="C11" s="205"/>
+      <c r="D11" s="205"/>
+      <c r="E11" s="205"/>
+      <c r="F11" s="205"/>
+      <c r="G11" s="205"/>
+      <c r="H11" s="205"/>
+      <c r="I11" s="205"/>
+      <c r="J11" s="205"/>
+      <c r="K11" s="205"/>
+      <c r="L11" s="205"/>
+      <c r="M11" s="205"/>
+      <c r="N11" s="205"/>
+      <c r="O11" s="205"/>
+      <c r="P11" s="205"/>
+      <c r="Q11" s="205"/>
+      <c r="R11" s="205"/>
+      <c r="S11" s="205"/>
+      <c r="T11" s="205"/>
+      <c r="U11" s="205"/>
+      <c r="V11" s="205"/>
+      <c r="W11" s="205"/>
+      <c r="X11" s="205"/>
+      <c r="Y11" s="205"/>
+      <c r="Z11" s="205"/>
+      <c r="AA11" s="205"/>
+      <c r="AB11" s="205"/>
+      <c r="AC11" s="205"/>
+      <c r="AD11" s="205"/>
+      <c r="AE11" s="205"/>
+      <c r="AF11" s="205"/>
+      <c r="AG11" s="206"/>
       <c r="AS11" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:45" ht="19.5" customHeight="1">
       <c r="A12" s="71" t="s">
         <v>97</v>
       </c>
-      <c r="B12" s="207"/>
-[...30 lines deleted...]
-      <c r="AG12" s="209"/>
+      <c r="B12" s="204"/>
+      <c r="C12" s="205"/>
+      <c r="D12" s="205"/>
+      <c r="E12" s="205"/>
+      <c r="F12" s="205"/>
+      <c r="G12" s="205"/>
+      <c r="H12" s="205"/>
+      <c r="I12" s="205"/>
+      <c r="J12" s="205"/>
+      <c r="K12" s="205"/>
+      <c r="L12" s="205"/>
+      <c r="M12" s="205"/>
+      <c r="N12" s="205"/>
+      <c r="O12" s="205"/>
+      <c r="P12" s="205"/>
+      <c r="Q12" s="205"/>
+      <c r="R12" s="205"/>
+      <c r="S12" s="205"/>
+      <c r="T12" s="205"/>
+      <c r="U12" s="205"/>
+      <c r="V12" s="205"/>
+      <c r="W12" s="205"/>
+      <c r="X12" s="205"/>
+      <c r="Y12" s="205"/>
+      <c r="Z12" s="205"/>
+      <c r="AA12" s="205"/>
+      <c r="AB12" s="205"/>
+      <c r="AC12" s="205"/>
+      <c r="AD12" s="205"/>
+      <c r="AE12" s="205"/>
+      <c r="AF12" s="205"/>
+      <c r="AG12" s="206"/>
       <c r="AS12" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:45" ht="19.5" customHeight="1">
       <c r="A13" s="71" t="s">
         <v>119</v>
       </c>
-      <c r="B13" s="165" t="s">
+      <c r="B13" s="162" t="s">
         <v>123</v>
       </c>
-      <c r="C13" s="166"/>
-[...29 lines deleted...]
-      <c r="AG13" s="167"/>
+      <c r="C13" s="163"/>
+      <c r="D13" s="163"/>
+      <c r="E13" s="163"/>
+      <c r="F13" s="163"/>
+      <c r="G13" s="163"/>
+      <c r="H13" s="163"/>
+      <c r="I13" s="163"/>
+      <c r="J13" s="163"/>
+      <c r="K13" s="163"/>
+      <c r="L13" s="163"/>
+      <c r="M13" s="163"/>
+      <c r="N13" s="163"/>
+      <c r="O13" s="163"/>
+      <c r="P13" s="163"/>
+      <c r="Q13" s="163"/>
+      <c r="R13" s="163"/>
+      <c r="S13" s="163"/>
+      <c r="T13" s="163"/>
+      <c r="U13" s="163"/>
+      <c r="V13" s="163"/>
+      <c r="W13" s="163"/>
+      <c r="X13" s="163"/>
+      <c r="Y13" s="163"/>
+      <c r="Z13" s="163"/>
+      <c r="AA13" s="163"/>
+      <c r="AB13" s="163"/>
+      <c r="AC13" s="163"/>
+      <c r="AD13" s="163"/>
+      <c r="AE13" s="163"/>
+      <c r="AF13" s="163"/>
+      <c r="AG13" s="164"/>
       <c r="AS13" s="2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="14" spans="1:45" ht="19.5" customHeight="1">
       <c r="A14" s="73" t="s">
         <v>117</v>
       </c>
-      <c r="B14" s="201"/>
-[...5 lines deleted...]
-      <c r="H14" s="203" t="s">
+      <c r="B14" s="198"/>
+      <c r="C14" s="199"/>
+      <c r="D14" s="199"/>
+      <c r="E14" s="199"/>
+      <c r="F14" s="199"/>
+      <c r="G14" s="199"/>
+      <c r="H14" s="200" t="s">
         <v>100</v>
       </c>
-      <c r="I14" s="203"/>
+      <c r="I14" s="200"/>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
-      <c r="L14" s="200"/>
-      <c r="M14" s="200"/>
+      <c r="L14" s="197"/>
+      <c r="M14" s="197"/>
       <c r="N14" s="60"/>
       <c r="O14" s="60"/>
       <c r="P14" s="60"/>
       <c r="Q14" s="60"/>
       <c r="R14" s="60"/>
       <c r="S14" s="60"/>
       <c r="T14" s="60"/>
       <c r="U14" s="60"/>
       <c r="V14" s="60"/>
       <c r="W14" s="60"/>
       <c r="X14" s="60"/>
       <c r="Y14" s="60"/>
       <c r="Z14" s="60"/>
       <c r="AA14" s="60"/>
       <c r="AB14" s="60"/>
       <c r="AC14" s="60"/>
       <c r="AD14" s="60"/>
       <c r="AE14" s="60"/>
       <c r="AF14" s="60"/>
       <c r="AG14" s="65"/>
       <c r="AS14" s="2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:45" ht="19.5" customHeight="1">
@@ -5587,234 +5594,234 @@
         <v>23</v>
       </c>
       <c r="H15" s="104"/>
       <c r="I15" s="156"/>
       <c r="J15" s="156"/>
       <c r="K15" s="156"/>
       <c r="L15" s="155" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="155"/>
       <c r="N15" s="154" t="s">
         <v>25</v>
       </c>
       <c r="O15" s="154"/>
       <c r="P15" s="154"/>
       <c r="Q15" s="156"/>
       <c r="R15" s="156"/>
       <c r="S15" s="156"/>
       <c r="T15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="U15" s="5"/>
       <c r="V15" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="W15" s="186" t="str">
+      <c r="W15" s="183" t="str">
         <f>IF(ISERROR(ROUNDUP(IF(Q15="","",((D15/I15)*Q15)),0)),"",ROUNDUP(IF(Q15="","",((D15/I15)*Q15)),0))</f>
         <v/>
       </c>
-      <c r="X15" s="186"/>
-[...2 lines deleted...]
-      <c r="AA15" s="186"/>
+      <c r="X15" s="183"/>
+      <c r="Y15" s="183"/>
+      <c r="Z15" s="183"/>
+      <c r="AA15" s="183"/>
       <c r="AB15" s="61" t="s">
         <v>27</v>
       </c>
       <c r="AC15" s="61"/>
       <c r="AD15" s="61"/>
       <c r="AE15" s="61"/>
       <c r="AF15" s="61"/>
       <c r="AG15" s="46"/>
       <c r="AH15" s="79"/>
       <c r="AI15" s="79"/>
       <c r="AJ15" s="79"/>
       <c r="AK15" s="79"/>
       <c r="AL15" s="79"/>
       <c r="AM15" s="79"/>
       <c r="AN15" s="79"/>
       <c r="AO15" s="79"/>
       <c r="AP15" s="79"/>
       <c r="AQ15" s="79"/>
       <c r="AS15" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A16" s="187" t="s">
+      <c r="A16" s="184" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="189"/>
-[...30 lines deleted...]
-      <c r="AG16" s="191"/>
+      <c r="B16" s="186"/>
+      <c r="C16" s="187"/>
+      <c r="D16" s="187"/>
+      <c r="E16" s="187"/>
+      <c r="F16" s="187"/>
+      <c r="G16" s="187"/>
+      <c r="H16" s="187"/>
+      <c r="I16" s="187"/>
+      <c r="J16" s="187"/>
+      <c r="K16" s="187"/>
+      <c r="L16" s="187"/>
+      <c r="M16" s="187"/>
+      <c r="N16" s="187"/>
+      <c r="O16" s="187"/>
+      <c r="P16" s="187"/>
+      <c r="Q16" s="187"/>
+      <c r="R16" s="187"/>
+      <c r="S16" s="187"/>
+      <c r="T16" s="187"/>
+      <c r="U16" s="187"/>
+      <c r="V16" s="187"/>
+      <c r="W16" s="187"/>
+      <c r="X16" s="187"/>
+      <c r="Y16" s="187"/>
+      <c r="Z16" s="187"/>
+      <c r="AA16" s="187"/>
+      <c r="AB16" s="187"/>
+      <c r="AC16" s="187"/>
+      <c r="AD16" s="187"/>
+      <c r="AE16" s="187"/>
+      <c r="AF16" s="187"/>
+      <c r="AG16" s="188"/>
       <c r="AS16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A17" s="188"/>
-[...31 lines deleted...]
-      <c r="AG17" s="194"/>
+      <c r="A17" s="185"/>
+      <c r="B17" s="189"/>
+      <c r="C17" s="190"/>
+      <c r="D17" s="190"/>
+      <c r="E17" s="190"/>
+      <c r="F17" s="190"/>
+      <c r="G17" s="190"/>
+      <c r="H17" s="190"/>
+      <c r="I17" s="190"/>
+      <c r="J17" s="190"/>
+      <c r="K17" s="190"/>
+      <c r="L17" s="190"/>
+      <c r="M17" s="190"/>
+      <c r="N17" s="190"/>
+      <c r="O17" s="190"/>
+      <c r="P17" s="190"/>
+      <c r="Q17" s="190"/>
+      <c r="R17" s="190"/>
+      <c r="S17" s="190"/>
+      <c r="T17" s="190"/>
+      <c r="U17" s="190"/>
+      <c r="V17" s="190"/>
+      <c r="W17" s="190"/>
+      <c r="X17" s="190"/>
+      <c r="Y17" s="190"/>
+      <c r="Z17" s="190"/>
+      <c r="AA17" s="190"/>
+      <c r="AB17" s="190"/>
+      <c r="AC17" s="190"/>
+      <c r="AD17" s="190"/>
+      <c r="AE17" s="190"/>
+      <c r="AF17" s="190"/>
+      <c r="AG17" s="191"/>
       <c r="AS17" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:45" ht="19.5" customHeight="1">
       <c r="A18" s="88" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="192"/>
-[...30 lines deleted...]
-      <c r="AG18" s="194"/>
+      <c r="B18" s="189"/>
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="190"/>
+      <c r="I18" s="190"/>
+      <c r="J18" s="190"/>
+      <c r="K18" s="190"/>
+      <c r="L18" s="190"/>
+      <c r="M18" s="190"/>
+      <c r="N18" s="190"/>
+      <c r="O18" s="190"/>
+      <c r="P18" s="190"/>
+      <c r="Q18" s="190"/>
+      <c r="R18" s="190"/>
+      <c r="S18" s="190"/>
+      <c r="T18" s="190"/>
+      <c r="U18" s="190"/>
+      <c r="V18" s="190"/>
+      <c r="W18" s="190"/>
+      <c r="X18" s="190"/>
+      <c r="Y18" s="190"/>
+      <c r="Z18" s="190"/>
+      <c r="AA18" s="190"/>
+      <c r="AB18" s="190"/>
+      <c r="AC18" s="190"/>
+      <c r="AD18" s="190"/>
+      <c r="AE18" s="190"/>
+      <c r="AF18" s="190"/>
+      <c r="AG18" s="191"/>
       <c r="AS18" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:45" ht="19.5" customHeight="1">
       <c r="A19" s="89" t="s">
         <v>118</v>
       </c>
-      <c r="B19" s="195"/>
-[...30 lines deleted...]
-      <c r="AG19" s="197"/>
+      <c r="B19" s="192"/>
+      <c r="C19" s="193"/>
+      <c r="D19" s="193"/>
+      <c r="E19" s="193"/>
+      <c r="F19" s="193"/>
+      <c r="G19" s="193"/>
+      <c r="H19" s="193"/>
+      <c r="I19" s="193"/>
+      <c r="J19" s="193"/>
+      <c r="K19" s="193"/>
+      <c r="L19" s="193"/>
+      <c r="M19" s="193"/>
+      <c r="N19" s="193"/>
+      <c r="O19" s="193"/>
+      <c r="P19" s="193"/>
+      <c r="Q19" s="193"/>
+      <c r="R19" s="193"/>
+      <c r="S19" s="193"/>
+      <c r="T19" s="193"/>
+      <c r="U19" s="193"/>
+      <c r="V19" s="193"/>
+      <c r="W19" s="193"/>
+      <c r="X19" s="193"/>
+      <c r="Y19" s="193"/>
+      <c r="Z19" s="193"/>
+      <c r="AA19" s="193"/>
+      <c r="AB19" s="193"/>
+      <c r="AC19" s="193"/>
+      <c r="AD19" s="193"/>
+      <c r="AE19" s="193"/>
+      <c r="AF19" s="193"/>
+      <c r="AG19" s="194"/>
       <c r="AR19" s="85"/>
       <c r="AS19" s="2" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:45" ht="19.5" customHeight="1">
       <c r="A20" s="72" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="133"/>
       <c r="D20" s="133"/>
       <c r="E20" s="133"/>
       <c r="F20" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="133"/>
       <c r="H20" s="133"/>
       <c r="I20" s="6" t="s">
         <v>80</v>
       </c>
       <c r="J20" s="133"/>
       <c r="K20" s="133"/>
       <c r="L20" s="63" t="s">
         <v>81</v>
@@ -5869,205 +5876,205 @@
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="6"/>
       <c r="AA21" s="6"/>
       <c r="AB21" s="6"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="6"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="67"/>
       <c r="AS21" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:45" s="85" customFormat="1" ht="30" customHeight="1">
-      <c r="A22" s="210" t="s">
+      <c r="A22" s="207" t="s">
         <v>126</v>
       </c>
-      <c r="B22" s="210"/>
-[...30 lines deleted...]
-      <c r="AG22" s="210"/>
+      <c r="B22" s="207"/>
+      <c r="C22" s="207"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="207"/>
+      <c r="F22" s="207"/>
+      <c r="G22" s="207"/>
+      <c r="H22" s="207"/>
+      <c r="I22" s="207"/>
+      <c r="J22" s="207"/>
+      <c r="K22" s="207"/>
+      <c r="L22" s="207"/>
+      <c r="M22" s="207"/>
+      <c r="N22" s="207"/>
+      <c r="O22" s="207"/>
+      <c r="P22" s="207"/>
+      <c r="Q22" s="207"/>
+      <c r="R22" s="207"/>
+      <c r="S22" s="207"/>
+      <c r="T22" s="207"/>
+      <c r="U22" s="207"/>
+      <c r="V22" s="207"/>
+      <c r="W22" s="207"/>
+      <c r="X22" s="207"/>
+      <c r="Y22" s="207"/>
+      <c r="Z22" s="207"/>
+      <c r="AA22" s="207"/>
+      <c r="AB22" s="207"/>
+      <c r="AC22" s="207"/>
+      <c r="AD22" s="207"/>
+      <c r="AE22" s="207"/>
+      <c r="AF22" s="207"/>
+      <c r="AG22" s="207"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:45" ht="15" customHeight="1" thickBot="1">
-      <c r="A23" s="216" t="s">
+      <c r="A23" s="213" t="s">
         <v>125</v>
       </c>
-      <c r="B23" s="216"/>
-[...30 lines deleted...]
-      <c r="AG23" s="217"/>
+      <c r="B23" s="213"/>
+      <c r="C23" s="213"/>
+      <c r="D23" s="213"/>
+      <c r="E23" s="213"/>
+      <c r="F23" s="213"/>
+      <c r="G23" s="213"/>
+      <c r="H23" s="213"/>
+      <c r="I23" s="213"/>
+      <c r="J23" s="213"/>
+      <c r="K23" s="214"/>
+      <c r="L23" s="214"/>
+      <c r="M23" s="214"/>
+      <c r="N23" s="214"/>
+      <c r="O23" s="214"/>
+      <c r="P23" s="214"/>
+      <c r="Q23" s="214"/>
+      <c r="R23" s="214"/>
+      <c r="S23" s="214"/>
+      <c r="T23" s="214"/>
+      <c r="U23" s="214"/>
+      <c r="V23" s="214"/>
+      <c r="W23" s="214"/>
+      <c r="X23" s="214"/>
+      <c r="Y23" s="214"/>
+      <c r="Z23" s="214"/>
+      <c r="AA23" s="214"/>
+      <c r="AB23" s="214"/>
+      <c r="AC23" s="214"/>
+      <c r="AD23" s="214"/>
+      <c r="AE23" s="214"/>
+      <c r="AF23" s="214"/>
+      <c r="AG23" s="214"/>
     </row>
     <row r="24" spans="1:45" ht="15" customHeight="1" thickTop="1">
       <c r="A24" s="130" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="131"/>
       <c r="C24" s="131"/>
       <c r="D24" s="131"/>
       <c r="E24" s="131"/>
       <c r="F24" s="131"/>
       <c r="G24" s="131"/>
       <c r="H24" s="131"/>
       <c r="I24" s="131"/>
       <c r="J24" s="131"/>
       <c r="K24" s="131"/>
       <c r="L24" s="131"/>
       <c r="M24" s="131"/>
       <c r="N24" s="131"/>
       <c r="O24" s="131"/>
       <c r="P24" s="131"/>
       <c r="Q24" s="131"/>
       <c r="R24" s="131"/>
       <c r="S24" s="131"/>
       <c r="T24" s="131"/>
       <c r="U24" s="131"/>
       <c r="V24" s="131"/>
       <c r="W24" s="131"/>
       <c r="X24" s="131"/>
       <c r="Y24" s="131"/>
       <c r="Z24" s="131"/>
       <c r="AA24" s="131"/>
       <c r="AB24" s="131"/>
       <c r="AC24" s="131"/>
       <c r="AD24" s="131"/>
       <c r="AE24" s="131"/>
       <c r="AF24" s="131"/>
       <c r="AG24" s="132"/>
     </row>
     <row r="25" spans="1:45" ht="15" customHeight="1">
-      <c r="A25" s="214" t="s">
+      <c r="A25" s="211" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="146"/>
       <c r="F25" s="146"/>
       <c r="G25" s="146"/>
       <c r="H25" s="146"/>
       <c r="I25" s="146"/>
       <c r="J25" s="146"/>
       <c r="K25" s="146"/>
       <c r="L25" s="146"/>
       <c r="M25" s="146"/>
       <c r="N25" s="146"/>
       <c r="O25" s="146"/>
       <c r="P25" s="146"/>
       <c r="Q25" s="146"/>
       <c r="R25" s="146"/>
       <c r="S25" s="146"/>
       <c r="T25" s="146"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="9"/>
       <c r="X25" s="9"/>
       <c r="Y25" s="147"/>
       <c r="Z25" s="147"/>
       <c r="AA25" s="147"/>
       <c r="AB25" s="147"/>
       <c r="AC25" s="147"/>
       <c r="AD25" s="147"/>
       <c r="AE25" s="147"/>
       <c r="AF25" s="147"/>
       <c r="AG25" s="148"/>
     </row>
     <row r="26" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A26" s="215"/>
+      <c r="A26" s="212"/>
       <c r="B26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="87"/>
       <c r="F26" s="87"/>
       <c r="G26" s="87"/>
       <c r="H26" s="87"/>
       <c r="I26" s="87"/>
       <c r="J26" s="87"/>
       <c r="K26" s="87"/>
       <c r="L26" s="87"/>
       <c r="M26" s="87"/>
       <c r="N26" s="87"/>
       <c r="O26" s="87"/>
       <c r="P26" s="87"/>
       <c r="Q26" s="87"/>
       <c r="R26" s="87"/>
       <c r="S26" s="87"/>
       <c r="T26" s="87"/>
       <c r="U26" s="11"/>
       <c r="V26" s="11"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13" t="s">
@@ -6136,57 +6143,57 @@
       <c r="D28" s="129"/>
       <c r="E28" s="127"/>
       <c r="F28" s="127"/>
       <c r="G28" s="127"/>
       <c r="H28" s="127"/>
       <c r="I28" s="127"/>
       <c r="J28" s="127"/>
       <c r="K28" s="127"/>
       <c r="L28" s="127"/>
       <c r="M28" s="127"/>
       <c r="N28" s="127"/>
       <c r="O28" s="127"/>
       <c r="P28" s="127"/>
       <c r="Q28" s="127"/>
       <c r="R28" s="127"/>
       <c r="S28" s="127"/>
       <c r="T28" s="127"/>
       <c r="U28" s="127"/>
       <c r="V28" s="127"/>
       <c r="W28" s="127"/>
       <c r="X28" s="17"/>
       <c r="Y28" s="18"/>
       <c r="Z28" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="AA28" s="183"/>
+      <c r="AA28" s="180"/>
       <c r="AB28" s="127"/>
       <c r="AC28" s="127"/>
       <c r="AD28" s="127"/>
       <c r="AE28" s="127"/>
       <c r="AF28" s="127"/>
-      <c r="AG28" s="184"/>
+      <c r="AG28" s="181"/>
     </row>
     <row r="29" spans="1:45" ht="19.5" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="12"/>
       <c r="G29" s="123"/>
       <c r="H29" s="123"/>
       <c r="I29" s="123"/>
       <c r="J29" s="123"/>
       <c r="K29" s="123"/>
       <c r="L29" s="123"/>
       <c r="M29" s="123"/>
       <c r="N29" s="123"/>
       <c r="O29" s="123"/>
       <c r="P29" s="123"/>
       <c r="Q29" s="123"/>
       <c r="R29" s="123"/>
       <c r="S29" s="123"/>
@@ -6195,128 +6202,128 @@
       <c r="V29" s="123"/>
       <c r="W29" s="21" t="s">
         <v>46</v>
       </c>
       <c r="X29" s="22"/>
       <c r="Y29" s="23"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="126"/>
       <c r="AB29" s="126"/>
       <c r="AC29" s="126"/>
       <c r="AD29" s="126"/>
       <c r="AE29" s="126"/>
       <c r="AF29" s="25"/>
       <c r="AG29" s="26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:45" ht="19.5" customHeight="1">
       <c r="A30" s="76" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="28"/>
-      <c r="D30" s="180"/>
-[...6 lines deleted...]
-      <c r="K30" s="181"/>
+      <c r="D30" s="177"/>
+      <c r="E30" s="171"/>
+      <c r="F30" s="171"/>
+      <c r="G30" s="178"/>
+      <c r="H30" s="178"/>
+      <c r="I30" s="178"/>
+      <c r="J30" s="178"/>
+      <c r="K30" s="178"/>
       <c r="L30" s="118" t="s">
         <v>120</v>
       </c>
       <c r="M30" s="118"/>
-      <c r="N30" s="174"/>
-[...7 lines deleted...]
-      <c r="V30" s="175"/>
+      <c r="N30" s="171"/>
+      <c r="O30" s="171"/>
+      <c r="P30" s="171"/>
+      <c r="Q30" s="171"/>
+      <c r="R30" s="171"/>
+      <c r="S30" s="171"/>
+      <c r="T30" s="171"/>
+      <c r="U30" s="171"/>
+      <c r="V30" s="172"/>
       <c r="W30" s="117" t="s">
         <v>48</v>
       </c>
       <c r="X30" s="118"/>
       <c r="Y30" s="118"/>
       <c r="Z30" s="119"/>
       <c r="AA30" s="29"/>
       <c r="AB30" s="29"/>
       <c r="AC30" s="29"/>
       <c r="AD30" s="29"/>
       <c r="AE30" s="29"/>
       <c r="AF30" s="29"/>
       <c r="AG30" s="30"/>
     </row>
     <row r="31" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A31" s="178" t="s">
+      <c r="A31" s="175" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="31"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32" t="s">
         <v>49</v>
       </c>
       <c r="M31" s="32"/>
       <c r="N31" s="33"/>
       <c r="O31" s="77" t="s">
         <v>103</v>
       </c>
       <c r="P31" s="34"/>
       <c r="Q31" s="34"/>
       <c r="R31" s="35"/>
       <c r="S31" s="34"/>
       <c r="T31" s="34"/>
       <c r="U31" s="34"/>
       <c r="V31" s="36"/>
       <c r="W31" s="36"/>
       <c r="X31" s="36"/>
       <c r="Y31" s="37"/>
       <c r="Z31" s="37"/>
       <c r="AA31" s="36"/>
       <c r="AB31" s="36"/>
       <c r="AC31" s="36"/>
       <c r="AD31" s="36"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="36"/>
       <c r="AG31" s="38"/>
     </row>
     <row r="32" spans="1:45" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A32" s="179"/>
+      <c r="A32" s="176"/>
       <c r="B32" s="120"/>
       <c r="C32" s="121"/>
       <c r="D32" s="121"/>
       <c r="E32" s="121"/>
       <c r="F32" s="121"/>
       <c r="G32" s="121"/>
       <c r="H32" s="121"/>
       <c r="I32" s="121"/>
       <c r="J32" s="121"/>
       <c r="K32" s="121"/>
       <c r="L32" s="121"/>
       <c r="M32" s="39"/>
       <c r="N32" s="39" t="s">
         <v>50</v>
       </c>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="39" t="s">
         <v>51</v>
       </c>
       <c r="R32" s="39"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
       <c r="V32" s="39"/>
@@ -6352,509 +6359,509 @@
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
       <c r="AC33" s="4"/>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4"/>
       <c r="AG33" s="4"/>
     </row>
     <row r="34" spans="1:33" ht="15" customHeight="1">
-      <c r="A34" s="218" t="s">
+      <c r="A34" s="215" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3" t="s">
         <v>58</v>
       </c>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
       <c r="AF34" s="3"/>
       <c r="AG34" s="44"/>
     </row>
     <row r="35" spans="1:33" ht="15" customHeight="1">
-      <c r="A35" s="219"/>
+      <c r="A35" s="216"/>
       <c r="B35" s="45" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="61" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="61"/>
       <c r="E35" s="61" t="s">
         <v>60</v>
       </c>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="61"/>
       <c r="O35" s="61"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="61"/>
       <c r="R35" s="61" t="s">
         <v>61</v>
       </c>
       <c r="S35" s="61"/>
       <c r="T35" s="61"/>
       <c r="U35" s="61"/>
       <c r="V35" s="61"/>
       <c r="W35" s="61"/>
       <c r="X35" s="61"/>
       <c r="Y35" s="61" t="s">
         <v>58</v>
       </c>
       <c r="Z35" s="61"/>
       <c r="AA35" s="61"/>
       <c r="AB35" s="61"/>
       <c r="AC35" s="61"/>
       <c r="AD35" s="61"/>
       <c r="AE35" s="61"/>
       <c r="AF35" s="61"/>
       <c r="AG35" s="46"/>
     </row>
     <row r="36" spans="1:33" ht="15" customHeight="1">
-      <c r="A36" s="219"/>
+      <c r="A36" s="216"/>
       <c r="B36" s="47" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="61" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="61"/>
       <c r="E36" s="61" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="61"/>
       <c r="G36" s="61"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
       <c r="K36" s="61"/>
       <c r="L36" s="61"/>
       <c r="M36" s="61"/>
       <c r="N36" s="61"/>
       <c r="O36" s="61"/>
       <c r="P36" s="61"/>
       <c r="Q36" s="61"/>
       <c r="R36" s="61" t="s">
         <v>65</v>
       </c>
       <c r="S36" s="61"/>
       <c r="T36" s="61"/>
       <c r="U36" s="61"/>
       <c r="V36" s="61"/>
       <c r="W36" s="61"/>
       <c r="X36" s="61"/>
       <c r="Y36" s="61" t="s">
         <v>58</v>
       </c>
       <c r="Z36" s="61"/>
       <c r="AA36" s="61"/>
       <c r="AB36" s="61"/>
       <c r="AC36" s="61"/>
       <c r="AD36" s="61"/>
       <c r="AE36" s="61"/>
       <c r="AF36" s="61"/>
       <c r="AG36" s="46"/>
     </row>
     <row r="37" spans="1:33" ht="15" customHeight="1">
-      <c r="A37" s="219"/>
+      <c r="A37" s="216"/>
       <c r="B37" s="47" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="61" t="s">
         <v>63</v>
       </c>
       <c r="D37" s="61"/>
       <c r="E37" s="61" t="s">
         <v>66</v>
       </c>
       <c r="F37" s="61"/>
       <c r="G37" s="61"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
       <c r="K37" s="61"/>
       <c r="L37" s="61"/>
       <c r="M37" s="61"/>
       <c r="N37" s="61"/>
       <c r="O37" s="61"/>
       <c r="P37" s="61"/>
       <c r="Q37" s="61"/>
       <c r="R37" s="61" t="s">
         <v>67</v>
       </c>
       <c r="S37" s="61"/>
       <c r="T37" s="61"/>
       <c r="U37" s="61"/>
       <c r="V37" s="61"/>
       <c r="W37" s="61"/>
       <c r="X37" s="61"/>
       <c r="Y37" s="61" t="s">
         <v>58</v>
       </c>
       <c r="Z37" s="61"/>
       <c r="AA37" s="61"/>
       <c r="AB37" s="61"/>
       <c r="AC37" s="61"/>
       <c r="AD37" s="61"/>
       <c r="AE37" s="61"/>
       <c r="AF37" s="61"/>
       <c r="AG37" s="46"/>
     </row>
     <row r="38" spans="1:33" ht="15" customHeight="1">
-      <c r="A38" s="219"/>
+      <c r="A38" s="216"/>
       <c r="B38" s="48" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="61" t="s">
         <v>121</v>
       </c>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
       <c r="F38" s="68"/>
       <c r="G38" s="68"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="49" t="s">
         <v>68</v>
       </c>
       <c r="M38" s="61"/>
       <c r="N38" s="61"/>
       <c r="O38" s="61"/>
       <c r="P38" s="61"/>
       <c r="Q38" s="61"/>
       <c r="R38" s="61"/>
       <c r="S38" s="61"/>
       <c r="T38" s="61"/>
       <c r="U38" s="61"/>
       <c r="V38" s="49" t="s">
         <v>69</v>
       </c>
       <c r="W38" s="61"/>
       <c r="X38" s="61"/>
       <c r="Y38" s="61"/>
       <c r="Z38" s="61"/>
       <c r="AA38" s="61"/>
       <c r="AB38" s="61"/>
       <c r="AC38" s="61"/>
       <c r="AD38" s="61"/>
       <c r="AE38" s="61"/>
       <c r="AF38" s="61"/>
       <c r="AG38" s="46"/>
     </row>
     <row r="39" spans="1:33" ht="15" customHeight="1">
-      <c r="A39" s="220"/>
+      <c r="A39" s="217"/>
       <c r="B39" s="50" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="52" t="s">
         <v>122</v>
       </c>
       <c r="D39" s="52"/>
       <c r="E39" s="52"/>
       <c r="F39" s="52"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="52"/>
       <c r="K39" s="52"/>
       <c r="L39" s="51" t="s">
         <v>71</v>
       </c>
       <c r="M39" s="52"/>
       <c r="N39" s="52"/>
       <c r="O39" s="52"/>
       <c r="P39" s="52"/>
       <c r="Q39" s="52"/>
       <c r="R39" s="52"/>
       <c r="S39" s="52"/>
       <c r="T39" s="52"/>
       <c r="U39" s="52"/>
       <c r="V39" s="51" t="s">
         <v>69</v>
       </c>
       <c r="W39" s="52"/>
       <c r="X39" s="52"/>
       <c r="Y39" s="52"/>
       <c r="Z39" s="52"/>
       <c r="AA39" s="52"/>
       <c r="AB39" s="52"/>
       <c r="AC39" s="52"/>
       <c r="AD39" s="52"/>
       <c r="AE39" s="52"/>
       <c r="AF39" s="52"/>
       <c r="AG39" s="53"/>
     </row>
     <row r="40" spans="1:33" ht="15" customHeight="1">
-      <c r="A40" s="221" t="s">
+      <c r="A40" s="218" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="90" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="91" t="s">
         <v>116</v>
       </c>
       <c r="D40" s="91"/>
       <c r="E40" s="91"/>
       <c r="F40" s="91"/>
       <c r="G40" s="91"/>
       <c r="H40" s="91"/>
       <c r="I40" s="91"/>
       <c r="J40" s="91"/>
       <c r="K40" s="91"/>
       <c r="L40" s="91"/>
       <c r="M40" s="91"/>
       <c r="N40" s="91"/>
       <c r="O40" s="91"/>
       <c r="P40" s="91"/>
       <c r="Q40" s="91"/>
       <c r="R40" s="91"/>
       <c r="S40" s="91"/>
       <c r="T40" s="91"/>
       <c r="U40" s="91"/>
       <c r="V40" s="91"/>
       <c r="W40" s="91"/>
       <c r="X40" s="91"/>
       <c r="Y40" s="91"/>
       <c r="Z40" s="91"/>
       <c r="AA40" s="91"/>
       <c r="AB40" s="91"/>
       <c r="AC40" s="91"/>
       <c r="AD40" s="91"/>
       <c r="AE40" s="91"/>
       <c r="AF40" s="91"/>
       <c r="AG40" s="92"/>
     </row>
     <row r="41" spans="1:33" ht="15" customHeight="1">
-      <c r="A41" s="222"/>
+      <c r="A41" s="219"/>
       <c r="B41" s="93" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="94" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="95"/>
       <c r="E41" s="95"/>
       <c r="F41" s="95"/>
       <c r="G41" s="96"/>
       <c r="H41" s="96"/>
       <c r="I41" s="96"/>
       <c r="J41" s="96"/>
       <c r="K41" s="96"/>
       <c r="L41" s="96"/>
       <c r="M41" s="96"/>
       <c r="N41" s="94"/>
       <c r="O41" s="94"/>
       <c r="P41" s="94"/>
       <c r="Q41" s="94"/>
       <c r="R41" s="94"/>
       <c r="S41" s="94"/>
       <c r="T41" s="94"/>
       <c r="U41" s="94"/>
       <c r="V41" s="94"/>
       <c r="W41" s="94"/>
       <c r="X41" s="94"/>
       <c r="Y41" s="94"/>
       <c r="Z41" s="94"/>
       <c r="AA41" s="94"/>
       <c r="AB41" s="94"/>
       <c r="AC41" s="94"/>
       <c r="AD41" s="94"/>
       <c r="AE41" s="94"/>
       <c r="AF41" s="94"/>
       <c r="AG41" s="97"/>
     </row>
     <row r="42" spans="1:33" ht="15" customHeight="1">
-      <c r="A42" s="222"/>
-      <c r="B42" s="224" t="s">
+      <c r="A42" s="219"/>
+      <c r="B42" s="221" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="225"/>
-      <c r="D42" s="225"/>
+      <c r="C42" s="222"/>
+      <c r="D42" s="222"/>
       <c r="E42" s="95"/>
       <c r="F42" s="95"/>
       <c r="G42" s="96"/>
       <c r="H42" s="96"/>
       <c r="I42" s="96"/>
       <c r="J42" s="96"/>
       <c r="K42" s="96"/>
       <c r="L42" s="96"/>
       <c r="M42" s="96"/>
       <c r="N42" s="94"/>
       <c r="O42" s="94"/>
       <c r="P42" s="94"/>
       <c r="Q42" s="94"/>
       <c r="R42" s="94"/>
       <c r="S42" s="94"/>
       <c r="T42" s="94"/>
       <c r="U42" s="94"/>
       <c r="V42" s="94"/>
       <c r="W42" s="94"/>
       <c r="X42" s="94"/>
       <c r="Y42" s="94"/>
       <c r="Z42" s="94"/>
       <c r="AA42" s="94"/>
       <c r="AB42" s="94"/>
       <c r="AC42" s="94"/>
       <c r="AD42" s="94"/>
       <c r="AE42" s="94"/>
       <c r="AF42" s="94"/>
       <c r="AG42" s="97"/>
     </row>
     <row r="43" spans="1:33" ht="15" customHeight="1">
-      <c r="A43" s="223"/>
-[...2 lines deleted...]
-      <c r="D43" s="227"/>
+      <c r="A43" s="220"/>
+      <c r="B43" s="223"/>
+      <c r="C43" s="224"/>
+      <c r="D43" s="224"/>
       <c r="E43" s="98"/>
       <c r="F43" s="98"/>
       <c r="G43" s="99"/>
       <c r="H43" s="99"/>
       <c r="I43" s="99"/>
       <c r="J43" s="99"/>
       <c r="K43" s="99"/>
       <c r="L43" s="99"/>
       <c r="M43" s="99"/>
       <c r="N43" s="100"/>
       <c r="O43" s="100"/>
       <c r="P43" s="100"/>
       <c r="Q43" s="100"/>
       <c r="R43" s="100"/>
       <c r="S43" s="100"/>
       <c r="T43" s="100"/>
       <c r="U43" s="100"/>
       <c r="V43" s="100"/>
       <c r="W43" s="100"/>
       <c r="X43" s="100"/>
       <c r="Y43" s="100"/>
       <c r="Z43" s="100"/>
       <c r="AA43" s="100"/>
       <c r="AB43" s="100"/>
       <c r="AC43" s="100"/>
       <c r="AD43" s="100"/>
       <c r="AE43" s="100"/>
       <c r="AF43" s="100"/>
       <c r="AG43" s="101"/>
     </row>
     <row r="44" spans="1:33" ht="30" customHeight="1">
       <c r="A44" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="B44" s="168" t="s">
+      <c r="B44" s="165" t="s">
         <v>111</v>
       </c>
-      <c r="C44" s="169"/>
-[...19 lines deleted...]
-      <c r="W44" s="171" t="s">
+      <c r="C44" s="166"/>
+      <c r="D44" s="166"/>
+      <c r="E44" s="166"/>
+      <c r="F44" s="166"/>
+      <c r="G44" s="166"/>
+      <c r="H44" s="166"/>
+      <c r="I44" s="166"/>
+      <c r="J44" s="166"/>
+      <c r="K44" s="166"/>
+      <c r="L44" s="166"/>
+      <c r="M44" s="166"/>
+      <c r="N44" s="166"/>
+      <c r="O44" s="166"/>
+      <c r="P44" s="166"/>
+      <c r="Q44" s="166"/>
+      <c r="R44" s="166"/>
+      <c r="S44" s="166"/>
+      <c r="T44" s="166"/>
+      <c r="U44" s="166"/>
+      <c r="V44" s="167"/>
+      <c r="W44" s="168" t="s">
         <v>112</v>
       </c>
-      <c r="X44" s="172"/>
-[...8 lines deleted...]
-      <c r="AG44" s="173"/>
+      <c r="X44" s="169"/>
+      <c r="Y44" s="169"/>
+      <c r="Z44" s="169"/>
+      <c r="AA44" s="169"/>
+      <c r="AB44" s="169"/>
+      <c r="AC44" s="169"/>
+      <c r="AD44" s="169"/>
+      <c r="AE44" s="169"/>
+      <c r="AF44" s="169"/>
+      <c r="AG44" s="170"/>
     </row>
     <row r="45" spans="1:33" ht="30" customHeight="1">
       <c r="A45" s="62" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="80" t="s">
         <v>114</v>
       </c>
       <c r="C45" s="55"/>
       <c r="D45" s="55"/>
       <c r="E45" s="55"/>
       <c r="F45" s="55"/>
       <c r="G45" s="55"/>
       <c r="H45" s="55"/>
       <c r="I45" s="55"/>
       <c r="J45" s="55"/>
       <c r="K45" s="55"/>
       <c r="L45" s="55"/>
       <c r="M45" s="55"/>
       <c r="N45" s="55"/>
       <c r="O45" s="55"/>
       <c r="P45" s="55"/>
       <c r="Q45" s="55"/>
       <c r="R45" s="55"/>
       <c r="S45" s="55"/>
@@ -6875,121 +6882,121 @@
     </row>
     <row r="46" spans="1:33" ht="12">
       <c r="A46" s="57" t="s">
         <v>74</v>
       </c>
       <c r="B46" s="58"/>
       <c r="C46" s="58"/>
       <c r="D46" s="58"/>
       <c r="E46" s="58"/>
       <c r="F46" s="58"/>
       <c r="G46" s="58"/>
       <c r="H46" s="58"/>
       <c r="I46" s="58"/>
       <c r="J46" s="58"/>
       <c r="K46" s="58"/>
       <c r="L46" s="58"/>
       <c r="M46" s="58"/>
       <c r="N46" s="58"/>
       <c r="O46" s="58"/>
       <c r="P46" s="58"/>
       <c r="Q46" s="58"/>
       <c r="R46" s="58"/>
       <c r="S46" s="58"/>
       <c r="T46" s="58"/>
       <c r="U46" s="58"/>
-      <c r="V46" s="185" t="s">
+      <c r="V46" s="182" t="s">
         <v>75</v>
       </c>
-      <c r="W46" s="185"/>
-[...2 lines deleted...]
-      <c r="Z46" s="185" t="s">
+      <c r="W46" s="182"/>
+      <c r="X46" s="182"/>
+      <c r="Y46" s="182"/>
+      <c r="Z46" s="182" t="s">
         <v>76</v>
       </c>
-      <c r="AA46" s="185"/>
-[...2 lines deleted...]
-      <c r="AD46" s="185" t="s">
+      <c r="AA46" s="182"/>
+      <c r="AB46" s="182"/>
+      <c r="AC46" s="182"/>
+      <c r="AD46" s="182" t="s">
         <v>77</v>
       </c>
-      <c r="AE46" s="185"/>
-[...1 lines deleted...]
-      <c r="AG46" s="185"/>
+      <c r="AE46" s="182"/>
+      <c r="AF46" s="182"/>
+      <c r="AG46" s="182"/>
     </row>
     <row r="47" spans="1:33" ht="41.25" customHeight="1">
-      <c r="A47" s="176" t="s">
+      <c r="A47" s="173" t="s">
         <v>78</v>
       </c>
-      <c r="B47" s="177"/>
-[...30 lines deleted...]
-      <c r="AG47" s="182"/>
+      <c r="B47" s="174"/>
+      <c r="C47" s="174"/>
+      <c r="D47" s="174"/>
+      <c r="E47" s="174"/>
+      <c r="F47" s="174"/>
+      <c r="G47" s="174"/>
+      <c r="H47" s="174"/>
+      <c r="I47" s="174"/>
+      <c r="J47" s="174"/>
+      <c r="K47" s="174"/>
+      <c r="L47" s="174"/>
+      <c r="M47" s="174"/>
+      <c r="N47" s="174"/>
+      <c r="O47" s="174"/>
+      <c r="P47" s="174"/>
+      <c r="Q47" s="174"/>
+      <c r="R47" s="174"/>
+      <c r="S47" s="174"/>
+      <c r="T47" s="174"/>
+      <c r="U47" s="174"/>
+      <c r="V47" s="179"/>
+      <c r="W47" s="179"/>
+      <c r="X47" s="179"/>
+      <c r="Y47" s="179"/>
+      <c r="Z47" s="179"/>
+      <c r="AA47" s="179"/>
+      <c r="AB47" s="179"/>
+      <c r="AC47" s="179"/>
+      <c r="AD47" s="179"/>
+      <c r="AE47" s="179"/>
+      <c r="AF47" s="179"/>
+      <c r="AG47" s="179"/>
     </row>
     <row r="48" spans="1:33" ht="12"/>
     <row r="49" spans="23:33" ht="12">
-      <c r="W49" s="162" t="s">
+      <c r="W49" s="225" t="s">
         <v>136</v>
       </c>
-      <c r="X49" s="163"/>
-[...8 lines deleted...]
-      <c r="AG49" s="164"/>
+      <c r="X49" s="226"/>
+      <c r="Y49" s="226"/>
+      <c r="Z49" s="226"/>
+      <c r="AA49" s="226"/>
+      <c r="AB49" s="226"/>
+      <c r="AC49" s="226"/>
+      <c r="AD49" s="226"/>
+      <c r="AE49" s="226"/>
+      <c r="AF49" s="226"/>
+      <c r="AG49" s="227"/>
     </row>
     <row r="50" spans="23:33" ht="12"/>
   </sheetData>
   <mergeCells count="85">
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A23:J23"/>
     <mergeCell ref="K23:AG23"/>
     <mergeCell ref="A34:A39"/>
     <mergeCell ref="A40:A43"/>
     <mergeCell ref="B42:D43"/>
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:AG19"/>
     <mergeCell ref="AD47:AG47"/>
     <mergeCell ref="AC2:AD2"/>
     <mergeCell ref="Z2:AA2"/>
     <mergeCell ref="V2:X2"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="B10:AG12"/>
     <mergeCell ref="A22:AG22"/>
     <mergeCell ref="S6:AG6"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="B4:C4"/>
@@ -7047,303 +7054,568 @@
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="H5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="P7:W7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H4:T4" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$AR$2:$AR$10</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:T5" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$AS$2:$AS$22</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.47244094488188981" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="92" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId5" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId6" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId7" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId8" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId9" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>88900</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1033" r:id="rId10" name="Check Box 2">
+            <control shapeId="1033" r:id="rId10" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1049" r:id="rId11" name="Check Box 5">
+            <control shapeId="1049" r:id="rId11" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>352425</xdr:colOff>
+                    <xdr:colOff>355600</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1050" r:id="rId12" name="Check Box 6">
+            <control shapeId="1050" r:id="rId12" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>352425</xdr:colOff>
+                    <xdr:colOff>355600</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1051" r:id="rId13" name="Check Box 7">
+            <control shapeId="1051" r:id="rId13" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>352425</xdr:colOff>
+                    <xdr:colOff>355600</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId14" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>352425</xdr:colOff>
+                    <xdr:colOff>355600</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8079C111-D513-48B2-8967-A7175C78F2BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D645CB18-6C13-4CE3-AD70-10CBDA9B80D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF404D2D-6C84-4B8F-B2C5-814D1BF99CDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -7352,25 +7624,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>研究部様式4-1</vt:lpstr>
       <vt:lpstr>'研究部様式4-1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>立命館大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+</Properties>
+</file>