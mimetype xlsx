--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,529 +1,994 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\日本語版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEAAEB98-8C7E-4316-8ACC-1BB14857E5B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F9EE789A-4B04-435B-B126-FD2F79890D47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1230" yWindow="525" windowWidth="23220" windowHeight="20100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="研究部様式4-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'研究部様式4-2'!$A$1:$AG$47</definedName>
   </definedNames>
-  <calcPr calcId="179021"/>
+  <calcPr calcId="191028"/>
+  <fileRecoveryPr repairLoad="1"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="100">
+  <si>
+    <t>業務完了報告書 兼 請求書（成果物等）</t>
+    <rPh sb="0" eb="2">
+      <t>ギョウム</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>セイカブツ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>【本様式は作業完了後に成果物を添えて各ﾘｻｰﾁｵﾌｨｽに提出してください】</t>
+    <rPh sb="1" eb="2">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンリョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>セイカブツ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ソ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
   <si>
     <t>提出</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（選択してください）</t>
     <rPh sb="1" eb="3">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（選択し種目等詳細を右欄に記入）</t>
     <rPh sb="1" eb="3">
       <t>センタク</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シュモクナド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ショウサイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ミギ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ラン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>研究担当者</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>部局</t>
+    <rPh sb="0" eb="2">
+      <t>ブキョク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>職位</t>
+    <rPh sb="0" eb="1">
+      <t>ショク</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>イ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>科研費獲得推進型</t>
+    <rPh sb="0" eb="2">
+      <t>カケン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カクトク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>スイシンガタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>科学研究費助成事業</t>
     <rPh sb="0" eb="2">
       <t>カガク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ケンキュウヒ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>執行予算</t>
+    <rPh sb="0" eb="2">
+      <t>シッコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨサン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学内助成</t>
+    <rPh sb="0" eb="2">
+      <t>ガクナイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究成果国際発信プログラム</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクサイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ハッシン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>科研費分担金（右欄に代表者所属・種目）</t>
     <rPh sb="0" eb="2">
       <t>カケン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ブンタンキン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ミギ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ラン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ショゾク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シュモク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>右欄のﾌﾟﾙﾀﾞｳﾝﾘｽﾄから選択</t>
+    <rPh sb="0" eb="1">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>学外資金</t>
     <rPh sb="0" eb="2">
       <t>ガクガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シキン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>種目等</t>
     <rPh sb="0" eb="2">
       <t>シュモク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>個人研究費</t>
+    <rPh sb="0" eb="2">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>厚生労働省科研費</t>
     <rPh sb="0" eb="2">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カケン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>研究担当者の立場</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>タチバ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>代表者　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（以下研究代表者欄は記入不要）</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>分担者　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（以下研究代表者欄も記入してください）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ブンタン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>拠点形成支援ﾌﾟﾛｸﾞﾗﾑ</t>
+    <rPh sb="0" eb="2">
+      <t>キョテン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>私大戦略的研究基盤形成</t>
     <rPh sb="0" eb="2">
       <t>シダイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>センリャクテキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キバン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ケイセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>研究代表者</t>
     <rPh sb="0" eb="2">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ダイヒョウシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>個人研究費</t>
-[...8 lines deleted...]
-    </rPh>
+    <t>R-GIROプログラム</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>受託研究</t>
     <rPh sb="0" eb="2">
       <t>ジュタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンキュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>拠点形成支援ﾌﾟﾛｸﾞﾗﾑ</t>
-[...7 lines deleted...]
-      <t>シエン</t>
+    <t>研究所重点ﾌﾟﾛｸﾞﾗﾑ</t>
+    <rPh sb="0" eb="3">
+      <t>ケンキュウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジュウテン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>受託事業</t>
     <rPh sb="0" eb="2">
       <t>ジュタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>謝金額</t>
+    <rPh sb="0" eb="2">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>R-GIROプログラム</t>
+    <t>研究所予算（右欄に研究書名記入）</t>
+    <rPh sb="0" eb="3">
+      <t>ケンキュウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨサン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショメイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>学外共同研究</t>
     <rPh sb="0" eb="2">
       <t>ガクガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョウドウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケンキュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>研究所重点ﾌﾟﾛｸﾞﾗﾑ</t>
-[...4 lines deleted...]
-      <t>ジュウテン</t>
+    <t>その他（右欄に記入してください）</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>奨学寄附金</t>
     <rPh sb="0" eb="2">
       <t>ショウガク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>キフキン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>研究所予算（右欄に研究書名記入）</t>
-[...21 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>【二重線の枠内は作業者本人が入力・記入してください】</t>
   </si>
   <si>
     <t>研究資金繰越金管理</t>
     <rPh sb="0" eb="2">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シキン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クリコシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カンリ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>以下の通り作業を完了したので、上記謝金額を請求します。</t>
+    <rPh sb="0" eb="2">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トオ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カンリョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>セイキュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究環境整備（間接経費）</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイビ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンセツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケイヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>（自署）</t>
     <rPh sb="1" eb="3">
       <t>ジショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>その他（右欄に記入してください）</t>
-[...11 lines deleted...]
-    </rPh>
+    <t>JST</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>作業期間</t>
     <rPh sb="0" eb="2">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>開始日：</t>
+    <rPh sb="0" eb="3">
+      <t>カイシビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>～</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>JST</t>
+    <t>完了日：</t>
+    <rPh sb="0" eb="2">
+      <t>カンリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>NEDO</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>作業地</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（非居住者必須）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>チ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>ヒキョジュウシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヒッス</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>NEDO</t>
+    <t>　　　日本国内</t>
+    <rPh sb="3" eb="5">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクナイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　日本国外</t>
+    <rPh sb="1" eb="3">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コクガイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（国名：</t>
+    <rPh sb="1" eb="3">
+      <t>コクメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>文部科学省（右欄に事業名を記入）</t>
     <rPh sb="0" eb="2">
       <t>モンブ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カガクショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>作業内容詳細</t>
+    <rPh sb="0" eb="2">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショウサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>当初設定の作業内容、条件等から変更なし（以下記入不要）</t>
+    <rPh sb="0" eb="2">
+      <t>トウショ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>環境省（右欄に事業名を記入）</t>
     <rPh sb="0" eb="2">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ミギ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>メイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>当初設定の作業内容、条件等から変更あり（以下記入必要）</t>
+    <rPh sb="0" eb="2">
+      <t>トウショ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>経済産業省（右欄に事業名を記入）</t>
     <rPh sb="0" eb="2">
       <t>ケイザイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>サンギョウショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>変更ありの場合のみ</t>
+    <rPh sb="0" eb="2">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>厚生労働省（右欄に事業名を記入）</t>
     <rPh sb="0" eb="2">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
@@ -580,787 +1045,246 @@
     <t>農林水産省（右欄に事業名を記入）</t>
     <rPh sb="0" eb="2">
       <t>ノウリン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>スイサンショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミギ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>メイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>銀行名</t>
-[...15 lines deleted...]
-  <si>
     <t>その他（右欄に記入）</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ミギ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キニュウ</t>
-    </rPh>
-[...606 lines deleted...]
-      <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>振込先国内口座
 （作業者本人名義のみ）</t>
     <rPh sb="0" eb="2">
       <t>フリコミ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>コク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ナイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コウザ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>【本様式は作業完了後に成果物を添えて各ﾘｻｰﾁｵﾌｨｽに提出してください】</t>
-[...1 lines deleted...]
-      <t>ホン</t>
+    <t>銀行名</t>
+    <rPh sb="0" eb="3">
+      <t>ギンコウメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>支店名</t>
+    <rPh sb="0" eb="2">
+      <t>シテン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>預金種別</t>
+    <rPh sb="0" eb="2">
+      <t>ヨキン</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ヨウシキ</t>
+      <t>シュベツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　普通預金</t>
+    <rPh sb="3" eb="5">
+      <t>フツウ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>サギョウ</t>
-[...22 lines deleted...]
-    <t>本大学本務教職員以外：FB随時払い（銀行振込：本様式及び成果物受領し約3週間後に着金）</t>
+      <t>ヨキン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>口座番号</t>
+    <rPh sb="0" eb="2">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>口座名義（ｶﾅ）</t>
+    <rPh sb="0" eb="2">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>メイギ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>教職員番号</t>
+    <rPh sb="0" eb="2">
+      <t>キョウショク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>本大学と雇用関係のある方は、上記振込先国内口座情報は記入不要</t>
     <rPh sb="0" eb="1">
       <t>ホン</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ダイガク</t>
     </rPh>
+    <rPh sb="4" eb="6">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>フリコミサキ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>コクナイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>【ﾘｻｰﾁｵﾌｨｽ使用欄】</t>
+    <rPh sb="9" eb="11">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>謝金支払い方法</t>
+    <rPh sb="0" eb="2">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホウホウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>本大学本務教職員以外：FB随時払い（銀行振込）</t>
+  </si>
+  <si>
+    <t>本大学本務教職員：給与合算払い（毎月25日〆翌月20日給与に合算）</t>
+    <rPh sb="1" eb="2">
+      <t>ダイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他支払い方法：</t>
+    <rPh sb="2" eb="3">
+      <t>ホカ</t>
+    </rPh>
     <rPh sb="3" eb="5">
-      <t>ホンム</t>
-[...35 lines deleted...]
-      <t>チャッキン</t>
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホウホウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">基準外単価設定に
 関する確認項目
 </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（作業依頼書時点から
 変更があった場合のみ）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>キジュン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ガイ</t>
@@ -1379,207 +1303,233 @@
     </rPh>
     <rPh sb="14" eb="16">
       <t>コウモク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サギョウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>イライ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ショ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ジテン</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>当初設定の作業内容、条件等から変更なし（以下記入不要）</t>
-[...134 lines deleted...]
-    <t>研究環境整備（間接経費）</t>
+    <t>研究部事務部長による承認（稟議No.                                       ）</t>
     <rPh sb="0" eb="2">
       <t>ケンキュウ</t>
     </rPh>
+    <rPh sb="2" eb="3">
+      <t>ブ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ブチョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>リンギ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>予算単位責任者による承認</t>
+    <rPh sb="0" eb="2">
+      <t>ヨサン</t>
+    </rPh>
     <rPh sb="2" eb="4">
-      <t>カンキョウ</t>
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>セキニンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備考：</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>税　　　率</t>
+    <rPh sb="0" eb="1">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>リツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>非居住者  □20.42％　□租税条約適用(予定)
+　　　     　 □日本国外実施非課税　□著作権使用料課税</t>
+    <rPh sb="0" eb="4">
+      <t>ヒキョジュウシャ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>コクガイ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="43" eb="46">
+      <t>ヒカゼイ</t>
+    </rPh>
+    <rPh sb="48" eb="51">
+      <t>チョサクケン</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="53" eb="54">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>カゼイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>居住者 □10.21％　□非課税業務</t>
+    <rPh sb="13" eb="16">
+      <t>ヒカゼイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ギョウム</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>金額</t>
+    <rPh sb="0" eb="1">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>単価（　　　　　　　　　　　　）×分量（　　　　　　　　）＝</t>
+    <rPh sb="0" eb="2">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ブンリョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>支給合計</t>
+    <rPh sb="0" eb="2">
+      <t>シキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>支給額×税率　　　　　％＝</t>
+    <rPh sb="0" eb="3">
+      <t>シキュウガク</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>セイビ</t>
-[...12 lines deleted...]
-      <t>バン</t>
+      <t>ゼイリツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>源泉税額</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ゼイガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>差引本人振込額</t>
+    <rPh sb="0" eb="2">
+      <t>サシヒキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホンニン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>フリコミ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>依頼No.</t>
+    <rPh sb="0" eb="2">
+      <t>イライ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>特記事項</t>
+    <rPh sb="0" eb="2">
+      <t>トッキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究部様式0105-02（2026/04更新）</t>
+    <rPh sb="20" eb="22">
+      <t>コウシンバン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1640,51 +1590,51 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="64">
+  <borders count="65">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
@@ -2302,65 +2252,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -2425,61 +2360,85 @@
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="198">
+  <cellXfs count="197">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
@@ -2579,601 +2538,595 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-[...32 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...307 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -3986,118 +3939,50 @@
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
-  <xdr:twoCellAnchor>
-[...66 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4326,2244 +4211,2238 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AS47"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:AG1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="120" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="W47" sqref="W47:AG47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.125" style="2" customWidth="1"/>
-    <col min="2" max="33" width="2.375" style="2" customWidth="1"/>
+    <col min="2" max="33" width="2.5" style="2" customWidth="1"/>
     <col min="34" max="43" width="9" style="2" customWidth="1"/>
-    <col min="44" max="44" width="27.625" style="2" customWidth="1"/>
+    <col min="44" max="44" width="27.5" style="2" customWidth="1"/>
     <col min="45" max="45" width="29.5" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="15" customHeight="1">
-      <c r="A1" s="117" t="s">
-[...42 lines deleted...]
-      <c r="AP1" s="87"/>
+      <c r="A1" s="173" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="173"/>
+      <c r="C1" s="173"/>
+      <c r="D1" s="173"/>
+      <c r="E1" s="173"/>
+      <c r="F1" s="173"/>
+      <c r="G1" s="173"/>
+      <c r="H1" s="173"/>
+      <c r="I1" s="173"/>
+      <c r="J1" s="173"/>
+      <c r="K1" s="173"/>
+      <c r="L1" s="173"/>
+      <c r="M1" s="173"/>
+      <c r="N1" s="173"/>
+      <c r="O1" s="173"/>
+      <c r="P1" s="173"/>
+      <c r="Q1" s="173"/>
+      <c r="R1" s="173"/>
+      <c r="S1" s="173"/>
+      <c r="T1" s="173"/>
+      <c r="U1" s="173"/>
+      <c r="V1" s="173"/>
+      <c r="W1" s="173"/>
+      <c r="X1" s="173"/>
+      <c r="Y1" s="173"/>
+      <c r="Z1" s="173"/>
+      <c r="AA1" s="173"/>
+      <c r="AB1" s="173"/>
+      <c r="AC1" s="173"/>
+      <c r="AD1" s="173"/>
+      <c r="AE1" s="173"/>
+      <c r="AF1" s="173"/>
+      <c r="AG1" s="173"/>
+      <c r="AH1" s="84"/>
+      <c r="AI1" s="84"/>
+      <c r="AJ1" s="84"/>
+      <c r="AK1" s="84"/>
+      <c r="AL1" s="84"/>
+      <c r="AM1" s="84"/>
+      <c r="AN1" s="84"/>
+      <c r="AO1" s="84"/>
+      <c r="AP1" s="84"/>
       <c r="AQ1" s="1"/>
     </row>
     <row r="2" spans="1:45" ht="15" customHeight="1">
       <c r="A2" s="24" t="s">
-        <v>93</v>
+        <v>1</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="25"/>
       <c r="P2" s="25"/>
       <c r="Q2" s="25"/>
       <c r="R2" s="25"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
-      <c r="V2" s="120"/>
-[...1 lines deleted...]
-      <c r="X2" s="120"/>
+      <c r="V2" s="176"/>
+      <c r="W2" s="176"/>
+      <c r="X2" s="176"/>
       <c r="Y2" s="26" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="AA2" s="121"/>
+        <v>2</v>
+      </c>
+      <c r="Z2" s="177"/>
+      <c r="AA2" s="177"/>
       <c r="AB2" s="26" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="AD2" s="121"/>
+        <v>3</v>
+      </c>
+      <c r="AC2" s="177"/>
+      <c r="AD2" s="177"/>
       <c r="AE2" s="26" t="s">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="AF2" s="25"/>
       <c r="AG2" s="27" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
       <c r="AL2" s="27"/>
       <c r="AM2" s="27"/>
       <c r="AN2" s="27"/>
       <c r="AO2" s="27"/>
       <c r="AP2" s="27"/>
       <c r="AR2" s="2" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AS2" s="2" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A3" s="54" t="s">
-[...48 lines deleted...]
-      <c r="AP3" s="88"/>
+      <c r="A3" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="179"/>
+      <c r="N3" s="180" t="s">
+        <v>10</v>
+      </c>
+      <c r="O3" s="175"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="178"/>
+      <c r="V3" s="178"/>
+      <c r="W3" s="179"/>
+      <c r="X3" s="180" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y3" s="175"/>
+      <c r="Z3" s="181"/>
+      <c r="AA3" s="181"/>
+      <c r="AB3" s="181"/>
+      <c r="AC3" s="181"/>
+      <c r="AD3" s="181"/>
+      <c r="AE3" s="181"/>
+      <c r="AF3" s="181"/>
+      <c r="AG3" s="182"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="85"/>
+      <c r="AL3" s="85"/>
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="85"/>
+      <c r="AP3" s="85"/>
       <c r="AR3" s="2" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="AS3" s="2" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A4" s="71" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="138"/>
+      <c r="A4" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="164"/>
+      <c r="C4" s="165"/>
       <c r="D4" s="30" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
-      <c r="H4" s="142" t="s">
-[...36 lines deleted...]
-      <c r="AQ4" s="127"/>
+      <c r="H4" s="169" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="142"/>
+      <c r="J4" s="142"/>
+      <c r="K4" s="142"/>
+      <c r="L4" s="142"/>
+      <c r="M4" s="142"/>
+      <c r="N4" s="142"/>
+      <c r="O4" s="142"/>
+      <c r="P4" s="142"/>
+      <c r="Q4" s="142"/>
+      <c r="R4" s="142"/>
+      <c r="S4" s="142"/>
+      <c r="T4" s="142"/>
+      <c r="U4" s="170"/>
+      <c r="V4" s="170"/>
+      <c r="W4" s="170"/>
+      <c r="X4" s="170"/>
+      <c r="Y4" s="170"/>
+      <c r="Z4" s="170"/>
+      <c r="AA4" s="170"/>
+      <c r="AB4" s="170"/>
+      <c r="AC4" s="170"/>
+      <c r="AD4" s="170"/>
+      <c r="AE4" s="170"/>
+      <c r="AF4" s="170"/>
+      <c r="AG4" s="171"/>
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+      <c r="AL4" s="86"/>
+      <c r="AM4" s="86"/>
+      <c r="AN4" s="86"/>
+      <c r="AO4" s="86"/>
+      <c r="AP4" s="86"/>
+      <c r="AQ4" s="154"/>
       <c r="AR4" s="2" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="AS4" s="2" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:45" ht="19.5" customHeight="1">
       <c r="A5" s="29" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="C5" s="138"/>
+        <v>18</v>
+      </c>
+      <c r="B5" s="164"/>
+      <c r="C5" s="165"/>
       <c r="D5" s="30" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
-      <c r="H5" s="146" t="s">
-[...14 lines deleted...]
-      <c r="U5" s="147" t="s">
+      <c r="H5" s="172" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="148"/>
-[...20 lines deleted...]
-      <c r="AQ5" s="127"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="172"/>
+      <c r="L5" s="172"/>
+      <c r="M5" s="172"/>
+      <c r="N5" s="172"/>
+      <c r="O5" s="172"/>
+      <c r="P5" s="172"/>
+      <c r="Q5" s="172"/>
+      <c r="R5" s="172"/>
+      <c r="S5" s="172"/>
+      <c r="T5" s="172"/>
+      <c r="U5" s="140" t="s">
+        <v>20</v>
+      </c>
+      <c r="V5" s="141"/>
+      <c r="W5" s="142"/>
+      <c r="X5" s="142"/>
+      <c r="Y5" s="142"/>
+      <c r="Z5" s="142"/>
+      <c r="AA5" s="142"/>
+      <c r="AB5" s="142"/>
+      <c r="AC5" s="142"/>
+      <c r="AD5" s="142"/>
+      <c r="AE5" s="142"/>
+      <c r="AF5" s="142"/>
+      <c r="AG5" s="143"/>
+      <c r="AH5" s="87"/>
+      <c r="AI5" s="87"/>
+      <c r="AJ5" s="87"/>
+      <c r="AK5" s="87"/>
+      <c r="AL5" s="87"/>
+      <c r="AM5" s="87"/>
+      <c r="AN5" s="87"/>
+      <c r="AO5" s="87"/>
+      <c r="AP5" s="87"/>
+      <c r="AQ5" s="154"/>
       <c r="AR5" s="2" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AS5" s="2" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:45" ht="19.5" customHeight="1">
       <c r="A6" s="31" t="s">
-        <v>72</v>
-[...45 lines deleted...]
-      <c r="AP6" s="91"/>
+        <v>23</v>
+      </c>
+      <c r="B6" s="166"/>
+      <c r="C6" s="167"/>
+      <c r="D6" s="155" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="155"/>
+      <c r="F6" s="155"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="155"/>
+      <c r="I6" s="155"/>
+      <c r="J6" s="155"/>
+      <c r="K6" s="155"/>
+      <c r="L6" s="155"/>
+      <c r="M6" s="155"/>
+      <c r="N6" s="155"/>
+      <c r="O6" s="155"/>
+      <c r="P6" s="159"/>
+      <c r="Q6" s="168"/>
+      <c r="R6" s="167"/>
+      <c r="S6" s="155" t="s">
+        <v>25</v>
+      </c>
+      <c r="T6" s="155"/>
+      <c r="U6" s="155"/>
+      <c r="V6" s="155"/>
+      <c r="W6" s="155"/>
+      <c r="X6" s="155"/>
+      <c r="Y6" s="155"/>
+      <c r="Z6" s="155"/>
+      <c r="AA6" s="155"/>
+      <c r="AB6" s="155"/>
+      <c r="AC6" s="155"/>
+      <c r="AD6" s="155"/>
+      <c r="AE6" s="155"/>
+      <c r="AF6" s="155"/>
+      <c r="AG6" s="156"/>
+      <c r="AH6" s="88"/>
+      <c r="AI6" s="88"/>
+      <c r="AJ6" s="88"/>
+      <c r="AK6" s="88"/>
+      <c r="AL6" s="88"/>
+      <c r="AM6" s="88"/>
+      <c r="AN6" s="88"/>
+      <c r="AO6" s="88"/>
+      <c r="AP6" s="88"/>
       <c r="AR6" s="2" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="AS6" s="2" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:45" ht="19.5" customHeight="1">
       <c r="A7" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="158"/>
+      <c r="D7" s="160"/>
+      <c r="E7" s="160"/>
+      <c r="F7" s="160"/>
+      <c r="G7" s="160"/>
+      <c r="H7" s="160"/>
+      <c r="I7" s="160"/>
+      <c r="J7" s="160"/>
+      <c r="K7" s="160"/>
+      <c r="L7" s="160"/>
+      <c r="M7" s="161"/>
+      <c r="N7" s="162" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="130" t="s">
-[...45 lines deleted...]
-      <c r="AP7" s="89"/>
+      <c r="O7" s="158"/>
+      <c r="P7" s="160"/>
+      <c r="Q7" s="160"/>
+      <c r="R7" s="160"/>
+      <c r="S7" s="160"/>
+      <c r="T7" s="160"/>
+      <c r="U7" s="160"/>
+      <c r="V7" s="160"/>
+      <c r="W7" s="161"/>
+      <c r="X7" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y7" s="158"/>
+      <c r="Z7" s="160"/>
+      <c r="AA7" s="160"/>
+      <c r="AB7" s="160"/>
+      <c r="AC7" s="160"/>
+      <c r="AD7" s="160"/>
+      <c r="AE7" s="160"/>
+      <c r="AF7" s="160"/>
+      <c r="AG7" s="163"/>
+      <c r="AH7" s="86"/>
+      <c r="AI7" s="86"/>
+      <c r="AJ7" s="86"/>
+      <c r="AK7" s="86"/>
+      <c r="AL7" s="86"/>
+      <c r="AM7" s="86"/>
+      <c r="AN7" s="86"/>
+      <c r="AO7" s="86"/>
+      <c r="AP7" s="86"/>
       <c r="AR7" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="AS7" s="2" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:45" ht="15" customHeight="1">
       <c r="A8" s="18"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
       <c r="AN8" s="1"/>
       <c r="AO8" s="1"/>
       <c r="AP8" s="1"/>
       <c r="AR8" s="2" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="AS8" s="2" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:45" ht="30" customHeight="1">
       <c r="A9" s="28" t="s">
-        <v>75</v>
-[...11 lines deleted...]
-      <c r="L9" s="162"/>
+        <v>33</v>
+      </c>
+      <c r="B9" s="152"/>
+      <c r="C9" s="153"/>
+      <c r="D9" s="153"/>
+      <c r="E9" s="153"/>
+      <c r="F9" s="153"/>
+      <c r="G9" s="153"/>
+      <c r="H9" s="153"/>
+      <c r="I9" s="153"/>
+      <c r="J9" s="153"/>
+      <c r="K9" s="153"/>
+      <c r="L9" s="153"/>
       <c r="M9" s="17" t="s">
-        <v>15</v>
-[...22 lines deleted...]
-      <c r="AG9" s="159"/>
+        <v>34</v>
+      </c>
+      <c r="N9" s="151" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" s="151"/>
+      <c r="P9" s="149"/>
+      <c r="Q9" s="149"/>
+      <c r="R9" s="149"/>
+      <c r="S9" s="149"/>
+      <c r="T9" s="149"/>
+      <c r="U9" s="149"/>
+      <c r="V9" s="149"/>
+      <c r="W9" s="149"/>
+      <c r="X9" s="149"/>
+      <c r="Y9" s="149"/>
+      <c r="Z9" s="149"/>
+      <c r="AA9" s="149"/>
+      <c r="AB9" s="149"/>
+      <c r="AC9" s="149"/>
+      <c r="AD9" s="149"/>
+      <c r="AE9" s="149"/>
+      <c r="AF9" s="149"/>
+      <c r="AG9" s="150"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
       <c r="AP9" s="1"/>
       <c r="AR9" s="2" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="AS9" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:45" ht="15" customHeight="1">
       <c r="AR10" s="2" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="AS10" s="2" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:45" ht="15" customHeight="1" thickBot="1">
       <c r="A11" s="33" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="AS11" s="2" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:45" ht="15" customHeight="1" thickTop="1">
-      <c r="A12" s="150" t="s">
-[...42 lines deleted...]
-      <c r="AP12" s="92"/>
+      <c r="A12" s="144" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="145"/>
+      <c r="C12" s="145"/>
+      <c r="D12" s="145"/>
+      <c r="E12" s="145"/>
+      <c r="F12" s="145"/>
+      <c r="G12" s="145"/>
+      <c r="H12" s="145"/>
+      <c r="I12" s="145"/>
+      <c r="J12" s="145"/>
+      <c r="K12" s="145"/>
+      <c r="L12" s="145"/>
+      <c r="M12" s="145"/>
+      <c r="N12" s="145"/>
+      <c r="O12" s="145"/>
+      <c r="P12" s="145"/>
+      <c r="Q12" s="145"/>
+      <c r="R12" s="145"/>
+      <c r="S12" s="145"/>
+      <c r="T12" s="145"/>
+      <c r="U12" s="145"/>
+      <c r="V12" s="145"/>
+      <c r="W12" s="145"/>
+      <c r="X12" s="145"/>
+      <c r="Y12" s="145"/>
+      <c r="Z12" s="145"/>
+      <c r="AA12" s="145"/>
+      <c r="AB12" s="145"/>
+      <c r="AC12" s="145"/>
+      <c r="AD12" s="145"/>
+      <c r="AE12" s="145"/>
+      <c r="AF12" s="145"/>
+      <c r="AG12" s="146"/>
+      <c r="AH12" s="89"/>
+      <c r="AI12" s="89"/>
+      <c r="AJ12" s="89"/>
+      <c r="AK12" s="89"/>
+      <c r="AL12" s="89"/>
+      <c r="AM12" s="89"/>
+      <c r="AN12" s="89"/>
+      <c r="AO12" s="89"/>
+      <c r="AP12" s="89"/>
       <c r="AS12" s="2" t="s">
-        <v>102</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:45" ht="38.25" customHeight="1">
       <c r="A13" s="35" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>11</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>44</v>
       </c>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
-      <c r="E13" s="66"/>
-[...14 lines deleted...]
-      <c r="T13" s="66"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+      <c r="K13" s="63"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="63"/>
+      <c r="O13" s="63"/>
+      <c r="P13" s="63"/>
+      <c r="Q13" s="63"/>
+      <c r="R13" s="63"/>
+      <c r="S13" s="63"/>
+      <c r="T13" s="63"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
-      <c r="W13" s="52"/>
-[...18 lines deleted...]
-      <c r="AP13" s="86"/>
+      <c r="W13" s="50"/>
+      <c r="X13" s="50"/>
+      <c r="Y13" s="147"/>
+      <c r="Z13" s="147"/>
+      <c r="AA13" s="147"/>
+      <c r="AB13" s="147"/>
+      <c r="AC13" s="147"/>
+      <c r="AD13" s="147"/>
+      <c r="AE13" s="147"/>
+      <c r="AF13" s="147"/>
+      <c r="AG13" s="148"/>
+      <c r="AH13" s="83"/>
+      <c r="AI13" s="83"/>
+      <c r="AJ13" s="83"/>
+      <c r="AK13" s="83"/>
+      <c r="AL13" s="83"/>
+      <c r="AM13" s="83"/>
+      <c r="AN13" s="83"/>
+      <c r="AO13" s="83"/>
+      <c r="AP13" s="83"/>
       <c r="AS13" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A14" s="67" t="s">
-[...17 lines deleted...]
-      <c r="O14" s="153"/>
+      <c r="A14" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="130" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="131"/>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="139"/>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="139"/>
+      <c r="J14" s="139"/>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="139"/>
+      <c r="N14" s="139"/>
+      <c r="O14" s="139"/>
       <c r="P14" s="23" t="s">
-        <v>26</v>
-[...28 lines deleted...]
-      <c r="AP14" s="86"/>
+        <v>48</v>
+      </c>
+      <c r="Q14" s="131" t="s">
+        <v>49</v>
+      </c>
+      <c r="R14" s="131"/>
+      <c r="S14" s="131"/>
+      <c r="T14" s="131"/>
+      <c r="U14" s="139"/>
+      <c r="V14" s="139"/>
+      <c r="W14" s="139"/>
+      <c r="X14" s="139"/>
+      <c r="Y14" s="139"/>
+      <c r="Z14" s="139"/>
+      <c r="AA14" s="139"/>
+      <c r="AB14" s="139"/>
+      <c r="AC14" s="139"/>
+      <c r="AD14" s="139"/>
+      <c r="AE14" s="139"/>
+      <c r="AF14" s="139"/>
+      <c r="AG14" s="65"/>
+      <c r="AH14" s="83"/>
+      <c r="AI14" s="83"/>
+      <c r="AJ14" s="83"/>
+      <c r="AK14" s="83"/>
+      <c r="AL14" s="83"/>
+      <c r="AM14" s="83"/>
+      <c r="AN14" s="83"/>
+      <c r="AO14" s="83"/>
+      <c r="AP14" s="83"/>
       <c r="AS14" s="2" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A15" s="69" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="A15" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>52</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="23"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="O15" s="23"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="S15" s="22"/>
       <c r="T15" s="22"/>
-      <c r="U15" s="153"/>
-[...22 lines deleted...]
-      <c r="AP15" s="86"/>
+      <c r="U15" s="139"/>
+      <c r="V15" s="139"/>
+      <c r="W15" s="139"/>
+      <c r="X15" s="139"/>
+      <c r="Y15" s="139"/>
+      <c r="Z15" s="139"/>
+      <c r="AA15" s="139"/>
+      <c r="AB15" s="139"/>
+      <c r="AC15" s="139"/>
+      <c r="AD15" s="139"/>
+      <c r="AE15" s="139"/>
+      <c r="AF15" s="139"/>
+      <c r="AG15" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH15" s="83"/>
+      <c r="AI15" s="83"/>
+      <c r="AJ15" s="83"/>
+      <c r="AK15" s="83"/>
+      <c r="AL15" s="83"/>
+      <c r="AM15" s="83"/>
+      <c r="AN15" s="83"/>
+      <c r="AO15" s="83"/>
+      <c r="AP15" s="83"/>
       <c r="AS15" s="2" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A16" s="163" t="s">
-        <v>99</v>
+      <c r="A16" s="128" t="s">
+        <v>57</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="37"/>
-      <c r="D16" s="154" t="s">
-[...39 lines deleted...]
-      <c r="AP16" s="84"/>
+      <c r="D16" s="126" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="126"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="126"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="126"/>
+      <c r="K16" s="126"/>
+      <c r="L16" s="126"/>
+      <c r="M16" s="126"/>
+      <c r="N16" s="126"/>
+      <c r="O16" s="126"/>
+      <c r="P16" s="126"/>
+      <c r="Q16" s="126"/>
+      <c r="R16" s="126"/>
+      <c r="S16" s="126"/>
+      <c r="T16" s="126"/>
+      <c r="U16" s="126"/>
+      <c r="V16" s="126"/>
+      <c r="W16" s="126"/>
+      <c r="X16" s="126"/>
+      <c r="Y16" s="126"/>
+      <c r="Z16" s="126"/>
+      <c r="AA16" s="126"/>
+      <c r="AB16" s="126"/>
+      <c r="AC16" s="126"/>
+      <c r="AD16" s="126"/>
+      <c r="AE16" s="126"/>
+      <c r="AF16" s="126"/>
+      <c r="AG16" s="127"/>
+      <c r="AH16" s="81"/>
+      <c r="AI16" s="81"/>
+      <c r="AJ16" s="81"/>
+      <c r="AK16" s="81"/>
+      <c r="AL16" s="81"/>
+      <c r="AM16" s="81"/>
+      <c r="AN16" s="81"/>
+      <c r="AO16" s="81"/>
+      <c r="AP16" s="81"/>
       <c r="AS16" s="2" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A17" s="163"/>
+      <c r="A17" s="128"/>
       <c r="B17" s="36"/>
       <c r="C17" s="37"/>
-      <c r="D17" s="154" t="s">
-[...39 lines deleted...]
-      <c r="AP17" s="84"/>
+      <c r="D17" s="126" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="126"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="126"/>
+      <c r="H17" s="126"/>
+      <c r="I17" s="126"/>
+      <c r="J17" s="126"/>
+      <c r="K17" s="126"/>
+      <c r="L17" s="126"/>
+      <c r="M17" s="126"/>
+      <c r="N17" s="126"/>
+      <c r="O17" s="126"/>
+      <c r="P17" s="126"/>
+      <c r="Q17" s="126"/>
+      <c r="R17" s="126"/>
+      <c r="S17" s="126"/>
+      <c r="T17" s="126"/>
+      <c r="U17" s="126"/>
+      <c r="V17" s="126"/>
+      <c r="W17" s="126"/>
+      <c r="X17" s="126"/>
+      <c r="Y17" s="126"/>
+      <c r="Z17" s="126"/>
+      <c r="AA17" s="126"/>
+      <c r="AB17" s="126"/>
+      <c r="AC17" s="126"/>
+      <c r="AD17" s="126"/>
+      <c r="AE17" s="126"/>
+      <c r="AF17" s="126"/>
+      <c r="AG17" s="127"/>
+      <c r="AH17" s="81"/>
+      <c r="AI17" s="81"/>
+      <c r="AJ17" s="81"/>
+      <c r="AK17" s="81"/>
+      <c r="AL17" s="81"/>
+      <c r="AM17" s="81"/>
+      <c r="AN17" s="81"/>
+      <c r="AO17" s="81"/>
+      <c r="AP17" s="81"/>
       <c r="AS17" s="2" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A18" s="163"/>
-[...42 lines deleted...]
-      <c r="AP18" s="66"/>
+      <c r="A18" s="128"/>
+      <c r="B18" s="130" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="131"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="131"/>
+      <c r="F18" s="131"/>
+      <c r="G18" s="131"/>
+      <c r="H18" s="131"/>
+      <c r="I18" s="131"/>
+      <c r="J18" s="131"/>
+      <c r="K18" s="131"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="131"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="131"/>
+      <c r="R18" s="131"/>
+      <c r="S18" s="131"/>
+      <c r="T18" s="131"/>
+      <c r="U18" s="131"/>
+      <c r="V18" s="131"/>
+      <c r="W18" s="131"/>
+      <c r="X18" s="131"/>
+      <c r="Y18" s="131"/>
+      <c r="Z18" s="131"/>
+      <c r="AA18" s="131"/>
+      <c r="AB18" s="131"/>
+      <c r="AC18" s="131"/>
+      <c r="AD18" s="131"/>
+      <c r="AE18" s="131"/>
+      <c r="AF18" s="131"/>
+      <c r="AG18" s="132"/>
+      <c r="AH18" s="63"/>
+      <c r="AI18" s="63"/>
+      <c r="AJ18" s="63"/>
+      <c r="AK18" s="63"/>
+      <c r="AL18" s="63"/>
+      <c r="AM18" s="63"/>
+      <c r="AN18" s="63"/>
+      <c r="AO18" s="63"/>
+      <c r="AP18" s="63"/>
       <c r="AS18" s="2" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A19" s="163"/>
-[...40 lines deleted...]
-      <c r="AP19" s="85"/>
+      <c r="A19" s="128"/>
+      <c r="B19" s="133"/>
+      <c r="C19" s="134"/>
+      <c r="D19" s="134"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="134"/>
+      <c r="G19" s="134"/>
+      <c r="H19" s="134"/>
+      <c r="I19" s="134"/>
+      <c r="J19" s="134"/>
+      <c r="K19" s="134"/>
+      <c r="L19" s="134"/>
+      <c r="M19" s="134"/>
+      <c r="N19" s="134"/>
+      <c r="O19" s="134"/>
+      <c r="P19" s="134"/>
+      <c r="Q19" s="134"/>
+      <c r="R19" s="134"/>
+      <c r="S19" s="134"/>
+      <c r="T19" s="134"/>
+      <c r="U19" s="134"/>
+      <c r="V19" s="134"/>
+      <c r="W19" s="134"/>
+      <c r="X19" s="134"/>
+      <c r="Y19" s="134"/>
+      <c r="Z19" s="134"/>
+      <c r="AA19" s="134"/>
+      <c r="AB19" s="134"/>
+      <c r="AC19" s="134"/>
+      <c r="AD19" s="134"/>
+      <c r="AE19" s="134"/>
+      <c r="AF19" s="134"/>
+      <c r="AG19" s="135"/>
+      <c r="AH19" s="82"/>
+      <c r="AI19" s="82"/>
+      <c r="AJ19" s="82"/>
+      <c r="AK19" s="82"/>
+      <c r="AL19" s="82"/>
+      <c r="AM19" s="82"/>
+      <c r="AN19" s="82"/>
+      <c r="AO19" s="82"/>
+      <c r="AP19" s="82"/>
       <c r="AS19" s="2" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A20" s="163"/>
-[...40 lines deleted...]
-      <c r="AP20" s="85"/>
+      <c r="A20" s="128"/>
+      <c r="B20" s="133"/>
+      <c r="C20" s="134"/>
+      <c r="D20" s="134"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="134"/>
+      <c r="G20" s="134"/>
+      <c r="H20" s="134"/>
+      <c r="I20" s="134"/>
+      <c r="J20" s="134"/>
+      <c r="K20" s="134"/>
+      <c r="L20" s="134"/>
+      <c r="M20" s="134"/>
+      <c r="N20" s="134"/>
+      <c r="O20" s="134"/>
+      <c r="P20" s="134"/>
+      <c r="Q20" s="134"/>
+      <c r="R20" s="134"/>
+      <c r="S20" s="134"/>
+      <c r="T20" s="134"/>
+      <c r="U20" s="134"/>
+      <c r="V20" s="134"/>
+      <c r="W20" s="134"/>
+      <c r="X20" s="134"/>
+      <c r="Y20" s="134"/>
+      <c r="Z20" s="134"/>
+      <c r="AA20" s="134"/>
+      <c r="AB20" s="134"/>
+      <c r="AC20" s="134"/>
+      <c r="AD20" s="134"/>
+      <c r="AE20" s="134"/>
+      <c r="AF20" s="134"/>
+      <c r="AG20" s="135"/>
+      <c r="AH20" s="82"/>
+      <c r="AI20" s="82"/>
+      <c r="AJ20" s="82"/>
+      <c r="AK20" s="82"/>
+      <c r="AL20" s="82"/>
+      <c r="AM20" s="82"/>
+      <c r="AN20" s="82"/>
+      <c r="AO20" s="82"/>
+      <c r="AP20" s="82"/>
       <c r="AS20" s="2" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A21" s="163"/>
-[...40 lines deleted...]
-      <c r="AP21" s="85"/>
+      <c r="A21" s="128"/>
+      <c r="B21" s="133"/>
+      <c r="C21" s="134"/>
+      <c r="D21" s="134"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="134"/>
+      <c r="G21" s="134"/>
+      <c r="H21" s="134"/>
+      <c r="I21" s="134"/>
+      <c r="J21" s="134"/>
+      <c r="K21" s="134"/>
+      <c r="L21" s="134"/>
+      <c r="M21" s="134"/>
+      <c r="N21" s="134"/>
+      <c r="O21" s="134"/>
+      <c r="P21" s="134"/>
+      <c r="Q21" s="134"/>
+      <c r="R21" s="134"/>
+      <c r="S21" s="134"/>
+      <c r="T21" s="134"/>
+      <c r="U21" s="134"/>
+      <c r="V21" s="134"/>
+      <c r="W21" s="134"/>
+      <c r="X21" s="134"/>
+      <c r="Y21" s="134"/>
+      <c r="Z21" s="134"/>
+      <c r="AA21" s="134"/>
+      <c r="AB21" s="134"/>
+      <c r="AC21" s="134"/>
+      <c r="AD21" s="134"/>
+      <c r="AE21" s="134"/>
+      <c r="AF21" s="134"/>
+      <c r="AG21" s="135"/>
+      <c r="AH21" s="82"/>
+      <c r="AI21" s="82"/>
+      <c r="AJ21" s="82"/>
+      <c r="AK21" s="82"/>
+      <c r="AL21" s="82"/>
+      <c r="AM21" s="82"/>
+      <c r="AN21" s="82"/>
+      <c r="AO21" s="82"/>
+      <c r="AP21" s="82"/>
       <c r="AS21" s="2" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A22" s="163"/>
-[...40 lines deleted...]
-      <c r="AP22" s="85"/>
+      <c r="A22" s="128"/>
+      <c r="B22" s="133"/>
+      <c r="C22" s="134"/>
+      <c r="D22" s="134"/>
+      <c r="E22" s="134"/>
+      <c r="F22" s="134"/>
+      <c r="G22" s="134"/>
+      <c r="H22" s="134"/>
+      <c r="I22" s="134"/>
+      <c r="J22" s="134"/>
+      <c r="K22" s="134"/>
+      <c r="L22" s="134"/>
+      <c r="M22" s="134"/>
+      <c r="N22" s="134"/>
+      <c r="O22" s="134"/>
+      <c r="P22" s="134"/>
+      <c r="Q22" s="134"/>
+      <c r="R22" s="134"/>
+      <c r="S22" s="134"/>
+      <c r="T22" s="134"/>
+      <c r="U22" s="134"/>
+      <c r="V22" s="134"/>
+      <c r="W22" s="134"/>
+      <c r="X22" s="134"/>
+      <c r="Y22" s="134"/>
+      <c r="Z22" s="134"/>
+      <c r="AA22" s="134"/>
+      <c r="AB22" s="134"/>
+      <c r="AC22" s="134"/>
+      <c r="AD22" s="134"/>
+      <c r="AE22" s="134"/>
+      <c r="AF22" s="134"/>
+      <c r="AG22" s="135"/>
+      <c r="AH22" s="82"/>
+      <c r="AI22" s="82"/>
+      <c r="AJ22" s="82"/>
+      <c r="AK22" s="82"/>
+      <c r="AL22" s="82"/>
+      <c r="AM22" s="82"/>
+      <c r="AN22" s="82"/>
+      <c r="AO22" s="82"/>
+      <c r="AP22" s="82"/>
       <c r="AS22" s="2" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A23" s="163"/>
-[...40 lines deleted...]
-      <c r="AP23" s="85"/>
+      <c r="A23" s="128"/>
+      <c r="B23" s="133"/>
+      <c r="C23" s="134"/>
+      <c r="D23" s="134"/>
+      <c r="E23" s="134"/>
+      <c r="F23" s="134"/>
+      <c r="G23" s="134"/>
+      <c r="H23" s="134"/>
+      <c r="I23" s="134"/>
+      <c r="J23" s="134"/>
+      <c r="K23" s="134"/>
+      <c r="L23" s="134"/>
+      <c r="M23" s="134"/>
+      <c r="N23" s="134"/>
+      <c r="O23" s="134"/>
+      <c r="P23" s="134"/>
+      <c r="Q23" s="134"/>
+      <c r="R23" s="134"/>
+      <c r="S23" s="134"/>
+      <c r="T23" s="134"/>
+      <c r="U23" s="134"/>
+      <c r="V23" s="134"/>
+      <c r="W23" s="134"/>
+      <c r="X23" s="134"/>
+      <c r="Y23" s="134"/>
+      <c r="Z23" s="134"/>
+      <c r="AA23" s="134"/>
+      <c r="AB23" s="134"/>
+      <c r="AC23" s="134"/>
+      <c r="AD23" s="134"/>
+      <c r="AE23" s="134"/>
+      <c r="AF23" s="134"/>
+      <c r="AG23" s="135"/>
+      <c r="AH23" s="82"/>
+      <c r="AI23" s="82"/>
+      <c r="AJ23" s="82"/>
+      <c r="AK23" s="82"/>
+      <c r="AL23" s="82"/>
+      <c r="AM23" s="82"/>
+      <c r="AN23" s="82"/>
+      <c r="AO23" s="82"/>
+      <c r="AP23" s="82"/>
     </row>
     <row r="24" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A24" s="163"/>
-[...40 lines deleted...]
-      <c r="AP24" s="85"/>
+      <c r="A24" s="128"/>
+      <c r="B24" s="133"/>
+      <c r="C24" s="134"/>
+      <c r="D24" s="134"/>
+      <c r="E24" s="134"/>
+      <c r="F24" s="134"/>
+      <c r="G24" s="134"/>
+      <c r="H24" s="134"/>
+      <c r="I24" s="134"/>
+      <c r="J24" s="134"/>
+      <c r="K24" s="134"/>
+      <c r="L24" s="134"/>
+      <c r="M24" s="134"/>
+      <c r="N24" s="134"/>
+      <c r="O24" s="134"/>
+      <c r="P24" s="134"/>
+      <c r="Q24" s="134"/>
+      <c r="R24" s="134"/>
+      <c r="S24" s="134"/>
+      <c r="T24" s="134"/>
+      <c r="U24" s="134"/>
+      <c r="V24" s="134"/>
+      <c r="W24" s="134"/>
+      <c r="X24" s="134"/>
+      <c r="Y24" s="134"/>
+      <c r="Z24" s="134"/>
+      <c r="AA24" s="134"/>
+      <c r="AB24" s="134"/>
+      <c r="AC24" s="134"/>
+      <c r="AD24" s="134"/>
+      <c r="AE24" s="134"/>
+      <c r="AF24" s="134"/>
+      <c r="AG24" s="135"/>
+      <c r="AH24" s="82"/>
+      <c r="AI24" s="82"/>
+      <c r="AJ24" s="82"/>
+      <c r="AK24" s="82"/>
+      <c r="AL24" s="82"/>
+      <c r="AM24" s="82"/>
+      <c r="AN24" s="82"/>
+      <c r="AO24" s="82"/>
+      <c r="AP24" s="82"/>
     </row>
     <row r="25" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A25" s="164"/>
-[...40 lines deleted...]
-      <c r="AP25" s="85"/>
+      <c r="A25" s="129"/>
+      <c r="B25" s="136"/>
+      <c r="C25" s="137"/>
+      <c r="D25" s="137"/>
+      <c r="E25" s="137"/>
+      <c r="F25" s="137"/>
+      <c r="G25" s="137"/>
+      <c r="H25" s="137"/>
+      <c r="I25" s="137"/>
+      <c r="J25" s="137"/>
+      <c r="K25" s="137"/>
+      <c r="L25" s="137"/>
+      <c r="M25" s="137"/>
+      <c r="N25" s="137"/>
+      <c r="O25" s="137"/>
+      <c r="P25" s="137"/>
+      <c r="Q25" s="137"/>
+      <c r="R25" s="137"/>
+      <c r="S25" s="137"/>
+      <c r="T25" s="137"/>
+      <c r="U25" s="137"/>
+      <c r="V25" s="137"/>
+      <c r="W25" s="137"/>
+      <c r="X25" s="137"/>
+      <c r="Y25" s="137"/>
+      <c r="Z25" s="137"/>
+      <c r="AA25" s="137"/>
+      <c r="AB25" s="137"/>
+      <c r="AC25" s="137"/>
+      <c r="AD25" s="137"/>
+      <c r="AE25" s="137"/>
+      <c r="AF25" s="137"/>
+      <c r="AG25" s="138"/>
+      <c r="AH25" s="82"/>
+      <c r="AI25" s="82"/>
+      <c r="AJ25" s="82"/>
+      <c r="AK25" s="82"/>
+      <c r="AL25" s="82"/>
+      <c r="AM25" s="82"/>
+      <c r="AN25" s="82"/>
+      <c r="AO25" s="82"/>
+      <c r="AP25" s="82"/>
     </row>
     <row r="26" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A26" s="176" t="s">
-[...46 lines deleted...]
-      <c r="AP26" s="93"/>
+      <c r="A26" s="102" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="187" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="188"/>
+      <c r="D26" s="188"/>
+      <c r="E26" s="188"/>
+      <c r="F26" s="191"/>
+      <c r="G26" s="192"/>
+      <c r="H26" s="192"/>
+      <c r="I26" s="192"/>
+      <c r="J26" s="192"/>
+      <c r="K26" s="192"/>
+      <c r="L26" s="192"/>
+      <c r="M26" s="192"/>
+      <c r="N26" s="192"/>
+      <c r="O26" s="192"/>
+      <c r="P26" s="192"/>
+      <c r="Q26" s="193"/>
+      <c r="R26" s="188" t="s">
+        <v>70</v>
+      </c>
+      <c r="S26" s="188"/>
+      <c r="T26" s="188"/>
+      <c r="U26" s="188"/>
+      <c r="V26" s="194"/>
+      <c r="W26" s="195"/>
+      <c r="X26" s="195"/>
+      <c r="Y26" s="195"/>
+      <c r="Z26" s="195"/>
+      <c r="AA26" s="195"/>
+      <c r="AB26" s="195"/>
+      <c r="AC26" s="195"/>
+      <c r="AD26" s="195"/>
+      <c r="AE26" s="195"/>
+      <c r="AF26" s="195"/>
+      <c r="AG26" s="196"/>
+      <c r="AH26" s="90"/>
+      <c r="AI26" s="90"/>
+      <c r="AJ26" s="90"/>
+      <c r="AK26" s="90"/>
+      <c r="AL26" s="90"/>
+      <c r="AM26" s="90"/>
+      <c r="AN26" s="90"/>
+      <c r="AO26" s="90"/>
+      <c r="AP26" s="90"/>
     </row>
     <row r="27" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A27" s="177"/>
-[...5 lines deleted...]
-      <c r="E27" s="104"/>
+      <c r="A27" s="103"/>
+      <c r="B27" s="189" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="185"/>
+      <c r="D27" s="185"/>
+      <c r="E27" s="190"/>
       <c r="F27" s="3" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="22"/>
       <c r="L27" s="21" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="M27" s="21"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      <c r="U27" s="104"/>
+        <v>55</v>
+      </c>
+      <c r="R27" s="184" t="s">
+        <v>74</v>
+      </c>
+      <c r="S27" s="185"/>
+      <c r="T27" s="185"/>
+      <c r="U27" s="190"/>
       <c r="V27" s="19"/>
       <c r="W27" s="19"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="19"/>
       <c r="AB27" s="19"/>
-      <c r="AC27" s="98"/>
-[...3 lines deleted...]
-      <c r="AG27" s="100"/>
+      <c r="AC27" s="184"/>
+      <c r="AD27" s="185"/>
+      <c r="AE27" s="185"/>
+      <c r="AF27" s="185"/>
+      <c r="AG27" s="186"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="1"/>
     </row>
     <row r="28" spans="1:45" ht="19.5" customHeight="1">
-      <c r="A28" s="178"/>
+      <c r="A28" s="104"/>
       <c r="B28" s="5" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="6"/>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
-      <c r="G28" s="197"/>
-[...24 lines deleted...]
-      <c r="AF28" s="197"/>
+      <c r="G28" s="125"/>
+      <c r="H28" s="125"/>
+      <c r="I28" s="125"/>
+      <c r="J28" s="125"/>
+      <c r="K28" s="125"/>
+      <c r="L28" s="125"/>
+      <c r="M28" s="125"/>
+      <c r="N28" s="125"/>
+      <c r="O28" s="125"/>
+      <c r="P28" s="125"/>
+      <c r="Q28" s="125"/>
+      <c r="R28" s="125"/>
+      <c r="S28" s="125"/>
+      <c r="T28" s="125"/>
+      <c r="U28" s="125"/>
+      <c r="V28" s="125"/>
+      <c r="W28" s="125"/>
+      <c r="X28" s="125"/>
+      <c r="Y28" s="125"/>
+      <c r="Z28" s="125"/>
+      <c r="AA28" s="125"/>
+      <c r="AB28" s="125"/>
+      <c r="AC28" s="125"/>
+      <c r="AD28" s="125"/>
+      <c r="AE28" s="125"/>
+      <c r="AF28" s="125"/>
       <c r="AG28" s="8"/>
     </row>
     <row r="29" spans="1:45" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A29" s="63" t="s">
-        <v>46</v>
+      <c r="A29" s="61" t="s">
+        <v>76</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="10"/>
-      <c r="J29" s="174" t="s">
-[...33 lines deleted...]
-      <c r="AP29" s="94"/>
+      <c r="J29" s="100" t="s">
+        <v>77</v>
+      </c>
+      <c r="K29" s="100"/>
+      <c r="L29" s="100"/>
+      <c r="M29" s="100"/>
+      <c r="N29" s="100"/>
+      <c r="O29" s="100"/>
+      <c r="P29" s="100"/>
+      <c r="Q29" s="100"/>
+      <c r="R29" s="100"/>
+      <c r="S29" s="100"/>
+      <c r="T29" s="100"/>
+      <c r="U29" s="100"/>
+      <c r="V29" s="100"/>
+      <c r="W29" s="100"/>
+      <c r="X29" s="100"/>
+      <c r="Y29" s="100"/>
+      <c r="Z29" s="100"/>
+      <c r="AA29" s="100"/>
+      <c r="AB29" s="100"/>
+      <c r="AC29" s="100"/>
+      <c r="AD29" s="100"/>
+      <c r="AE29" s="100"/>
+      <c r="AF29" s="100"/>
+      <c r="AG29" s="101"/>
+      <c r="AH29" s="91"/>
+      <c r="AI29" s="91"/>
+      <c r="AJ29" s="91"/>
+      <c r="AK29" s="91"/>
+      <c r="AL29" s="91"/>
+      <c r="AM29" s="91"/>
+      <c r="AN29" s="91"/>
+      <c r="AO29" s="91"/>
+      <c r="AP29" s="91"/>
       <c r="AS29" s="13"/>
     </row>
     <row r="30" spans="1:45" ht="15" customHeight="1" thickTop="1">
       <c r="A30" s="11" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
     </row>
     <row r="31" spans="1:45" ht="15" customHeight="1">
-      <c r="A31" s="114" t="s">
-        <v>89</v>
+      <c r="A31" s="97" t="s">
+        <v>79</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C31" s="58" t="s">
-[...31 lines deleted...]
-      <c r="AG31" s="59"/>
+      <c r="C31" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+      <c r="Y31" s="56"/>
+      <c r="Z31" s="56"/>
+      <c r="AA31" s="56"/>
+      <c r="AB31" s="56"/>
+      <c r="AC31" s="56"/>
+      <c r="AD31" s="56"/>
+      <c r="AE31" s="56"/>
+      <c r="AF31" s="56"/>
+      <c r="AG31" s="57"/>
     </row>
     <row r="32" spans="1:45" ht="15" customHeight="1">
-      <c r="A32" s="115"/>
+      <c r="A32" s="98"/>
       <c r="B32" s="40" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="AG32" s="38"/>
     </row>
     <row r="33" spans="1:45" s="13" customFormat="1" ht="15" customHeight="1">
-      <c r="A33" s="116"/>
+      <c r="A33" s="99"/>
       <c r="B33" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="60" t="s">
-[...31 lines deleted...]
-      <c r="AG33" s="62"/>
+      <c r="C33" s="58" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+      <c r="N33" s="59"/>
+      <c r="O33" s="59"/>
+      <c r="P33" s="59"/>
+      <c r="Q33" s="59"/>
+      <c r="R33" s="59"/>
+      <c r="S33" s="59"/>
+      <c r="T33" s="59"/>
+      <c r="U33" s="59"/>
+      <c r="V33" s="59"/>
+      <c r="W33" s="59"/>
+      <c r="X33" s="59"/>
+      <c r="Y33" s="59"/>
+      <c r="Z33" s="59"/>
+      <c r="AA33" s="59"/>
+      <c r="AB33" s="59"/>
+      <c r="AC33" s="59"/>
+      <c r="AD33" s="59"/>
+      <c r="AE33" s="59"/>
+      <c r="AF33" s="59"/>
+      <c r="AG33" s="60"/>
       <c r="AH33" s="2"/>
       <c r="AI33" s="2"/>
       <c r="AJ33" s="2"/>
       <c r="AK33" s="2"/>
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AS33" s="2"/>
     </row>
     <row r="34" spans="1:45" ht="15" customHeight="1">
-      <c r="A34" s="180" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="72" t="s">
+      <c r="A34" s="108" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" s="69" t="s">
         <v>80</v>
       </c>
-      <c r="C34" s="73" t="s">
-[...40 lines deleted...]
-      <c r="AP34" s="76"/>
+      <c r="C34" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34" s="70"/>
+      <c r="E34" s="70"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
+      <c r="I34" s="70"/>
+      <c r="J34" s="70"/>
+      <c r="K34" s="70"/>
+      <c r="L34" s="70"/>
+      <c r="M34" s="70"/>
+      <c r="N34" s="70"/>
+      <c r="O34" s="70"/>
+      <c r="P34" s="70"/>
+      <c r="Q34" s="70"/>
+      <c r="R34" s="70"/>
+      <c r="S34" s="70"/>
+      <c r="T34" s="70"/>
+      <c r="U34" s="70"/>
+      <c r="V34" s="70"/>
+      <c r="W34" s="70"/>
+      <c r="X34" s="70"/>
+      <c r="Y34" s="70"/>
+      <c r="Z34" s="70"/>
+      <c r="AA34" s="70"/>
+      <c r="AB34" s="70"/>
+      <c r="AC34" s="70"/>
+      <c r="AD34" s="70"/>
+      <c r="AE34" s="70"/>
+      <c r="AF34" s="70"/>
+      <c r="AG34" s="71"/>
+      <c r="AH34" s="73"/>
+      <c r="AI34" s="73"/>
+      <c r="AJ34" s="73"/>
+      <c r="AK34" s="73"/>
+      <c r="AL34" s="73"/>
+      <c r="AM34" s="73"/>
+      <c r="AN34" s="73"/>
+      <c r="AO34" s="73"/>
+      <c r="AP34" s="73"/>
     </row>
     <row r="35" spans="1:45" ht="15" customHeight="1">
-      <c r="A35" s="181"/>
-      <c r="B35" s="75" t="s">
+      <c r="A35" s="109"/>
+      <c r="B35" s="72" t="s">
         <v>80</v>
       </c>
-      <c r="C35" s="76" t="s">
-[...40 lines deleted...]
-      <c r="AP35" s="76"/>
+      <c r="C35" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="74"/>
+      <c r="E35" s="74"/>
+      <c r="F35" s="74"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="75"/>
+      <c r="J35" s="75"/>
+      <c r="K35" s="75"/>
+      <c r="L35" s="75"/>
+      <c r="M35" s="75"/>
+      <c r="N35" s="73"/>
+      <c r="O35" s="73"/>
+      <c r="P35" s="73"/>
+      <c r="Q35" s="73"/>
+      <c r="R35" s="73"/>
+      <c r="S35" s="73"/>
+      <c r="T35" s="73"/>
+      <c r="U35" s="73"/>
+      <c r="V35" s="73"/>
+      <c r="W35" s="73"/>
+      <c r="X35" s="73"/>
+      <c r="Y35" s="73"/>
+      <c r="Z35" s="73"/>
+      <c r="AA35" s="73"/>
+      <c r="AB35" s="73"/>
+      <c r="AC35" s="73"/>
+      <c r="AD35" s="73"/>
+      <c r="AE35" s="73"/>
+      <c r="AF35" s="73"/>
+      <c r="AG35" s="76"/>
+      <c r="AH35" s="73"/>
+      <c r="AI35" s="73"/>
+      <c r="AJ35" s="73"/>
+      <c r="AK35" s="73"/>
+      <c r="AL35" s="73"/>
+      <c r="AM35" s="73"/>
+      <c r="AN35" s="73"/>
+      <c r="AO35" s="73"/>
+      <c r="AP35" s="73"/>
     </row>
     <row r="36" spans="1:45" ht="15" customHeight="1">
-      <c r="A36" s="181"/>
-[...42 lines deleted...]
-      <c r="AP36" s="76"/>
+      <c r="A36" s="109"/>
+      <c r="B36" s="111" t="s">
+        <v>87</v>
+      </c>
+      <c r="C36" s="112"/>
+      <c r="D36" s="112"/>
+      <c r="E36" s="74"/>
+      <c r="F36" s="74"/>
+      <c r="G36" s="75"/>
+      <c r="H36" s="75"/>
+      <c r="I36" s="75"/>
+      <c r="J36" s="75"/>
+      <c r="K36" s="75"/>
+      <c r="L36" s="75"/>
+      <c r="M36" s="75"/>
+      <c r="N36" s="73"/>
+      <c r="O36" s="73"/>
+      <c r="P36" s="73"/>
+      <c r="Q36" s="73"/>
+      <c r="R36" s="73"/>
+      <c r="S36" s="73"/>
+      <c r="T36" s="73"/>
+      <c r="U36" s="73"/>
+      <c r="V36" s="73"/>
+      <c r="W36" s="73"/>
+      <c r="X36" s="73"/>
+      <c r="Y36" s="73"/>
+      <c r="Z36" s="73"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+      <c r="AC36" s="73"/>
+      <c r="AD36" s="73"/>
+      <c r="AE36" s="73"/>
+      <c r="AF36" s="73"/>
+      <c r="AG36" s="76"/>
+      <c r="AH36" s="73"/>
+      <c r="AI36" s="73"/>
+      <c r="AJ36" s="73"/>
+      <c r="AK36" s="73"/>
+      <c r="AL36" s="73"/>
+      <c r="AM36" s="73"/>
+      <c r="AN36" s="73"/>
+      <c r="AO36" s="73"/>
+      <c r="AP36" s="73"/>
     </row>
     <row r="37" spans="1:45" ht="15" customHeight="1">
-      <c r="A37" s="182"/>
-[...40 lines deleted...]
-      <c r="AP37" s="76"/>
+      <c r="A37" s="110"/>
+      <c r="B37" s="113"/>
+      <c r="C37" s="114"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="77"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="78"/>
+      <c r="I37" s="78"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="78"/>
+      <c r="L37" s="78"/>
+      <c r="M37" s="78"/>
+      <c r="N37" s="79"/>
+      <c r="O37" s="79"/>
+      <c r="P37" s="79"/>
+      <c r="Q37" s="79"/>
+      <c r="R37" s="79"/>
+      <c r="S37" s="79"/>
+      <c r="T37" s="79"/>
+      <c r="U37" s="79"/>
+      <c r="V37" s="79"/>
+      <c r="W37" s="79"/>
+      <c r="X37" s="79"/>
+      <c r="Y37" s="79"/>
+      <c r="Z37" s="79"/>
+      <c r="AA37" s="79"/>
+      <c r="AB37" s="79"/>
+      <c r="AC37" s="79"/>
+      <c r="AD37" s="79"/>
+      <c r="AE37" s="79"/>
+      <c r="AF37" s="79"/>
+      <c r="AG37" s="80"/>
+      <c r="AH37" s="73"/>
+      <c r="AI37" s="73"/>
+      <c r="AJ37" s="73"/>
+      <c r="AK37" s="73"/>
+      <c r="AL37" s="73"/>
+      <c r="AM37" s="73"/>
+      <c r="AN37" s="73"/>
+      <c r="AO37" s="73"/>
+      <c r="AP37" s="73"/>
     </row>
     <row r="38" spans="1:45" ht="30" customHeight="1">
       <c r="A38" s="41" t="s">
-        <v>84</v>
-[...45 lines deleted...]
-      <c r="AP38" s="95"/>
+        <v>88</v>
+      </c>
+      <c r="B38" s="115" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" s="116"/>
+      <c r="D38" s="116"/>
+      <c r="E38" s="116"/>
+      <c r="F38" s="116"/>
+      <c r="G38" s="116"/>
+      <c r="H38" s="116"/>
+      <c r="I38" s="116"/>
+      <c r="J38" s="116"/>
+      <c r="K38" s="116"/>
+      <c r="L38" s="116"/>
+      <c r="M38" s="116"/>
+      <c r="N38" s="116"/>
+      <c r="O38" s="116"/>
+      <c r="P38" s="116"/>
+      <c r="Q38" s="116"/>
+      <c r="R38" s="116"/>
+      <c r="S38" s="116"/>
+      <c r="T38" s="116"/>
+      <c r="U38" s="116"/>
+      <c r="V38" s="117"/>
+      <c r="W38" s="118" t="s">
+        <v>90</v>
+      </c>
+      <c r="X38" s="119"/>
+      <c r="Y38" s="119"/>
+      <c r="Z38" s="119"/>
+      <c r="AA38" s="119"/>
+      <c r="AB38" s="119"/>
+      <c r="AC38" s="119"/>
+      <c r="AD38" s="119"/>
+      <c r="AE38" s="119"/>
+      <c r="AF38" s="119"/>
+      <c r="AG38" s="120"/>
+      <c r="AH38" s="92"/>
+      <c r="AI38" s="92"/>
+      <c r="AJ38" s="92"/>
+      <c r="AK38" s="92"/>
+      <c r="AL38" s="92"/>
+      <c r="AM38" s="92"/>
+      <c r="AN38" s="92"/>
+      <c r="AO38" s="92"/>
+      <c r="AP38" s="92"/>
     </row>
     <row r="39" spans="1:45" ht="15" customHeight="1">
-      <c r="A39" s="114" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="55"/>
+      <c r="A39" s="97" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="53"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="14"/>
       <c r="O39" s="14"/>
       <c r="P39" s="14"/>
       <c r="Q39" s="14"/>
-      <c r="R39" s="48" t="s">
-        <v>47</v>
+      <c r="R39" s="46" t="s">
+        <v>92</v>
       </c>
       <c r="S39" s="14" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="T39" s="14"/>
       <c r="U39" s="14"/>
       <c r="V39" s="14"/>
-      <c r="W39" s="194"/>
-[...5 lines deleted...]
-      <c r="AC39" s="194"/>
+      <c r="W39" s="122"/>
+      <c r="X39" s="122"/>
+      <c r="Y39" s="122"/>
+      <c r="Z39" s="122"/>
+      <c r="AA39" s="122"/>
+      <c r="AB39" s="122"/>
+      <c r="AC39" s="122"/>
       <c r="AD39" s="14" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="AE39" s="14"/>
       <c r="AF39" s="14"/>
       <c r="AG39" s="15"/>
       <c r="AH39" s="16"/>
       <c r="AI39" s="16"/>
       <c r="AJ39" s="16"/>
       <c r="AK39" s="16"/>
       <c r="AL39" s="16"/>
       <c r="AM39" s="16"/>
       <c r="AN39" s="16"/>
       <c r="AO39" s="16"/>
       <c r="AP39" s="16"/>
     </row>
     <row r="40" spans="1:45" ht="15" customHeight="1">
-      <c r="A40" s="115"/>
-      <c r="B40" s="57"/>
+      <c r="A40" s="98"/>
+      <c r="B40" s="55"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
-      <c r="J40" s="51"/>
+      <c r="J40" s="49"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
-      <c r="R40" s="52" t="s">
-        <v>49</v>
+      <c r="R40" s="50" t="s">
+        <v>94</v>
       </c>
       <c r="S40" s="16" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T40" s="16"/>
       <c r="U40" s="16"/>
       <c r="V40" s="16"/>
-      <c r="W40" s="195"/>
-[...5 lines deleted...]
-      <c r="AC40" s="195"/>
+      <c r="W40" s="123"/>
+      <c r="X40" s="123"/>
+      <c r="Y40" s="123"/>
+      <c r="Z40" s="123"/>
+      <c r="AA40" s="123"/>
+      <c r="AB40" s="123"/>
+      <c r="AC40" s="123"/>
       <c r="AD40" s="16" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="AE40" s="16"/>
       <c r="AF40" s="16"/>
-      <c r="AG40" s="53"/>
+      <c r="AG40" s="51"/>
       <c r="AH40" s="16"/>
       <c r="AI40" s="16"/>
       <c r="AJ40" s="16"/>
       <c r="AK40" s="16"/>
       <c r="AL40" s="16"/>
       <c r="AM40" s="16"/>
       <c r="AN40" s="16"/>
       <c r="AO40" s="16"/>
       <c r="AP40" s="16"/>
     </row>
     <row r="41" spans="1:45" ht="15" customHeight="1">
-      <c r="A41" s="115"/>
-      <c r="B41" s="57"/>
+      <c r="A41" s="98"/>
+      <c r="B41" s="55"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
-      <c r="J41" s="51"/>
+      <c r="J41" s="49"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
       <c r="N41" s="16"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
-      <c r="R41" s="52"/>
+      <c r="R41" s="50"/>
       <c r="S41" s="16"/>
       <c r="T41" s="16"/>
-      <c r="U41" s="52" t="s">
-        <v>51</v>
+      <c r="U41" s="50" t="s">
+        <v>96</v>
       </c>
       <c r="V41" s="16"/>
-      <c r="W41" s="195"/>
-[...5 lines deleted...]
-      <c r="AC41" s="195"/>
+      <c r="W41" s="123"/>
+      <c r="X41" s="123"/>
+      <c r="Y41" s="123"/>
+      <c r="Z41" s="123"/>
+      <c r="AA41" s="123"/>
+      <c r="AB41" s="123"/>
+      <c r="AC41" s="123"/>
       <c r="AD41" s="16" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="AE41" s="16"/>
       <c r="AF41" s="16"/>
-      <c r="AG41" s="53"/>
+      <c r="AG41" s="51"/>
       <c r="AH41" s="16"/>
       <c r="AI41" s="16"/>
       <c r="AJ41" s="16"/>
       <c r="AK41" s="16"/>
       <c r="AL41" s="16"/>
       <c r="AM41" s="16"/>
       <c r="AN41" s="16"/>
       <c r="AO41" s="16"/>
       <c r="AP41" s="16"/>
     </row>
     <row r="42" spans="1:45" ht="15" customHeight="1">
-      <c r="A42" s="116"/>
-[...18 lines deleted...]
-      <c r="T42" s="49"/>
+      <c r="A42" s="99"/>
+      <c r="B42" s="54"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="47"/>
+      <c r="K42" s="47"/>
+      <c r="L42" s="47"/>
+      <c r="M42" s="47"/>
+      <c r="N42" s="47"/>
+      <c r="O42" s="47"/>
+      <c r="P42" s="47"/>
+      <c r="Q42" s="47"/>
+      <c r="R42" s="47"/>
+      <c r="S42" s="47"/>
+      <c r="T42" s="47"/>
       <c r="U42" s="34"/>
-      <c r="V42" s="49"/>
-[...12 lines deleted...]
-      <c r="AG42" s="50"/>
+      <c r="V42" s="47"/>
+      <c r="W42" s="124"/>
+      <c r="X42" s="124"/>
+      <c r="Y42" s="124"/>
+      <c r="Z42" s="124"/>
+      <c r="AA42" s="124"/>
+      <c r="AB42" s="124"/>
+      <c r="AC42" s="124"/>
+      <c r="AD42" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE42" s="47"/>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="48"/>
       <c r="AH42" s="16"/>
       <c r="AI42" s="16"/>
       <c r="AJ42" s="16"/>
       <c r="AK42" s="16"/>
       <c r="AL42" s="16"/>
       <c r="AM42" s="16"/>
       <c r="AN42" s="16"/>
       <c r="AO42" s="16"/>
       <c r="AP42" s="16"/>
     </row>
     <row r="43" spans="1:45" ht="30" customHeight="1">
       <c r="A43" s="42" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="B43" s="43" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="44"/>
       <c r="H43" s="44"/>
       <c r="I43" s="44"/>
       <c r="J43" s="44"/>
       <c r="K43" s="44"/>
       <c r="L43" s="44"/>
       <c r="M43" s="44"/>
       <c r="N43" s="44"/>
       <c r="O43" s="44"/>
       <c r="P43" s="44"/>
       <c r="Q43" s="44"/>
       <c r="R43" s="44"/>
       <c r="S43" s="44"/>
       <c r="T43" s="44"/>
       <c r="U43" s="44"/>
-      <c r="V43" s="45"/>
-[...19 lines deleted...]
-      <c r="AP43" s="96"/>
+      <c r="V43" s="95"/>
+      <c r="W43" s="95"/>
+      <c r="X43" s="95"/>
+      <c r="Y43" s="95"/>
+      <c r="Z43" s="95"/>
+      <c r="AA43" s="95"/>
+      <c r="AB43" s="95"/>
+      <c r="AC43" s="95"/>
+      <c r="AD43" s="95"/>
+      <c r="AE43" s="95"/>
+      <c r="AF43" s="95"/>
+      <c r="AG43" s="96"/>
+      <c r="AH43" s="93"/>
+      <c r="AI43" s="93"/>
+      <c r="AJ43" s="93"/>
+      <c r="AK43" s="93"/>
+      <c r="AL43" s="93"/>
+      <c r="AM43" s="93"/>
+      <c r="AN43" s="93"/>
+      <c r="AO43" s="93"/>
+      <c r="AP43" s="93"/>
     </row>
     <row r="44" spans="1:45" ht="12">
-      <c r="A44" s="47"/>
-[...46 lines deleted...]
-      <c r="AP44" s="97"/>
+      <c r="A44" s="45"/>
+      <c r="B44" s="45"/>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="45"/>
+      <c r="N44" s="45"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="45"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="45"/>
+      <c r="S44" s="45"/>
+      <c r="T44" s="45"/>
+      <c r="U44" s="45"/>
+      <c r="V44" s="121"/>
+      <c r="W44" s="121"/>
+      <c r="X44" s="121"/>
+      <c r="Y44" s="121"/>
+      <c r="Z44" s="121"/>
+      <c r="AA44" s="121"/>
+      <c r="AB44" s="121"/>
+      <c r="AC44" s="121"/>
+      <c r="AD44" s="121"/>
+      <c r="AE44" s="121"/>
+      <c r="AF44" s="121"/>
+      <c r="AG44" s="121"/>
+      <c r="AH44" s="94"/>
+      <c r="AI44" s="94"/>
+      <c r="AJ44" s="94"/>
+      <c r="AK44" s="94"/>
+      <c r="AL44" s="94"/>
+      <c r="AM44" s="94"/>
+      <c r="AN44" s="94"/>
+      <c r="AO44" s="94"/>
+      <c r="AP44" s="94"/>
     </row>
     <row r="45" spans="1:45" ht="41.25" customHeight="1">
-      <c r="A45" s="111"/>
-[...40 lines deleted...]
-      <c r="AP45" s="97"/>
+      <c r="A45" s="183"/>
+      <c r="B45" s="183"/>
+      <c r="C45" s="183"/>
+      <c r="D45" s="183"/>
+      <c r="E45" s="183"/>
+      <c r="F45" s="183"/>
+      <c r="G45" s="183"/>
+      <c r="H45" s="183"/>
+      <c r="I45" s="183"/>
+      <c r="J45" s="183"/>
+      <c r="K45" s="183"/>
+      <c r="L45" s="183"/>
+      <c r="M45" s="183"/>
+      <c r="N45" s="183"/>
+      <c r="O45" s="183"/>
+      <c r="P45" s="183"/>
+      <c r="Q45" s="183"/>
+      <c r="R45" s="183"/>
+      <c r="S45" s="183"/>
+      <c r="T45" s="183"/>
+      <c r="U45" s="183"/>
+      <c r="V45" s="121"/>
+      <c r="W45" s="121"/>
+      <c r="X45" s="121"/>
+      <c r="Y45" s="121"/>
+      <c r="Z45" s="121"/>
+      <c r="AA45" s="121"/>
+      <c r="AB45" s="121"/>
+      <c r="AC45" s="121"/>
+      <c r="AD45" s="121"/>
+      <c r="AE45" s="121"/>
+      <c r="AF45" s="121"/>
+      <c r="AG45" s="121"/>
+      <c r="AH45" s="94"/>
+      <c r="AI45" s="94"/>
+      <c r="AJ45" s="94"/>
+      <c r="AK45" s="94"/>
+      <c r="AL45" s="94"/>
+      <c r="AM45" s="94"/>
+      <c r="AN45" s="94"/>
+      <c r="AO45" s="94"/>
+      <c r="AP45" s="94"/>
     </row>
     <row r="46" spans="1:45" ht="12" customHeight="1"/>
     <row r="47" spans="1:45" ht="12">
-      <c r="W47" s="179" t="s">
-[...11 lines deleted...]
-      <c r="AG47" s="159"/>
+      <c r="W47" s="105" t="s">
+        <v>99</v>
+      </c>
+      <c r="X47" s="106"/>
+      <c r="Y47" s="106"/>
+      <c r="Z47" s="106"/>
+      <c r="AA47" s="106"/>
+      <c r="AB47" s="106"/>
+      <c r="AC47" s="106"/>
+      <c r="AD47" s="106"/>
+      <c r="AE47" s="106"/>
+      <c r="AF47" s="106"/>
+      <c r="AG47" s="107"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
       <c r="AP47" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="71">
+    <mergeCell ref="AC27:AG27"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F26:Q26"/>
+    <mergeCell ref="R26:U26"/>
+    <mergeCell ref="V26:AG26"/>
+    <mergeCell ref="R27:U27"/>
+    <mergeCell ref="A45:U45"/>
+    <mergeCell ref="V45:Y45"/>
+    <mergeCell ref="Z45:AC45"/>
+    <mergeCell ref="AD45:AG45"/>
+    <mergeCell ref="A39:A42"/>
+    <mergeCell ref="A1:AG1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="V2:X2"/>
+    <mergeCell ref="Z2:AA2"/>
+    <mergeCell ref="AC2:AD2"/>
+    <mergeCell ref="D3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AG3"/>
+    <mergeCell ref="AQ4:AQ5"/>
+    <mergeCell ref="S6:AG6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D6:P6"/>
+    <mergeCell ref="D7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="Z7:AG7"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="H4:T4"/>
+    <mergeCell ref="U4:AG4"/>
+    <mergeCell ref="H5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="W5:AG5"/>
+    <mergeCell ref="A12:AG12"/>
+    <mergeCell ref="U15:AF15"/>
+    <mergeCell ref="D16:AG16"/>
+    <mergeCell ref="Y13:AG13"/>
+    <mergeCell ref="P9:AG9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="B9:L9"/>
+    <mergeCell ref="D17:AG17"/>
+    <mergeCell ref="A16:A25"/>
+    <mergeCell ref="B18:AG18"/>
+    <mergeCell ref="B19:AG25"/>
+    <mergeCell ref="F14:O14"/>
+    <mergeCell ref="U14:AF14"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="Q14:T14"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="J29:AG29"/>
     <mergeCell ref="A26:A28"/>
     <mergeCell ref="W47:AG47"/>
     <mergeCell ref="A34:A37"/>
     <mergeCell ref="B36:D37"/>
     <mergeCell ref="B38:V38"/>
     <mergeCell ref="W38:AG38"/>
     <mergeCell ref="V44:Y44"/>
     <mergeCell ref="Z44:AC44"/>
     <mergeCell ref="AD44:AG44"/>
     <mergeCell ref="W39:AC39"/>
     <mergeCell ref="W40:AC40"/>
     <mergeCell ref="W41:AC41"/>
     <mergeCell ref="W42:AC42"/>
     <mergeCell ref="G28:AF28"/>
-    <mergeCell ref="D17:AG17"/>
-[...53 lines deleted...]
-    <mergeCell ref="R27:U27"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H4:T4" xr:uid="{8FE2727B-9AEF-4D01-A312-80E4F7133A75}">
       <formula1>$AR$2:$AR$14</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:T5" xr:uid="{C8D680E7-7600-4EA4-9017-0444FE349A24}">
       <formula1>$AS$2:$AS$22</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.47244094488188981" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="92" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
@@ -6796,75 +6675,360 @@
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D006420-C858-4CF3-B4D6-1ABED39281BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C47159-B2CA-414E-BA4E-393BEF2A43CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AA62FEB-03A3-4B7B-B936-FA3D76E4CAAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>研究部様式4-2</vt:lpstr>
       <vt:lpstr>'研究部様式4-2'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>