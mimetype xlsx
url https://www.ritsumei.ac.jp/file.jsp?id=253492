--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -32,946 +32,423 @@
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\日本語版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{962EE728-5AE6-41B8-8A39-C01F0A97A118}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3CDCA76C-667E-4F54-AA6E-5E8724C51516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3510" yWindow="1500" windowWidth="23220" windowHeight="20100" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="研究部様式4-3" sheetId="5" r:id="rId1"/>
     <sheet name="移動経路別紙" sheetId="6" r:id="rId2"/>
     <sheet name="源泉計算フォーム" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'研究部様式4-3'!$A$1:$AG$100</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C4" i="2" l="1"/>
   <c r="D4" i="2" l="1"/>
   <c r="C10" i="2"/>
   <c r="D10" i="2" s="1"/>
   <c r="C5" i="2"/>
   <c r="C11" i="2"/>
   <c r="D11" i="2" s="1"/>
   <c r="D5" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="215">
+  <si>
+    <t>報酬・謝金支払請求書（講演、専門的な指導・助言等）</t>
+    <rPh sb="0" eb="2">
+      <t>ホウシュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>セイキュウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>【本様式は両面印刷でプリントアウトの上、実施前（3週間前まで）に各ﾘｻｰﾁｵﾌｨｽに提出してください】</t>
+    <rPh sb="1" eb="2">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>リョウメン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>インサツ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シュウカン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
   <si>
     <t>提出</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（選択してください）</t>
     <rPh sb="1" eb="3">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（選択し種目等詳細を右欄に記入）</t>
     <rPh sb="1" eb="3">
       <t>センタク</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シュモクナド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ショウサイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ミギ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ラン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>所属</t>
+    <t>研究担当者</t>
     <rPh sb="0" eb="2">
-      <t>ショゾク</t>
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>部局</t>
+    <rPh sb="0" eb="2">
+      <t>ブキョク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>職位</t>
+    <rPh sb="0" eb="1">
+      <t>ショク</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>イ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>科研費獲得推進型</t>
+    <rPh sb="0" eb="2">
+      <t>カケン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カクトク</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>スイシンガタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>科学研究費助成事業</t>
     <rPh sb="0" eb="2">
       <t>カガク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ケンキュウヒ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>執行予算</t>
+    <rPh sb="0" eb="2">
+      <t>シッコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨサン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学内助成</t>
+    <rPh sb="0" eb="2">
+      <t>ガクナイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究成果国際発信プログラム</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクサイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ハッシン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>科研費分担金（右欄に代表者所属・種目）</t>
     <rPh sb="0" eb="2">
       <t>カケン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ブンタンキン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ミギ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ラン</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ショゾク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シュモク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>右欄のﾌﾟﾙﾀﾞｳﾝﾘｽﾄから選択</t>
+    <rPh sb="0" eb="1">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>学外資金</t>
     <rPh sb="0" eb="2">
       <t>ガクガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シキン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>種目等</t>
     <rPh sb="0" eb="2">
       <t>シュモク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>個人研究費</t>
+    <rPh sb="0" eb="2">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>厚生労働省科研費</t>
     <rPh sb="0" eb="2">
       <t>コウセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カケン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒ</t>
-    </rPh>
-[...701 lines deleted...]
-      <t>センタク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>研究担当者の立場</t>
     <rPh sb="0" eb="2">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>タチバ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>代表者　</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
@@ -1017,980 +494,1197 @@
     </r>
     <rPh sb="0" eb="2">
       <t>ブンタン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イカ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケンキュウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ラン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>職位</t>
+    <t>拠点形成支援ﾌﾟﾛｸﾞﾗﾑ</t>
     <rPh sb="0" eb="2">
-      <t>ショクイ</t>
-[...9 lines deleted...]
-      <t>ダイガク</t>
+      <t>キョテン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>私大戦略的研究基盤形成</t>
+    <rPh sb="0" eb="2">
+      <t>シダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>センリャクテキ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>コヨウ</t>
+      <t>ケンキュウ</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>カンケイ</t>
-[...4 lines deleted...]
-    <t>専門的知識の提供</t>
+      <t>キバン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケイセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究代表者</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>R-GIROプログラム</t>
+  </si>
+  <si>
+    <t>受託研究</t>
+    <rPh sb="0" eb="2">
+      <t>ジュタク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケンキュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究所重点ﾌﾟﾛｸﾞﾗﾑ</t>
     <rPh sb="0" eb="3">
-      <t>センモンテキ</t>
+      <t>ケンキュウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>チシキ</t>
-[...7 lines deleted...]
-    <t>企画名称</t>
+      <t>ジュウテン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>受託事業</t>
     <rPh sb="0" eb="2">
-      <t>キカク</t>
+      <t>ジュタク</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>メイショウ</t>
-[...259 lines deleted...]
-      <t>ノウゼイ</t>
+      <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">支払方法
+      <t xml:space="preserve">依頼内容
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="7.5"/>
-[...343 lines deleted...]
-      <rPr>
         <i/>
-        <u/>
-[...157 lines deleted...]
-      <rPr>
         <u/>
         <sz val="7.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>往路のみ</t>
+      <t>（開催案内、依頼状、ﾒｰﾙ等、日時場所等を含めて内容が確認できる資料も別途提出必要）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カイサイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>アンナイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ニチジ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>バショ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>企画名称</t>
+    <rPh sb="0" eb="2">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究所予算（右欄に研究書名記入）</t>
+    <rPh sb="0" eb="3">
+      <t>ケンキュウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨサン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショメイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学外共同研究</t>
+    <rPh sb="0" eb="2">
+      <t>ガクガイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ケンキュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>場所</t>
+    <rPh sb="0" eb="2">
+      <t>バショカイジョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学内</t>
+    <rPh sb="0" eb="2">
+      <t>ガクナイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>ｷｬﾝﾊﾟｽ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>建物・室名等</t>
+    <rPh sb="0" eb="2">
+      <t>タテモノ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シツメイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他（右欄に記入してください）</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>奨学寄附金</t>
+    <rPh sb="0" eb="2">
+      <t>ショウガク</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>キフキン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学外</t>
+    <rPh sb="0" eb="2">
+      <t>ガクガイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究資金繰越金管理</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シキン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>クリコシ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンリ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">日時
+</t>
     </r>
     <r>
       <rPr>
-        <sz val="7.5"/>
+        <sz val="7"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>）</t>
+      <t>（時間帯も必須）</t>
     </r>
-    <rPh sb="1" eb="4">
-      <t>コウクウキ</t>
+    <rPh sb="0" eb="2">
+      <t>ニチジジ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>リヨウ</t>
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヒッス</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>：</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>～</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>JST</t>
+  </si>
+  <si>
+    <t>NEDO</t>
+  </si>
+  <si>
+    <t>内容</t>
+    <rPh sb="0" eb="2">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>講演者</t>
+    <rPh sb="0" eb="2">
+      <t>コウエン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>ｹﾞｽﾄｽﾋﾟｰｶｰ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>ﾊﾟﾈﾗｰ</t>
+  </si>
+  <si>
+    <t>ｺﾒﾝﾃｰﾀｰ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>報告者</t>
+    <rPh sb="0" eb="3">
+      <t>ホウコクシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>通訳</t>
+    <rPh sb="0" eb="2">
+      <t>ツウヤク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>文部科学省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>モンブ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>カガクショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>司会</t>
+    <rPh sb="0" eb="2">
+      <t>シカイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>論文査読</t>
+    <rPh sb="0" eb="2">
+      <t>ロンブン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>サドク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>専門的知識の提供</t>
+    <rPh sb="0" eb="3">
+      <t>センモンテキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チシキ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>テイキョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>環境省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>ショウメイ</t>
-[...7 lines deleted...]
-    <t>＜支払先：業者＞</t>
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <rPh sb="2" eb="3">
+      <t>ホカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>経済産業省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>ケイザイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>サンギョウショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>厚生労働省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ロウドウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>依頼者・支払内容に関する情報</t>
+    <rPh sb="0" eb="2">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>国土交通省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>コクド</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>コウツウショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>氏名・生年月日</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガッピ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>総務省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="3">
+      <t>ソウムショウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="2">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガッピ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>農林水産省（右欄に事業名を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>ノウリン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>スイサンショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>所属・役職等名称</t>
+    <rPh sb="0" eb="2">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ヤクショクトウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>所属</t>
+    <rPh sb="0" eb="2">
+      <t>ショゾク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>職位</t>
+    <rPh sb="0" eb="2">
+      <t>ショクイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他（右欄に記入）</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>現住所・納税国</t>
+    <rPh sb="0" eb="3">
+      <t>ゲンジュウショ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>コク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>〒</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>納税国</t>
+    <rPh sb="0" eb="2">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">支払希望明細
+</t>
+    <rPh sb="0" eb="2">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>メイサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>【謝金】</t>
     <rPh sb="1" eb="3">
-      <t>シハライ</t>
-[...2 lines deleted...]
-      <t>サキ</t>
+      <t>シャキン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>円</t>
+    <rPh sb="0" eb="1">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>謝金額が「単価基準を超える謝金額」もしくは「単価基準のない依頼内容」の場合、金額設定根拠を以下に記入</t>
+    <rPh sb="0" eb="2">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガク</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ギョウシャ</t>
-[...9 lines deleted...]
-      <t>ラン</t>
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>コンキョ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>（航空機利用の場合、
 以下</t>
     </r>
     <r>
       <rPr>
         <i/>
         <u/>
         <sz val="7.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>各資料を別途提出必要</t>
     </r>
     <r>
       <rPr>
         <sz val="7.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <rPh sb="11" eb="13">
       <t>イカ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>カク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ベット</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>銀行振込（給与口座）</t>
+    <t>・請求書（または領収書）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+・搭乗日、経路・便名、クラス・サーチャージ、各種税金等、フライト情報が確認できるもの</t>
+  </si>
+  <si>
+    <t>【旅費】</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日当</t>
     <rPh sb="0" eb="2">
-      <t>ギンコウ</t>
+      <t>ニットウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>要</t>
+    <rPh sb="0" eb="1">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>不要</t>
+    <rPh sb="0" eb="2">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>宿泊費</t>
+    <rPh sb="0" eb="3">
+      <t>シュクハクヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>交通費</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>宿泊費支払先 ：</t>
+    <rPh sb="0" eb="3">
+      <t>シュクハクヒ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>本人</t>
+    <rPh sb="0" eb="2">
+      <t>ホンニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">宿泊先・旅行代理店等 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>請求書を別途提出必要</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>シュクハク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>リョコウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ダイリ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>テン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（　　　　　）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>交通費支払先 ：</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">交通機関・旅行代理店等  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>請求書を別途提出必要</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>コウツウ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>フリコミ</t>
+      <t>キカン</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>キュウヨ</t>
+      <t>リョコウ</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>コウザ</t>
-    </rPh>
+      <t>ダイリ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>テン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>泊分</t>
+    <rPh sb="0" eb="1">
+      <t>ハク</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>交通機関名</t>
+    <rPh sb="0" eb="2">
+      <t>コウツウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>区間　（駅・バス停）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　＊欄が不足する場合は別紙をご提出ください。</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>クカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>テイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>フソク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>往復・片道</t>
+    <rPh sb="0" eb="2">
+      <t>オウフク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カタミチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>←交通区間について、書ききれない場合は、</t>
+    <rPh sb="1" eb="5">
+      <t>コウツウクカン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>①</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>①　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>往　　・　　片</t>
+    <rPh sb="0" eb="1">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　別シート「移動経路別紙」をご利用ください。</t>
+    <rPh sb="1" eb="2">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ケイロ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>クベツ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>リヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（現金手渡しの場合、
+領収書を別途提出必要）</t>
+  </si>
+  <si>
+    <t>②</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>②　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日分</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>③</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>③　　　　　　　　　　　　　　　―</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">源泉徴収税の取り扱い
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（本大学本務教職員は給与合算で税務処理されるため記入不要）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ゲンセン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チョウシュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゼイ</t>
     </rPh>
@@ -2011,337 +1705,328 @@
     </rPh>
     <rPh sb="17" eb="20">
       <t>キョウショクイン</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キュウヨ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ガッサン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ゼイム</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ショリ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>備考欄（給与厚生課への確認事項等）</t>
+    <t>謝金</t>
     <rPh sb="0" eb="2">
-      <t>ビコウ</t>
-[...5 lines deleted...]
-      <t>キュウヨ</t>
+      <t>シャキン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>税上乗せ（研究費から納税）</t>
+    <rPh sb="0" eb="1">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ウワノ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ケンキュウヒ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ノウゼイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>税引き去り（本人への支払額から納税）</t>
+    <rPh sb="0" eb="1">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サ</t>
     </rPh>
     <rPh sb="6" eb="8">
-      <t>コウセイ</t>
-[...2 lines deleted...]
-      <t>カ</t>
+      <t>ホンニン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ノウゼイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>旅費</t>
+    <rPh sb="0" eb="2">
+      <t>リョヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>本大学との雇用関係</t>
+    <rPh sb="0" eb="1">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カンケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>無し</t>
+    <rPh sb="0" eb="1">
+      <t>ナ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>有り（教職員番号必要・振込先情報不要）</t>
+    <rPh sb="0" eb="1">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キョウショク</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>フリコミサキ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>教職員番号</t>
+    <rPh sb="0" eb="3">
+      <t>キョウショクイン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">支払方法
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（原則、本人名義の銀行振込）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゲンソク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ホンニン</t>
     </rPh>
     <rPh sb="11" eb="13">
-      <t>カクニン</t>
-[...5 lines deleted...]
-      <t>トウ</t>
+      <t>メイギ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フリコミ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>銀行振込（国内）</t>
+    <rPh sb="0" eb="2">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フリコミ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コクナイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">依頼内容
-</t>
+      <t xml:space="preserve">銀行振込（海外） </t>
     </r>
     <r>
       <rPr>
         <i/>
         <u/>
-        <sz val="7.5"/>
+        <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>（開催案内、依頼状、ﾒｰﾙ等、日時場所等を含めて内容が確認できる資料も別途提出必要）</t>
+      <t>口座情報詳細を別途提出必要</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>銀行振込（給与口座）</t>
+    <rPh sb="0" eb="2">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フリコミ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キュウヨ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コウザ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">所属機関への銀行振込 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>請求書を別途提出必要</t>
     </r>
     <rPh sb="0" eb="2">
-      <t>イライ</t>
+      <t>ショゾク</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ナイヨウ</t>
-[...37 lines deleted...]
-    <rPh sb="41" eb="43">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>フリコミ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>セイキュウショ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
       <t>ベット</t>
     </rPh>
-    <rPh sb="43" eb="45">
+    <rPh sb="17" eb="19">
       <t>テイシュツ</t>
     </rPh>
-    <rPh sb="45" eb="47">
+    <rPh sb="19" eb="21">
       <t>ヒツヨウ</t>
-    </rPh>
-[...7 lines deleted...]
-      <t>ジカン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">現金手渡し </t>
     </r>
     <r>
       <rPr>
         <i/>
         <u/>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>実施3週間前までに本様式必要</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ゲンキン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テワタ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シュウカン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>マエ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ホン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ヒツヨウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...141 lines deleted...]
-    <t>備考欄</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">振込先情報
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（本人名義・国内）</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
@@ -2378,621 +2063,864 @@
     </rPh>
     <rPh sb="20" eb="22">
       <t>コウザ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>バアイ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ショテイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ト</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>テイキョウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>科研費獲得推進型</t>
+    <t>銀行名</t>
+    <rPh sb="0" eb="3">
+      <t>ギンコウメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>支店名</t>
     <rPh sb="0" eb="2">
-      <t>カケン</t>
+      <t>シテン</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>ヒ</t>
-    </rPh>
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>預金種別</t>
+    <rPh sb="0" eb="2">
+      <t>ヨキン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シュベツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　普通預金</t>
     <rPh sb="3" eb="5">
-      <t>カクトク</t>
-[...10 lines deleted...]
-    <t>その他（右欄に記入してください）</t>
+      <t>フツウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヨキン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>口座番号</t>
+    <rPh sb="0" eb="2">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>口座名義（ｶﾅ）</t>
+    <rPh sb="0" eb="2">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>メイギ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備考欄</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>【ﾘｻｰﾁｵﾌｨｽ使用欄】</t>
+    <rPh sb="9" eb="11">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>適用基準単価</t>
+    <rPh sb="0" eb="2">
+      <t>テキヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タンカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>講演
+【1回（3時間以内）】</t>
+    <rPh sb="0" eb="2">
+      <t>コウエン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>イナイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>関連分野において特に著名な有識者、企業または団体の代表者等</t>
+  </si>
+  <si>
+    <t>100,000円</t>
+    <rPh sb="3" eb="8">
+      <t>０００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>他大学学長、副学長もしくは学部長または企業もしくは団体の役員等</t>
+  </si>
+  <si>
+    <t>50,000円</t>
+    <rPh sb="2" eb="7">
+      <t>０００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>他大学教員、企業または団体の役職者、専門職有資格者で役職を持つ者等</t>
+  </si>
+  <si>
+    <t>30,000円</t>
+    <rPh sb="2" eb="7">
+      <t>０００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学外のポストドクトラルフェローまたは研究員、専門職有資格者、本学教職員等</t>
+  </si>
+  <si>
+    <t>10,000円</t>
+    <rPh sb="6" eb="7">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>専門的な指導・
+助言等
+【1時間】</t>
+    <rPh sb="15" eb="17">
+      <t>ジカン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>関連分野において特に著名な有識者、企業または団体の代表者等</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>他大学学長、副学長もしくは学部長または企業もしくは団体の役員等</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>20,000円</t>
+    <rPh sb="2" eb="7">
+      <t>０００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>他大学教員、企業または団体の役職者、専門職有資格者で役職を持つ者等</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>10,000円</t>
+    <rPh sb="2" eb="7">
+      <t>０００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学外のポストドクトラルフェローまたは研究員、専門職有資格者、本学教職員等</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>5,000円</t>
+    <rPh sb="1" eb="6">
+      <t>０００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>7,300円</t>
+    <rPh sb="1" eb="6">
+      <t>３００エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>基準外単価設定に
+関する確認項目</t>
+    <rPh sb="0" eb="2">
+      <t>キジュン</t>
+    </rPh>
     <rPh sb="2" eb="3">
-      <t>タ</t>
-[...23 lines deleted...]
-    <t>研究資金繰越金管理</t>
+      <t>ガイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タンカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究部事務部長による承認（稟議No.                                       ）</t>
     <rPh sb="0" eb="2">
       <t>ケンキュウ</t>
     </rPh>
+    <rPh sb="2" eb="3">
+      <t>ブ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ブチョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>リンギ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>予算単位責任者による承認</t>
+    <rPh sb="0" eb="2">
+      <t>ヨサン</t>
+    </rPh>
     <rPh sb="2" eb="4">
-      <t>シキン</t>
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>セキニンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備考：</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>税率</t>
+    <rPh sb="0" eb="1">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>リツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>非居住者 ： □20.42％　□租税条約適用(予定)　□非課税</t>
+    <rPh sb="0" eb="4">
+      <t>ヒキョジュウシャ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>ヒカゼイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  居住者 ： □10.21％　□非課税　□その他（　　  　　　）</t>
+    <rPh sb="17" eb="20">
+      <t>ヒカゼイ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>備考欄（給与厚生課への確認事項等）</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ラン</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>クリコシ</t>
-[...33 lines deleted...]
-      <t>メイ</t>
+      <t>キュウヨ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カクニン</t>
     </rPh>
     <rPh sb="13" eb="15">
-      <t>キニュウ</t>
-[...40 lines deleted...]
-      <t>キニュウ</t>
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>トウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">日時
+      <t xml:space="preserve">支払額計算欄
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="7"/>
+        <sz val="8"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>（時間帯も必須）</t>
+      <t>（タクシーチケット利用時には日当金額に反映させること）</t>
     </r>
     <rPh sb="0" eb="2">
-      <t>ニチジジ</t>
-[...8 lines deleted...]
-      <t>ヒッス</t>
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>月/日</t>
+    <rPh sb="0" eb="1">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>発地</t>
+    <rPh sb="0" eb="1">
+      <t>ハツ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>チ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>着地</t>
+    <rPh sb="0" eb="2">
+      <t>チャクチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜支払先：個人＞</t>
+    <rPh sb="1" eb="3">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コジン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜支払先：業者＞</t>
+    <rPh sb="1" eb="3">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>/</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>小　計</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>旅　費　額</t>
+    <rPh sb="0" eb="1">
+      <t>タビ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(A)源泉税込額</t>
+    <rPh sb="3" eb="5">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ゼイコ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>(a)源泉税額(□内□外)</t>
     <rPh sb="3" eb="7">
       <t>ゲンセンゼイガク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ウチ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ソト</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>(C)</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□本務教職員は報酬手取り額を給与合算（出金起票時源泉不要）交通費は出張扱
+□上記以外はFB（起票時源泉）</t>
+    <rPh sb="7" eb="9">
+      <t>ホウシュウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テド</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シュッキン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>キヒョウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>フヨウ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>シュッチョウ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>アツカ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>キヒョウ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>ゲンセン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>謝　　金　　額</t>
+    <rPh sb="0" eb="1">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カネ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(B)源泉税込額</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>(ｂ)源泉税額(□内□外)</t>
     <rPh sb="3" eb="7">
       <t>ゲンセンゼイガク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ウチ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ソト</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>個　人　支　払　額　合　計</t>
+    <rPh sb="0" eb="1">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ササ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>バライ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>①研究費執行額【A+B】</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>②源泉税額【a+b】</t>
     <rPh sb="1" eb="5">
       <t>ゲンセンゼイガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>本人支払額【①‐②】</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>外税の場合</t>
+    <t>備考欄</t>
     <rPh sb="0" eb="2">
-      <t>ソトゼイ</t>
-[...7 lines deleted...]
-    <t>内税の場合</t>
+      <t>ビコウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>複数起票時の原票添付伝票番号</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>承認</t>
     <rPh sb="0" eb="2">
-      <t>ウチゼイ</t>
-[...13 lines deleted...]
-      <t>ゼイコミ</t>
+      <t>ショウニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>点検</t>
+    <rPh sb="0" eb="2">
+      <t>テンケン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>受付</t>
+    <rPh sb="0" eb="2">
+      <t>ウケツケ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>移動経路【別紙】</t>
+    <rPh sb="0" eb="2">
+      <t>イドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイロ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>キンガク</t>
-[...170 lines deleted...]
-    <rPh sb="21" eb="23">
       <t>ベッシ</t>
     </rPh>
-    <rPh sb="25" eb="27">
-[...65 lines deleted...]
-    <t>⑧</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>区間　（駅・バス停）</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <rPh sb="0" eb="2">
       <t>クカン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エキ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>テイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>←交通区間について、書ききれない場合は、</t>
-[...6 lines deleted...]
-    <rPh sb="16" eb="18">
+    <t>④</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>④　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑤</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑤　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑥</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑥　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑦</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑦　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑧</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>⑧　　　　　　　　　　　　　　　―</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>旅費計算計⇒</t>
+    <rPh sb="0" eb="2">
+      <t>リョヒ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（A)税込金額</t>
+    <rPh sb="3" eb="5">
+      <t>ゼイコミ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キンガク</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>(a)源泉税額</t>
+    <rPh sb="3" eb="5">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>外税の場合</t>
+    <rPh sb="0" eb="2">
+      <t>ソトゼイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...24 lines deleted...]
-    <t>移動経路【別紙】</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>内税の場合</t>
     <rPh sb="0" eb="2">
-      <t>イドウ</t>
-[...2 lines deleted...]
-      <t>ケイロ</t>
+      <t>ウチゼイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>謝金額⇒</t>
+    <rPh sb="0" eb="2">
+      <t>シャキン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（B)税込金額</t>
+    <rPh sb="3" eb="5">
+      <t>ゼイコミ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ベッシ</t>
-[...13 lines deleted...]
-      <t>バン</t>
+      <t>キンガク</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>(b)源泉税額</t>
+    <rPh sb="3" eb="5">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>研究部様式0105-03-1（2026/04更新）　1/2</t>
+    <rPh sb="22" eb="24">
+      <t>コウシンバン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>研究部様式0105-03-1（2026/04更新）　2/2</t>
+    <rPh sb="22" eb="24">
+      <t>コウシン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="m/d;@"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -3054,57 +2982,50 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <i/>
       <u/>
       <sz val="7.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -4205,51 +4126,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="477">
+  <cellXfs count="475">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -4392,74 +4313,68 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -4556,56 +4471,50 @@
     </xf>
     <xf numFmtId="38" fontId="0" fillId="0" borderId="66" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="5" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="5" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="5" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="5" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="5" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="0" fillId="5" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4663,50 +4572,65 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4941,137 +4865,137 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5188,57 +5112,57 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -5400,68 +5324,59 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5490,51 +5405,51 @@
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5589,54 +5504,54 @@
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5753,51 +5668,51 @@
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -8878,5776 +8793,6082 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00556980-5FB0-4B28-AE16-3289EEC302B5}">
   <dimension ref="A1:AX118"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection sqref="A1:AG1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A31" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="W100" sqref="W100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.125" style="8" customWidth="1"/>
-    <col min="2" max="32" width="2.375" style="8" customWidth="1"/>
-    <col min="33" max="33" width="2.375" style="10" customWidth="1"/>
+    <col min="2" max="32" width="2.5" style="8" customWidth="1"/>
+    <col min="33" max="33" width="2.5" style="10" customWidth="1"/>
     <col min="34" max="43" width="9" style="10" customWidth="1"/>
-    <col min="44" max="44" width="27.625" style="3" customWidth="1"/>
+    <col min="44" max="44" width="27.5" style="3" customWidth="1"/>
     <col min="45" max="45" width="29.5" style="3" customWidth="1"/>
     <col min="46" max="46" width="17.25" style="2" bestFit="1" customWidth="1"/>
     <col min="47" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="15" customHeight="1">
-      <c r="A1" s="154" t="s">
-[...43 lines deleted...]
-      <c r="AQ1" s="125"/>
+      <c r="A1" s="155" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="E1" s="155"/>
+      <c r="F1" s="155"/>
+      <c r="G1" s="155"/>
+      <c r="H1" s="155"/>
+      <c r="I1" s="155"/>
+      <c r="J1" s="155"/>
+      <c r="K1" s="155"/>
+      <c r="L1" s="155"/>
+      <c r="M1" s="155"/>
+      <c r="N1" s="155"/>
+      <c r="O1" s="155"/>
+      <c r="P1" s="155"/>
+      <c r="Q1" s="155"/>
+      <c r="R1" s="155"/>
+      <c r="S1" s="155"/>
+      <c r="T1" s="155"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
+      <c r="Z1" s="155"/>
+      <c r="AA1" s="155"/>
+      <c r="AB1" s="155"/>
+      <c r="AC1" s="155"/>
+      <c r="AD1" s="155"/>
+      <c r="AE1" s="155"/>
+      <c r="AF1" s="155"/>
+      <c r="AG1" s="155"/>
+      <c r="AH1" s="121"/>
+      <c r="AI1" s="121"/>
+      <c r="AJ1" s="121"/>
+      <c r="AK1" s="121"/>
+      <c r="AL1" s="121"/>
+      <c r="AM1" s="121"/>
+      <c r="AN1" s="121"/>
+      <c r="AO1" s="121"/>
+      <c r="AP1" s="121"/>
+      <c r="AQ1" s="121"/>
+      <c r="AU1" s="140"/>
+      <c r="AV1" s="140"/>
+      <c r="AW1" s="140"/>
+      <c r="AX1" s="140"/>
     </row>
     <row r="2" spans="1:50" ht="15" customHeight="1">
       <c r="A2" s="18" t="s">
-        <v>108</v>
+        <v>1</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
-      <c r="V2" s="155"/>
-[...1 lines deleted...]
-      <c r="X2" s="155"/>
+      <c r="V2" s="156"/>
+      <c r="W2" s="156"/>
+      <c r="X2" s="156"/>
       <c r="Y2" s="20" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="AA2" s="156"/>
+        <v>2</v>
+      </c>
+      <c r="Z2" s="157"/>
+      <c r="AA2" s="157"/>
       <c r="AB2" s="20" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="AD2" s="156"/>
+        <v>3</v>
+      </c>
+      <c r="AC2" s="157"/>
+      <c r="AD2" s="157"/>
       <c r="AE2" s="20" t="s">
-        <v>64</v>
+        <v>4</v>
       </c>
       <c r="AF2" s="19"/>
       <c r="AG2" s="21" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AH2" s="21"/>
       <c r="AI2" s="21"/>
       <c r="AJ2" s="21"/>
       <c r="AK2" s="21"/>
       <c r="AL2" s="21"/>
       <c r="AM2" s="21"/>
       <c r="AN2" s="21"/>
       <c r="AO2" s="21"/>
       <c r="AP2" s="21"/>
       <c r="AQ2" s="21"/>
       <c r="AR2" s="3" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AS2" s="3" t="s">
-        <v>2</v>
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AU2" s="140"/>
+      <c r="AV2" s="140"/>
+      <c r="AW2" s="140"/>
+      <c r="AX2" s="140"/>
     </row>
     <row r="3" spans="1:50" ht="19.5" customHeight="1">
       <c r="A3" s="22" t="s">
-        <v>65</v>
-[...37 lines deleted...]
-      <c r="AF3" s="159"/>
+        <v>8</v>
+      </c>
+      <c r="B3" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="159"/>
+      <c r="D3" s="160"/>
+      <c r="E3" s="160"/>
+      <c r="F3" s="160"/>
+      <c r="G3" s="160"/>
+      <c r="H3" s="160"/>
+      <c r="I3" s="160"/>
+      <c r="J3" s="160"/>
+      <c r="K3" s="160"/>
+      <c r="L3" s="160"/>
+      <c r="M3" s="161"/>
+      <c r="N3" s="162" t="s">
+        <v>10</v>
+      </c>
+      <c r="O3" s="159"/>
+      <c r="P3" s="160"/>
+      <c r="Q3" s="160"/>
+      <c r="R3" s="160"/>
+      <c r="S3" s="160"/>
+      <c r="T3" s="160"/>
+      <c r="U3" s="160"/>
+      <c r="V3" s="160"/>
+      <c r="W3" s="161"/>
+      <c r="X3" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y3" s="159"/>
+      <c r="Z3" s="160"/>
+      <c r="AA3" s="160"/>
+      <c r="AB3" s="160"/>
+      <c r="AC3" s="160"/>
+      <c r="AD3" s="160"/>
+      <c r="AE3" s="160"/>
+      <c r="AF3" s="160"/>
       <c r="AG3" s="45"/>
-      <c r="AH3" s="70"/>
-[...8 lines deleted...]
-      <c r="AQ3" s="70"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="68"/>
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
       <c r="AR3" s="3" t="s">
-        <v>161</v>
+        <v>12</v>
       </c>
       <c r="AS3" s="3" t="s">
-        <v>5</v>
-      </c>
+        <v>13</v>
+      </c>
+      <c r="AU3" s="140"/>
+      <c r="AV3" s="140"/>
+      <c r="AW3" s="140"/>
+      <c r="AX3" s="140"/>
     </row>
     <row r="4" spans="1:50" ht="19.5" customHeight="1">
       <c r="A4" s="43" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="C4" s="145"/>
+        <v>14</v>
+      </c>
+      <c r="B4" s="145"/>
+      <c r="C4" s="146"/>
       <c r="D4" s="24" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
-      <c r="H4" s="146" t="s">
-[...36 lines deleted...]
-      <c r="AQ4" s="71"/>
+      <c r="H4" s="147" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
+      <c r="Q4" s="148"/>
+      <c r="R4" s="148"/>
+      <c r="S4" s="148"/>
+      <c r="T4" s="148"/>
+      <c r="U4" s="149"/>
+      <c r="V4" s="149"/>
+      <c r="W4" s="149"/>
+      <c r="X4" s="149"/>
+      <c r="Y4" s="149"/>
+      <c r="Z4" s="149"/>
+      <c r="AA4" s="149"/>
+      <c r="AB4" s="149"/>
+      <c r="AC4" s="149"/>
+      <c r="AD4" s="149"/>
+      <c r="AE4" s="149"/>
+      <c r="AF4" s="149"/>
+      <c r="AG4" s="150"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="69"/>
+      <c r="AM4" s="69"/>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
+      <c r="AP4" s="69"/>
+      <c r="AQ4" s="69"/>
       <c r="AR4" s="3" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="AS4" s="3" t="s">
-        <v>6</v>
-      </c>
+        <v>17</v>
+      </c>
+      <c r="AU4" s="140"/>
+      <c r="AV4" s="140"/>
+      <c r="AW4" s="140"/>
+      <c r="AX4" s="140"/>
     </row>
     <row r="5" spans="1:50" ht="19.5" customHeight="1">
       <c r="A5" s="23" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="C5" s="145"/>
+        <v>18</v>
+      </c>
+      <c r="B5" s="145"/>
+      <c r="C5" s="146"/>
       <c r="D5" s="24" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
-      <c r="H5" s="150" t="s">
-[...38 lines deleted...]
-      <c r="AQ5" s="72"/>
+      <c r="H5" s="151" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="151"/>
+      <c r="J5" s="151"/>
+      <c r="K5" s="151"/>
+      <c r="L5" s="151"/>
+      <c r="M5" s="151"/>
+      <c r="N5" s="151"/>
+      <c r="O5" s="151"/>
+      <c r="P5" s="151"/>
+      <c r="Q5" s="151"/>
+      <c r="R5" s="151"/>
+      <c r="S5" s="151"/>
+      <c r="T5" s="151"/>
+      <c r="U5" s="152" t="s">
+        <v>20</v>
+      </c>
+      <c r="V5" s="153"/>
+      <c r="W5" s="148"/>
+      <c r="X5" s="148"/>
+      <c r="Y5" s="148"/>
+      <c r="Z5" s="148"/>
+      <c r="AA5" s="148"/>
+      <c r="AB5" s="148"/>
+      <c r="AC5" s="148"/>
+      <c r="AD5" s="148"/>
+      <c r="AE5" s="148"/>
+      <c r="AF5" s="148"/>
+      <c r="AG5" s="154"/>
+      <c r="AH5" s="70"/>
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="70"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="70"/>
+      <c r="AM5" s="70"/>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70"/>
+      <c r="AP5" s="70"/>
+      <c r="AQ5" s="70"/>
       <c r="AR5" s="3" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="AS5" s="3" t="s">
-        <v>9</v>
-      </c>
+        <v>22</v>
+      </c>
+      <c r="AU5" s="140"/>
+      <c r="AV5" s="140"/>
+      <c r="AW5" s="140"/>
+      <c r="AX5" s="140"/>
     </row>
     <row r="6" spans="1:50" ht="19.5" customHeight="1">
       <c r="A6" s="25" t="s">
-        <v>70</v>
-[...46 lines deleted...]
-      <c r="AQ6" s="73"/>
+        <v>23</v>
+      </c>
+      <c r="B6" s="163"/>
+      <c r="C6" s="164"/>
+      <c r="D6" s="165" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="165"/>
+      <c r="F6" s="165"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="165"/>
+      <c r="I6" s="165"/>
+      <c r="J6" s="165"/>
+      <c r="K6" s="165"/>
+      <c r="L6" s="165"/>
+      <c r="M6" s="165"/>
+      <c r="N6" s="165"/>
+      <c r="O6" s="165"/>
+      <c r="P6" s="166"/>
+      <c r="Q6" s="167"/>
+      <c r="R6" s="164"/>
+      <c r="S6" s="165" t="s">
+        <v>25</v>
+      </c>
+      <c r="T6" s="165"/>
+      <c r="U6" s="165"/>
+      <c r="V6" s="165"/>
+      <c r="W6" s="165"/>
+      <c r="X6" s="165"/>
+      <c r="Y6" s="165"/>
+      <c r="Z6" s="165"/>
+      <c r="AA6" s="165"/>
+      <c r="AB6" s="165"/>
+      <c r="AC6" s="165"/>
+      <c r="AD6" s="165"/>
+      <c r="AE6" s="165"/>
+      <c r="AF6" s="165"/>
+      <c r="AG6" s="168"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
       <c r="AR6" s="3" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="AS6" s="3" t="s">
-        <v>10</v>
-      </c>
+        <v>27</v>
+      </c>
+      <c r="AU6" s="140"/>
+      <c r="AV6" s="140"/>
+      <c r="AW6" s="140"/>
+      <c r="AX6" s="140"/>
     </row>
     <row r="7" spans="1:50" ht="19.5" customHeight="1">
       <c r="A7" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="170"/>
+      <c r="D7" s="171"/>
+      <c r="E7" s="171"/>
+      <c r="F7" s="171"/>
+      <c r="G7" s="171"/>
+      <c r="H7" s="171"/>
+      <c r="I7" s="171"/>
+      <c r="J7" s="171"/>
+      <c r="K7" s="171"/>
+      <c r="L7" s="171"/>
+      <c r="M7" s="172"/>
+      <c r="N7" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="O7" s="170"/>
+      <c r="P7" s="171"/>
+      <c r="Q7" s="171"/>
+      <c r="R7" s="171"/>
+      <c r="S7" s="171"/>
+      <c r="T7" s="171"/>
+      <c r="U7" s="171"/>
+      <c r="V7" s="171"/>
+      <c r="W7" s="172"/>
+      <c r="X7" s="173" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="168" t="s">
-[...46 lines deleted...]
-      <c r="AQ7" s="71"/>
+      <c r="Y7" s="170"/>
+      <c r="Z7" s="171"/>
+      <c r="AA7" s="171"/>
+      <c r="AB7" s="171"/>
+      <c r="AC7" s="171"/>
+      <c r="AD7" s="171"/>
+      <c r="AE7" s="171"/>
+      <c r="AF7" s="171"/>
+      <c r="AG7" s="174"/>
+      <c r="AH7" s="69"/>
+      <c r="AI7" s="69"/>
+      <c r="AJ7" s="69"/>
+      <c r="AK7" s="69"/>
+      <c r="AL7" s="69"/>
+      <c r="AM7" s="69"/>
+      <c r="AN7" s="69"/>
+      <c r="AO7" s="69"/>
+      <c r="AP7" s="69"/>
+      <c r="AQ7" s="69"/>
       <c r="AR7" s="3" t="s">
-        <v>162</v>
+        <v>29</v>
       </c>
       <c r="AS7" s="3" t="s">
-        <v>13</v>
-      </c>
+        <v>30</v>
+      </c>
+      <c r="AU7" s="140"/>
+      <c r="AV7" s="140"/>
+      <c r="AW7" s="140"/>
+      <c r="AX7" s="140"/>
     </row>
     <row r="8" spans="1:50" ht="15" customHeight="1">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="7"/>
-      <c r="AH8" s="74"/>
-[...8 lines deleted...]
-      <c r="AQ8" s="74"/>
+      <c r="AH8" s="72"/>
+      <c r="AI8" s="72"/>
+      <c r="AJ8" s="72"/>
+      <c r="AK8" s="72"/>
+      <c r="AL8" s="72"/>
+      <c r="AM8" s="72"/>
+      <c r="AN8" s="72"/>
+      <c r="AO8" s="72"/>
+      <c r="AP8" s="72"/>
+      <c r="AQ8" s="72"/>
       <c r="AR8" s="3" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="AS8" s="3" t="s">
-        <v>15</v>
-      </c>
+        <v>32</v>
+      </c>
+      <c r="AU8" s="140"/>
+      <c r="AV8" s="140"/>
+      <c r="AW8" s="140"/>
+      <c r="AX8" s="140"/>
     </row>
     <row r="9" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A9" s="174" t="s">
-[...45 lines deleted...]
-      <c r="AQ9" s="76"/>
+      <c r="A9" s="175" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="178" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="179"/>
+      <c r="D9" s="179"/>
+      <c r="E9" s="180"/>
+      <c r="F9" s="181"/>
+      <c r="G9" s="181"/>
+      <c r="H9" s="181"/>
+      <c r="I9" s="181"/>
+      <c r="J9" s="181"/>
+      <c r="K9" s="181"/>
+      <c r="L9" s="181"/>
+      <c r="M9" s="181"/>
+      <c r="N9" s="181"/>
+      <c r="O9" s="181"/>
+      <c r="P9" s="181"/>
+      <c r="Q9" s="181"/>
+      <c r="R9" s="181"/>
+      <c r="S9" s="181"/>
+      <c r="T9" s="181"/>
+      <c r="U9" s="181"/>
+      <c r="V9" s="181"/>
+      <c r="W9" s="181"/>
+      <c r="X9" s="181"/>
+      <c r="Y9" s="181"/>
+      <c r="Z9" s="181"/>
+      <c r="AA9" s="181"/>
+      <c r="AB9" s="181"/>
+      <c r="AC9" s="181"/>
+      <c r="AD9" s="181"/>
+      <c r="AE9" s="181"/>
+      <c r="AF9" s="181"/>
+      <c r="AG9" s="182"/>
+      <c r="AH9" s="74"/>
+      <c r="AI9" s="74"/>
+      <c r="AJ9" s="74"/>
+      <c r="AK9" s="74"/>
+      <c r="AL9" s="74"/>
+      <c r="AM9" s="74"/>
+      <c r="AN9" s="74"/>
+      <c r="AO9" s="74"/>
+      <c r="AP9" s="74"/>
+      <c r="AQ9" s="74"/>
       <c r="AR9" s="3" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="AS9" s="3" t="s">
-        <v>16</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="AU9" s="140"/>
+      <c r="AV9" s="140"/>
+      <c r="AW9" s="140"/>
+      <c r="AX9" s="140"/>
     </row>
     <row r="10" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A10" s="175"/>
-[...49 lines deleted...]
-      <c r="AQ10" s="81"/>
+      <c r="A10" s="176"/>
+      <c r="B10" s="183" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="185"/>
+      <c r="F10" s="186"/>
+      <c r="G10" s="187"/>
+      <c r="H10" s="188" t="s">
+        <v>38</v>
+      </c>
+      <c r="I10" s="189"/>
+      <c r="J10" s="190"/>
+      <c r="K10" s="190"/>
+      <c r="L10" s="190"/>
+      <c r="M10" s="190"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="192" t="s">
+        <v>39</v>
+      </c>
+      <c r="P10" s="193"/>
+      <c r="Q10" s="193"/>
+      <c r="R10" s="194" t="s">
+        <v>40</v>
+      </c>
+      <c r="S10" s="194"/>
+      <c r="T10" s="194"/>
+      <c r="U10" s="195"/>
+      <c r="V10" s="196"/>
+      <c r="W10" s="196"/>
+      <c r="X10" s="196"/>
+      <c r="Y10" s="196"/>
+      <c r="Z10" s="196"/>
+      <c r="AA10" s="196"/>
+      <c r="AB10" s="196"/>
+      <c r="AC10" s="196"/>
+      <c r="AD10" s="196"/>
+      <c r="AE10" s="196"/>
+      <c r="AF10" s="196"/>
+      <c r="AG10" s="197"/>
+      <c r="AH10" s="79"/>
+      <c r="AI10" s="79"/>
+      <c r="AJ10" s="79"/>
+      <c r="AK10" s="79"/>
+      <c r="AL10" s="79"/>
+      <c r="AM10" s="79"/>
+      <c r="AN10" s="79"/>
+      <c r="AO10" s="79"/>
+      <c r="AP10" s="79"/>
+      <c r="AQ10" s="79"/>
       <c r="AR10" s="3" t="s">
-        <v>163</v>
+        <v>41</v>
       </c>
       <c r="AS10" s="3" t="s">
-        <v>164</v>
-      </c>
+        <v>42</v>
+      </c>
+      <c r="AU10" s="140"/>
+      <c r="AV10" s="140"/>
+      <c r="AW10" s="140"/>
+      <c r="AX10" s="140"/>
     </row>
     <row r="11" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A11" s="175"/>
-[...43 lines deleted...]
-      <c r="AQ11" s="75"/>
+      <c r="A11" s="176"/>
+      <c r="B11" s="183"/>
+      <c r="C11" s="184"/>
+      <c r="D11" s="184"/>
+      <c r="E11" s="185"/>
+      <c r="F11" s="198"/>
+      <c r="G11" s="191"/>
+      <c r="H11" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="193"/>
+      <c r="J11" s="199"/>
+      <c r="K11" s="199"/>
+      <c r="L11" s="199"/>
+      <c r="M11" s="199"/>
+      <c r="N11" s="199"/>
+      <c r="O11" s="199"/>
+      <c r="P11" s="199"/>
+      <c r="Q11" s="199"/>
+      <c r="R11" s="199"/>
+      <c r="S11" s="199"/>
+      <c r="T11" s="199"/>
+      <c r="U11" s="199"/>
+      <c r="V11" s="199"/>
+      <c r="W11" s="199"/>
+      <c r="X11" s="199"/>
+      <c r="Y11" s="199"/>
+      <c r="Z11" s="199"/>
+      <c r="AA11" s="199"/>
+      <c r="AB11" s="199"/>
+      <c r="AC11" s="199"/>
+      <c r="AD11" s="199"/>
+      <c r="AE11" s="199"/>
+      <c r="AF11" s="199"/>
+      <c r="AG11" s="200"/>
+      <c r="AH11" s="73"/>
+      <c r="AI11" s="73"/>
+      <c r="AJ11" s="73"/>
+      <c r="AK11" s="73"/>
+      <c r="AL11" s="73"/>
+      <c r="AM11" s="73"/>
+      <c r="AN11" s="73"/>
+      <c r="AO11" s="73"/>
+      <c r="AP11" s="73"/>
+      <c r="AQ11" s="73"/>
       <c r="AS11" s="3" t="s">
-        <v>165</v>
-      </c>
+        <v>44</v>
+      </c>
+      <c r="AU11" s="140"/>
+      <c r="AV11" s="140"/>
+      <c r="AW11" s="140"/>
+      <c r="AX11" s="140"/>
     </row>
     <row r="12" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A12" s="175"/>
-[...9 lines deleted...]
-      <c r="I12" s="195"/>
+      <c r="A12" s="176"/>
+      <c r="B12" s="183" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="196"/>
+      <c r="D12" s="196"/>
+      <c r="E12" s="197"/>
+      <c r="F12" s="196"/>
+      <c r="G12" s="196"/>
+      <c r="H12" s="196"/>
+      <c r="I12" s="196"/>
       <c r="J12" s="29" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="L12" s="195"/>
+        <v>2</v>
+      </c>
+      <c r="K12" s="196"/>
+      <c r="L12" s="196"/>
       <c r="M12" s="29" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="O12" s="195"/>
+        <v>3</v>
+      </c>
+      <c r="N12" s="196"/>
+      <c r="O12" s="196"/>
       <c r="P12" s="29" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="R12" s="195"/>
+        <v>4</v>
+      </c>
+      <c r="Q12" s="196"/>
+      <c r="R12" s="196"/>
       <c r="S12" s="29" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="U12" s="195"/>
+        <v>46</v>
+      </c>
+      <c r="T12" s="196"/>
+      <c r="U12" s="196"/>
       <c r="V12" s="29" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="X12" s="195"/>
+        <v>47</v>
+      </c>
+      <c r="W12" s="196"/>
+      <c r="X12" s="196"/>
       <c r="Y12" s="29" t="s">
-        <v>77</v>
-[...18 lines deleted...]
-      <c r="AQ12" s="81"/>
+        <v>46</v>
+      </c>
+      <c r="Z12" s="196"/>
+      <c r="AA12" s="196"/>
+      <c r="AB12" s="196"/>
+      <c r="AC12" s="196"/>
+      <c r="AD12" s="196"/>
+      <c r="AE12" s="196"/>
+      <c r="AF12" s="196"/>
+      <c r="AG12" s="197"/>
+      <c r="AH12" s="79"/>
+      <c r="AI12" s="79"/>
+      <c r="AJ12" s="79"/>
+      <c r="AK12" s="79"/>
+      <c r="AL12" s="79"/>
+      <c r="AM12" s="79"/>
+      <c r="AN12" s="79"/>
+      <c r="AO12" s="79"/>
+      <c r="AP12" s="79"/>
+      <c r="AQ12" s="79"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-      <c r="AX12" s="8"/>
+        <v>48</v>
+      </c>
+      <c r="AU12" s="140"/>
+      <c r="AV12" s="140"/>
+      <c r="AW12" s="140"/>
+      <c r="AX12" s="140"/>
     </row>
     <row r="13" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A13" s="175"/>
-[...7 lines deleted...]
-      <c r="I13" s="195"/>
+      <c r="A13" s="176"/>
+      <c r="B13" s="201"/>
+      <c r="C13" s="196"/>
+      <c r="D13" s="196"/>
+      <c r="E13" s="197"/>
+      <c r="F13" s="196"/>
+      <c r="G13" s="196"/>
+      <c r="H13" s="196"/>
+      <c r="I13" s="196"/>
       <c r="J13" s="29" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="L13" s="195"/>
+        <v>2</v>
+      </c>
+      <c r="K13" s="196"/>
+      <c r="L13" s="196"/>
       <c r="M13" s="29" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="O13" s="195"/>
+        <v>3</v>
+      </c>
+      <c r="N13" s="196"/>
+      <c r="O13" s="196"/>
       <c r="P13" s="29" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="R13" s="195"/>
+        <v>4</v>
+      </c>
+      <c r="Q13" s="196"/>
+      <c r="R13" s="196"/>
       <c r="S13" s="29" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="U13" s="195"/>
+        <v>46</v>
+      </c>
+      <c r="T13" s="196"/>
+      <c r="U13" s="196"/>
       <c r="V13" s="29" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="X13" s="195"/>
+        <v>47</v>
+      </c>
+      <c r="W13" s="196"/>
+      <c r="X13" s="196"/>
       <c r="Y13" s="29" t="s">
-        <v>77</v>
-[...18 lines deleted...]
-      <c r="AQ13" s="81"/>
+        <v>46</v>
+      </c>
+      <c r="Z13" s="196"/>
+      <c r="AA13" s="196"/>
+      <c r="AB13" s="196"/>
+      <c r="AC13" s="196"/>
+      <c r="AD13" s="196"/>
+      <c r="AE13" s="196"/>
+      <c r="AF13" s="196"/>
+      <c r="AG13" s="197"/>
+      <c r="AH13" s="79"/>
+      <c r="AI13" s="79"/>
+      <c r="AJ13" s="79"/>
+      <c r="AK13" s="79"/>
+      <c r="AL13" s="79"/>
+      <c r="AM13" s="79"/>
+      <c r="AN13" s="79"/>
+      <c r="AO13" s="79"/>
+      <c r="AP13" s="79"/>
+      <c r="AQ13" s="79"/>
       <c r="AR13" s="3"/>
       <c r="AS13" s="3" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="AX13" s="8"/>
+        <v>49</v>
+      </c>
+      <c r="AU13" s="140"/>
+      <c r="AV13" s="140"/>
+      <c r="AW13" s="140"/>
+      <c r="AX13" s="140"/>
     </row>
     <row r="14" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A14" s="175"/>
-[...5 lines deleted...]
-      <c r="E14" s="203"/>
+      <c r="A14" s="176"/>
+      <c r="B14" s="202" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="203"/>
+      <c r="D14" s="203"/>
+      <c r="E14" s="204"/>
       <c r="F14" s="30"/>
-      <c r="G14" s="195" t="s">
-[...11 lines deleted...]
-      <c r="O14" s="210"/>
+      <c r="G14" s="196" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="196"/>
+      <c r="I14" s="196"/>
+      <c r="J14" s="196"/>
+      <c r="K14" s="196"/>
+      <c r="L14" s="211" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="211"/>
+      <c r="N14" s="211"/>
+      <c r="O14" s="211"/>
       <c r="P14" s="29"/>
-      <c r="Q14" s="195" t="s">
-[...33 lines deleted...]
-      <c r="AQ14" s="76"/>
+      <c r="Q14" s="196" t="s">
+        <v>53</v>
+      </c>
+      <c r="R14" s="196"/>
+      <c r="S14" s="196"/>
+      <c r="T14" s="196"/>
+      <c r="U14" s="196" t="s">
+        <v>54</v>
+      </c>
+      <c r="V14" s="196"/>
+      <c r="W14" s="196"/>
+      <c r="X14" s="196"/>
+      <c r="Y14" s="196"/>
+      <c r="Z14" s="196" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA14" s="196"/>
+      <c r="AB14" s="196"/>
+      <c r="AC14" s="196"/>
+      <c r="AD14" s="211" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE14" s="211"/>
+      <c r="AF14" s="211"/>
+      <c r="AG14" s="214"/>
+      <c r="AH14" s="74"/>
+      <c r="AI14" s="74"/>
+      <c r="AJ14" s="74"/>
+      <c r="AK14" s="74"/>
+      <c r="AL14" s="74"/>
+      <c r="AM14" s="74"/>
+      <c r="AN14" s="74"/>
+      <c r="AO14" s="74"/>
+      <c r="AP14" s="74"/>
+      <c r="AQ14" s="74"/>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="AX14" s="8"/>
+        <v>57</v>
+      </c>
+      <c r="AU14" s="140"/>
+      <c r="AV14" s="140"/>
+      <c r="AW14" s="140"/>
+      <c r="AX14" s="140"/>
     </row>
     <row r="15" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A15" s="175"/>
-[...3 lines deleted...]
-      <c r="E15" s="206"/>
+      <c r="A15" s="176"/>
+      <c r="B15" s="205"/>
+      <c r="C15" s="206"/>
+      <c r="D15" s="206"/>
+      <c r="E15" s="207"/>
       <c r="F15" s="30"/>
-      <c r="G15" s="195" t="s">
-[...10 lines deleted...]
-      <c r="N15" s="210"/>
+      <c r="G15" s="196" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="196"/>
+      <c r="I15" s="196"/>
+      <c r="J15" s="196"/>
+      <c r="K15" s="196"/>
+      <c r="L15" s="211" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" s="211"/>
+      <c r="N15" s="211"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
-      <c r="Q15" s="195" t="s">
-[...6 lines deleted...]
-      <c r="V15" s="195"/>
+      <c r="Q15" s="196" t="s">
+        <v>60</v>
+      </c>
+      <c r="R15" s="196"/>
+      <c r="S15" s="196"/>
+      <c r="T15" s="196"/>
+      <c r="U15" s="196"/>
+      <c r="V15" s="196"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
       <c r="AB15" s="29"/>
       <c r="AC15" s="29"/>
       <c r="AD15" s="29"/>
       <c r="AE15" s="29"/>
       <c r="AF15" s="29"/>
       <c r="AG15" s="31"/>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="AX15" s="8"/>
+        <v>61</v>
+      </c>
+      <c r="AU15" s="140"/>
+      <c r="AV15" s="140"/>
+      <c r="AW15" s="140"/>
+      <c r="AX15" s="140"/>
     </row>
     <row r="16" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A16" s="176"/>
-[...3 lines deleted...]
-      <c r="E16" s="209"/>
+      <c r="A16" s="177"/>
+      <c r="B16" s="208"/>
+      <c r="C16" s="209"/>
+      <c r="D16" s="209"/>
+      <c r="E16" s="210"/>
       <c r="F16" s="50"/>
-      <c r="G16" s="211" t="s">
-[...28 lines deleted...]
-      <c r="AF16" s="212"/>
+      <c r="G16" s="212" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="212"/>
+      <c r="I16" s="212"/>
+      <c r="J16" s="125" t="s">
+        <v>63</v>
+      </c>
+      <c r="K16" s="213"/>
+      <c r="L16" s="213"/>
+      <c r="M16" s="213"/>
+      <c r="N16" s="213"/>
+      <c r="O16" s="213"/>
+      <c r="P16" s="213"/>
+      <c r="Q16" s="213"/>
+      <c r="R16" s="213"/>
+      <c r="S16" s="213"/>
+      <c r="T16" s="213"/>
+      <c r="U16" s="213"/>
+      <c r="V16" s="213"/>
+      <c r="W16" s="213"/>
+      <c r="X16" s="213"/>
+      <c r="Y16" s="213"/>
+      <c r="Z16" s="213"/>
+      <c r="AA16" s="213"/>
+      <c r="AB16" s="213"/>
+      <c r="AC16" s="213"/>
+      <c r="AD16" s="213"/>
+      <c r="AE16" s="213"/>
+      <c r="AF16" s="213"/>
       <c r="AG16" s="51" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="AH16" s="2"/>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2"/>
       <c r="AK16" s="2"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
       <c r="AN16" s="2"/>
       <c r="AO16" s="2"/>
       <c r="AP16" s="2"/>
       <c r="AQ16" s="2"/>
       <c r="AS16" s="3" t="s">
-        <v>23</v>
-      </c>
+        <v>65</v>
+      </c>
+      <c r="AU16" s="140"/>
+      <c r="AV16" s="140"/>
+      <c r="AW16" s="140"/>
+      <c r="AX16" s="140"/>
     </row>
     <row r="17" spans="1:50" ht="15" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="28"/>
       <c r="N17" s="28"/>
       <c r="O17" s="28"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="R17" s="28"/>
       <c r="S17" s="28"/>
       <c r="T17" s="28"/>
       <c r="U17" s="28"/>
       <c r="V17" s="28"/>
       <c r="W17" s="28"/>
       <c r="X17" s="28"/>
       <c r="Y17" s="28"/>
       <c r="Z17" s="28"/>
       <c r="AA17" s="28"/>
       <c r="AB17" s="28"/>
       <c r="AC17" s="28"/>
       <c r="AD17" s="28"/>
       <c r="AE17" s="28"/>
       <c r="AF17" s="28"/>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="28"/>
       <c r="AL17" s="28"/>
       <c r="AM17" s="28"/>
       <c r="AN17" s="28"/>
       <c r="AO17" s="28"/>
       <c r="AP17" s="28"/>
       <c r="AQ17" s="28"/>
       <c r="AS17" s="3" t="s">
-        <v>25</v>
-      </c>
+        <v>66</v>
+      </c>
+      <c r="AU17" s="140"/>
+      <c r="AV17" s="140"/>
+      <c r="AW17" s="140"/>
+      <c r="AX17" s="140"/>
     </row>
     <row r="18" spans="1:50" ht="15" customHeight="1">
-      <c r="A18" s="214" t="s">
-[...33 lines deleted...]
-      <c r="AG18" s="215"/>
+      <c r="A18" s="215" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="216"/>
+      <c r="C18" s="216"/>
+      <c r="D18" s="216"/>
+      <c r="E18" s="216"/>
+      <c r="F18" s="216"/>
+      <c r="G18" s="216"/>
+      <c r="H18" s="216"/>
+      <c r="I18" s="216"/>
+      <c r="J18" s="216"/>
+      <c r="K18" s="216"/>
+      <c r="L18" s="216"/>
+      <c r="M18" s="216"/>
+      <c r="N18" s="216"/>
+      <c r="O18" s="216"/>
+      <c r="P18" s="216"/>
+      <c r="Q18" s="216"/>
+      <c r="R18" s="216"/>
+      <c r="S18" s="216"/>
+      <c r="T18" s="216"/>
+      <c r="U18" s="216"/>
+      <c r="V18" s="216"/>
+      <c r="W18" s="216"/>
+      <c r="X18" s="216"/>
+      <c r="Y18" s="216"/>
+      <c r="Z18" s="216"/>
+      <c r="AA18" s="216"/>
+      <c r="AB18" s="216"/>
+      <c r="AC18" s="216"/>
+      <c r="AD18" s="216"/>
+      <c r="AE18" s="216"/>
+      <c r="AF18" s="216"/>
+      <c r="AG18" s="216"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AS18" s="3" t="s">
-        <v>168</v>
-      </c>
+        <v>68</v>
+      </c>
+      <c r="AU18" s="140"/>
+      <c r="AV18" s="140"/>
+      <c r="AW18" s="140"/>
+      <c r="AX18" s="140"/>
     </row>
     <row r="19" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A19" s="216" t="s">
-[...45 lines deleted...]
-      <c r="AQ19" s="124"/>
+      <c r="A19" s="217" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="219" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="220"/>
+      <c r="D19" s="220"/>
+      <c r="E19" s="221"/>
+      <c r="F19" s="221"/>
+      <c r="G19" s="221"/>
+      <c r="H19" s="221"/>
+      <c r="I19" s="221"/>
+      <c r="J19" s="221"/>
+      <c r="K19" s="221"/>
+      <c r="L19" s="221"/>
+      <c r="M19" s="221"/>
+      <c r="N19" s="221"/>
+      <c r="O19" s="221"/>
+      <c r="P19" s="221"/>
+      <c r="Q19" s="221"/>
+      <c r="R19" s="221"/>
+      <c r="S19" s="221"/>
+      <c r="T19" s="221"/>
+      <c r="U19" s="220"/>
+      <c r="V19" s="220"/>
+      <c r="W19" s="220"/>
+      <c r="X19" s="220"/>
+      <c r="Y19" s="220"/>
+      <c r="Z19" s="220"/>
+      <c r="AA19" s="220"/>
+      <c r="AB19" s="220"/>
+      <c r="AC19" s="220"/>
+      <c r="AD19" s="220"/>
+      <c r="AE19" s="220"/>
+      <c r="AF19" s="220"/>
+      <c r="AG19" s="222"/>
+      <c r="AH19" s="120"/>
+      <c r="AI19" s="120"/>
+      <c r="AJ19" s="120"/>
+      <c r="AK19" s="120"/>
+      <c r="AL19" s="120"/>
+      <c r="AM19" s="120"/>
+      <c r="AN19" s="120"/>
+      <c r="AO19" s="120"/>
+      <c r="AP19" s="120"/>
+      <c r="AQ19" s="120"/>
       <c r="AS19" s="3" t="s">
-        <v>29</v>
-      </c>
+        <v>71</v>
+      </c>
+      <c r="AU19" s="140"/>
+      <c r="AV19" s="140"/>
+      <c r="AW19" s="140"/>
+      <c r="AX19" s="140"/>
     </row>
     <row r="20" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A20" s="217"/>
-[...45 lines deleted...]
-      <c r="AQ20" s="134"/>
+      <c r="A20" s="218"/>
+      <c r="B20" s="223" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="224"/>
+      <c r="D20" s="224"/>
+      <c r="E20" s="225"/>
+      <c r="F20" s="225"/>
+      <c r="G20" s="225"/>
+      <c r="H20" s="225"/>
+      <c r="I20" s="225"/>
+      <c r="J20" s="225"/>
+      <c r="K20" s="225"/>
+      <c r="L20" s="225"/>
+      <c r="M20" s="225"/>
+      <c r="N20" s="225"/>
+      <c r="O20" s="225"/>
+      <c r="P20" s="225"/>
+      <c r="Q20" s="225"/>
+      <c r="R20" s="225"/>
+      <c r="S20" s="225"/>
+      <c r="T20" s="225"/>
+      <c r="U20" s="224" t="s">
+        <v>72</v>
+      </c>
+      <c r="V20" s="224"/>
+      <c r="W20" s="224"/>
+      <c r="X20" s="224"/>
+      <c r="Y20" s="226"/>
+      <c r="Z20" s="226"/>
+      <c r="AA20" s="226"/>
+      <c r="AB20" s="226"/>
+      <c r="AC20" s="226"/>
+      <c r="AD20" s="226"/>
+      <c r="AE20" s="226"/>
+      <c r="AF20" s="226"/>
+      <c r="AG20" s="227"/>
+      <c r="AH20" s="130"/>
+      <c r="AI20" s="130"/>
+      <c r="AJ20" s="130"/>
+      <c r="AK20" s="130"/>
+      <c r="AL20" s="130"/>
+      <c r="AM20" s="130"/>
+      <c r="AN20" s="130"/>
+      <c r="AO20" s="130"/>
+      <c r="AP20" s="130"/>
+      <c r="AQ20" s="130"/>
       <c r="AS20" s="3" t="s">
-        <v>169</v>
-      </c>
+        <v>73</v>
+      </c>
+      <c r="AU20" s="140"/>
+      <c r="AV20" s="140"/>
+      <c r="AW20" s="140"/>
+      <c r="AX20" s="140"/>
     </row>
     <row r="21" spans="1:50" ht="19.5" customHeight="1">
       <c r="A21" s="44" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-      <c r="D21" s="195"/>
+        <v>74</v>
+      </c>
+      <c r="B21" s="201" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="196"/>
+      <c r="D21" s="196"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="29"/>
       <c r="O21" s="29"/>
       <c r="P21" s="29"/>
       <c r="Q21" s="29"/>
       <c r="R21" s="29"/>
       <c r="S21" s="29"/>
       <c r="T21" s="29"/>
       <c r="U21" s="29"/>
-      <c r="V21" s="195" t="s">
-[...22 lines deleted...]
-      <c r="AQ21" s="76"/>
+      <c r="V21" s="196" t="s">
+        <v>76</v>
+      </c>
+      <c r="W21" s="196"/>
+      <c r="X21" s="211"/>
+      <c r="Y21" s="211"/>
+      <c r="Z21" s="211"/>
+      <c r="AA21" s="211"/>
+      <c r="AB21" s="211"/>
+      <c r="AC21" s="211"/>
+      <c r="AD21" s="211"/>
+      <c r="AE21" s="211"/>
+      <c r="AF21" s="211"/>
+      <c r="AG21" s="214"/>
+      <c r="AH21" s="74"/>
+      <c r="AI21" s="74"/>
+      <c r="AJ21" s="74"/>
+      <c r="AK21" s="74"/>
+      <c r="AL21" s="74"/>
+      <c r="AM21" s="74"/>
+      <c r="AN21" s="74"/>
+      <c r="AO21" s="74"/>
+      <c r="AP21" s="74"/>
+      <c r="AQ21" s="74"/>
       <c r="AS21" s="3" t="s">
-        <v>170</v>
-      </c>
+        <v>77</v>
+      </c>
+      <c r="AU21" s="140"/>
+      <c r="AV21" s="140"/>
+      <c r="AW21" s="140"/>
+      <c r="AX21" s="140"/>
     </row>
     <row r="22" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A22" s="238" t="s">
-[...7 lines deleted...]
-      <c r="E22" s="240"/>
+      <c r="A22" s="241" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="242" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="243"/>
+      <c r="D22" s="243"/>
+      <c r="E22" s="243"/>
       <c r="F22" s="33" t="s">
-        <v>93</v>
-[...39 lines deleted...]
-      <c r="AQ22" s="76"/>
+        <v>80</v>
+      </c>
+      <c r="G22" s="243"/>
+      <c r="H22" s="243"/>
+      <c r="I22" s="243"/>
+      <c r="J22" s="244"/>
+      <c r="K22" s="244"/>
+      <c r="L22" s="244"/>
+      <c r="M22" s="244"/>
+      <c r="N22" s="244"/>
+      <c r="O22" s="244"/>
+      <c r="P22" s="244"/>
+      <c r="Q22" s="244"/>
+      <c r="R22" s="244"/>
+      <c r="S22" s="244"/>
+      <c r="T22" s="244"/>
+      <c r="U22" s="244"/>
+      <c r="V22" s="244"/>
+      <c r="W22" s="244"/>
+      <c r="X22" s="196" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y22" s="196"/>
+      <c r="Z22" s="196"/>
+      <c r="AA22" s="211"/>
+      <c r="AB22" s="211"/>
+      <c r="AC22" s="211"/>
+      <c r="AD22" s="211"/>
+      <c r="AE22" s="211"/>
+      <c r="AF22" s="211"/>
+      <c r="AG22" s="214"/>
+      <c r="AH22" s="74"/>
+      <c r="AI22" s="74"/>
+      <c r="AJ22" s="74"/>
+      <c r="AK22" s="74"/>
+      <c r="AL22" s="74"/>
+      <c r="AM22" s="74"/>
+      <c r="AN22" s="74"/>
+      <c r="AO22" s="74"/>
+      <c r="AP22" s="74"/>
+      <c r="AQ22" s="74"/>
+      <c r="AU22" s="140"/>
+      <c r="AV22" s="140"/>
+      <c r="AW22" s="140"/>
+      <c r="AX22" s="140"/>
     </row>
     <row r="23" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A23" s="238"/>
-[...41 lines deleted...]
-      <c r="AQ23" s="76"/>
+      <c r="A23" s="241"/>
+      <c r="B23" s="228"/>
+      <c r="C23" s="229"/>
+      <c r="D23" s="229"/>
+      <c r="E23" s="229"/>
+      <c r="F23" s="229"/>
+      <c r="G23" s="229"/>
+      <c r="H23" s="229"/>
+      <c r="I23" s="229"/>
+      <c r="J23" s="229"/>
+      <c r="K23" s="229"/>
+      <c r="L23" s="229"/>
+      <c r="M23" s="229"/>
+      <c r="N23" s="229"/>
+      <c r="O23" s="229"/>
+      <c r="P23" s="229"/>
+      <c r="Q23" s="229"/>
+      <c r="R23" s="229"/>
+      <c r="S23" s="229"/>
+      <c r="T23" s="229"/>
+      <c r="U23" s="229"/>
+      <c r="V23" s="229"/>
+      <c r="W23" s="229"/>
+      <c r="X23" s="196"/>
+      <c r="Y23" s="196"/>
+      <c r="Z23" s="196"/>
+      <c r="AA23" s="211"/>
+      <c r="AB23" s="211"/>
+      <c r="AC23" s="211"/>
+      <c r="AD23" s="211"/>
+      <c r="AE23" s="211"/>
+      <c r="AF23" s="211"/>
+      <c r="AG23" s="214"/>
+      <c r="AH23" s="74"/>
+      <c r="AI23" s="74"/>
+      <c r="AJ23" s="74"/>
+      <c r="AK23" s="74"/>
+      <c r="AL23" s="74"/>
+      <c r="AM23" s="74"/>
+      <c r="AN23" s="74"/>
+      <c r="AO23" s="74"/>
+      <c r="AP23" s="74"/>
+      <c r="AQ23" s="74"/>
+      <c r="AU23" s="140"/>
+      <c r="AV23" s="140"/>
+      <c r="AW23" s="140"/>
+      <c r="AX23" s="140"/>
     </row>
     <row r="24" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A24" s="227" t="s">
-[...47 lines deleted...]
-      <c r="AQ24" s="139"/>
+      <c r="A24" s="230" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="232" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" s="233"/>
+      <c r="D24" s="233"/>
+      <c r="E24" s="234"/>
+      <c r="F24" s="235"/>
+      <c r="G24" s="235"/>
+      <c r="H24" s="235"/>
+      <c r="I24" s="235"/>
+      <c r="J24" s="235"/>
+      <c r="K24" s="235"/>
+      <c r="L24" s="236" t="s">
+        <v>84</v>
+      </c>
+      <c r="M24" s="236"/>
+      <c r="N24" s="235"/>
+      <c r="O24" s="235"/>
+      <c r="P24" s="235"/>
+      <c r="Q24" s="235"/>
+      <c r="R24" s="235"/>
+      <c r="S24" s="235"/>
+      <c r="T24" s="235"/>
+      <c r="U24" s="235"/>
+      <c r="V24" s="235"/>
+      <c r="W24" s="235"/>
+      <c r="X24" s="235"/>
+      <c r="Y24" s="235"/>
+      <c r="Z24" s="235"/>
+      <c r="AA24" s="235"/>
+      <c r="AB24" s="235"/>
+      <c r="AC24" s="235"/>
+      <c r="AD24" s="235"/>
+      <c r="AE24" s="235"/>
+      <c r="AF24" s="235"/>
+      <c r="AG24" s="237"/>
+      <c r="AH24" s="135"/>
+      <c r="AI24" s="135"/>
+      <c r="AJ24" s="135"/>
+      <c r="AK24" s="135"/>
+      <c r="AL24" s="135"/>
+      <c r="AM24" s="135"/>
+      <c r="AN24" s="135"/>
+      <c r="AO24" s="135"/>
+      <c r="AP24" s="135"/>
+      <c r="AQ24" s="135"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24" s="8"/>
+      <c r="AT24" s="140"/>
+      <c r="AU24" s="140"/>
+      <c r="AV24" s="140"/>
+      <c r="AW24" s="140"/>
+      <c r="AX24" s="140"/>
     </row>
     <row r="25" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A25" s="228"/>
-[...43 lines deleted...]
-      <c r="AQ25" s="77"/>
+      <c r="A25" s="231"/>
+      <c r="B25" s="238" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="239"/>
+      <c r="D25" s="239"/>
+      <c r="E25" s="239"/>
+      <c r="F25" s="239"/>
+      <c r="G25" s="239"/>
+      <c r="H25" s="239"/>
+      <c r="I25" s="239"/>
+      <c r="J25" s="239"/>
+      <c r="K25" s="239"/>
+      <c r="L25" s="239"/>
+      <c r="M25" s="239"/>
+      <c r="N25" s="239"/>
+      <c r="O25" s="239"/>
+      <c r="P25" s="239"/>
+      <c r="Q25" s="239"/>
+      <c r="R25" s="239"/>
+      <c r="S25" s="239"/>
+      <c r="T25" s="239"/>
+      <c r="U25" s="239"/>
+      <c r="V25" s="239"/>
+      <c r="W25" s="239"/>
+      <c r="X25" s="239"/>
+      <c r="Y25" s="239"/>
+      <c r="Z25" s="239"/>
+      <c r="AA25" s="239"/>
+      <c r="AB25" s="239"/>
+      <c r="AC25" s="239"/>
+      <c r="AD25" s="239"/>
+      <c r="AE25" s="239"/>
+      <c r="AF25" s="239"/>
+      <c r="AG25" s="240"/>
+      <c r="AH25" s="75"/>
+      <c r="AI25" s="75"/>
+      <c r="AJ25" s="75"/>
+      <c r="AK25" s="75"/>
+      <c r="AL25" s="75"/>
+      <c r="AM25" s="75"/>
+      <c r="AN25" s="75"/>
+      <c r="AO25" s="75"/>
+      <c r="AP25" s="75"/>
+      <c r="AQ25" s="75"/>
       <c r="AR25" s="32"/>
-      <c r="AS25" s="89"/>
-      <c r="AT25" s="8"/>
+      <c r="AS25" s="87"/>
+      <c r="AT25" s="140"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="1"/>
       <c r="AW25" s="1"/>
       <c r="AX25" s="2"/>
     </row>
     <row r="26" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A26" s="132" t="s">
-[...43 lines deleted...]
-      <c r="AQ26" s="133"/>
+      <c r="A26" s="128" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="246"/>
+      <c r="C26" s="246"/>
+      <c r="D26" s="246"/>
+      <c r="E26" s="246"/>
+      <c r="F26" s="246"/>
+      <c r="G26" s="246"/>
+      <c r="H26" s="246"/>
+      <c r="I26" s="246"/>
+      <c r="J26" s="246"/>
+      <c r="K26" s="246"/>
+      <c r="L26" s="246"/>
+      <c r="M26" s="246"/>
+      <c r="N26" s="246"/>
+      <c r="O26" s="246"/>
+      <c r="P26" s="246"/>
+      <c r="Q26" s="246"/>
+      <c r="R26" s="246"/>
+      <c r="S26" s="246"/>
+      <c r="T26" s="246"/>
+      <c r="U26" s="246"/>
+      <c r="V26" s="246"/>
+      <c r="W26" s="246"/>
+      <c r="X26" s="246"/>
+      <c r="Y26" s="246"/>
+      <c r="Z26" s="246"/>
+      <c r="AA26" s="246"/>
+      <c r="AB26" s="246"/>
+      <c r="AC26" s="246"/>
+      <c r="AD26" s="246"/>
+      <c r="AE26" s="246"/>
+      <c r="AF26" s="246"/>
+      <c r="AG26" s="247"/>
+      <c r="AH26" s="129"/>
+      <c r="AI26" s="129"/>
+      <c r="AJ26" s="129"/>
+      <c r="AK26" s="129"/>
+      <c r="AL26" s="129"/>
+      <c r="AM26" s="129"/>
+      <c r="AN26" s="129"/>
+      <c r="AO26" s="129"/>
+      <c r="AP26" s="129"/>
+      <c r="AQ26" s="129"/>
       <c r="AR26" s="32"/>
       <c r="AS26" s="32"/>
-      <c r="AT26" s="8"/>
+      <c r="AT26" s="140"/>
       <c r="AU26" s="3"/>
       <c r="AV26" s="1"/>
       <c r="AW26" s="1"/>
       <c r="AX26" s="2"/>
     </row>
     <row r="27" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A27" s="63" t="s">
-[...43 lines deleted...]
-      <c r="AQ27" s="133"/>
+      <c r="A27" s="62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="248"/>
+      <c r="C27" s="248"/>
+      <c r="D27" s="248"/>
+      <c r="E27" s="248"/>
+      <c r="F27" s="248"/>
+      <c r="G27" s="248"/>
+      <c r="H27" s="248"/>
+      <c r="I27" s="248"/>
+      <c r="J27" s="248"/>
+      <c r="K27" s="248"/>
+      <c r="L27" s="248"/>
+      <c r="M27" s="248"/>
+      <c r="N27" s="248"/>
+      <c r="O27" s="248"/>
+      <c r="P27" s="248"/>
+      <c r="Q27" s="248"/>
+      <c r="R27" s="248"/>
+      <c r="S27" s="248"/>
+      <c r="T27" s="248"/>
+      <c r="U27" s="248"/>
+      <c r="V27" s="248"/>
+      <c r="W27" s="248"/>
+      <c r="X27" s="248"/>
+      <c r="Y27" s="248"/>
+      <c r="Z27" s="248"/>
+      <c r="AA27" s="248"/>
+      <c r="AB27" s="248"/>
+      <c r="AC27" s="248"/>
+      <c r="AD27" s="248"/>
+      <c r="AE27" s="248"/>
+      <c r="AF27" s="248"/>
+      <c r="AG27" s="249"/>
+      <c r="AH27" s="129"/>
+      <c r="AI27" s="129"/>
+      <c r="AJ27" s="129"/>
+      <c r="AK27" s="129"/>
+      <c r="AL27" s="129"/>
+      <c r="AM27" s="129"/>
+      <c r="AN27" s="129"/>
+      <c r="AO27" s="129"/>
+      <c r="AP27" s="129"/>
+      <c r="AQ27" s="129"/>
       <c r="AR27" s="32"/>
       <c r="AS27" s="32"/>
-      <c r="AT27" s="8"/>
+      <c r="AT27" s="140"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="1"/>
       <c r="AW27" s="1"/>
       <c r="AX27" s="2"/>
     </row>
     <row r="28" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A28" s="64" t="s">
-[...65 lines deleted...]
-      <c r="AG28" s="138"/>
+      <c r="A28" s="245" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="250" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="194"/>
+      <c r="D28" s="194"/>
+      <c r="E28" s="195"/>
+      <c r="F28" s="251" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" s="251"/>
+      <c r="H28" s="133" t="s">
+        <v>63</v>
+      </c>
+      <c r="I28" s="133"/>
+      <c r="J28" s="133" t="s">
+        <v>91</v>
+      </c>
+      <c r="K28" s="133"/>
+      <c r="L28" s="251" t="s">
+        <v>92</v>
+      </c>
+      <c r="M28" s="251"/>
+      <c r="N28" s="133" t="s">
+        <v>64</v>
+      </c>
+      <c r="O28" s="251" t="s">
+        <v>93</v>
+      </c>
+      <c r="P28" s="251"/>
+      <c r="Q28" s="133" t="s">
+        <v>63</v>
+      </c>
+      <c r="R28" s="133"/>
+      <c r="S28" s="133" t="s">
+        <v>91</v>
+      </c>
+      <c r="T28" s="133"/>
+      <c r="U28" s="251" t="s">
+        <v>92</v>
+      </c>
+      <c r="V28" s="251"/>
+      <c r="W28" s="133" t="s">
+        <v>64</v>
+      </c>
+      <c r="X28" s="251" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y28" s="251"/>
+      <c r="Z28" s="133" t="s">
+        <v>63</v>
+      </c>
+      <c r="AA28" s="133"/>
+      <c r="AB28" s="133" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC28" s="133"/>
+      <c r="AD28" s="251" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE28" s="251"/>
+      <c r="AF28" s="133" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG28" s="134"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
-      <c r="AR28" s="90"/>
+      <c r="AR28" s="88"/>
       <c r="AS28" s="32"/>
-      <c r="AT28" s="8"/>
+      <c r="AT28" s="140"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="2"/>
     </row>
     <row r="29" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A29" s="58" t="s">
-[...23 lines deleted...]
-      <c r="Q29" s="195"/>
+      <c r="A29" s="245"/>
+      <c r="B29" s="252" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="253"/>
+      <c r="D29" s="253"/>
+      <c r="E29" s="254"/>
+      <c r="F29" s="191" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" s="196"/>
+      <c r="H29" s="196"/>
+      <c r="I29" s="196"/>
+      <c r="J29" s="196"/>
+      <c r="K29" s="196"/>
+      <c r="L29" s="196"/>
+      <c r="M29" s="196"/>
+      <c r="N29" s="137"/>
+      <c r="O29" s="137"/>
+      <c r="P29" s="196" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q29" s="196"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
-      <c r="T29" s="141"/>
-[...24 lines deleted...]
-      <c r="AQ29" s="78"/>
+      <c r="T29" s="137"/>
+      <c r="U29" s="255" t="s">
+        <v>97</v>
+      </c>
+      <c r="V29" s="255"/>
+      <c r="W29" s="255"/>
+      <c r="X29" s="255"/>
+      <c r="Y29" s="255"/>
+      <c r="Z29" s="255"/>
+      <c r="AA29" s="255"/>
+      <c r="AB29" s="255"/>
+      <c r="AC29" s="255"/>
+      <c r="AD29" s="255"/>
+      <c r="AE29" s="255"/>
+      <c r="AF29" s="255"/>
+      <c r="AG29" s="256"/>
+      <c r="AH29" s="76"/>
+      <c r="AI29" s="76"/>
+      <c r="AJ29" s="76"/>
+      <c r="AK29" s="76"/>
+      <c r="AL29" s="76"/>
+      <c r="AM29" s="76"/>
+      <c r="AN29" s="76"/>
+      <c r="AO29" s="76"/>
+      <c r="AP29" s="76"/>
+      <c r="AQ29" s="76"/>
       <c r="AR29" s="32"/>
       <c r="AS29" s="32"/>
-      <c r="AT29" s="8"/>
+      <c r="AT29" s="140"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="1"/>
       <c r="AW29" s="1"/>
       <c r="AX29" s="2"/>
     </row>
     <row r="30" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A30" s="255" t="s">
-[...20 lines deleted...]
-      <c r="P30" s="202" t="s">
+      <c r="A30" s="245"/>
+      <c r="B30" s="257" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="258"/>
+      <c r="D30" s="258"/>
+      <c r="E30" s="259"/>
+      <c r="F30" s="260" t="s">
         <v>99</v>
       </c>
-      <c r="Q30" s="202"/>
+      <c r="G30" s="203"/>
+      <c r="H30" s="203"/>
+      <c r="I30" s="203"/>
+      <c r="J30" s="203"/>
+      <c r="K30" s="203"/>
+      <c r="L30" s="203"/>
+      <c r="M30" s="203"/>
+      <c r="N30" s="124"/>
+      <c r="O30" s="124"/>
+      <c r="P30" s="203" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q30" s="203"/>
       <c r="R30" s="53"/>
       <c r="S30" s="53"/>
-      <c r="T30" s="128"/>
-[...24 lines deleted...]
-      <c r="AQ30" s="78"/>
+      <c r="T30" s="124"/>
+      <c r="U30" s="244" t="s">
+        <v>100</v>
+      </c>
+      <c r="V30" s="244"/>
+      <c r="W30" s="244"/>
+      <c r="X30" s="244"/>
+      <c r="Y30" s="244"/>
+      <c r="Z30" s="244"/>
+      <c r="AA30" s="244"/>
+      <c r="AB30" s="244"/>
+      <c r="AC30" s="244"/>
+      <c r="AD30" s="244"/>
+      <c r="AE30" s="244"/>
+      <c r="AF30" s="244"/>
+      <c r="AG30" s="261"/>
+      <c r="AH30" s="76"/>
+      <c r="AI30" s="76"/>
+      <c r="AJ30" s="76"/>
+      <c r="AK30" s="76"/>
+      <c r="AL30" s="76"/>
+      <c r="AM30" s="76"/>
+      <c r="AN30" s="76"/>
+      <c r="AO30" s="76"/>
+      <c r="AP30" s="76"/>
+      <c r="AQ30" s="76"/>
       <c r="AR30" s="32"/>
       <c r="AS30" s="32"/>
-      <c r="AT30" s="8"/>
+      <c r="AT30" s="140"/>
       <c r="AU30" s="3"/>
       <c r="AV30" s="1"/>
       <c r="AW30" s="1"/>
       <c r="AX30" s="2"/>
     </row>
     <row r="31" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A31" s="255"/>
-[...51 lines deleted...]
-      <c r="AQ31" s="80"/>
+      <c r="A31" s="245"/>
+      <c r="B31" s="262" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" s="263"/>
+      <c r="D31" s="263"/>
+      <c r="E31" s="263"/>
+      <c r="F31" s="277" t="s">
+        <v>102</v>
+      </c>
+      <c r="G31" s="278"/>
+      <c r="H31" s="278"/>
+      <c r="I31" s="278"/>
+      <c r="J31" s="278"/>
+      <c r="K31" s="279"/>
+      <c r="L31" s="280" t="s">
+        <v>103</v>
+      </c>
+      <c r="M31" s="278"/>
+      <c r="N31" s="278"/>
+      <c r="O31" s="278"/>
+      <c r="P31" s="278"/>
+      <c r="Q31" s="278"/>
+      <c r="R31" s="278"/>
+      <c r="S31" s="278"/>
+      <c r="T31" s="278"/>
+      <c r="U31" s="278"/>
+      <c r="V31" s="278"/>
+      <c r="W31" s="278"/>
+      <c r="X31" s="278"/>
+      <c r="Y31" s="278"/>
+      <c r="Z31" s="278"/>
+      <c r="AA31" s="281"/>
+      <c r="AB31" s="282" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC31" s="283"/>
+      <c r="AD31" s="283"/>
+      <c r="AE31" s="283"/>
+      <c r="AF31" s="283"/>
+      <c r="AG31" s="284"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="138" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ31" s="139"/>
+      <c r="AK31" s="139"/>
+      <c r="AL31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
       <c r="AR31" s="32"/>
       <c r="AS31" s="32"/>
-      <c r="AT31" s="8"/>
+      <c r="AT31" s="140"/>
       <c r="AU31" s="3"/>
       <c r="AV31" s="1"/>
       <c r="AW31" s="1"/>
       <c r="AX31" s="2"/>
     </row>
     <row r="32" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A32" s="131"/>
-[...51 lines deleted...]
-      <c r="AQ32" s="80"/>
+      <c r="A32" s="245"/>
+      <c r="B32" s="252" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="253"/>
+      <c r="D32" s="253"/>
+      <c r="E32" s="253"/>
+      <c r="F32" s="264" t="s">
+        <v>106</v>
+      </c>
+      <c r="G32" s="211"/>
+      <c r="H32" s="211"/>
+      <c r="I32" s="211"/>
+      <c r="J32" s="211"/>
+      <c r="K32" s="188"/>
+      <c r="L32" s="265" t="s">
+        <v>107</v>
+      </c>
+      <c r="M32" s="211"/>
+      <c r="N32" s="211"/>
+      <c r="O32" s="211"/>
+      <c r="P32" s="211"/>
+      <c r="Q32" s="211"/>
+      <c r="R32" s="211"/>
+      <c r="S32" s="211"/>
+      <c r="T32" s="211"/>
+      <c r="U32" s="211"/>
+      <c r="V32" s="211"/>
+      <c r="W32" s="211"/>
+      <c r="X32" s="211"/>
+      <c r="Y32" s="211"/>
+      <c r="Z32" s="211"/>
+      <c r="AA32" s="214"/>
+      <c r="AB32" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC32" s="267"/>
+      <c r="AD32" s="267"/>
+      <c r="AE32" s="267"/>
+      <c r="AF32" s="267"/>
+      <c r="AG32" s="268"/>
+      <c r="AH32" s="78"/>
+      <c r="AI32" s="138" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ32" s="139"/>
+      <c r="AK32" s="139"/>
+      <c r="AL32" s="78"/>
+      <c r="AM32" s="78"/>
+      <c r="AN32" s="78"/>
+      <c r="AO32" s="78"/>
+      <c r="AP32" s="78"/>
+      <c r="AQ32" s="78"/>
       <c r="AR32" s="32"/>
       <c r="AS32" s="32"/>
-      <c r="AT32" s="8"/>
+      <c r="AT32" s="140"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="1"/>
       <c r="AW32" s="1"/>
       <c r="AX32" s="2"/>
     </row>
     <row r="33" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A33" s="131"/>
-[...49 lines deleted...]
-      <c r="AQ33" s="80"/>
+      <c r="A33" s="127" t="s">
+        <v>110</v>
+      </c>
+      <c r="B33" s="257" t="s">
+        <v>98</v>
+      </c>
+      <c r="C33" s="258"/>
+      <c r="D33" s="258"/>
+      <c r="E33" s="258"/>
+      <c r="F33" s="264" t="s">
+        <v>111</v>
+      </c>
+      <c r="G33" s="211"/>
+      <c r="H33" s="211"/>
+      <c r="I33" s="211"/>
+      <c r="J33" s="211"/>
+      <c r="K33" s="188"/>
+      <c r="L33" s="265" t="s">
+        <v>112</v>
+      </c>
+      <c r="M33" s="211"/>
+      <c r="N33" s="211"/>
+      <c r="O33" s="211"/>
+      <c r="P33" s="211"/>
+      <c r="Q33" s="211"/>
+      <c r="R33" s="211"/>
+      <c r="S33" s="211"/>
+      <c r="T33" s="211"/>
+      <c r="U33" s="211"/>
+      <c r="V33" s="211"/>
+      <c r="W33" s="211"/>
+      <c r="X33" s="211"/>
+      <c r="Y33" s="211"/>
+      <c r="Z33" s="211"/>
+      <c r="AA33" s="214"/>
+      <c r="AB33" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC33" s="267"/>
+      <c r="AD33" s="267"/>
+      <c r="AE33" s="267"/>
+      <c r="AF33" s="267"/>
+      <c r="AG33" s="268"/>
+      <c r="AH33" s="78"/>
+      <c r="AI33" s="78"/>
+      <c r="AJ33" s="78"/>
+      <c r="AK33" s="78"/>
+      <c r="AL33" s="78"/>
+      <c r="AM33" s="78"/>
+      <c r="AN33" s="78"/>
+      <c r="AO33" s="78"/>
+      <c r="AP33" s="78"/>
+      <c r="AQ33" s="78"/>
       <c r="AR33" s="32"/>
       <c r="AS33" s="32"/>
-      <c r="AT33" s="8"/>
+      <c r="AT33" s="140"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="1"/>
       <c r="AW33" s="1"/>
       <c r="AX33" s="2"/>
     </row>
     <row r="34" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A34" s="62"/>
-[...49 lines deleted...]
-      <c r="AQ34" s="80"/>
+      <c r="A34" s="61"/>
+      <c r="B34" s="262" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" s="263"/>
+      <c r="D34" s="263"/>
+      <c r="E34" s="263"/>
+      <c r="F34" s="269" t="s">
+        <v>114</v>
+      </c>
+      <c r="G34" s="270"/>
+      <c r="H34" s="270"/>
+      <c r="I34" s="270"/>
+      <c r="J34" s="270"/>
+      <c r="K34" s="271"/>
+      <c r="L34" s="272" t="s">
+        <v>115</v>
+      </c>
+      <c r="M34" s="270"/>
+      <c r="N34" s="270"/>
+      <c r="O34" s="270"/>
+      <c r="P34" s="270"/>
+      <c r="Q34" s="270"/>
+      <c r="R34" s="270"/>
+      <c r="S34" s="270"/>
+      <c r="T34" s="270"/>
+      <c r="U34" s="270"/>
+      <c r="V34" s="270"/>
+      <c r="W34" s="270"/>
+      <c r="X34" s="270"/>
+      <c r="Y34" s="270"/>
+      <c r="Z34" s="270"/>
+      <c r="AA34" s="273"/>
+      <c r="AB34" s="274" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC34" s="275"/>
+      <c r="AD34" s="275"/>
+      <c r="AE34" s="275"/>
+      <c r="AF34" s="275"/>
+      <c r="AG34" s="276"/>
+      <c r="AH34" s="78"/>
+      <c r="AI34" s="78"/>
+      <c r="AJ34" s="78"/>
+      <c r="AK34" s="78"/>
+      <c r="AL34" s="78"/>
+      <c r="AM34" s="78"/>
+      <c r="AN34" s="78"/>
+      <c r="AO34" s="78"/>
+      <c r="AP34" s="78"/>
+      <c r="AQ34" s="78"/>
       <c r="AR34" s="32"/>
       <c r="AS34" s="32"/>
-      <c r="AT34" s="8"/>
+      <c r="AT34" s="140"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="1"/>
       <c r="AW34" s="1"/>
       <c r="AX34" s="2"/>
     </row>
     <row r="35" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A35" s="290" t="s">
-[...49 lines deleted...]
-      <c r="AQ35" s="76"/>
+      <c r="A35" s="291" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="203" t="s">
+        <v>117</v>
+      </c>
+      <c r="C35" s="203"/>
+      <c r="D35" s="203"/>
+      <c r="E35" s="293"/>
+      <c r="F35" s="79"/>
+      <c r="G35" s="79"/>
+      <c r="H35" s="294" t="s">
+        <v>118</v>
+      </c>
+      <c r="I35" s="294"/>
+      <c r="J35" s="294"/>
+      <c r="K35" s="294"/>
+      <c r="L35" s="294"/>
+      <c r="M35" s="294"/>
+      <c r="N35" s="294"/>
+      <c r="O35" s="294"/>
+      <c r="P35" s="294"/>
+      <c r="Q35" s="74"/>
+      <c r="R35" s="295" t="s">
+        <v>119</v>
+      </c>
+      <c r="S35" s="295"/>
+      <c r="T35" s="295"/>
+      <c r="U35" s="295"/>
+      <c r="V35" s="295"/>
+      <c r="W35" s="295"/>
+      <c r="X35" s="295"/>
+      <c r="Y35" s="295"/>
+      <c r="Z35" s="295"/>
+      <c r="AA35" s="295"/>
+      <c r="AB35" s="295"/>
+      <c r="AC35" s="295"/>
+      <c r="AD35" s="295"/>
+      <c r="AE35" s="295"/>
+      <c r="AF35" s="295"/>
+      <c r="AG35" s="296"/>
+      <c r="AH35" s="74"/>
+      <c r="AI35" s="74"/>
+      <c r="AJ35" s="74"/>
+      <c r="AK35" s="74"/>
+      <c r="AL35" s="74"/>
+      <c r="AM35" s="74"/>
+      <c r="AN35" s="74"/>
+      <c r="AO35" s="74"/>
+      <c r="AP35" s="74"/>
+      <c r="AQ35" s="74"/>
       <c r="AR35"/>
       <c r="AS35"/>
-      <c r="AT35" s="8"/>
+      <c r="AT35" s="140"/>
+      <c r="AU35" s="140"/>
+      <c r="AV35" s="140"/>
+      <c r="AW35" s="140"/>
+      <c r="AX35" s="140"/>
     </row>
     <row r="36" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A36" s="291"/>
-[...5 lines deleted...]
-      <c r="E36" s="292"/>
+      <c r="A36" s="292"/>
+      <c r="B36" s="203" t="s">
+        <v>120</v>
+      </c>
+      <c r="C36" s="203"/>
+      <c r="D36" s="203"/>
+      <c r="E36" s="293"/>
       <c r="F36" s="35"/>
-      <c r="G36" s="128"/>
-[...39 lines deleted...]
-      <c r="AQ36" s="76"/>
+      <c r="G36" s="124"/>
+      <c r="H36" s="244" t="s">
+        <v>118</v>
+      </c>
+      <c r="I36" s="244"/>
+      <c r="J36" s="244"/>
+      <c r="K36" s="244"/>
+      <c r="L36" s="244"/>
+      <c r="M36" s="244"/>
+      <c r="N36" s="244"/>
+      <c r="O36" s="244"/>
+      <c r="P36" s="244"/>
+      <c r="Q36" s="132"/>
+      <c r="R36" s="297" t="s">
+        <v>119</v>
+      </c>
+      <c r="S36" s="297"/>
+      <c r="T36" s="297"/>
+      <c r="U36" s="297"/>
+      <c r="V36" s="297"/>
+      <c r="W36" s="297"/>
+      <c r="X36" s="297"/>
+      <c r="Y36" s="297"/>
+      <c r="Z36" s="297"/>
+      <c r="AA36" s="297"/>
+      <c r="AB36" s="297"/>
+      <c r="AC36" s="297"/>
+      <c r="AD36" s="297"/>
+      <c r="AE36" s="297"/>
+      <c r="AF36" s="297"/>
+      <c r="AG36" s="298"/>
+      <c r="AH36" s="74"/>
+      <c r="AI36" s="74"/>
+      <c r="AJ36" s="74"/>
+      <c r="AK36" s="74"/>
+      <c r="AL36" s="74"/>
+      <c r="AM36" s="74"/>
+      <c r="AN36" s="74"/>
+      <c r="AO36" s="74"/>
+      <c r="AP36" s="74"/>
+      <c r="AQ36" s="74"/>
       <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36" s="8"/>
+      <c r="AT36" s="140"/>
+      <c r="AU36" s="140"/>
+      <c r="AV36" s="140"/>
+      <c r="AW36" s="140"/>
+      <c r="AX36" s="140"/>
     </row>
     <row r="37" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A37" s="130" t="s">
-[...3 lines deleted...]
-      <c r="C37" s="284"/>
+      <c r="A37" s="126" t="s">
+        <v>121</v>
+      </c>
+      <c r="B37" s="285"/>
+      <c r="C37" s="285"/>
       <c r="D37" s="37" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
-      <c r="H37" s="284"/>
-[...21 lines deleted...]
-      <c r="Z37" s="287"/>
+      <c r="H37" s="285"/>
+      <c r="I37" s="285"/>
+      <c r="J37" s="286" t="s">
+        <v>123</v>
+      </c>
+      <c r="K37" s="286"/>
+      <c r="L37" s="286"/>
+      <c r="M37" s="286"/>
+      <c r="N37" s="286"/>
+      <c r="O37" s="286"/>
+      <c r="P37" s="286"/>
+      <c r="Q37" s="286"/>
+      <c r="R37" s="286"/>
+      <c r="S37" s="286"/>
+      <c r="T37" s="286"/>
+      <c r="U37" s="286"/>
+      <c r="V37" s="286"/>
+      <c r="W37" s="287" t="s">
+        <v>124</v>
+      </c>
+      <c r="X37" s="287"/>
+      <c r="Y37" s="287"/>
+      <c r="Z37" s="288"/>
       <c r="AA37" s="38"/>
       <c r="AB37" s="38"/>
       <c r="AC37" s="38"/>
       <c r="AD37" s="38"/>
       <c r="AE37" s="38"/>
       <c r="AF37" s="38"/>
       <c r="AG37" s="39"/>
-      <c r="AH37" s="79"/>
-[...8 lines deleted...]
-      <c r="AQ37" s="79"/>
+      <c r="AH37" s="77"/>
+      <c r="AI37" s="77"/>
+      <c r="AJ37" s="77"/>
+      <c r="AK37" s="77"/>
+      <c r="AL37" s="77"/>
+      <c r="AM37" s="77"/>
+      <c r="AN37" s="77"/>
+      <c r="AO37" s="77"/>
+      <c r="AP37" s="77"/>
+      <c r="AQ37" s="77"/>
+      <c r="AU37" s="140"/>
+      <c r="AV37" s="140"/>
+      <c r="AW37" s="140"/>
+      <c r="AX37" s="140"/>
     </row>
     <row r="38" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A38" s="288" t="s">
-[...11 lines deleted...]
-      <c r="I38" s="253"/>
+      <c r="A38" s="289" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="196"/>
+      <c r="C38" s="196"/>
+      <c r="D38" s="255" t="s">
+        <v>126</v>
+      </c>
+      <c r="E38" s="255"/>
+      <c r="F38" s="255"/>
+      <c r="G38" s="255"/>
+      <c r="H38" s="255"/>
+      <c r="I38" s="255"/>
       <c r="J38" s="36"/>
       <c r="K38" s="36"/>
-      <c r="L38" s="253" t="s">
-[...14 lines deleted...]
-      <c r="Y38" s="253"/>
+      <c r="L38" s="255" t="s">
+        <v>127</v>
+      </c>
+      <c r="M38" s="255"/>
+      <c r="N38" s="255"/>
+      <c r="O38" s="255"/>
+      <c r="P38" s="255"/>
+      <c r="Q38" s="255"/>
+      <c r="R38" s="255"/>
+      <c r="S38" s="255"/>
+      <c r="T38" s="255"/>
+      <c r="U38" s="255"/>
+      <c r="V38" s="255"/>
+      <c r="W38" s="255"/>
+      <c r="X38" s="255"/>
+      <c r="Y38" s="255"/>
       <c r="Z38" s="36"/>
       <c r="AA38" s="36"/>
-      <c r="AB38" s="253" t="s">
-[...16 lines deleted...]
-      <c r="AQ38" s="80"/>
+      <c r="AB38" s="255" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC38" s="255"/>
+      <c r="AD38" s="255"/>
+      <c r="AE38" s="255"/>
+      <c r="AF38" s="255"/>
+      <c r="AG38" s="256"/>
+      <c r="AH38" s="78"/>
+      <c r="AI38" s="78"/>
+      <c r="AJ38" s="78"/>
+      <c r="AK38" s="78"/>
+      <c r="AL38" s="78"/>
+      <c r="AM38" s="78"/>
+      <c r="AN38" s="78"/>
+      <c r="AO38" s="78"/>
+      <c r="AP38" s="78"/>
+      <c r="AQ38" s="78"/>
+      <c r="AU38" s="140"/>
+      <c r="AV38" s="140"/>
+      <c r="AW38" s="140"/>
+      <c r="AX38" s="140"/>
     </row>
     <row r="39" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A39" s="289"/>
-[...18 lines deleted...]
-      <c r="R39" s="253"/>
+      <c r="A39" s="290"/>
+      <c r="B39" s="196"/>
+      <c r="C39" s="196"/>
+      <c r="D39" s="255" t="s">
+        <v>129</v>
+      </c>
+      <c r="E39" s="255"/>
+      <c r="F39" s="255"/>
+      <c r="G39" s="255"/>
+      <c r="H39" s="255"/>
+      <c r="I39" s="255"/>
+      <c r="J39" s="255"/>
+      <c r="K39" s="255"/>
+      <c r="L39" s="255"/>
+      <c r="M39" s="255"/>
+      <c r="N39" s="255"/>
+      <c r="O39" s="255"/>
+      <c r="P39" s="255"/>
+      <c r="Q39" s="255"/>
+      <c r="R39" s="255"/>
       <c r="S39" s="36"/>
       <c r="T39" s="36"/>
-      <c r="U39" s="253" t="s">
-[...24 lines deleted...]
-      <c r="AR39" s="91"/>
+      <c r="U39" s="255" t="s">
+        <v>130</v>
+      </c>
+      <c r="V39" s="255"/>
+      <c r="W39" s="255"/>
+      <c r="X39" s="255"/>
+      <c r="Y39" s="255"/>
+      <c r="Z39" s="255"/>
+      <c r="AA39" s="255"/>
+      <c r="AB39" s="255"/>
+      <c r="AC39" s="255"/>
+      <c r="AD39" s="255"/>
+      <c r="AE39" s="255"/>
+      <c r="AF39" s="255"/>
+      <c r="AG39" s="256"/>
+      <c r="AH39" s="78"/>
+      <c r="AI39" s="78"/>
+      <c r="AJ39" s="78"/>
+      <c r="AK39" s="78"/>
+      <c r="AL39" s="78"/>
+      <c r="AM39" s="78"/>
+      <c r="AN39" s="78"/>
+      <c r="AO39" s="78"/>
+      <c r="AP39" s="78"/>
+      <c r="AQ39" s="78"/>
+      <c r="AR39" s="89"/>
+      <c r="AU39" s="140"/>
+      <c r="AV39" s="140"/>
+      <c r="AW39" s="140"/>
+      <c r="AX39" s="140"/>
     </row>
     <row r="40" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A40" s="305" t="s">
-[...47 lines deleted...]
-      <c r="AQ40" s="80"/>
+      <c r="A40" s="306" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40" s="307" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="190"/>
+      <c r="D40" s="190"/>
+      <c r="E40" s="190"/>
+      <c r="F40" s="189"/>
+      <c r="G40" s="189"/>
+      <c r="H40" s="189"/>
+      <c r="I40" s="189"/>
+      <c r="J40" s="189"/>
+      <c r="K40" s="189"/>
+      <c r="L40" s="189"/>
+      <c r="M40" s="189"/>
+      <c r="N40" s="189"/>
+      <c r="O40" s="189"/>
+      <c r="P40" s="189"/>
+      <c r="Q40" s="189"/>
+      <c r="R40" s="190" t="s">
+        <v>133</v>
+      </c>
+      <c r="S40" s="190"/>
+      <c r="T40" s="190"/>
+      <c r="U40" s="190"/>
+      <c r="V40" s="308"/>
+      <c r="W40" s="255"/>
+      <c r="X40" s="255"/>
+      <c r="Y40" s="255"/>
+      <c r="Z40" s="255"/>
+      <c r="AA40" s="255"/>
+      <c r="AB40" s="255"/>
+      <c r="AC40" s="255"/>
+      <c r="AD40" s="255"/>
+      <c r="AE40" s="255"/>
+      <c r="AF40" s="255"/>
+      <c r="AG40" s="256"/>
+      <c r="AH40" s="78"/>
+      <c r="AI40" s="78"/>
+      <c r="AJ40" s="78"/>
+      <c r="AK40" s="78"/>
+      <c r="AL40" s="78"/>
+      <c r="AM40" s="78"/>
+      <c r="AN40" s="78"/>
+      <c r="AO40" s="78"/>
+      <c r="AP40" s="78"/>
+      <c r="AQ40" s="78"/>
+      <c r="AU40" s="140"/>
+      <c r="AV40" s="140"/>
+      <c r="AW40" s="140"/>
+      <c r="AX40" s="140"/>
     </row>
     <row r="41" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A41" s="228"/>
-[...5 lines deleted...]
-      <c r="E41" s="301"/>
+      <c r="A41" s="231"/>
+      <c r="B41" s="301" t="s">
+        <v>134</v>
+      </c>
+      <c r="C41" s="301"/>
+      <c r="D41" s="301"/>
+      <c r="E41" s="302"/>
       <c r="F41" s="40" t="s">
-        <v>34</v>
+        <v>135</v>
       </c>
       <c r="G41" s="41"/>
       <c r="H41" s="41"/>
       <c r="I41" s="41"/>
       <c r="J41" s="41"/>
       <c r="K41" s="41"/>
       <c r="L41" s="42" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="P41" s="298"/>
+        <v>63</v>
+      </c>
+      <c r="M41" s="299"/>
+      <c r="N41" s="299"/>
+      <c r="O41" s="299"/>
+      <c r="P41" s="299"/>
       <c r="Q41" s="42" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      <c r="U41" s="301"/>
+        <v>64</v>
+      </c>
+      <c r="R41" s="300" t="s">
+        <v>136</v>
+      </c>
+      <c r="S41" s="301"/>
+      <c r="T41" s="301"/>
+      <c r="U41" s="302"/>
       <c r="V41" s="46"/>
       <c r="W41" s="46"/>
       <c r="X41" s="46"/>
       <c r="Y41" s="46"/>
       <c r="Z41" s="46"/>
       <c r="AA41" s="46"/>
       <c r="AB41" s="46"/>
-      <c r="AC41" s="190"/>
-[...13 lines deleted...]
-      <c r="AQ41" s="81"/>
+      <c r="AC41" s="191"/>
+      <c r="AD41" s="196"/>
+      <c r="AE41" s="196"/>
+      <c r="AF41" s="196"/>
+      <c r="AG41" s="197"/>
+      <c r="AH41" s="79"/>
+      <c r="AI41" s="79"/>
+      <c r="AJ41" s="79"/>
+      <c r="AK41" s="79"/>
+      <c r="AL41" s="79"/>
+      <c r="AM41" s="79"/>
+      <c r="AN41" s="79"/>
+      <c r="AO41" s="79"/>
+      <c r="AP41" s="79"/>
+      <c r="AQ41" s="79"/>
+      <c r="AU41" s="140"/>
+      <c r="AV41" s="140"/>
+      <c r="AW41" s="140"/>
+      <c r="AX41" s="140"/>
     </row>
     <row r="42" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A42" s="228"/>
+      <c r="A42" s="231"/>
       <c r="B42" s="2" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="52"/>
       <c r="E42" s="2"/>
       <c r="F42" s="53"/>
-      <c r="G42" s="296"/>
-[...35 lines deleted...]
-      <c r="AQ42" s="76"/>
+      <c r="G42" s="297"/>
+      <c r="H42" s="297"/>
+      <c r="I42" s="297"/>
+      <c r="J42" s="297"/>
+      <c r="K42" s="297"/>
+      <c r="L42" s="297"/>
+      <c r="M42" s="297"/>
+      <c r="N42" s="297"/>
+      <c r="O42" s="297"/>
+      <c r="P42" s="297"/>
+      <c r="Q42" s="297"/>
+      <c r="R42" s="297"/>
+      <c r="S42" s="297"/>
+      <c r="T42" s="297"/>
+      <c r="U42" s="297"/>
+      <c r="V42" s="297"/>
+      <c r="W42" s="297"/>
+      <c r="X42" s="297"/>
+      <c r="Y42" s="297"/>
+      <c r="Z42" s="297"/>
+      <c r="AA42" s="297"/>
+      <c r="AB42" s="297"/>
+      <c r="AC42" s="297"/>
+      <c r="AD42" s="297"/>
+      <c r="AE42" s="297"/>
+      <c r="AF42" s="297"/>
+      <c r="AG42" s="298"/>
+      <c r="AH42" s="74"/>
+      <c r="AI42" s="74"/>
+      <c r="AJ42" s="74"/>
+      <c r="AK42" s="74"/>
+      <c r="AL42" s="74"/>
+      <c r="AM42" s="74"/>
+      <c r="AN42" s="74"/>
+      <c r="AO42" s="74"/>
+      <c r="AP42" s="74"/>
+      <c r="AQ42" s="74"/>
+      <c r="AU42" s="140"/>
+      <c r="AV42" s="140"/>
+      <c r="AW42" s="140"/>
+      <c r="AX42" s="140"/>
     </row>
     <row r="43" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A43" s="227" t="s">
-[...43 lines deleted...]
-      <c r="AQ43" s="82"/>
+      <c r="A43" s="230" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" s="304"/>
+      <c r="C43" s="304"/>
+      <c r="D43" s="304"/>
+      <c r="E43" s="304"/>
+      <c r="F43" s="304"/>
+      <c r="G43" s="304"/>
+      <c r="H43" s="304"/>
+      <c r="I43" s="304"/>
+      <c r="J43" s="304"/>
+      <c r="K43" s="304"/>
+      <c r="L43" s="304"/>
+      <c r="M43" s="304"/>
+      <c r="N43" s="304"/>
+      <c r="O43" s="304"/>
+      <c r="P43" s="304"/>
+      <c r="Q43" s="304"/>
+      <c r="R43" s="304"/>
+      <c r="S43" s="304"/>
+      <c r="T43" s="304"/>
+      <c r="U43" s="304"/>
+      <c r="V43" s="304"/>
+      <c r="W43" s="304"/>
+      <c r="X43" s="304"/>
+      <c r="Y43" s="304"/>
+      <c r="Z43" s="304"/>
+      <c r="AA43" s="304"/>
+      <c r="AB43" s="304"/>
+      <c r="AC43" s="304"/>
+      <c r="AD43" s="304"/>
+      <c r="AE43" s="304"/>
+      <c r="AF43" s="304"/>
+      <c r="AG43" s="304"/>
+      <c r="AH43" s="80"/>
+      <c r="AI43" s="80"/>
+      <c r="AJ43" s="80"/>
+      <c r="AK43" s="80"/>
+      <c r="AL43" s="80"/>
+      <c r="AM43" s="80"/>
+      <c r="AN43" s="80"/>
+      <c r="AO43" s="80"/>
+      <c r="AP43" s="80"/>
+      <c r="AQ43" s="80"/>
+      <c r="AU43" s="140"/>
+      <c r="AV43" s="140"/>
+      <c r="AW43" s="140"/>
+      <c r="AX43" s="140"/>
     </row>
     <row r="44" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A44" s="302"/>
-[...41 lines deleted...]
-      <c r="AQ44" s="82"/>
+      <c r="A44" s="303"/>
+      <c r="B44" s="305"/>
+      <c r="C44" s="305"/>
+      <c r="D44" s="305"/>
+      <c r="E44" s="305"/>
+      <c r="F44" s="305"/>
+      <c r="G44" s="305"/>
+      <c r="H44" s="305"/>
+      <c r="I44" s="305"/>
+      <c r="J44" s="305"/>
+      <c r="K44" s="305"/>
+      <c r="L44" s="305"/>
+      <c r="M44" s="305"/>
+      <c r="N44" s="305"/>
+      <c r="O44" s="305"/>
+      <c r="P44" s="305"/>
+      <c r="Q44" s="305"/>
+      <c r="R44" s="305"/>
+      <c r="S44" s="305"/>
+      <c r="T44" s="305"/>
+      <c r="U44" s="305"/>
+      <c r="V44" s="305"/>
+      <c r="W44" s="305"/>
+      <c r="X44" s="305"/>
+      <c r="Y44" s="305"/>
+      <c r="Z44" s="305"/>
+      <c r="AA44" s="305"/>
+      <c r="AB44" s="305"/>
+      <c r="AC44" s="305"/>
+      <c r="AD44" s="305"/>
+      <c r="AE44" s="305"/>
+      <c r="AF44" s="305"/>
+      <c r="AG44" s="305"/>
+      <c r="AH44" s="80"/>
+      <c r="AI44" s="80"/>
+      <c r="AJ44" s="80"/>
+      <c r="AK44" s="80"/>
+      <c r="AL44" s="80"/>
+      <c r="AM44" s="80"/>
+      <c r="AN44" s="80"/>
+      <c r="AO44" s="80"/>
+      <c r="AP44" s="80"/>
+      <c r="AQ44" s="80"/>
+      <c r="AU44" s="140"/>
+      <c r="AV44" s="140"/>
+      <c r="AW44" s="140"/>
+      <c r="AX44" s="140"/>
     </row>
     <row r="45" spans="1:50" ht="12" customHeight="1">
-      <c r="A45" s="308"/>
-[...41 lines deleted...]
-      <c r="AQ45" s="135"/>
+      <c r="A45" s="309"/>
+      <c r="B45" s="309"/>
+      <c r="C45" s="309"/>
+      <c r="D45" s="309"/>
+      <c r="E45" s="309"/>
+      <c r="F45" s="309"/>
+      <c r="G45" s="309"/>
+      <c r="H45" s="309"/>
+      <c r="I45" s="309"/>
+      <c r="J45" s="309"/>
+      <c r="K45" s="309"/>
+      <c r="L45" s="309"/>
+      <c r="M45" s="309"/>
+      <c r="N45" s="309"/>
+      <c r="O45" s="309"/>
+      <c r="P45" s="309"/>
+      <c r="Q45" s="309"/>
+      <c r="R45" s="309"/>
+      <c r="S45" s="309"/>
+      <c r="T45" s="309"/>
+      <c r="U45" s="309"/>
+      <c r="V45" s="309"/>
+      <c r="W45" s="309"/>
+      <c r="X45" s="309"/>
+      <c r="Y45" s="309"/>
+      <c r="Z45" s="309"/>
+      <c r="AA45" s="309"/>
+      <c r="AB45" s="309"/>
+      <c r="AC45" s="309"/>
+      <c r="AD45" s="309"/>
+      <c r="AE45" s="309"/>
+      <c r="AF45" s="309"/>
+      <c r="AG45" s="309"/>
+      <c r="AH45" s="131"/>
+      <c r="AI45" s="131"/>
+      <c r="AJ45" s="131"/>
+      <c r="AK45" s="131"/>
+      <c r="AL45" s="131"/>
+      <c r="AM45" s="131"/>
+      <c r="AN45" s="131"/>
+      <c r="AO45" s="131"/>
+      <c r="AP45" s="131"/>
+      <c r="AQ45" s="131"/>
+      <c r="AU45" s="140"/>
+      <c r="AV45" s="140"/>
+      <c r="AW45" s="140"/>
+      <c r="AX45" s="140"/>
     </row>
     <row r="46" spans="1:50" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="T46" s="309" t="s">
-[...24 lines deleted...]
-      <c r="AQ46" s="83"/>
+      <c r="T46" s="310" t="s">
+        <v>213</v>
+      </c>
+      <c r="U46" s="311"/>
+      <c r="V46" s="311"/>
+      <c r="W46" s="311"/>
+      <c r="X46" s="311"/>
+      <c r="Y46" s="311"/>
+      <c r="Z46" s="311"/>
+      <c r="AA46" s="311"/>
+      <c r="AB46" s="311"/>
+      <c r="AC46" s="311"/>
+      <c r="AD46" s="311"/>
+      <c r="AE46" s="311"/>
+      <c r="AF46" s="311"/>
+      <c r="AG46" s="312"/>
+      <c r="AH46" s="81"/>
+      <c r="AI46" s="81"/>
+      <c r="AJ46" s="81"/>
+      <c r="AK46" s="81"/>
+      <c r="AL46" s="81"/>
+      <c r="AM46" s="81"/>
+      <c r="AN46" s="81"/>
+      <c r="AO46" s="81"/>
+      <c r="AP46" s="81"/>
+      <c r="AQ46" s="81"/>
     </row>
     <row r="47" spans="1:50" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A47" s="312" t="s">
-[...43 lines deleted...]
-      <c r="AQ47" s="116"/>
+      <c r="A47" s="313" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" s="314"/>
+      <c r="C47" s="314"/>
+      <c r="D47" s="314"/>
+      <c r="E47" s="314"/>
+      <c r="F47" s="314"/>
+      <c r="G47" s="314"/>
+      <c r="H47" s="314"/>
+      <c r="I47" s="314"/>
+      <c r="J47" s="314"/>
+      <c r="K47" s="314"/>
+      <c r="L47" s="314"/>
+      <c r="M47" s="314"/>
+      <c r="N47" s="314"/>
+      <c r="O47" s="314"/>
+      <c r="P47" s="314"/>
+      <c r="Q47" s="314"/>
+      <c r="R47" s="314"/>
+      <c r="S47" s="314"/>
+      <c r="T47" s="314"/>
+      <c r="U47" s="314"/>
+      <c r="V47" s="314"/>
+      <c r="W47" s="314"/>
+      <c r="X47" s="314"/>
+      <c r="Y47" s="314"/>
+      <c r="Z47" s="314"/>
+      <c r="AA47" s="314"/>
+      <c r="AB47" s="314"/>
+      <c r="AC47" s="314"/>
+      <c r="AD47" s="314"/>
+      <c r="AE47" s="314"/>
+      <c r="AF47" s="314"/>
+      <c r="AG47" s="314"/>
+      <c r="AH47" s="112"/>
+      <c r="AI47" s="112"/>
+      <c r="AJ47" s="112"/>
+      <c r="AK47" s="112"/>
+      <c r="AL47" s="112"/>
+      <c r="AM47" s="112"/>
+      <c r="AN47" s="112"/>
+      <c r="AO47" s="112"/>
+      <c r="AP47" s="112"/>
+      <c r="AQ47" s="112"/>
       <c r="AR47" s="3"/>
       <c r="AS47" s="3"/>
-      <c r="AU47" s="8"/>
-[...2 lines deleted...]
-      <c r="AX47" s="8"/>
+      <c r="AU47" s="140"/>
+      <c r="AV47" s="140"/>
+      <c r="AW47" s="140"/>
+      <c r="AX47" s="140"/>
     </row>
     <row r="48" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A48" s="314" t="s">
-[...9 lines deleted...]
-      <c r="G48" s="318"/>
+      <c r="A48" s="315" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" s="318" t="s">
+        <v>141</v>
+      </c>
+      <c r="C48" s="319"/>
+      <c r="D48" s="319"/>
+      <c r="E48" s="319"/>
+      <c r="F48" s="319"/>
+      <c r="G48" s="319"/>
       <c r="H48" s="54" t="s">
-        <v>111</v>
-[...39 lines deleted...]
-      <c r="AQ48" s="84"/>
+        <v>142</v>
+      </c>
+      <c r="I48" s="324" t="s">
+        <v>143</v>
+      </c>
+      <c r="J48" s="324"/>
+      <c r="K48" s="324"/>
+      <c r="L48" s="324"/>
+      <c r="M48" s="324"/>
+      <c r="N48" s="324"/>
+      <c r="O48" s="324"/>
+      <c r="P48" s="324"/>
+      <c r="Q48" s="324"/>
+      <c r="R48" s="324"/>
+      <c r="S48" s="324"/>
+      <c r="T48" s="324"/>
+      <c r="U48" s="324"/>
+      <c r="V48" s="324"/>
+      <c r="W48" s="324"/>
+      <c r="X48" s="324"/>
+      <c r="Y48" s="324"/>
+      <c r="Z48" s="324"/>
+      <c r="AA48" s="324"/>
+      <c r="AB48" s="324"/>
+      <c r="AC48" s="324"/>
+      <c r="AD48" s="324"/>
+      <c r="AE48" s="325" t="s">
+        <v>144</v>
+      </c>
+      <c r="AF48" s="325"/>
+      <c r="AG48" s="326"/>
+      <c r="AH48" s="82"/>
+      <c r="AI48" s="82"/>
+      <c r="AJ48" s="82"/>
+      <c r="AK48" s="82"/>
+      <c r="AL48" s="82"/>
+      <c r="AM48" s="82"/>
+      <c r="AN48" s="82"/>
+      <c r="AO48" s="82"/>
+      <c r="AP48" s="82"/>
+      <c r="AQ48" s="82"/>
     </row>
     <row r="49" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A49" s="315"/>
-[...5 lines deleted...]
-      <c r="G49" s="320"/>
+      <c r="A49" s="316"/>
+      <c r="B49" s="320"/>
+      <c r="C49" s="321"/>
+      <c r="D49" s="321"/>
+      <c r="E49" s="321"/>
+      <c r="F49" s="321"/>
+      <c r="G49" s="321"/>
       <c r="H49" s="47" t="s">
-        <v>111</v>
-[...39 lines deleted...]
-      <c r="AQ49" s="85"/>
+        <v>142</v>
+      </c>
+      <c r="I49" s="255" t="s">
+        <v>145</v>
+      </c>
+      <c r="J49" s="255"/>
+      <c r="K49" s="255"/>
+      <c r="L49" s="255"/>
+      <c r="M49" s="255"/>
+      <c r="N49" s="255"/>
+      <c r="O49" s="255"/>
+      <c r="P49" s="255"/>
+      <c r="Q49" s="255"/>
+      <c r="R49" s="255"/>
+      <c r="S49" s="255"/>
+      <c r="T49" s="255"/>
+      <c r="U49" s="255"/>
+      <c r="V49" s="255"/>
+      <c r="W49" s="255"/>
+      <c r="X49" s="255"/>
+      <c r="Y49" s="255"/>
+      <c r="Z49" s="255"/>
+      <c r="AA49" s="255"/>
+      <c r="AB49" s="255"/>
+      <c r="AC49" s="255"/>
+      <c r="AD49" s="255"/>
+      <c r="AE49" s="327" t="s">
+        <v>146</v>
+      </c>
+      <c r="AF49" s="327"/>
+      <c r="AG49" s="328"/>
+      <c r="AH49" s="83"/>
+      <c r="AI49" s="83"/>
+      <c r="AJ49" s="83"/>
+      <c r="AK49" s="83"/>
+      <c r="AL49" s="83"/>
+      <c r="AM49" s="83"/>
+      <c r="AN49" s="83"/>
+      <c r="AO49" s="83"/>
+      <c r="AP49" s="83"/>
+      <c r="AQ49" s="83"/>
     </row>
     <row r="50" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A50" s="315"/>
-[...5 lines deleted...]
-      <c r="G50" s="320"/>
+      <c r="A50" s="316"/>
+      <c r="B50" s="320"/>
+      <c r="C50" s="321"/>
+      <c r="D50" s="321"/>
+      <c r="E50" s="321"/>
+      <c r="F50" s="321"/>
+      <c r="G50" s="321"/>
       <c r="H50" s="48" t="s">
-        <v>111</v>
-[...39 lines deleted...]
-      <c r="AQ50" s="85"/>
+        <v>142</v>
+      </c>
+      <c r="I50" s="255" t="s">
+        <v>147</v>
+      </c>
+      <c r="J50" s="255"/>
+      <c r="K50" s="255"/>
+      <c r="L50" s="255"/>
+      <c r="M50" s="255"/>
+      <c r="N50" s="255"/>
+      <c r="O50" s="255"/>
+      <c r="P50" s="255"/>
+      <c r="Q50" s="255"/>
+      <c r="R50" s="255"/>
+      <c r="S50" s="255"/>
+      <c r="T50" s="255"/>
+      <c r="U50" s="255"/>
+      <c r="V50" s="255"/>
+      <c r="W50" s="255"/>
+      <c r="X50" s="255"/>
+      <c r="Y50" s="255"/>
+      <c r="Z50" s="255"/>
+      <c r="AA50" s="255"/>
+      <c r="AB50" s="255"/>
+      <c r="AC50" s="255"/>
+      <c r="AD50" s="255"/>
+      <c r="AE50" s="327" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF50" s="327"/>
+      <c r="AG50" s="328"/>
+      <c r="AH50" s="83"/>
+      <c r="AI50" s="83"/>
+      <c r="AJ50" s="83"/>
+      <c r="AK50" s="83"/>
+      <c r="AL50" s="83"/>
+      <c r="AM50" s="83"/>
+      <c r="AN50" s="83"/>
+      <c r="AO50" s="83"/>
+      <c r="AP50" s="83"/>
+      <c r="AQ50" s="83"/>
     </row>
     <row r="51" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A51" s="315"/>
-[...47 lines deleted...]
-      <c r="AQ51" s="85"/>
+      <c r="A51" s="316"/>
+      <c r="B51" s="322"/>
+      <c r="C51" s="323"/>
+      <c r="D51" s="323"/>
+      <c r="E51" s="323"/>
+      <c r="F51" s="323"/>
+      <c r="G51" s="323"/>
+      <c r="H51" s="59" t="s">
+        <v>142</v>
+      </c>
+      <c r="I51" s="244" t="s">
+        <v>149</v>
+      </c>
+      <c r="J51" s="244"/>
+      <c r="K51" s="244"/>
+      <c r="L51" s="244"/>
+      <c r="M51" s="244"/>
+      <c r="N51" s="244"/>
+      <c r="O51" s="244"/>
+      <c r="P51" s="244"/>
+      <c r="Q51" s="244"/>
+      <c r="R51" s="244"/>
+      <c r="S51" s="244"/>
+      <c r="T51" s="244"/>
+      <c r="U51" s="244"/>
+      <c r="V51" s="244"/>
+      <c r="W51" s="244"/>
+      <c r="X51" s="244"/>
+      <c r="Y51" s="244"/>
+      <c r="Z51" s="244"/>
+      <c r="AA51" s="244"/>
+      <c r="AB51" s="244"/>
+      <c r="AC51" s="244"/>
+      <c r="AD51" s="244"/>
+      <c r="AE51" s="343" t="s">
+        <v>150</v>
+      </c>
+      <c r="AF51" s="343"/>
+      <c r="AG51" s="344"/>
+      <c r="AH51" s="83"/>
+      <c r="AI51" s="83"/>
+      <c r="AJ51" s="83"/>
+      <c r="AK51" s="83"/>
+      <c r="AL51" s="83"/>
+      <c r="AM51" s="83"/>
+      <c r="AN51" s="83"/>
+      <c r="AO51" s="83"/>
+      <c r="AP51" s="83"/>
+      <c r="AQ51" s="83"/>
     </row>
     <row r="52" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A52" s="315"/>
-[...49 lines deleted...]
-      <c r="AQ52" s="85"/>
+      <c r="A52" s="316"/>
+      <c r="B52" s="318" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" s="319"/>
+      <c r="D52" s="319"/>
+      <c r="E52" s="319"/>
+      <c r="F52" s="319"/>
+      <c r="G52" s="319"/>
+      <c r="H52" s="60" t="s">
+        <v>142</v>
+      </c>
+      <c r="I52" s="347" t="s">
+        <v>152</v>
+      </c>
+      <c r="J52" s="347"/>
+      <c r="K52" s="347"/>
+      <c r="L52" s="347"/>
+      <c r="M52" s="347"/>
+      <c r="N52" s="347"/>
+      <c r="O52" s="347"/>
+      <c r="P52" s="347"/>
+      <c r="Q52" s="347"/>
+      <c r="R52" s="347"/>
+      <c r="S52" s="347"/>
+      <c r="T52" s="347"/>
+      <c r="U52" s="347"/>
+      <c r="V52" s="347"/>
+      <c r="W52" s="347"/>
+      <c r="X52" s="347"/>
+      <c r="Y52" s="347"/>
+      <c r="Z52" s="347"/>
+      <c r="AA52" s="347"/>
+      <c r="AB52" s="347"/>
+      <c r="AC52" s="347"/>
+      <c r="AD52" s="347"/>
+      <c r="AE52" s="348" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF52" s="348"/>
+      <c r="AG52" s="349"/>
+      <c r="AH52" s="83"/>
+      <c r="AI52" s="83"/>
+      <c r="AJ52" s="83"/>
+      <c r="AK52" s="83"/>
+      <c r="AL52" s="83"/>
+      <c r="AM52" s="83"/>
+      <c r="AN52" s="83"/>
+      <c r="AO52" s="83"/>
+      <c r="AP52" s="83"/>
+      <c r="AQ52" s="83"/>
     </row>
     <row r="53" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A53" s="315"/>
-[...5 lines deleted...]
-      <c r="G53" s="320"/>
+      <c r="A53" s="316"/>
+      <c r="B53" s="320"/>
+      <c r="C53" s="321"/>
+      <c r="D53" s="321"/>
+      <c r="E53" s="321"/>
+      <c r="F53" s="321"/>
+      <c r="G53" s="321"/>
       <c r="H53" s="48" t="s">
-        <v>111</v>
-[...39 lines deleted...]
-      <c r="AQ53" s="85"/>
+        <v>142</v>
+      </c>
+      <c r="I53" s="329" t="s">
+        <v>153</v>
+      </c>
+      <c r="J53" s="329"/>
+      <c r="K53" s="329"/>
+      <c r="L53" s="329"/>
+      <c r="M53" s="329"/>
+      <c r="N53" s="329"/>
+      <c r="O53" s="329"/>
+      <c r="P53" s="329"/>
+      <c r="Q53" s="329"/>
+      <c r="R53" s="329"/>
+      <c r="S53" s="329"/>
+      <c r="T53" s="329"/>
+      <c r="U53" s="329"/>
+      <c r="V53" s="329"/>
+      <c r="W53" s="329"/>
+      <c r="X53" s="329"/>
+      <c r="Y53" s="329"/>
+      <c r="Z53" s="329"/>
+      <c r="AA53" s="329"/>
+      <c r="AB53" s="329"/>
+      <c r="AC53" s="329"/>
+      <c r="AD53" s="329"/>
+      <c r="AE53" s="327" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF53" s="327"/>
+      <c r="AG53" s="328"/>
+      <c r="AH53" s="83"/>
+      <c r="AI53" s="83"/>
+      <c r="AJ53" s="83"/>
+      <c r="AK53" s="83"/>
+      <c r="AL53" s="83"/>
+      <c r="AM53" s="83"/>
+      <c r="AN53" s="83"/>
+      <c r="AO53" s="83"/>
+      <c r="AP53" s="83"/>
+      <c r="AQ53" s="83"/>
     </row>
     <row r="54" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A54" s="315"/>
-[...5 lines deleted...]
-      <c r="G54" s="320"/>
+      <c r="A54" s="316"/>
+      <c r="B54" s="320"/>
+      <c r="C54" s="321"/>
+      <c r="D54" s="321"/>
+      <c r="E54" s="321"/>
+      <c r="F54" s="321"/>
+      <c r="G54" s="321"/>
       <c r="H54" s="49" t="s">
-        <v>111</v>
-[...39 lines deleted...]
-      <c r="AQ54" s="85"/>
+        <v>142</v>
+      </c>
+      <c r="I54" s="329" t="s">
+        <v>155</v>
+      </c>
+      <c r="J54" s="329"/>
+      <c r="K54" s="329"/>
+      <c r="L54" s="329"/>
+      <c r="M54" s="329"/>
+      <c r="N54" s="329"/>
+      <c r="O54" s="329"/>
+      <c r="P54" s="329"/>
+      <c r="Q54" s="329"/>
+      <c r="R54" s="329"/>
+      <c r="S54" s="329"/>
+      <c r="T54" s="329"/>
+      <c r="U54" s="329"/>
+      <c r="V54" s="329"/>
+      <c r="W54" s="329"/>
+      <c r="X54" s="329"/>
+      <c r="Y54" s="329"/>
+      <c r="Z54" s="329"/>
+      <c r="AA54" s="329"/>
+      <c r="AB54" s="329"/>
+      <c r="AC54" s="329"/>
+      <c r="AD54" s="329"/>
+      <c r="AE54" s="327" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF54" s="327"/>
+      <c r="AG54" s="328"/>
+      <c r="AH54" s="83"/>
+      <c r="AI54" s="83"/>
+      <c r="AJ54" s="83"/>
+      <c r="AK54" s="83"/>
+      <c r="AL54" s="83"/>
+      <c r="AM54" s="83"/>
+      <c r="AN54" s="83"/>
+      <c r="AO54" s="83"/>
+      <c r="AP54" s="83"/>
+      <c r="AQ54" s="83"/>
     </row>
     <row r="55" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A55" s="315"/>
-[...5 lines deleted...]
-      <c r="G55" s="320"/>
+      <c r="A55" s="316"/>
+      <c r="B55" s="320"/>
+      <c r="C55" s="321"/>
+      <c r="D55" s="321"/>
+      <c r="E55" s="321"/>
+      <c r="F55" s="321"/>
+      <c r="G55" s="321"/>
       <c r="H55" s="48" t="s">
-        <v>111</v>
-[...39 lines deleted...]
-      <c r="AQ55" s="85"/>
+        <v>142</v>
+      </c>
+      <c r="I55" s="329" t="s">
+        <v>157</v>
+      </c>
+      <c r="J55" s="329"/>
+      <c r="K55" s="329"/>
+      <c r="L55" s="329"/>
+      <c r="M55" s="329"/>
+      <c r="N55" s="329"/>
+      <c r="O55" s="329"/>
+      <c r="P55" s="329"/>
+      <c r="Q55" s="329"/>
+      <c r="R55" s="329"/>
+      <c r="S55" s="329"/>
+      <c r="T55" s="329"/>
+      <c r="U55" s="329"/>
+      <c r="V55" s="329"/>
+      <c r="W55" s="329"/>
+      <c r="X55" s="329"/>
+      <c r="Y55" s="329"/>
+      <c r="Z55" s="329"/>
+      <c r="AA55" s="329"/>
+      <c r="AB55" s="329"/>
+      <c r="AC55" s="329"/>
+      <c r="AD55" s="329"/>
+      <c r="AE55" s="327" t="s">
+        <v>158</v>
+      </c>
+      <c r="AF55" s="327"/>
+      <c r="AG55" s="328"/>
+      <c r="AH55" s="83"/>
+      <c r="AI55" s="83"/>
+      <c r="AJ55" s="83"/>
+      <c r="AK55" s="83"/>
+      <c r="AL55" s="83"/>
+      <c r="AM55" s="83"/>
+      <c r="AN55" s="83"/>
+      <c r="AO55" s="83"/>
+      <c r="AP55" s="83"/>
+      <c r="AQ55" s="83"/>
     </row>
     <row r="56" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A56" s="316"/>
-[...47 lines deleted...]
-      <c r="AQ56" s="85"/>
+      <c r="A56" s="317"/>
+      <c r="B56" s="345"/>
+      <c r="C56" s="346"/>
+      <c r="D56" s="346"/>
+      <c r="E56" s="346"/>
+      <c r="F56" s="346"/>
+      <c r="G56" s="346"/>
+      <c r="H56" s="58" t="s">
+        <v>142</v>
+      </c>
+      <c r="I56" s="330" t="s">
+        <v>56</v>
+      </c>
+      <c r="J56" s="330"/>
+      <c r="K56" s="330"/>
+      <c r="L56" s="330"/>
+      <c r="M56" s="330"/>
+      <c r="N56" s="330"/>
+      <c r="O56" s="330"/>
+      <c r="P56" s="330"/>
+      <c r="Q56" s="330"/>
+      <c r="R56" s="330"/>
+      <c r="S56" s="330"/>
+      <c r="T56" s="330"/>
+      <c r="U56" s="330"/>
+      <c r="V56" s="330"/>
+      <c r="W56" s="330"/>
+      <c r="X56" s="330"/>
+      <c r="Y56" s="330"/>
+      <c r="Z56" s="330"/>
+      <c r="AA56" s="330"/>
+      <c r="AB56" s="330"/>
+      <c r="AC56" s="330"/>
+      <c r="AD56" s="330"/>
+      <c r="AE56" s="331" t="s">
+        <v>159</v>
+      </c>
+      <c r="AF56" s="331"/>
+      <c r="AG56" s="332"/>
+      <c r="AH56" s="83"/>
+      <c r="AI56" s="83"/>
+      <c r="AJ56" s="83"/>
+      <c r="AK56" s="83"/>
+      <c r="AL56" s="83"/>
+      <c r="AM56" s="83"/>
+      <c r="AN56" s="83"/>
+      <c r="AO56" s="83"/>
+      <c r="AP56" s="83"/>
+      <c r="AQ56" s="83"/>
     </row>
     <row r="57" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A57" s="332" t="s">
-[...47 lines deleted...]
-      <c r="AQ57" s="66"/>
+      <c r="A57" s="333" t="s">
+        <v>160</v>
+      </c>
+      <c r="B57" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="C57" s="64" t="s">
+        <v>161</v>
+      </c>
+      <c r="D57" s="64"/>
+      <c r="E57" s="64"/>
+      <c r="F57" s="64"/>
+      <c r="G57" s="64"/>
+      <c r="H57" s="64"/>
+      <c r="I57" s="64"/>
+      <c r="J57" s="64"/>
+      <c r="K57" s="64"/>
+      <c r="L57" s="64"/>
+      <c r="M57" s="64"/>
+      <c r="N57" s="64"/>
+      <c r="O57" s="64"/>
+      <c r="P57" s="64"/>
+      <c r="Q57" s="64"/>
+      <c r="R57" s="64"/>
+      <c r="S57" s="64"/>
+      <c r="T57" s="64"/>
+      <c r="U57" s="64"/>
+      <c r="V57" s="64"/>
+      <c r="W57" s="64"/>
+      <c r="X57" s="64"/>
+      <c r="Y57" s="64"/>
+      <c r="Z57" s="64"/>
+      <c r="AA57" s="64"/>
+      <c r="AB57" s="64"/>
+      <c r="AC57" s="64"/>
+      <c r="AD57" s="64"/>
+      <c r="AE57" s="64"/>
+      <c r="AF57" s="64"/>
+      <c r="AG57" s="65"/>
+      <c r="AH57" s="64"/>
+      <c r="AI57" s="64"/>
+      <c r="AJ57" s="64"/>
+      <c r="AK57" s="64"/>
+      <c r="AL57" s="64"/>
+      <c r="AM57" s="64"/>
+      <c r="AN57" s="64"/>
+      <c r="AO57" s="64"/>
+      <c r="AP57" s="64"/>
+      <c r="AQ57" s="64"/>
     </row>
     <row r="58" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A58" s="332"/>
-[...45 lines deleted...]
-      <c r="AQ58" s="66"/>
+      <c r="A58" s="333"/>
+      <c r="B58" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="C58" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="D58" s="66"/>
+      <c r="E58" s="66"/>
+      <c r="F58" s="66"/>
+      <c r="G58" s="67"/>
+      <c r="H58" s="67"/>
+      <c r="I58" s="67"/>
+      <c r="J58" s="67"/>
+      <c r="K58" s="67"/>
+      <c r="L58" s="67"/>
+      <c r="M58" s="67"/>
+      <c r="N58" s="64"/>
+      <c r="O58" s="64"/>
+      <c r="P58" s="64"/>
+      <c r="Q58" s="64"/>
+      <c r="R58" s="64"/>
+      <c r="S58" s="64"/>
+      <c r="T58" s="64"/>
+      <c r="U58" s="64"/>
+      <c r="V58" s="64"/>
+      <c r="W58" s="64"/>
+      <c r="X58" s="64"/>
+      <c r="Y58" s="64"/>
+      <c r="Z58" s="64"/>
+      <c r="AA58" s="64"/>
+      <c r="AB58" s="64"/>
+      <c r="AC58" s="64"/>
+      <c r="AD58" s="64"/>
+      <c r="AE58" s="64"/>
+      <c r="AF58" s="64"/>
+      <c r="AG58" s="65"/>
+      <c r="AH58" s="64"/>
+      <c r="AI58" s="64"/>
+      <c r="AJ58" s="64"/>
+      <c r="AK58" s="64"/>
+      <c r="AL58" s="64"/>
+      <c r="AM58" s="64"/>
+      <c r="AN58" s="64"/>
+      <c r="AO58" s="64"/>
+      <c r="AP58" s="64"/>
+      <c r="AQ58" s="64"/>
     </row>
     <row r="59" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A59" s="332"/>
-[...43 lines deleted...]
-      <c r="AQ59" s="113"/>
+      <c r="A59" s="333"/>
+      <c r="B59" s="335" t="s">
+        <v>163</v>
+      </c>
+      <c r="C59" s="336"/>
+      <c r="D59" s="336"/>
+      <c r="E59" s="339"/>
+      <c r="F59" s="339"/>
+      <c r="G59" s="339"/>
+      <c r="H59" s="339"/>
+      <c r="I59" s="339"/>
+      <c r="J59" s="339"/>
+      <c r="K59" s="339"/>
+      <c r="L59" s="339"/>
+      <c r="M59" s="339"/>
+      <c r="N59" s="339"/>
+      <c r="O59" s="339"/>
+      <c r="P59" s="339"/>
+      <c r="Q59" s="339"/>
+      <c r="R59" s="339"/>
+      <c r="S59" s="339"/>
+      <c r="T59" s="339"/>
+      <c r="U59" s="339"/>
+      <c r="V59" s="339"/>
+      <c r="W59" s="339"/>
+      <c r="X59" s="339"/>
+      <c r="Y59" s="339"/>
+      <c r="Z59" s="339"/>
+      <c r="AA59" s="339"/>
+      <c r="AB59" s="339"/>
+      <c r="AC59" s="339"/>
+      <c r="AD59" s="339"/>
+      <c r="AE59" s="339"/>
+      <c r="AF59" s="339"/>
+      <c r="AG59" s="340"/>
+      <c r="AH59" s="109"/>
+      <c r="AI59" s="109"/>
+      <c r="AJ59" s="109"/>
+      <c r="AK59" s="109"/>
+      <c r="AL59" s="109"/>
+      <c r="AM59" s="109"/>
+      <c r="AN59" s="109"/>
+      <c r="AO59" s="109"/>
+      <c r="AP59" s="109"/>
+      <c r="AQ59" s="109"/>
     </row>
     <row r="60" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A60" s="332"/>
-[...41 lines deleted...]
-      <c r="AQ60" s="113"/>
+      <c r="A60" s="333"/>
+      <c r="B60" s="335"/>
+      <c r="C60" s="336"/>
+      <c r="D60" s="336"/>
+      <c r="E60" s="339"/>
+      <c r="F60" s="339"/>
+      <c r="G60" s="339"/>
+      <c r="H60" s="339"/>
+      <c r="I60" s="339"/>
+      <c r="J60" s="339"/>
+      <c r="K60" s="339"/>
+      <c r="L60" s="339"/>
+      <c r="M60" s="339"/>
+      <c r="N60" s="339"/>
+      <c r="O60" s="339"/>
+      <c r="P60" s="339"/>
+      <c r="Q60" s="339"/>
+      <c r="R60" s="339"/>
+      <c r="S60" s="339"/>
+      <c r="T60" s="339"/>
+      <c r="U60" s="339"/>
+      <c r="V60" s="339"/>
+      <c r="W60" s="339"/>
+      <c r="X60" s="339"/>
+      <c r="Y60" s="339"/>
+      <c r="Z60" s="339"/>
+      <c r="AA60" s="339"/>
+      <c r="AB60" s="339"/>
+      <c r="AC60" s="339"/>
+      <c r="AD60" s="339"/>
+      <c r="AE60" s="339"/>
+      <c r="AF60" s="339"/>
+      <c r="AG60" s="340"/>
+      <c r="AH60" s="109"/>
+      <c r="AI60" s="109"/>
+      <c r="AJ60" s="109"/>
+      <c r="AK60" s="109"/>
+      <c r="AL60" s="109"/>
+      <c r="AM60" s="109"/>
+      <c r="AN60" s="109"/>
+      <c r="AO60" s="109"/>
+      <c r="AP60" s="109"/>
+      <c r="AQ60" s="109"/>
     </row>
     <row r="61" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A61" s="332"/>
-[...41 lines deleted...]
-      <c r="AQ61" s="113"/>
+      <c r="A61" s="333"/>
+      <c r="B61" s="335"/>
+      <c r="C61" s="336"/>
+      <c r="D61" s="336"/>
+      <c r="E61" s="339"/>
+      <c r="F61" s="339"/>
+      <c r="G61" s="339"/>
+      <c r="H61" s="339"/>
+      <c r="I61" s="339"/>
+      <c r="J61" s="339"/>
+      <c r="K61" s="339"/>
+      <c r="L61" s="339"/>
+      <c r="M61" s="339"/>
+      <c r="N61" s="339"/>
+      <c r="O61" s="339"/>
+      <c r="P61" s="339"/>
+      <c r="Q61" s="339"/>
+      <c r="R61" s="339"/>
+      <c r="S61" s="339"/>
+      <c r="T61" s="339"/>
+      <c r="U61" s="339"/>
+      <c r="V61" s="339"/>
+      <c r="W61" s="339"/>
+      <c r="X61" s="339"/>
+      <c r="Y61" s="339"/>
+      <c r="Z61" s="339"/>
+      <c r="AA61" s="339"/>
+      <c r="AB61" s="339"/>
+      <c r="AC61" s="339"/>
+      <c r="AD61" s="339"/>
+      <c r="AE61" s="339"/>
+      <c r="AF61" s="339"/>
+      <c r="AG61" s="340"/>
+      <c r="AH61" s="109"/>
+      <c r="AI61" s="109"/>
+      <c r="AJ61" s="109"/>
+      <c r="AK61" s="109"/>
+      <c r="AL61" s="109"/>
+      <c r="AM61" s="109"/>
+      <c r="AN61" s="109"/>
+      <c r="AO61" s="109"/>
+      <c r="AP61" s="109"/>
+      <c r="AQ61" s="109"/>
     </row>
     <row r="62" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A62" s="332"/>
-[...41 lines deleted...]
-      <c r="AQ62" s="113"/>
+      <c r="A62" s="333"/>
+      <c r="B62" s="335"/>
+      <c r="C62" s="336"/>
+      <c r="D62" s="336"/>
+      <c r="E62" s="339"/>
+      <c r="F62" s="339"/>
+      <c r="G62" s="339"/>
+      <c r="H62" s="339"/>
+      <c r="I62" s="339"/>
+      <c r="J62" s="339"/>
+      <c r="K62" s="339"/>
+      <c r="L62" s="339"/>
+      <c r="M62" s="339"/>
+      <c r="N62" s="339"/>
+      <c r="O62" s="339"/>
+      <c r="P62" s="339"/>
+      <c r="Q62" s="339"/>
+      <c r="R62" s="339"/>
+      <c r="S62" s="339"/>
+      <c r="T62" s="339"/>
+      <c r="U62" s="339"/>
+      <c r="V62" s="339"/>
+      <c r="W62" s="339"/>
+      <c r="X62" s="339"/>
+      <c r="Y62" s="339"/>
+      <c r="Z62" s="339"/>
+      <c r="AA62" s="339"/>
+      <c r="AB62" s="339"/>
+      <c r="AC62" s="339"/>
+      <c r="AD62" s="339"/>
+      <c r="AE62" s="339"/>
+      <c r="AF62" s="339"/>
+      <c r="AG62" s="340"/>
+      <c r="AH62" s="109"/>
+      <c r="AI62" s="109"/>
+      <c r="AJ62" s="109"/>
+      <c r="AK62" s="109"/>
+      <c r="AL62" s="109"/>
+      <c r="AM62" s="109"/>
+      <c r="AN62" s="109"/>
+      <c r="AO62" s="109"/>
+      <c r="AP62" s="109"/>
+      <c r="AQ62" s="109"/>
     </row>
     <row r="63" spans="1:43" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A63" s="333"/>
-[...41 lines deleted...]
-      <c r="AQ63" s="113"/>
+      <c r="A63" s="334"/>
+      <c r="B63" s="337"/>
+      <c r="C63" s="338"/>
+      <c r="D63" s="338"/>
+      <c r="E63" s="341"/>
+      <c r="F63" s="341"/>
+      <c r="G63" s="341"/>
+      <c r="H63" s="341"/>
+      <c r="I63" s="341"/>
+      <c r="J63" s="341"/>
+      <c r="K63" s="341"/>
+      <c r="L63" s="341"/>
+      <c r="M63" s="341"/>
+      <c r="N63" s="341"/>
+      <c r="O63" s="341"/>
+      <c r="P63" s="341"/>
+      <c r="Q63" s="341"/>
+      <c r="R63" s="341"/>
+      <c r="S63" s="341"/>
+      <c r="T63" s="341"/>
+      <c r="U63" s="341"/>
+      <c r="V63" s="341"/>
+      <c r="W63" s="341"/>
+      <c r="X63" s="341"/>
+      <c r="Y63" s="341"/>
+      <c r="Z63" s="341"/>
+      <c r="AA63" s="341"/>
+      <c r="AB63" s="341"/>
+      <c r="AC63" s="341"/>
+      <c r="AD63" s="341"/>
+      <c r="AE63" s="341"/>
+      <c r="AF63" s="341"/>
+      <c r="AG63" s="342"/>
+      <c r="AH63" s="109"/>
+      <c r="AI63" s="109"/>
+      <c r="AJ63" s="109"/>
+      <c r="AK63" s="109"/>
+      <c r="AL63" s="109"/>
+      <c r="AM63" s="109"/>
+      <c r="AN63" s="109"/>
+      <c r="AO63" s="109"/>
+      <c r="AP63" s="109"/>
+      <c r="AQ63" s="109"/>
     </row>
     <row r="64" spans="1:43" ht="15" customHeight="1">
-      <c r="A64" s="349" t="s">
-[...37 lines deleted...]
-      <c r="AG64" s="357"/>
+      <c r="A64" s="350" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="353" t="s">
+        <v>165</v>
+      </c>
+      <c r="C64" s="354"/>
+      <c r="D64" s="354"/>
+      <c r="E64" s="354"/>
+      <c r="F64" s="354"/>
+      <c r="G64" s="354"/>
+      <c r="H64" s="354"/>
+      <c r="I64" s="354"/>
+      <c r="J64" s="354"/>
+      <c r="K64" s="354"/>
+      <c r="L64" s="354"/>
+      <c r="M64" s="354"/>
+      <c r="N64" s="354"/>
+      <c r="O64" s="354"/>
+      <c r="P64" s="354"/>
+      <c r="Q64" s="355"/>
+      <c r="R64" s="356" t="s">
+        <v>166</v>
+      </c>
+      <c r="S64" s="357"/>
+      <c r="T64" s="357"/>
+      <c r="U64" s="357"/>
+      <c r="V64" s="357"/>
+      <c r="W64" s="357"/>
+      <c r="X64" s="357"/>
+      <c r="Y64" s="357"/>
+      <c r="Z64" s="357"/>
+      <c r="AA64" s="357"/>
+      <c r="AB64" s="357"/>
+      <c r="AC64" s="357"/>
+      <c r="AD64" s="357"/>
+      <c r="AE64" s="357"/>
+      <c r="AF64" s="357"/>
+      <c r="AG64" s="358"/>
       <c r="AH64"/>
       <c r="AI64"/>
       <c r="AJ64"/>
       <c r="AK64"/>
       <c r="AL64"/>
       <c r="AM64"/>
       <c r="AN64"/>
       <c r="AO64"/>
       <c r="AP64"/>
       <c r="AQ64"/>
     </row>
     <row r="65" spans="1:50" ht="15" customHeight="1">
-      <c r="A65" s="350"/>
-[...43 lines deleted...]
-      <c r="AQ65" s="117"/>
+      <c r="A65" s="351"/>
+      <c r="B65" s="359" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="360"/>
+      <c r="D65" s="360"/>
+      <c r="E65" s="360"/>
+      <c r="F65" s="360"/>
+      <c r="G65" s="360"/>
+      <c r="H65" s="360"/>
+      <c r="I65" s="360"/>
+      <c r="J65" s="360"/>
+      <c r="K65" s="360"/>
+      <c r="L65" s="360"/>
+      <c r="M65" s="360"/>
+      <c r="N65" s="360"/>
+      <c r="O65" s="360"/>
+      <c r="P65" s="360"/>
+      <c r="Q65" s="360"/>
+      <c r="R65" s="360"/>
+      <c r="S65" s="360"/>
+      <c r="T65" s="360"/>
+      <c r="U65" s="360"/>
+      <c r="V65" s="360"/>
+      <c r="W65" s="360"/>
+      <c r="X65" s="360"/>
+      <c r="Y65" s="360"/>
+      <c r="Z65" s="360"/>
+      <c r="AA65" s="360"/>
+      <c r="AB65" s="360"/>
+      <c r="AC65" s="360"/>
+      <c r="AD65" s="360"/>
+      <c r="AE65" s="360"/>
+      <c r="AF65" s="360"/>
+      <c r="AG65" s="361"/>
+      <c r="AH65" s="113"/>
+      <c r="AI65" s="113"/>
+      <c r="AJ65" s="113"/>
+      <c r="AK65" s="113"/>
+      <c r="AL65" s="113"/>
+      <c r="AM65" s="113"/>
+      <c r="AN65" s="113"/>
+      <c r="AO65" s="113"/>
+      <c r="AP65" s="113"/>
+      <c r="AQ65" s="113"/>
+      <c r="AU65" s="140"/>
+      <c r="AV65" s="140"/>
+      <c r="AW65" s="140"/>
+      <c r="AX65" s="140"/>
     </row>
     <row r="66" spans="1:50" ht="15" customHeight="1">
-      <c r="A66" s="350"/>
-[...41 lines deleted...]
-      <c r="AQ66" s="117"/>
+      <c r="A66" s="351"/>
+      <c r="B66" s="362"/>
+      <c r="C66" s="363"/>
+      <c r="D66" s="363"/>
+      <c r="E66" s="363"/>
+      <c r="F66" s="363"/>
+      <c r="G66" s="363"/>
+      <c r="H66" s="363"/>
+      <c r="I66" s="363"/>
+      <c r="J66" s="363"/>
+      <c r="K66" s="363"/>
+      <c r="L66" s="363"/>
+      <c r="M66" s="363"/>
+      <c r="N66" s="363"/>
+      <c r="O66" s="363"/>
+      <c r="P66" s="363"/>
+      <c r="Q66" s="363"/>
+      <c r="R66" s="363"/>
+      <c r="S66" s="363"/>
+      <c r="T66" s="363"/>
+      <c r="U66" s="363"/>
+      <c r="V66" s="363"/>
+      <c r="W66" s="363"/>
+      <c r="X66" s="363"/>
+      <c r="Y66" s="363"/>
+      <c r="Z66" s="363"/>
+      <c r="AA66" s="363"/>
+      <c r="AB66" s="363"/>
+      <c r="AC66" s="363"/>
+      <c r="AD66" s="363"/>
+      <c r="AE66" s="363"/>
+      <c r="AF66" s="363"/>
+      <c r="AG66" s="364"/>
+      <c r="AH66" s="113"/>
+      <c r="AI66" s="113"/>
+      <c r="AJ66" s="113"/>
+      <c r="AK66" s="113"/>
+      <c r="AL66" s="113"/>
+      <c r="AM66" s="113"/>
+      <c r="AN66" s="113"/>
+      <c r="AO66" s="113"/>
+      <c r="AP66" s="113"/>
+      <c r="AQ66" s="113"/>
+      <c r="AU66" s="140"/>
+      <c r="AV66" s="140"/>
+      <c r="AW66" s="140"/>
+      <c r="AX66" s="140"/>
     </row>
     <row r="67" spans="1:50" ht="15" customHeight="1">
-      <c r="A67" s="350"/>
-[...41 lines deleted...]
-      <c r="AQ67" s="117"/>
+      <c r="A67" s="351"/>
+      <c r="B67" s="362"/>
+      <c r="C67" s="363"/>
+      <c r="D67" s="363"/>
+      <c r="E67" s="363"/>
+      <c r="F67" s="363"/>
+      <c r="G67" s="363"/>
+      <c r="H67" s="363"/>
+      <c r="I67" s="363"/>
+      <c r="J67" s="363"/>
+      <c r="K67" s="363"/>
+      <c r="L67" s="363"/>
+      <c r="M67" s="363"/>
+      <c r="N67" s="363"/>
+      <c r="O67" s="363"/>
+      <c r="P67" s="363"/>
+      <c r="Q67" s="363"/>
+      <c r="R67" s="363"/>
+      <c r="S67" s="363"/>
+      <c r="T67" s="363"/>
+      <c r="U67" s="363"/>
+      <c r="V67" s="363"/>
+      <c r="W67" s="363"/>
+      <c r="X67" s="363"/>
+      <c r="Y67" s="363"/>
+      <c r="Z67" s="363"/>
+      <c r="AA67" s="363"/>
+      <c r="AB67" s="363"/>
+      <c r="AC67" s="363"/>
+      <c r="AD67" s="363"/>
+      <c r="AE67" s="363"/>
+      <c r="AF67" s="363"/>
+      <c r="AG67" s="364"/>
+      <c r="AH67" s="113"/>
+      <c r="AI67" s="113"/>
+      <c r="AJ67" s="113"/>
+      <c r="AK67" s="113"/>
+      <c r="AL67" s="113"/>
+      <c r="AM67" s="113"/>
+      <c r="AN67" s="113"/>
+      <c r="AO67" s="113"/>
+      <c r="AP67" s="113"/>
+      <c r="AQ67" s="113"/>
+      <c r="AU67" s="140"/>
+      <c r="AV67" s="140"/>
+      <c r="AW67" s="140"/>
+      <c r="AX67" s="140"/>
     </row>
     <row r="68" spans="1:50" ht="15" customHeight="1">
-      <c r="A68" s="351"/>
-[...41 lines deleted...]
-      <c r="AQ68" s="117"/>
+      <c r="A68" s="352"/>
+      <c r="B68" s="365"/>
+      <c r="C68" s="366"/>
+      <c r="D68" s="366"/>
+      <c r="E68" s="366"/>
+      <c r="F68" s="366"/>
+      <c r="G68" s="366"/>
+      <c r="H68" s="366"/>
+      <c r="I68" s="366"/>
+      <c r="J68" s="366"/>
+      <c r="K68" s="366"/>
+      <c r="L68" s="366"/>
+      <c r="M68" s="366"/>
+      <c r="N68" s="366"/>
+      <c r="O68" s="366"/>
+      <c r="P68" s="366"/>
+      <c r="Q68" s="366"/>
+      <c r="R68" s="366"/>
+      <c r="S68" s="366"/>
+      <c r="T68" s="366"/>
+      <c r="U68" s="366"/>
+      <c r="V68" s="366"/>
+      <c r="W68" s="366"/>
+      <c r="X68" s="366"/>
+      <c r="Y68" s="366"/>
+      <c r="Z68" s="366"/>
+      <c r="AA68" s="366"/>
+      <c r="AB68" s="366"/>
+      <c r="AC68" s="366"/>
+      <c r="AD68" s="366"/>
+      <c r="AE68" s="366"/>
+      <c r="AF68" s="366"/>
+      <c r="AG68" s="367"/>
+      <c r="AH68" s="113"/>
+      <c r="AI68" s="113"/>
+      <c r="AJ68" s="113"/>
+      <c r="AK68" s="113"/>
+      <c r="AL68" s="113"/>
+      <c r="AM68" s="113"/>
+      <c r="AN68" s="113"/>
+      <c r="AO68" s="113"/>
+      <c r="AP68" s="113"/>
+      <c r="AQ68" s="113"/>
+      <c r="AU68" s="140"/>
+      <c r="AV68" s="140"/>
+      <c r="AW68" s="140"/>
+      <c r="AX68" s="140"/>
     </row>
     <row r="69" spans="1:50" ht="15" customHeight="1">
-      <c r="A69" s="367" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="370"/>
+      <c r="A69" s="368" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="370" t="s">
+        <v>169</v>
+      </c>
+      <c r="C69" s="310"/>
       <c r="D69" s="371" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="E69" s="372"/>
       <c r="F69" s="372"/>
       <c r="G69" s="373"/>
-      <c r="H69" s="374"/>
-[...40 lines deleted...]
-      <c r="AQ69" s="83"/>
+      <c r="H69" s="311"/>
+      <c r="I69" s="312" t="s">
+        <v>171</v>
+      </c>
+      <c r="J69" s="370"/>
+      <c r="K69" s="370"/>
+      <c r="L69" s="370"/>
+      <c r="M69" s="374" t="s">
+        <v>172</v>
+      </c>
+      <c r="N69" s="374"/>
+      <c r="O69" s="374"/>
+      <c r="P69" s="374"/>
+      <c r="Q69" s="374"/>
+      <c r="R69" s="374"/>
+      <c r="S69" s="374"/>
+      <c r="T69" s="374"/>
+      <c r="U69" s="374"/>
+      <c r="V69" s="374"/>
+      <c r="W69" s="374"/>
+      <c r="X69" s="374"/>
+      <c r="Y69" s="393" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z69" s="394"/>
+      <c r="AA69" s="394"/>
+      <c r="AB69" s="394"/>
+      <c r="AC69" s="394"/>
+      <c r="AD69" s="394"/>
+      <c r="AE69" s="394"/>
+      <c r="AF69" s="394"/>
+      <c r="AG69" s="395"/>
+      <c r="AH69" s="81"/>
+      <c r="AI69" s="81"/>
+      <c r="AJ69" s="81"/>
+      <c r="AK69" s="81"/>
+      <c r="AL69" s="81"/>
+      <c r="AM69" s="81"/>
+      <c r="AN69" s="81"/>
+      <c r="AO69" s="81"/>
+      <c r="AP69" s="81"/>
+      <c r="AQ69" s="81"/>
+      <c r="AU69" s="140"/>
+      <c r="AV69" s="140"/>
+      <c r="AW69" s="140"/>
+      <c r="AX69" s="140"/>
     </row>
     <row r="70" spans="1:50" ht="15" customHeight="1">
-      <c r="A70" s="368"/>
-[...1 lines deleted...]
-      <c r="C70" s="370"/>
+      <c r="A70" s="369"/>
+      <c r="B70" s="370"/>
+      <c r="C70" s="310"/>
       <c r="D70" s="371"/>
       <c r="E70" s="372"/>
       <c r="F70" s="372"/>
       <c r="G70" s="373"/>
-      <c r="H70" s="374"/>
-[...44 lines deleted...]
-      <c r="AQ70" s="86"/>
+      <c r="H70" s="311"/>
+      <c r="I70" s="312"/>
+      <c r="J70" s="370"/>
+      <c r="K70" s="370"/>
+      <c r="L70" s="370"/>
+      <c r="M70" s="396" t="s">
+        <v>94</v>
+      </c>
+      <c r="N70" s="397"/>
+      <c r="O70" s="397"/>
+      <c r="P70" s="397"/>
+      <c r="Q70" s="397"/>
+      <c r="R70" s="398" t="s">
+        <v>90</v>
+      </c>
+      <c r="S70" s="398"/>
+      <c r="T70" s="398"/>
+      <c r="U70" s="399" t="s">
+        <v>93</v>
+      </c>
+      <c r="V70" s="399"/>
+      <c r="W70" s="399"/>
+      <c r="X70" s="400"/>
+      <c r="Y70" s="401" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z70" s="399"/>
+      <c r="AA70" s="399"/>
+      <c r="AB70" s="399"/>
+      <c r="AC70" s="399"/>
+      <c r="AD70" s="397" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE70" s="397"/>
+      <c r="AF70" s="397"/>
+      <c r="AG70" s="402"/>
+      <c r="AH70" s="84"/>
+      <c r="AI70" s="84"/>
+      <c r="AJ70" s="84"/>
+      <c r="AK70" s="84"/>
+      <c r="AL70" s="84"/>
+      <c r="AM70" s="84"/>
+      <c r="AN70" s="84"/>
+      <c r="AO70" s="84"/>
+      <c r="AP70" s="84"/>
+      <c r="AQ70" s="84"/>
+      <c r="AU70" s="140"/>
+      <c r="AV70" s="140"/>
+      <c r="AW70" s="140"/>
+      <c r="AX70" s="140"/>
     </row>
     <row r="71" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A71" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ71" s="88"/>
+      <c r="A71" s="369"/>
+      <c r="B71" s="377" t="s">
+        <v>174</v>
+      </c>
+      <c r="C71" s="378"/>
+      <c r="D71" s="405"/>
+      <c r="E71" s="406"/>
+      <c r="F71" s="406"/>
+      <c r="G71" s="406"/>
+      <c r="H71" s="114" t="s">
+        <v>47</v>
+      </c>
+      <c r="I71" s="388"/>
+      <c r="J71" s="388"/>
+      <c r="K71" s="388"/>
+      <c r="L71" s="389"/>
+      <c r="M71" s="390"/>
+      <c r="N71" s="375"/>
+      <c r="O71" s="375"/>
+      <c r="P71" s="375"/>
+      <c r="Q71" s="375"/>
+      <c r="R71" s="391"/>
+      <c r="S71" s="391"/>
+      <c r="T71" s="391"/>
+      <c r="U71" s="391"/>
+      <c r="V71" s="391"/>
+      <c r="W71" s="391"/>
+      <c r="X71" s="392"/>
+      <c r="Y71" s="403"/>
+      <c r="Z71" s="391"/>
+      <c r="AA71" s="391"/>
+      <c r="AB71" s="391"/>
+      <c r="AC71" s="391"/>
+      <c r="AD71" s="375"/>
+      <c r="AE71" s="375"/>
+      <c r="AF71" s="375"/>
+      <c r="AG71" s="376"/>
+      <c r="AH71" s="86"/>
+      <c r="AI71" s="86"/>
+      <c r="AJ71" s="86"/>
+      <c r="AK71" s="86"/>
+      <c r="AL71" s="86"/>
+      <c r="AM71" s="86"/>
+      <c r="AN71" s="86"/>
+      <c r="AO71" s="86"/>
+      <c r="AP71" s="86"/>
+      <c r="AQ71" s="86"/>
       <c r="AR71" s="3"/>
       <c r="AS71" s="3"/>
     </row>
     <row r="72" spans="1:50" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A72" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ72" s="88"/>
+      <c r="A72" s="369"/>
+      <c r="B72" s="377" t="s">
+        <v>174</v>
+      </c>
+      <c r="C72" s="378"/>
+      <c r="D72" s="379"/>
+      <c r="E72" s="380"/>
+      <c r="F72" s="380"/>
+      <c r="G72" s="380"/>
+      <c r="H72" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="I72" s="381"/>
+      <c r="J72" s="381"/>
+      <c r="K72" s="381"/>
+      <c r="L72" s="382"/>
+      <c r="M72" s="383"/>
+      <c r="N72" s="384"/>
+      <c r="O72" s="384"/>
+      <c r="P72" s="384"/>
+      <c r="Q72" s="384"/>
+      <c r="R72" s="385"/>
+      <c r="S72" s="385"/>
+      <c r="T72" s="385"/>
+      <c r="U72" s="385"/>
+      <c r="V72" s="385"/>
+      <c r="W72" s="385"/>
+      <c r="X72" s="386"/>
+      <c r="Y72" s="387"/>
+      <c r="Z72" s="385"/>
+      <c r="AA72" s="385"/>
+      <c r="AB72" s="385"/>
+      <c r="AC72" s="385"/>
+      <c r="AD72" s="384"/>
+      <c r="AE72" s="384"/>
+      <c r="AF72" s="384"/>
+      <c r="AG72" s="404"/>
+      <c r="AH72" s="86"/>
+      <c r="AI72" s="86"/>
+      <c r="AJ72" s="86"/>
+      <c r="AK72" s="86"/>
+      <c r="AL72" s="86"/>
+      <c r="AM72" s="86"/>
+      <c r="AN72" s="86"/>
+      <c r="AO72" s="86"/>
+      <c r="AP72" s="86"/>
+      <c r="AQ72" s="86"/>
     </row>
     <row r="73" spans="1:50" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A73" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ73" s="88"/>
+      <c r="A73" s="369"/>
+      <c r="B73" s="377" t="s">
+        <v>174</v>
+      </c>
+      <c r="C73" s="378"/>
+      <c r="D73" s="117"/>
+      <c r="E73" s="118"/>
+      <c r="F73" s="118"/>
+      <c r="G73" s="118"/>
+      <c r="H73" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="I73" s="115"/>
+      <c r="J73" s="115"/>
+      <c r="K73" s="115"/>
+      <c r="L73" s="116"/>
+      <c r="M73" s="110"/>
+      <c r="N73" s="111"/>
+      <c r="O73" s="111"/>
+      <c r="P73" s="111"/>
+      <c r="Q73" s="111"/>
+      <c r="R73" s="385"/>
+      <c r="S73" s="385"/>
+      <c r="T73" s="385"/>
+      <c r="U73" s="385"/>
+      <c r="V73" s="385"/>
+      <c r="W73" s="385"/>
+      <c r="X73" s="386"/>
+      <c r="Y73" s="387"/>
+      <c r="Z73" s="385"/>
+      <c r="AA73" s="385"/>
+      <c r="AB73" s="385"/>
+      <c r="AC73" s="385"/>
+      <c r="AD73" s="111"/>
+      <c r="AE73" s="111"/>
+      <c r="AF73" s="111"/>
+      <c r="AG73" s="119"/>
+      <c r="AH73" s="86"/>
+      <c r="AI73" s="86"/>
+      <c r="AJ73" s="86"/>
+      <c r="AK73" s="86"/>
+      <c r="AL73" s="86"/>
+      <c r="AM73" s="86"/>
+      <c r="AN73" s="86"/>
+      <c r="AO73" s="86"/>
+      <c r="AP73" s="86"/>
+      <c r="AQ73" s="86"/>
     </row>
     <row r="74" spans="1:50" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A74" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ74" s="88"/>
+      <c r="A74" s="369"/>
+      <c r="B74" s="377" t="s">
+        <v>174</v>
+      </c>
+      <c r="C74" s="378"/>
+      <c r="D74" s="117"/>
+      <c r="E74" s="118"/>
+      <c r="F74" s="118"/>
+      <c r="G74" s="118"/>
+      <c r="H74" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="I74" s="115"/>
+      <c r="J74" s="115"/>
+      <c r="K74" s="115"/>
+      <c r="L74" s="116"/>
+      <c r="M74" s="110"/>
+      <c r="N74" s="111"/>
+      <c r="O74" s="111"/>
+      <c r="P74" s="111"/>
+      <c r="Q74" s="111"/>
+      <c r="R74" s="385"/>
+      <c r="S74" s="385"/>
+      <c r="T74" s="385"/>
+      <c r="U74" s="385"/>
+      <c r="V74" s="385"/>
+      <c r="W74" s="385"/>
+      <c r="X74" s="386"/>
+      <c r="Y74" s="387"/>
+      <c r="Z74" s="385"/>
+      <c r="AA74" s="385"/>
+      <c r="AB74" s="385"/>
+      <c r="AC74" s="385"/>
+      <c r="AD74" s="111"/>
+      <c r="AE74" s="111"/>
+      <c r="AF74" s="111"/>
+      <c r="AG74" s="119"/>
+      <c r="AH74" s="86"/>
+      <c r="AI74" s="86"/>
+      <c r="AJ74" s="86"/>
+      <c r="AK74" s="86"/>
+      <c r="AL74" s="86"/>
+      <c r="AM74" s="86"/>
+      <c r="AN74" s="86"/>
+      <c r="AO74" s="86"/>
+      <c r="AP74" s="86"/>
+      <c r="AQ74" s="86"/>
     </row>
     <row r="75" spans="1:50" s="9" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A75" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ75" s="88"/>
+      <c r="A75" s="369"/>
+      <c r="B75" s="377" t="s">
+        <v>174</v>
+      </c>
+      <c r="C75" s="378"/>
+      <c r="D75" s="379"/>
+      <c r="E75" s="380"/>
+      <c r="F75" s="380"/>
+      <c r="G75" s="380"/>
+      <c r="H75" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="I75" s="381"/>
+      <c r="J75" s="381"/>
+      <c r="K75" s="381"/>
+      <c r="L75" s="382"/>
+      <c r="M75" s="383"/>
+      <c r="N75" s="384"/>
+      <c r="O75" s="384"/>
+      <c r="P75" s="384"/>
+      <c r="Q75" s="384"/>
+      <c r="R75" s="385"/>
+      <c r="S75" s="385"/>
+      <c r="T75" s="385"/>
+      <c r="U75" s="385"/>
+      <c r="V75" s="385"/>
+      <c r="W75" s="385"/>
+      <c r="X75" s="386"/>
+      <c r="Y75" s="387"/>
+      <c r="Z75" s="385"/>
+      <c r="AA75" s="385"/>
+      <c r="AB75" s="385"/>
+      <c r="AC75" s="385"/>
+      <c r="AD75" s="384"/>
+      <c r="AE75" s="384"/>
+      <c r="AF75" s="384"/>
+      <c r="AG75" s="404"/>
+      <c r="AH75" s="86"/>
+      <c r="AI75" s="86"/>
+      <c r="AJ75" s="86"/>
+      <c r="AK75" s="86"/>
+      <c r="AL75" s="86"/>
+      <c r="AM75" s="86"/>
+      <c r="AN75" s="86"/>
+      <c r="AO75" s="86"/>
+      <c r="AP75" s="86"/>
+      <c r="AQ75" s="86"/>
       <c r="AR75" s="3"/>
       <c r="AS75" s="3"/>
       <c r="AT75" s="5"/>
+      <c r="AU75" s="141"/>
+      <c r="AV75" s="141"/>
+      <c r="AW75" s="141"/>
+      <c r="AX75" s="141"/>
     </row>
     <row r="76" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A76" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ76" s="88"/>
+      <c r="A76" s="369"/>
+      <c r="B76" s="377" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" s="378"/>
+      <c r="D76" s="379"/>
+      <c r="E76" s="380"/>
+      <c r="F76" s="380"/>
+      <c r="G76" s="380"/>
+      <c r="H76" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="I76" s="381"/>
+      <c r="J76" s="381"/>
+      <c r="K76" s="381"/>
+      <c r="L76" s="382"/>
+      <c r="M76" s="383"/>
+      <c r="N76" s="384"/>
+      <c r="O76" s="384"/>
+      <c r="P76" s="384"/>
+      <c r="Q76" s="384"/>
+      <c r="R76" s="385"/>
+      <c r="S76" s="385"/>
+      <c r="T76" s="385"/>
+      <c r="U76" s="385"/>
+      <c r="V76" s="385"/>
+      <c r="W76" s="385"/>
+      <c r="X76" s="386"/>
+      <c r="Y76" s="387"/>
+      <c r="Z76" s="385"/>
+      <c r="AA76" s="385"/>
+      <c r="AB76" s="385"/>
+      <c r="AC76" s="385"/>
+      <c r="AD76" s="384"/>
+      <c r="AE76" s="384"/>
+      <c r="AF76" s="384"/>
+      <c r="AG76" s="404"/>
+      <c r="AH76" s="86"/>
+      <c r="AI76" s="86"/>
+      <c r="AJ76" s="86"/>
+      <c r="AK76" s="86"/>
+      <c r="AL76" s="86"/>
+      <c r="AM76" s="86"/>
+      <c r="AN76" s="86"/>
+      <c r="AO76" s="86"/>
+      <c r="AP76" s="86"/>
+      <c r="AQ76" s="86"/>
+      <c r="AU76" s="140"/>
+      <c r="AV76" s="140"/>
+      <c r="AW76" s="140"/>
+      <c r="AX76" s="140"/>
     </row>
     <row r="77" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A77" s="368"/>
-[...45 lines deleted...]
-      <c r="AQ77" s="88"/>
+      <c r="A77" s="369"/>
+      <c r="B77" s="435" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" s="378"/>
+      <c r="D77" s="379"/>
+      <c r="E77" s="380"/>
+      <c r="F77" s="380"/>
+      <c r="G77" s="380"/>
+      <c r="H77" s="115" t="s">
+        <v>47</v>
+      </c>
+      <c r="I77" s="381"/>
+      <c r="J77" s="381"/>
+      <c r="K77" s="381"/>
+      <c r="L77" s="382"/>
+      <c r="M77" s="383"/>
+      <c r="N77" s="384"/>
+      <c r="O77" s="384"/>
+      <c r="P77" s="384"/>
+      <c r="Q77" s="384"/>
+      <c r="R77" s="385"/>
+      <c r="S77" s="385"/>
+      <c r="T77" s="385"/>
+      <c r="U77" s="385"/>
+      <c r="V77" s="385"/>
+      <c r="W77" s="385"/>
+      <c r="X77" s="386"/>
+      <c r="Y77" s="387"/>
+      <c r="Z77" s="385"/>
+      <c r="AA77" s="385"/>
+      <c r="AB77" s="385"/>
+      <c r="AC77" s="385"/>
+      <c r="AD77" s="384"/>
+      <c r="AE77" s="384"/>
+      <c r="AF77" s="384"/>
+      <c r="AG77" s="404"/>
+      <c r="AH77" s="86"/>
+      <c r="AI77" s="86"/>
+      <c r="AJ77" s="86"/>
+      <c r="AK77" s="86"/>
+      <c r="AL77" s="86"/>
+      <c r="AM77" s="86"/>
+      <c r="AN77" s="86"/>
+      <c r="AO77" s="86"/>
+      <c r="AP77" s="86"/>
+      <c r="AQ77" s="86"/>
+      <c r="AU77" s="140"/>
+      <c r="AV77" s="140"/>
+      <c r="AW77" s="140"/>
+      <c r="AX77" s="140"/>
     </row>
     <row r="78" spans="1:50" ht="19.5" customHeight="1">
-      <c r="A78" s="368"/>
-[...43 lines deleted...]
-      <c r="AQ78" s="88"/>
+      <c r="A78" s="369"/>
+      <c r="B78" s="422" t="s">
+        <v>175</v>
+      </c>
+      <c r="C78" s="423"/>
+      <c r="D78" s="423"/>
+      <c r="E78" s="423"/>
+      <c r="F78" s="423"/>
+      <c r="G78" s="423"/>
+      <c r="H78" s="423"/>
+      <c r="I78" s="423"/>
+      <c r="J78" s="423"/>
+      <c r="K78" s="423"/>
+      <c r="L78" s="424"/>
+      <c r="M78" s="425"/>
+      <c r="N78" s="426"/>
+      <c r="O78" s="426"/>
+      <c r="P78" s="426"/>
+      <c r="Q78" s="426"/>
+      <c r="R78" s="426"/>
+      <c r="S78" s="426"/>
+      <c r="T78" s="426"/>
+      <c r="U78" s="426"/>
+      <c r="V78" s="426"/>
+      <c r="W78" s="426"/>
+      <c r="X78" s="427"/>
+      <c r="Y78" s="428"/>
+      <c r="Z78" s="429"/>
+      <c r="AA78" s="429"/>
+      <c r="AB78" s="429"/>
+      <c r="AC78" s="429"/>
+      <c r="AD78" s="429"/>
+      <c r="AE78" s="429"/>
+      <c r="AF78" s="429"/>
+      <c r="AG78" s="430"/>
+      <c r="AH78" s="86"/>
+      <c r="AI78" s="86"/>
+      <c r="AJ78" s="86"/>
+      <c r="AK78" s="86"/>
+      <c r="AL78" s="86"/>
+      <c r="AM78" s="86"/>
+      <c r="AN78" s="86"/>
+      <c r="AO78" s="86"/>
+      <c r="AP78" s="86"/>
+      <c r="AQ78" s="86"/>
+      <c r="AU78" s="140"/>
+      <c r="AV78" s="140"/>
+      <c r="AW78" s="140"/>
+      <c r="AX78" s="140"/>
     </row>
     <row r="79" spans="1:50" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A79" s="368"/>
-[...49 lines deleted...]
-      <c r="AQ79" s="88"/>
+      <c r="A79" s="369"/>
+      <c r="B79" s="414" t="s">
+        <v>176</v>
+      </c>
+      <c r="C79" s="415"/>
+      <c r="D79" s="431"/>
+      <c r="E79" s="431"/>
+      <c r="F79" s="431"/>
+      <c r="G79" s="431"/>
+      <c r="H79" s="431"/>
+      <c r="I79" s="431"/>
+      <c r="J79" s="431"/>
+      <c r="K79" s="431"/>
+      <c r="L79" s="432"/>
+      <c r="M79" s="417" t="s">
+        <v>177</v>
+      </c>
+      <c r="N79" s="418"/>
+      <c r="O79" s="418"/>
+      <c r="P79" s="418"/>
+      <c r="Q79" s="418"/>
+      <c r="R79" s="419"/>
+      <c r="S79" s="420" t="s">
+        <v>178</v>
+      </c>
+      <c r="T79" s="418"/>
+      <c r="U79" s="418"/>
+      <c r="V79" s="418"/>
+      <c r="W79" s="418"/>
+      <c r="X79" s="421"/>
+      <c r="Y79" s="433" t="s">
+        <v>179</v>
+      </c>
+      <c r="Z79" s="434"/>
+      <c r="AA79" s="375"/>
+      <c r="AB79" s="375"/>
+      <c r="AC79" s="375"/>
+      <c r="AD79" s="375"/>
+      <c r="AE79" s="375"/>
+      <c r="AF79" s="375"/>
+      <c r="AG79" s="376"/>
+      <c r="AH79" s="86"/>
+      <c r="AI79" s="86"/>
+      <c r="AJ79" s="86"/>
+      <c r="AK79" s="86"/>
+      <c r="AL79" s="86"/>
+      <c r="AM79" s="86"/>
+      <c r="AN79" s="86"/>
+      <c r="AO79" s="86"/>
+      <c r="AP79" s="86"/>
+      <c r="AQ79" s="86"/>
       <c r="AR79" s="3"/>
-      <c r="AS79" s="91"/>
-[...3 lines deleted...]
-      <c r="AX79" s="8"/>
+      <c r="AS79" s="89"/>
+      <c r="AU79" s="140"/>
+      <c r="AV79" s="140"/>
+      <c r="AW79" s="140"/>
+      <c r="AX79" s="140"/>
     </row>
     <row r="80" spans="1:50" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A80" s="127"/>
-[...41 lines deleted...]
-      <c r="AQ80" s="88"/>
+      <c r="A80" s="123"/>
+      <c r="B80" s="90"/>
+      <c r="C80" s="91"/>
+      <c r="D80" s="142"/>
+      <c r="E80" s="142"/>
+      <c r="F80" s="142"/>
+      <c r="G80" s="142"/>
+      <c r="H80" s="142"/>
+      <c r="I80" s="142"/>
+      <c r="J80" s="142"/>
+      <c r="K80" s="142"/>
+      <c r="L80" s="143"/>
+      <c r="M80" s="407"/>
+      <c r="N80" s="408"/>
+      <c r="O80" s="408"/>
+      <c r="P80" s="408"/>
+      <c r="Q80" s="408"/>
+      <c r="R80" s="409"/>
+      <c r="S80" s="410"/>
+      <c r="T80" s="408"/>
+      <c r="U80" s="408"/>
+      <c r="V80" s="408"/>
+      <c r="W80" s="408"/>
+      <c r="X80" s="411"/>
+      <c r="Y80" s="106"/>
+      <c r="Z80" s="107"/>
+      <c r="AA80" s="86"/>
+      <c r="AB80" s="86"/>
+      <c r="AC80" s="86"/>
+      <c r="AD80" s="86"/>
+      <c r="AE80" s="86"/>
+      <c r="AF80" s="86"/>
+      <c r="AG80" s="108"/>
+      <c r="AH80" s="86"/>
+      <c r="AI80" s="86"/>
+      <c r="AJ80" s="86"/>
+      <c r="AK80" s="86"/>
+      <c r="AL80" s="86"/>
+      <c r="AM80" s="86"/>
+      <c r="AN80" s="86"/>
+      <c r="AO80" s="86"/>
+      <c r="AP80" s="86"/>
+      <c r="AQ80" s="86"/>
       <c r="AR80" s="3"/>
-      <c r="AS80" s="91"/>
-[...3 lines deleted...]
-      <c r="AX80" s="8"/>
+      <c r="AS80" s="89"/>
+      <c r="AU80" s="140"/>
+      <c r="AV80" s="140"/>
+      <c r="AW80" s="140"/>
+      <c r="AX80" s="140"/>
     </row>
     <row r="81" spans="1:50" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A81" s="414" t="s">
-[...49 lines deleted...]
-      <c r="AQ81" s="88"/>
+      <c r="A81" s="412" t="s">
+        <v>180</v>
+      </c>
+      <c r="B81" s="414" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" s="415"/>
+      <c r="D81" s="415"/>
+      <c r="E81" s="415"/>
+      <c r="F81" s="415"/>
+      <c r="G81" s="415"/>
+      <c r="H81" s="415"/>
+      <c r="I81" s="415"/>
+      <c r="J81" s="415"/>
+      <c r="K81" s="415"/>
+      <c r="L81" s="416"/>
+      <c r="M81" s="417" t="s">
+        <v>182</v>
+      </c>
+      <c r="N81" s="418"/>
+      <c r="O81" s="418"/>
+      <c r="P81" s="418"/>
+      <c r="Q81" s="418"/>
+      <c r="R81" s="419"/>
+      <c r="S81" s="420" t="s">
+        <v>183</v>
+      </c>
+      <c r="T81" s="418"/>
+      <c r="U81" s="418"/>
+      <c r="V81" s="418"/>
+      <c r="W81" s="418"/>
+      <c r="X81" s="421"/>
+      <c r="Y81" s="436"/>
+      <c r="Z81" s="437"/>
+      <c r="AA81" s="437"/>
+      <c r="AB81" s="437"/>
+      <c r="AC81" s="437"/>
+      <c r="AD81" s="437"/>
+      <c r="AE81" s="437"/>
+      <c r="AF81" s="437"/>
+      <c r="AG81" s="438"/>
+      <c r="AH81" s="86"/>
+      <c r="AI81" s="86"/>
+      <c r="AJ81" s="86"/>
+      <c r="AK81" s="86"/>
+      <c r="AL81" s="86"/>
+      <c r="AM81" s="86"/>
+      <c r="AN81" s="86"/>
+      <c r="AO81" s="86"/>
+      <c r="AP81" s="86"/>
+      <c r="AQ81" s="86"/>
       <c r="AR81" s="3"/>
       <c r="AS81" s="3"/>
-      <c r="AU81" s="8"/>
-[...2 lines deleted...]
-      <c r="AX81" s="8"/>
+      <c r="AU81" s="140"/>
+      <c r="AV81" s="140"/>
+      <c r="AW81" s="140"/>
+      <c r="AX81" s="140"/>
     </row>
     <row r="82" spans="1:50" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A82" s="414"/>
-[...41 lines deleted...]
-      <c r="AQ82" s="88"/>
+      <c r="A82" s="412"/>
+      <c r="B82" s="90"/>
+      <c r="C82" s="91"/>
+      <c r="D82" s="91"/>
+      <c r="E82" s="91"/>
+      <c r="F82" s="91"/>
+      <c r="G82" s="91"/>
+      <c r="H82" s="91"/>
+      <c r="I82" s="91"/>
+      <c r="J82" s="91"/>
+      <c r="K82" s="91"/>
+      <c r="L82" s="92"/>
+      <c r="M82" s="407"/>
+      <c r="N82" s="408"/>
+      <c r="O82" s="408"/>
+      <c r="P82" s="408"/>
+      <c r="Q82" s="408"/>
+      <c r="R82" s="409"/>
+      <c r="S82" s="410"/>
+      <c r="T82" s="408"/>
+      <c r="U82" s="408"/>
+      <c r="V82" s="408"/>
+      <c r="W82" s="408"/>
+      <c r="X82" s="411"/>
+      <c r="Y82" s="439"/>
+      <c r="Z82" s="440"/>
+      <c r="AA82" s="440"/>
+      <c r="AB82" s="440"/>
+      <c r="AC82" s="440"/>
+      <c r="AD82" s="440"/>
+      <c r="AE82" s="440"/>
+      <c r="AF82" s="440"/>
+      <c r="AG82" s="441"/>
+      <c r="AH82" s="86"/>
+      <c r="AI82" s="86"/>
+      <c r="AJ82" s="86"/>
+      <c r="AK82" s="86"/>
+      <c r="AL82" s="86"/>
+      <c r="AM82" s="86"/>
+      <c r="AN82" s="86"/>
+      <c r="AO82" s="86"/>
+      <c r="AP82" s="86"/>
+      <c r="AQ82" s="86"/>
       <c r="AR82" s="3"/>
       <c r="AS82" s="3"/>
-      <c r="AU82" s="8"/>
-[...2 lines deleted...]
-      <c r="AX82" s="8"/>
+      <c r="AU82" s="140"/>
+      <c r="AV82" s="140"/>
+      <c r="AW82" s="140"/>
+      <c r="AX82" s="140"/>
     </row>
     <row r="83" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A83" s="414"/>
-[...49 lines deleted...]
-      <c r="AQ83" s="87"/>
+      <c r="A83" s="412"/>
+      <c r="B83" s="414" t="s">
+        <v>184</v>
+      </c>
+      <c r="C83" s="415"/>
+      <c r="D83" s="415"/>
+      <c r="E83" s="415"/>
+      <c r="F83" s="415"/>
+      <c r="G83" s="415"/>
+      <c r="H83" s="415"/>
+      <c r="I83" s="415"/>
+      <c r="J83" s="415"/>
+      <c r="K83" s="415"/>
+      <c r="L83" s="416"/>
+      <c r="M83" s="445" t="s">
+        <v>185</v>
+      </c>
+      <c r="N83" s="446"/>
+      <c r="O83" s="446"/>
+      <c r="P83" s="446"/>
+      <c r="Q83" s="446"/>
+      <c r="R83" s="447"/>
+      <c r="S83" s="448" t="s">
+        <v>186</v>
+      </c>
+      <c r="T83" s="449"/>
+      <c r="U83" s="449"/>
+      <c r="V83" s="449"/>
+      <c r="W83" s="449"/>
+      <c r="X83" s="450"/>
+      <c r="Y83" s="451" t="s">
+        <v>187</v>
+      </c>
+      <c r="Z83" s="449"/>
+      <c r="AA83" s="449"/>
+      <c r="AB83" s="449"/>
+      <c r="AC83" s="449"/>
+      <c r="AD83" s="449"/>
+      <c r="AE83" s="449"/>
+      <c r="AF83" s="449"/>
+      <c r="AG83" s="450"/>
+      <c r="AH83" s="85"/>
+      <c r="AI83" s="86"/>
+      <c r="AJ83" s="86"/>
+      <c r="AK83" s="86"/>
+      <c r="AL83" s="85"/>
+      <c r="AM83" s="85"/>
+      <c r="AN83" s="85"/>
+      <c r="AO83" s="85"/>
+      <c r="AP83" s="85"/>
+      <c r="AQ83" s="85"/>
       <c r="AR83" s="3"/>
       <c r="AS83" s="3"/>
-      <c r="AU83" s="8"/>
-[...2 lines deleted...]
-      <c r="AX83" s="8"/>
+      <c r="AU83" s="140"/>
+      <c r="AV83" s="140"/>
+      <c r="AW83" s="140"/>
+      <c r="AX83" s="140"/>
     </row>
     <row r="84" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A84" s="415"/>
-[...41 lines deleted...]
-      <c r="AQ84" s="88"/>
+      <c r="A84" s="413"/>
+      <c r="B84" s="442"/>
+      <c r="C84" s="443"/>
+      <c r="D84" s="443"/>
+      <c r="E84" s="443"/>
+      <c r="F84" s="443"/>
+      <c r="G84" s="443"/>
+      <c r="H84" s="443"/>
+      <c r="I84" s="443"/>
+      <c r="J84" s="443"/>
+      <c r="K84" s="443"/>
+      <c r="L84" s="444"/>
+      <c r="M84" s="452"/>
+      <c r="N84" s="453"/>
+      <c r="O84" s="453"/>
+      <c r="P84" s="453"/>
+      <c r="Q84" s="453"/>
+      <c r="R84" s="453"/>
+      <c r="S84" s="454"/>
+      <c r="T84" s="453"/>
+      <c r="U84" s="453"/>
+      <c r="V84" s="453"/>
+      <c r="W84" s="453"/>
+      <c r="X84" s="453"/>
+      <c r="Y84" s="452"/>
+      <c r="Z84" s="453"/>
+      <c r="AA84" s="453"/>
+      <c r="AB84" s="453"/>
+      <c r="AC84" s="453"/>
+      <c r="AD84" s="453"/>
+      <c r="AE84" s="453"/>
+      <c r="AF84" s="453"/>
+      <c r="AG84" s="455"/>
+      <c r="AH84" s="86"/>
+      <c r="AI84" s="86"/>
+      <c r="AJ84" s="86"/>
+      <c r="AK84" s="86"/>
+      <c r="AL84" s="86"/>
+      <c r="AM84" s="86"/>
+      <c r="AN84" s="86"/>
+      <c r="AO84" s="86"/>
+      <c r="AP84" s="86"/>
+      <c r="AQ84" s="86"/>
       <c r="AR84" s="3"/>
       <c r="AS84" s="3"/>
-      <c r="AU84" s="8"/>
-[...2 lines deleted...]
-      <c r="AX84" s="8"/>
+      <c r="AU84" s="140"/>
+      <c r="AV84" s="140"/>
+      <c r="AW84" s="140"/>
+      <c r="AX84" s="140"/>
     </row>
     <row r="85" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A85" s="458" t="s">
-[...43 lines deleted...]
-      <c r="AQ85" s="126"/>
+      <c r="A85" s="456" t="s">
+        <v>188</v>
+      </c>
+      <c r="B85" s="457"/>
+      <c r="C85" s="457"/>
+      <c r="D85" s="457"/>
+      <c r="E85" s="457"/>
+      <c r="F85" s="457"/>
+      <c r="G85" s="457"/>
+      <c r="H85" s="457"/>
+      <c r="I85" s="457"/>
+      <c r="J85" s="457"/>
+      <c r="K85" s="457"/>
+      <c r="L85" s="457"/>
+      <c r="M85" s="457"/>
+      <c r="N85" s="457"/>
+      <c r="O85" s="457"/>
+      <c r="P85" s="457"/>
+      <c r="Q85" s="457"/>
+      <c r="R85" s="457"/>
+      <c r="S85" s="457"/>
+      <c r="T85" s="457"/>
+      <c r="U85" s="457"/>
+      <c r="V85" s="457"/>
+      <c r="W85" s="457"/>
+      <c r="X85" s="457"/>
+      <c r="Y85" s="457"/>
+      <c r="Z85" s="457"/>
+      <c r="AA85" s="457"/>
+      <c r="AB85" s="457"/>
+      <c r="AC85" s="457"/>
+      <c r="AD85" s="457"/>
+      <c r="AE85" s="457"/>
+      <c r="AF85" s="457"/>
+      <c r="AG85" s="458"/>
+      <c r="AH85" s="122"/>
+      <c r="AI85" s="122"/>
+      <c r="AJ85" s="122"/>
+      <c r="AK85" s="122"/>
+      <c r="AL85" s="122"/>
+      <c r="AM85" s="122"/>
+      <c r="AN85" s="122"/>
+      <c r="AO85" s="122"/>
+      <c r="AP85" s="122"/>
+      <c r="AQ85" s="122"/>
       <c r="AR85" s="3"/>
       <c r="AS85" s="3"/>
-      <c r="AU85" s="8"/>
-[...2 lines deleted...]
-      <c r="AX85" s="8"/>
+      <c r="AU85" s="140"/>
+      <c r="AV85" s="140"/>
+      <c r="AW85" s="140"/>
+      <c r="AX85" s="140"/>
     </row>
     <row r="86" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A86" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ86" s="126"/>
+      <c r="A86" s="459"/>
+      <c r="B86" s="460"/>
+      <c r="C86" s="460"/>
+      <c r="D86" s="460"/>
+      <c r="E86" s="460"/>
+      <c r="F86" s="460"/>
+      <c r="G86" s="460"/>
+      <c r="H86" s="460"/>
+      <c r="I86" s="460"/>
+      <c r="J86" s="460"/>
+      <c r="K86" s="460"/>
+      <c r="L86" s="460"/>
+      <c r="M86" s="460"/>
+      <c r="N86" s="460"/>
+      <c r="O86" s="460"/>
+      <c r="P86" s="460"/>
+      <c r="Q86" s="460"/>
+      <c r="R86" s="460"/>
+      <c r="S86" s="460"/>
+      <c r="T86" s="460"/>
+      <c r="U86" s="460"/>
+      <c r="V86" s="460"/>
+      <c r="W86" s="460"/>
+      <c r="X86" s="460"/>
+      <c r="Y86" s="460"/>
+      <c r="Z86" s="460"/>
+      <c r="AA86" s="460"/>
+      <c r="AB86" s="460"/>
+      <c r="AC86" s="460"/>
+      <c r="AD86" s="460"/>
+      <c r="AE86" s="460"/>
+      <c r="AF86" s="460"/>
+      <c r="AG86" s="461"/>
+      <c r="AH86" s="122"/>
+      <c r="AI86" s="122"/>
+      <c r="AJ86" s="122"/>
+      <c r="AK86" s="122"/>
+      <c r="AL86" s="122"/>
+      <c r="AM86" s="122"/>
+      <c r="AN86" s="122"/>
+      <c r="AO86" s="122"/>
+      <c r="AP86" s="122"/>
+      <c r="AQ86" s="122"/>
       <c r="AR86" s="3"/>
       <c r="AS86" s="3"/>
-      <c r="AU86" s="8"/>
-[...2 lines deleted...]
-      <c r="AX86" s="8"/>
+      <c r="AU86" s="140"/>
+      <c r="AV86" s="140"/>
+      <c r="AW86" s="140"/>
+      <c r="AX86" s="140"/>
     </row>
     <row r="87" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A87" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ87" s="126"/>
+      <c r="A87" s="459"/>
+      <c r="B87" s="460"/>
+      <c r="C87" s="460"/>
+      <c r="D87" s="460"/>
+      <c r="E87" s="460"/>
+      <c r="F87" s="460"/>
+      <c r="G87" s="460"/>
+      <c r="H87" s="460"/>
+      <c r="I87" s="460"/>
+      <c r="J87" s="460"/>
+      <c r="K87" s="460"/>
+      <c r="L87" s="460"/>
+      <c r="M87" s="460"/>
+      <c r="N87" s="460"/>
+      <c r="O87" s="460"/>
+      <c r="P87" s="460"/>
+      <c r="Q87" s="460"/>
+      <c r="R87" s="460"/>
+      <c r="S87" s="460"/>
+      <c r="T87" s="460"/>
+      <c r="U87" s="460"/>
+      <c r="V87" s="460"/>
+      <c r="W87" s="460"/>
+      <c r="X87" s="460"/>
+      <c r="Y87" s="460"/>
+      <c r="Z87" s="460"/>
+      <c r="AA87" s="460"/>
+      <c r="AB87" s="460"/>
+      <c r="AC87" s="460"/>
+      <c r="AD87" s="460"/>
+      <c r="AE87" s="460"/>
+      <c r="AF87" s="460"/>
+      <c r="AG87" s="461"/>
+      <c r="AH87" s="122"/>
+      <c r="AI87" s="122"/>
+      <c r="AJ87" s="122"/>
+      <c r="AK87" s="122"/>
+      <c r="AL87" s="122"/>
+      <c r="AM87" s="122"/>
+      <c r="AN87" s="122"/>
+      <c r="AO87" s="122"/>
+      <c r="AP87" s="122"/>
+      <c r="AQ87" s="122"/>
       <c r="AR87" s="3"/>
       <c r="AS87" s="3"/>
-      <c r="AU87" s="8"/>
-[...2 lines deleted...]
-      <c r="AX87" s="8"/>
+      <c r="AU87" s="140"/>
+      <c r="AV87" s="140"/>
+      <c r="AW87" s="140"/>
+      <c r="AX87" s="140"/>
     </row>
     <row r="88" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A88" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ88" s="126"/>
+      <c r="A88" s="459"/>
+      <c r="B88" s="460"/>
+      <c r="C88" s="460"/>
+      <c r="D88" s="460"/>
+      <c r="E88" s="460"/>
+      <c r="F88" s="460"/>
+      <c r="G88" s="460"/>
+      <c r="H88" s="460"/>
+      <c r="I88" s="460"/>
+      <c r="J88" s="460"/>
+      <c r="K88" s="460"/>
+      <c r="L88" s="460"/>
+      <c r="M88" s="460"/>
+      <c r="N88" s="460"/>
+      <c r="O88" s="460"/>
+      <c r="P88" s="460"/>
+      <c r="Q88" s="460"/>
+      <c r="R88" s="460"/>
+      <c r="S88" s="460"/>
+      <c r="T88" s="460"/>
+      <c r="U88" s="460"/>
+      <c r="V88" s="460"/>
+      <c r="W88" s="460"/>
+      <c r="X88" s="460"/>
+      <c r="Y88" s="460"/>
+      <c r="Z88" s="460"/>
+      <c r="AA88" s="460"/>
+      <c r="AB88" s="460"/>
+      <c r="AC88" s="460"/>
+      <c r="AD88" s="460"/>
+      <c r="AE88" s="460"/>
+      <c r="AF88" s="460"/>
+      <c r="AG88" s="461"/>
+      <c r="AH88" s="122"/>
+      <c r="AI88" s="122"/>
+      <c r="AJ88" s="122"/>
+      <c r="AK88" s="122"/>
+      <c r="AL88" s="122"/>
+      <c r="AM88" s="122"/>
+      <c r="AN88" s="122"/>
+      <c r="AO88" s="122"/>
+      <c r="AP88" s="122"/>
+      <c r="AQ88" s="122"/>
       <c r="AR88" s="3"/>
       <c r="AS88" s="3"/>
-      <c r="AU88" s="8"/>
-[...2 lines deleted...]
-      <c r="AX88" s="8"/>
+      <c r="AU88" s="140"/>
+      <c r="AV88" s="140"/>
+      <c r="AW88" s="140"/>
+      <c r="AX88" s="140"/>
     </row>
     <row r="89" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A89" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ89" s="126"/>
+      <c r="A89" s="459"/>
+      <c r="B89" s="460"/>
+      <c r="C89" s="460"/>
+      <c r="D89" s="460"/>
+      <c r="E89" s="460"/>
+      <c r="F89" s="460"/>
+      <c r="G89" s="460"/>
+      <c r="H89" s="460"/>
+      <c r="I89" s="460"/>
+      <c r="J89" s="460"/>
+      <c r="K89" s="460"/>
+      <c r="L89" s="460"/>
+      <c r="M89" s="460"/>
+      <c r="N89" s="460"/>
+      <c r="O89" s="460"/>
+      <c r="P89" s="460"/>
+      <c r="Q89" s="460"/>
+      <c r="R89" s="460"/>
+      <c r="S89" s="460"/>
+      <c r="T89" s="460"/>
+      <c r="U89" s="460"/>
+      <c r="V89" s="460"/>
+      <c r="W89" s="460"/>
+      <c r="X89" s="460"/>
+      <c r="Y89" s="460"/>
+      <c r="Z89" s="460"/>
+      <c r="AA89" s="460"/>
+      <c r="AB89" s="460"/>
+      <c r="AC89" s="460"/>
+      <c r="AD89" s="460"/>
+      <c r="AE89" s="460"/>
+      <c r="AF89" s="460"/>
+      <c r="AG89" s="461"/>
+      <c r="AH89" s="122"/>
+      <c r="AI89" s="122"/>
+      <c r="AJ89" s="122"/>
+      <c r="AK89" s="122"/>
+      <c r="AL89" s="122"/>
+      <c r="AM89" s="122"/>
+      <c r="AN89" s="122"/>
+      <c r="AO89" s="122"/>
+      <c r="AP89" s="122"/>
+      <c r="AQ89" s="122"/>
       <c r="AR89" s="3"/>
       <c r="AS89" s="3"/>
-      <c r="AU89" s="8"/>
-[...2 lines deleted...]
-      <c r="AX89" s="8"/>
+      <c r="AU89" s="140"/>
+      <c r="AV89" s="140"/>
+      <c r="AW89" s="140"/>
+      <c r="AX89" s="140"/>
     </row>
     <row r="90" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A90" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ90" s="126"/>
+      <c r="A90" s="459"/>
+      <c r="B90" s="460"/>
+      <c r="C90" s="460"/>
+      <c r="D90" s="460"/>
+      <c r="E90" s="460"/>
+      <c r="F90" s="460"/>
+      <c r="G90" s="460"/>
+      <c r="H90" s="460"/>
+      <c r="I90" s="460"/>
+      <c r="J90" s="460"/>
+      <c r="K90" s="460"/>
+      <c r="L90" s="460"/>
+      <c r="M90" s="460"/>
+      <c r="N90" s="460"/>
+      <c r="O90" s="460"/>
+      <c r="P90" s="460"/>
+      <c r="Q90" s="460"/>
+      <c r="R90" s="460"/>
+      <c r="S90" s="460"/>
+      <c r="T90" s="460"/>
+      <c r="U90" s="460"/>
+      <c r="V90" s="460"/>
+      <c r="W90" s="460"/>
+      <c r="X90" s="460"/>
+      <c r="Y90" s="460"/>
+      <c r="Z90" s="460"/>
+      <c r="AA90" s="460"/>
+      <c r="AB90" s="460"/>
+      <c r="AC90" s="460"/>
+      <c r="AD90" s="460"/>
+      <c r="AE90" s="460"/>
+      <c r="AF90" s="460"/>
+      <c r="AG90" s="461"/>
+      <c r="AH90" s="122"/>
+      <c r="AI90" s="122"/>
+      <c r="AJ90" s="122"/>
+      <c r="AK90" s="122"/>
+      <c r="AL90" s="122"/>
+      <c r="AM90" s="122"/>
+      <c r="AN90" s="122"/>
+      <c r="AO90" s="122"/>
+      <c r="AP90" s="122"/>
+      <c r="AQ90" s="122"/>
       <c r="AR90" s="3"/>
       <c r="AS90" s="3"/>
-      <c r="AU90" s="8"/>
-[...2 lines deleted...]
-      <c r="AX90" s="8"/>
+      <c r="AU90" s="140"/>
+      <c r="AV90" s="140"/>
+      <c r="AW90" s="140"/>
+      <c r="AX90" s="140"/>
     </row>
     <row r="91" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A91" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ91" s="126"/>
+      <c r="A91" s="459"/>
+      <c r="B91" s="460"/>
+      <c r="C91" s="460"/>
+      <c r="D91" s="460"/>
+      <c r="E91" s="460"/>
+      <c r="F91" s="460"/>
+      <c r="G91" s="460"/>
+      <c r="H91" s="460"/>
+      <c r="I91" s="460"/>
+      <c r="J91" s="460"/>
+      <c r="K91" s="460"/>
+      <c r="L91" s="460"/>
+      <c r="M91" s="460"/>
+      <c r="N91" s="460"/>
+      <c r="O91" s="460"/>
+      <c r="P91" s="460"/>
+      <c r="Q91" s="460"/>
+      <c r="R91" s="460"/>
+      <c r="S91" s="460"/>
+      <c r="T91" s="460"/>
+      <c r="U91" s="460"/>
+      <c r="V91" s="460"/>
+      <c r="W91" s="460"/>
+      <c r="X91" s="460"/>
+      <c r="Y91" s="460"/>
+      <c r="Z91" s="460"/>
+      <c r="AA91" s="460"/>
+      <c r="AB91" s="460"/>
+      <c r="AC91" s="460"/>
+      <c r="AD91" s="460"/>
+      <c r="AE91" s="460"/>
+      <c r="AF91" s="460"/>
+      <c r="AG91" s="461"/>
+      <c r="AH91" s="122"/>
+      <c r="AI91" s="122"/>
+      <c r="AJ91" s="122"/>
+      <c r="AK91" s="122"/>
+      <c r="AL91" s="122"/>
+      <c r="AM91" s="122"/>
+      <c r="AN91" s="122"/>
+      <c r="AO91" s="122"/>
+      <c r="AP91" s="122"/>
+      <c r="AQ91" s="122"/>
       <c r="AR91" s="3"/>
       <c r="AS91" s="3"/>
-      <c r="AU91" s="8"/>
-[...2 lines deleted...]
-      <c r="AX91" s="8"/>
+      <c r="AU91" s="140"/>
+      <c r="AV91" s="140"/>
+      <c r="AW91" s="140"/>
+      <c r="AX91" s="140"/>
     </row>
     <row r="92" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A92" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ92" s="126"/>
+      <c r="A92" s="459"/>
+      <c r="B92" s="460"/>
+      <c r="C92" s="460"/>
+      <c r="D92" s="460"/>
+      <c r="E92" s="460"/>
+      <c r="F92" s="460"/>
+      <c r="G92" s="460"/>
+      <c r="H92" s="460"/>
+      <c r="I92" s="460"/>
+      <c r="J92" s="460"/>
+      <c r="K92" s="460"/>
+      <c r="L92" s="460"/>
+      <c r="M92" s="460"/>
+      <c r="N92" s="460"/>
+      <c r="O92" s="460"/>
+      <c r="P92" s="460"/>
+      <c r="Q92" s="460"/>
+      <c r="R92" s="460"/>
+      <c r="S92" s="460"/>
+      <c r="T92" s="460"/>
+      <c r="U92" s="460"/>
+      <c r="V92" s="460"/>
+      <c r="W92" s="460"/>
+      <c r="X92" s="460"/>
+      <c r="Y92" s="460"/>
+      <c r="Z92" s="460"/>
+      <c r="AA92" s="460"/>
+      <c r="AB92" s="460"/>
+      <c r="AC92" s="460"/>
+      <c r="AD92" s="460"/>
+      <c r="AE92" s="460"/>
+      <c r="AF92" s="460"/>
+      <c r="AG92" s="461"/>
+      <c r="AH92" s="122"/>
+      <c r="AI92" s="122"/>
+      <c r="AJ92" s="122"/>
+      <c r="AK92" s="122"/>
+      <c r="AL92" s="122"/>
+      <c r="AM92" s="122"/>
+      <c r="AN92" s="122"/>
+      <c r="AO92" s="122"/>
+      <c r="AP92" s="122"/>
+      <c r="AQ92" s="122"/>
       <c r="AR92" s="3"/>
       <c r="AS92" s="3"/>
-      <c r="AU92" s="8"/>
-[...2 lines deleted...]
-      <c r="AX92" s="8"/>
+      <c r="AU92" s="140"/>
+      <c r="AV92" s="140"/>
+      <c r="AW92" s="140"/>
+      <c r="AX92" s="140"/>
     </row>
     <row r="93" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A93" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ93" s="126"/>
+      <c r="A93" s="459"/>
+      <c r="B93" s="460"/>
+      <c r="C93" s="460"/>
+      <c r="D93" s="460"/>
+      <c r="E93" s="460"/>
+      <c r="F93" s="460"/>
+      <c r="G93" s="460"/>
+      <c r="H93" s="460"/>
+      <c r="I93" s="460"/>
+      <c r="J93" s="460"/>
+      <c r="K93" s="460"/>
+      <c r="L93" s="460"/>
+      <c r="M93" s="460"/>
+      <c r="N93" s="460"/>
+      <c r="O93" s="460"/>
+      <c r="P93" s="460"/>
+      <c r="Q93" s="460"/>
+      <c r="R93" s="460"/>
+      <c r="S93" s="460"/>
+      <c r="T93" s="460"/>
+      <c r="U93" s="460"/>
+      <c r="V93" s="460"/>
+      <c r="W93" s="460"/>
+      <c r="X93" s="460"/>
+      <c r="Y93" s="460"/>
+      <c r="Z93" s="460"/>
+      <c r="AA93" s="460"/>
+      <c r="AB93" s="460"/>
+      <c r="AC93" s="460"/>
+      <c r="AD93" s="460"/>
+      <c r="AE93" s="460"/>
+      <c r="AF93" s="460"/>
+      <c r="AG93" s="461"/>
+      <c r="AH93" s="122"/>
+      <c r="AI93" s="122"/>
+      <c r="AJ93" s="122"/>
+      <c r="AK93" s="122"/>
+      <c r="AL93" s="122"/>
+      <c r="AM93" s="122"/>
+      <c r="AN93" s="122"/>
+      <c r="AO93" s="122"/>
+      <c r="AP93" s="122"/>
+      <c r="AQ93" s="122"/>
       <c r="AR93" s="3"/>
       <c r="AS93" s="3"/>
-      <c r="AU93" s="8"/>
-[...2 lines deleted...]
-      <c r="AX93" s="8"/>
+      <c r="AU93" s="140"/>
+      <c r="AV93" s="140"/>
+      <c r="AW93" s="140"/>
+      <c r="AX93" s="140"/>
     </row>
     <row r="94" spans="1:50" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A94" s="461"/>
-[...41 lines deleted...]
-      <c r="AQ94" s="126"/>
+      <c r="A94" s="459"/>
+      <c r="B94" s="460"/>
+      <c r="C94" s="460"/>
+      <c r="D94" s="460"/>
+      <c r="E94" s="460"/>
+      <c r="F94" s="460"/>
+      <c r="G94" s="460"/>
+      <c r="H94" s="460"/>
+      <c r="I94" s="460"/>
+      <c r="J94" s="460"/>
+      <c r="K94" s="460"/>
+      <c r="L94" s="460"/>
+      <c r="M94" s="460"/>
+      <c r="N94" s="460"/>
+      <c r="O94" s="460"/>
+      <c r="P94" s="460"/>
+      <c r="Q94" s="460"/>
+      <c r="R94" s="460"/>
+      <c r="S94" s="460"/>
+      <c r="T94" s="460"/>
+      <c r="U94" s="460"/>
+      <c r="V94" s="460"/>
+      <c r="W94" s="460"/>
+      <c r="X94" s="460"/>
+      <c r="Y94" s="460"/>
+      <c r="Z94" s="460"/>
+      <c r="AA94" s="460"/>
+      <c r="AB94" s="460"/>
+      <c r="AC94" s="460"/>
+      <c r="AD94" s="460"/>
+      <c r="AE94" s="460"/>
+      <c r="AF94" s="460"/>
+      <c r="AG94" s="461"/>
+      <c r="AH94" s="122"/>
+      <c r="AI94" s="122"/>
+      <c r="AJ94" s="122"/>
+      <c r="AK94" s="122"/>
+      <c r="AL94" s="122"/>
+      <c r="AM94" s="122"/>
+      <c r="AN94" s="122"/>
+      <c r="AO94" s="122"/>
+      <c r="AP94" s="122"/>
+      <c r="AQ94" s="122"/>
       <c r="AR94" s="3"/>
       <c r="AS94" s="3"/>
-      <c r="AU94" s="8"/>
-[...2 lines deleted...]
-      <c r="AX94" s="8"/>
+      <c r="AU94" s="140"/>
+      <c r="AV94" s="140"/>
+      <c r="AW94" s="140"/>
+      <c r="AX94" s="140"/>
     </row>
     <row r="95" spans="1:50" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A95" s="55"/>
       <c r="B95" s="6"/>
       <c r="C95" s="6"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6"/>
       <c r="F95" s="6"/>
       <c r="G95" s="56"/>
-      <c r="H95" s="464" t="s">
-[...32 lines deleted...]
-      <c r="AG95" s="470"/>
+      <c r="H95" s="462" t="s">
+        <v>189</v>
+      </c>
+      <c r="I95" s="463"/>
+      <c r="J95" s="463"/>
+      <c r="K95" s="463"/>
+      <c r="L95" s="463"/>
+      <c r="M95" s="463"/>
+      <c r="N95" s="463"/>
+      <c r="O95" s="463"/>
+      <c r="P95" s="463"/>
+      <c r="Q95" s="463"/>
+      <c r="R95" s="463"/>
+      <c r="S95" s="463"/>
+      <c r="T95" s="463"/>
+      <c r="U95" s="464"/>
+      <c r="V95" s="468" t="s">
+        <v>190</v>
+      </c>
+      <c r="W95" s="468"/>
+      <c r="X95" s="468"/>
+      <c r="Y95" s="468"/>
+      <c r="Z95" s="468" t="s">
+        <v>191</v>
+      </c>
+      <c r="AA95" s="468"/>
+      <c r="AB95" s="468"/>
+      <c r="AC95" s="468"/>
+      <c r="AD95" s="468" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE95" s="468"/>
+      <c r="AF95" s="468"/>
+      <c r="AG95" s="468"/>
       <c r="AH95" s="14"/>
       <c r="AI95" s="14"/>
       <c r="AJ95" s="14"/>
       <c r="AK95" s="14"/>
       <c r="AL95" s="14"/>
       <c r="AM95" s="14"/>
       <c r="AN95" s="14"/>
       <c r="AO95" s="14"/>
       <c r="AP95" s="14"/>
       <c r="AQ95" s="14"/>
       <c r="AT95" s="2"/>
-      <c r="AU95" s="8"/>
-[...2 lines deleted...]
-      <c r="AX95" s="8"/>
+      <c r="AU95" s="140"/>
+      <c r="AV95" s="140"/>
+      <c r="AW95" s="140"/>
+      <c r="AX95" s="140"/>
     </row>
     <row r="96" spans="1:50" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A96" s="13"/>
       <c r="B96" s="13"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
       <c r="F96" s="13"/>
       <c r="G96" s="57"/>
-      <c r="H96" s="467"/>
-[...24 lines deleted...]
-      <c r="AG96" s="473"/>
+      <c r="H96" s="465"/>
+      <c r="I96" s="466"/>
+      <c r="J96" s="466"/>
+      <c r="K96" s="466"/>
+      <c r="L96" s="466"/>
+      <c r="M96" s="466"/>
+      <c r="N96" s="466"/>
+      <c r="O96" s="466"/>
+      <c r="P96" s="466"/>
+      <c r="Q96" s="466"/>
+      <c r="R96" s="466"/>
+      <c r="S96" s="466"/>
+      <c r="T96" s="466"/>
+      <c r="U96" s="467"/>
+      <c r="V96" s="469"/>
+      <c r="W96" s="470"/>
+      <c r="X96" s="470"/>
+      <c r="Y96" s="471"/>
+      <c r="Z96" s="469"/>
+      <c r="AA96" s="470"/>
+      <c r="AB96" s="470"/>
+      <c r="AC96" s="471"/>
+      <c r="AD96" s="469"/>
+      <c r="AE96" s="470"/>
+      <c r="AF96" s="470"/>
+      <c r="AG96" s="471"/>
       <c r="AH96" s="14"/>
       <c r="AI96" s="14"/>
       <c r="AJ96" s="14"/>
       <c r="AK96" s="14"/>
       <c r="AL96" s="14"/>
       <c r="AM96" s="14"/>
       <c r="AN96" s="14"/>
       <c r="AO96" s="14"/>
       <c r="AP96" s="14"/>
       <c r="AQ96" s="14"/>
       <c r="AT96" s="2"/>
-      <c r="AU96" s="8"/>
-[...2 lines deleted...]
-      <c r="AX96" s="8"/>
+      <c r="AU96" s="140"/>
+      <c r="AV96" s="140"/>
+      <c r="AW96" s="140"/>
+      <c r="AX96" s="140"/>
     </row>
     <row r="97" spans="1:50" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A97" s="13"/>
       <c r="B97" s="13"/>
       <c r="C97" s="13"/>
       <c r="D97" s="13"/>
       <c r="E97" s="13"/>
       <c r="F97" s="13"/>
       <c r="G97" s="57"/>
       <c r="H97" s="17"/>
       <c r="I97" s="15"/>
       <c r="J97" s="15"/>
       <c r="K97" s="15"/>
       <c r="L97" s="15"/>
       <c r="M97" s="15"/>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97" s="15"/>
       <c r="S97" s="15"/>
       <c r="T97" s="15"/>
       <c r="U97" s="16"/>
-      <c r="V97" s="474"/>
-[...10 lines deleted...]
-      <c r="AG97" s="476"/>
+      <c r="V97" s="472"/>
+      <c r="W97" s="473"/>
+      <c r="X97" s="473"/>
+      <c r="Y97" s="474"/>
+      <c r="Z97" s="472"/>
+      <c r="AA97" s="473"/>
+      <c r="AB97" s="473"/>
+      <c r="AC97" s="474"/>
+      <c r="AD97" s="472"/>
+      <c r="AE97" s="473"/>
+      <c r="AF97" s="473"/>
+      <c r="AG97" s="474"/>
       <c r="AH97" s="14"/>
       <c r="AI97" s="14"/>
       <c r="AJ97" s="14"/>
       <c r="AK97" s="14"/>
       <c r="AL97" s="14"/>
       <c r="AM97" s="14"/>
       <c r="AN97" s="14"/>
       <c r="AO97" s="14"/>
       <c r="AP97" s="14"/>
       <c r="AQ97" s="14"/>
       <c r="AT97" s="2"/>
-      <c r="AU97" s="8"/>
-[...2 lines deleted...]
-      <c r="AX97" s="8"/>
+      <c r="AU97" s="140"/>
+      <c r="AV97" s="140"/>
+      <c r="AW97" s="140"/>
+      <c r="AX97" s="140"/>
     </row>
     <row r="98" spans="1:50" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A98" s="13"/>
       <c r="B98" s="13"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
       <c r="F98" s="13"/>
       <c r="G98" s="13"/>
       <c r="H98" s="13"/>
       <c r="I98" s="13"/>
       <c r="J98" s="13"/>
       <c r="K98" s="13"/>
       <c r="L98" s="13"/>
       <c r="M98" s="13"/>
       <c r="N98" s="13"/>
       <c r="O98" s="13"/>
       <c r="P98" s="13"/>
       <c r="Q98" s="13"/>
       <c r="R98" s="13"/>
       <c r="S98" s="13"/>
       <c r="T98" s="13"/>
       <c r="U98" s="13"/>
       <c r="V98" s="14"/>
       <c r="W98" s="14"/>
       <c r="X98" s="14"/>
       <c r="Y98" s="14"/>
       <c r="Z98" s="14"/>
       <c r="AA98" s="14"/>
       <c r="AB98" s="14"/>
       <c r="AC98" s="14"/>
       <c r="AD98" s="14"/>
       <c r="AE98" s="14"/>
       <c r="AF98" s="14"/>
       <c r="AG98" s="14"/>
       <c r="AH98" s="14"/>
       <c r="AI98" s="14"/>
       <c r="AJ98" s="14"/>
       <c r="AK98" s="14"/>
       <c r="AL98" s="14"/>
       <c r="AM98" s="14"/>
       <c r="AN98" s="14"/>
       <c r="AO98" s="14"/>
       <c r="AP98" s="14"/>
       <c r="AQ98" s="14"/>
       <c r="AT98" s="2"/>
-      <c r="AU98" s="8"/>
-[...2 lines deleted...]
-      <c r="AX98" s="8"/>
+      <c r="AU98" s="140"/>
+      <c r="AV98" s="140"/>
+      <c r="AW98" s="140"/>
+      <c r="AX98" s="140"/>
     </row>
     <row r="99" spans="1:50" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="T99" s="309" t="s">
+      <c r="T99" s="310" t="s">
         <v>214</v>
       </c>
-      <c r="U99" s="310"/>
-[...21 lines deleted...]
-      <c r="AQ99" s="83"/>
+      <c r="U99" s="311"/>
+      <c r="V99" s="311"/>
+      <c r="W99" s="311"/>
+      <c r="X99" s="311"/>
+      <c r="Y99" s="311"/>
+      <c r="Z99" s="311"/>
+      <c r="AA99" s="311"/>
+      <c r="AB99" s="311"/>
+      <c r="AC99" s="311"/>
+      <c r="AD99" s="311"/>
+      <c r="AE99" s="311"/>
+      <c r="AF99" s="311"/>
+      <c r="AG99" s="312"/>
+      <c r="AH99" s="81"/>
+      <c r="AI99" s="81"/>
+      <c r="AJ99" s="81"/>
+      <c r="AK99" s="81"/>
+      <c r="AL99" s="81"/>
+      <c r="AM99" s="81"/>
+      <c r="AN99" s="81"/>
+      <c r="AO99" s="81"/>
+      <c r="AP99" s="81"/>
+      <c r="AQ99" s="81"/>
     </row>
     <row r="100" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A100" s="8"/>
-[...41 lines deleted...]
-      <c r="AQ100" s="10"/>
+      <c r="A100" s="140"/>
+      <c r="B100" s="140"/>
+      <c r="C100" s="140"/>
+      <c r="D100" s="140"/>
+      <c r="E100" s="140"/>
+      <c r="F100" s="140"/>
+      <c r="G100" s="140"/>
+      <c r="H100" s="140"/>
+      <c r="I100" s="140"/>
+      <c r="J100" s="140"/>
+      <c r="K100" s="140"/>
+      <c r="L100" s="140"/>
+      <c r="M100" s="140"/>
+      <c r="N100" s="140"/>
+      <c r="O100" s="140"/>
+      <c r="P100" s="140"/>
+      <c r="Q100" s="140"/>
+      <c r="R100" s="140"/>
+      <c r="S100" s="140"/>
+      <c r="T100" s="140"/>
+      <c r="U100" s="140"/>
+      <c r="V100" s="140"/>
+      <c r="W100" s="140"/>
+      <c r="X100" s="140"/>
+      <c r="Y100" s="140"/>
+      <c r="Z100" s="140"/>
+      <c r="AA100" s="140"/>
+      <c r="AB100" s="140"/>
+      <c r="AC100" s="140"/>
+      <c r="AD100" s="140"/>
+      <c r="AE100" s="140"/>
+      <c r="AF100" s="140"/>
+      <c r="AG100" s="144"/>
+      <c r="AH100" s="144"/>
+      <c r="AI100" s="144"/>
+      <c r="AJ100" s="144"/>
+      <c r="AK100" s="144"/>
+      <c r="AL100" s="144"/>
+      <c r="AM100" s="144"/>
+      <c r="AN100" s="144"/>
+      <c r="AO100" s="144"/>
+      <c r="AP100" s="144"/>
+      <c r="AQ100" s="144"/>
       <c r="AT100" s="2"/>
-      <c r="AU100" s="8"/>
-[...2 lines deleted...]
-      <c r="AX100" s="8"/>
+      <c r="AU100" s="140"/>
+      <c r="AV100" s="140"/>
+      <c r="AW100" s="140"/>
+      <c r="AX100" s="140"/>
     </row>
     <row r="101" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="AC101" s="11"/>
       <c r="AD101" s="11"/>
       <c r="AE101" s="11"/>
       <c r="AF101" s="11"/>
       <c r="AG101" s="12"/>
       <c r="AH101" s="12"/>
       <c r="AI101" s="12"/>
       <c r="AJ101" s="12"/>
       <c r="AK101" s="12"/>
       <c r="AL101" s="12"/>
       <c r="AM101" s="12"/>
       <c r="AN101" s="12"/>
       <c r="AO101" s="12"/>
       <c r="AP101" s="12"/>
       <c r="AQ101" s="12"/>
       <c r="AT101" s="2"/>
-      <c r="AU101" s="8"/>
-[...2 lines deleted...]
-      <c r="AX101" s="8"/>
+      <c r="AU101" s="140"/>
+      <c r="AV101" s="140"/>
+      <c r="AW101" s="140"/>
+      <c r="AX101" s="140"/>
     </row>
     <row r="102" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC102" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ102" s="10"/>
+      <c r="AC102" s="140"/>
+      <c r="AD102" s="140"/>
+      <c r="AE102" s="140"/>
+      <c r="AF102" s="140"/>
+      <c r="AG102" s="144"/>
+      <c r="AH102" s="144"/>
+      <c r="AI102" s="144"/>
+      <c r="AJ102" s="144"/>
+      <c r="AK102" s="144"/>
+      <c r="AL102" s="144"/>
+      <c r="AM102" s="144"/>
+      <c r="AN102" s="144"/>
+      <c r="AO102" s="144"/>
+      <c r="AP102" s="144"/>
+      <c r="AQ102" s="144"/>
       <c r="AT102" s="2"/>
-      <c r="AU102" s="8"/>
-[...2 lines deleted...]
-      <c r="AX102" s="8"/>
+      <c r="AU102" s="140"/>
+      <c r="AV102" s="140"/>
+      <c r="AW102" s="140"/>
+      <c r="AX102" s="140"/>
     </row>
     <row r="103" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC103" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ103" s="10"/>
+      <c r="AC103" s="140"/>
+      <c r="AD103" s="140"/>
+      <c r="AE103" s="140"/>
+      <c r="AF103" s="140"/>
+      <c r="AG103" s="144"/>
+      <c r="AH103" s="144"/>
+      <c r="AI103" s="144"/>
+      <c r="AJ103" s="144"/>
+      <c r="AK103" s="144"/>
+      <c r="AL103" s="144"/>
+      <c r="AM103" s="144"/>
+      <c r="AN103" s="144"/>
+      <c r="AO103" s="144"/>
+      <c r="AP103" s="144"/>
+      <c r="AQ103" s="144"/>
       <c r="AT103" s="2"/>
-      <c r="AU103" s="8"/>
-[...2 lines deleted...]
-      <c r="AX103" s="8"/>
+      <c r="AU103" s="140"/>
+      <c r="AV103" s="140"/>
+      <c r="AW103" s="140"/>
+      <c r="AX103" s="140"/>
     </row>
     <row r="104" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC104" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ104" s="10"/>
+      <c r="AC104" s="140"/>
+      <c r="AD104" s="140"/>
+      <c r="AE104" s="140"/>
+      <c r="AF104" s="140"/>
+      <c r="AG104" s="144"/>
+      <c r="AH104" s="144"/>
+      <c r="AI104" s="144"/>
+      <c r="AJ104" s="144"/>
+      <c r="AK104" s="144"/>
+      <c r="AL104" s="144"/>
+      <c r="AM104" s="144"/>
+      <c r="AN104" s="144"/>
+      <c r="AO104" s="144"/>
+      <c r="AP104" s="144"/>
+      <c r="AQ104" s="144"/>
       <c r="AT104" s="2"/>
-      <c r="AU104" s="8"/>
-[...2 lines deleted...]
-      <c r="AX104" s="8"/>
+      <c r="AU104" s="140"/>
+      <c r="AV104" s="140"/>
+      <c r="AW104" s="140"/>
+      <c r="AX104" s="140"/>
     </row>
     <row r="105" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC105" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ105" s="10"/>
+      <c r="AC105" s="140"/>
+      <c r="AD105" s="140"/>
+      <c r="AE105" s="140"/>
+      <c r="AF105" s="140"/>
+      <c r="AG105" s="144"/>
+      <c r="AH105" s="144"/>
+      <c r="AI105" s="144"/>
+      <c r="AJ105" s="144"/>
+      <c r="AK105" s="144"/>
+      <c r="AL105" s="144"/>
+      <c r="AM105" s="144"/>
+      <c r="AN105" s="144"/>
+      <c r="AO105" s="144"/>
+      <c r="AP105" s="144"/>
+      <c r="AQ105" s="144"/>
       <c r="AT105" s="2"/>
-      <c r="AU105" s="8"/>
-[...2 lines deleted...]
-      <c r="AX105" s="8"/>
+      <c r="AU105" s="140"/>
+      <c r="AV105" s="140"/>
+      <c r="AW105" s="140"/>
+      <c r="AX105" s="140"/>
     </row>
     <row r="106" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC106" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ106" s="10"/>
+      <c r="AC106" s="140"/>
+      <c r="AD106" s="140"/>
+      <c r="AE106" s="140"/>
+      <c r="AF106" s="140"/>
+      <c r="AG106" s="144"/>
+      <c r="AH106" s="144"/>
+      <c r="AI106" s="144"/>
+      <c r="AJ106" s="144"/>
+      <c r="AK106" s="144"/>
+      <c r="AL106" s="144"/>
+      <c r="AM106" s="144"/>
+      <c r="AN106" s="144"/>
+      <c r="AO106" s="144"/>
+      <c r="AP106" s="144"/>
+      <c r="AQ106" s="144"/>
       <c r="AT106" s="2"/>
-      <c r="AU106" s="8"/>
-[...2 lines deleted...]
-      <c r="AX106" s="8"/>
+      <c r="AU106" s="140"/>
+      <c r="AV106" s="140"/>
+      <c r="AW106" s="140"/>
+      <c r="AX106" s="140"/>
     </row>
     <row r="107" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC107" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ107" s="10"/>
+      <c r="AC107" s="140"/>
+      <c r="AD107" s="140"/>
+      <c r="AE107" s="140"/>
+      <c r="AF107" s="140"/>
+      <c r="AG107" s="144"/>
+      <c r="AH107" s="144"/>
+      <c r="AI107" s="144"/>
+      <c r="AJ107" s="144"/>
+      <c r="AK107" s="144"/>
+      <c r="AL107" s="144"/>
+      <c r="AM107" s="144"/>
+      <c r="AN107" s="144"/>
+      <c r="AO107" s="144"/>
+      <c r="AP107" s="144"/>
+      <c r="AQ107" s="144"/>
       <c r="AT107" s="2"/>
-      <c r="AU107" s="8"/>
-[...2 lines deleted...]
-      <c r="AX107" s="8"/>
+      <c r="AU107" s="140"/>
+      <c r="AV107" s="140"/>
+      <c r="AW107" s="140"/>
+      <c r="AX107" s="140"/>
     </row>
     <row r="108" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC108" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ108" s="10"/>
+      <c r="AC108" s="140"/>
+      <c r="AD108" s="140"/>
+      <c r="AE108" s="140"/>
+      <c r="AF108" s="140"/>
+      <c r="AG108" s="144"/>
+      <c r="AH108" s="144"/>
+      <c r="AI108" s="144"/>
+      <c r="AJ108" s="144"/>
+      <c r="AK108" s="144"/>
+      <c r="AL108" s="144"/>
+      <c r="AM108" s="144"/>
+      <c r="AN108" s="144"/>
+      <c r="AO108" s="144"/>
+      <c r="AP108" s="144"/>
+      <c r="AQ108" s="144"/>
       <c r="AT108" s="2"/>
-      <c r="AU108" s="8"/>
-[...2 lines deleted...]
-      <c r="AX108" s="8"/>
+      <c r="AU108" s="140"/>
+      <c r="AV108" s="140"/>
+      <c r="AW108" s="140"/>
+      <c r="AX108" s="140"/>
     </row>
     <row r="109" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC109" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ109" s="10"/>
+      <c r="AC109" s="140"/>
+      <c r="AD109" s="140"/>
+      <c r="AE109" s="140"/>
+      <c r="AF109" s="140"/>
+      <c r="AG109" s="144"/>
+      <c r="AH109" s="144"/>
+      <c r="AI109" s="144"/>
+      <c r="AJ109" s="144"/>
+      <c r="AK109" s="144"/>
+      <c r="AL109" s="144"/>
+      <c r="AM109" s="144"/>
+      <c r="AN109" s="144"/>
+      <c r="AO109" s="144"/>
+      <c r="AP109" s="144"/>
+      <c r="AQ109" s="144"/>
       <c r="AT109" s="2"/>
-      <c r="AU109" s="8"/>
-[...2 lines deleted...]
-      <c r="AX109" s="8"/>
+      <c r="AU109" s="140"/>
+      <c r="AV109" s="140"/>
+      <c r="AW109" s="140"/>
+      <c r="AX109" s="140"/>
     </row>
     <row r="110" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="AC110" s="8"/>
-[...13 lines deleted...]
-      <c r="AQ110" s="10"/>
+      <c r="AC110" s="140"/>
+      <c r="AD110" s="140"/>
+      <c r="AE110" s="140"/>
+      <c r="AF110" s="140"/>
+      <c r="AG110" s="144"/>
+      <c r="AH110" s="144"/>
+      <c r="AI110" s="144"/>
+      <c r="AJ110" s="144"/>
+      <c r="AK110" s="144"/>
+      <c r="AL110" s="144"/>
+      <c r="AM110" s="144"/>
+      <c r="AN110" s="144"/>
+      <c r="AO110" s="144"/>
+      <c r="AP110" s="144"/>
+      <c r="AQ110" s="144"/>
       <c r="AT110" s="2"/>
-      <c r="AU110" s="8"/>
-[...2 lines deleted...]
-      <c r="AX110" s="8"/>
+      <c r="AU110" s="140"/>
+      <c r="AV110" s="140"/>
+      <c r="AW110" s="140"/>
+      <c r="AX110" s="140"/>
     </row>
     <row r="111" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A111" s="8"/>
-[...41 lines deleted...]
-      <c r="AQ111" s="10"/>
+      <c r="A111" s="140"/>
+      <c r="B111" s="140"/>
+      <c r="C111" s="140"/>
+      <c r="D111" s="140"/>
+      <c r="E111" s="140"/>
+      <c r="F111" s="140"/>
+      <c r="G111" s="140"/>
+      <c r="H111" s="140"/>
+      <c r="I111" s="140"/>
+      <c r="J111" s="140"/>
+      <c r="K111" s="140"/>
+      <c r="L111" s="140"/>
+      <c r="M111" s="140"/>
+      <c r="N111" s="140"/>
+      <c r="O111" s="140"/>
+      <c r="P111" s="140"/>
+      <c r="Q111" s="140"/>
+      <c r="R111" s="140"/>
+      <c r="S111" s="140"/>
+      <c r="T111" s="140"/>
+      <c r="U111" s="140"/>
+      <c r="V111" s="140"/>
+      <c r="W111" s="140"/>
+      <c r="X111" s="140"/>
+      <c r="Y111" s="140"/>
+      <c r="Z111" s="140"/>
+      <c r="AA111" s="140"/>
+      <c r="AB111" s="140"/>
+      <c r="AC111" s="140"/>
+      <c r="AD111" s="140"/>
+      <c r="AE111" s="140"/>
+      <c r="AF111" s="140"/>
+      <c r="AG111" s="144"/>
+      <c r="AH111" s="144"/>
+      <c r="AI111" s="144"/>
+      <c r="AJ111" s="144"/>
+      <c r="AK111" s="144"/>
+      <c r="AL111" s="144"/>
+      <c r="AM111" s="144"/>
+      <c r="AN111" s="144"/>
+      <c r="AO111" s="144"/>
+      <c r="AP111" s="144"/>
+      <c r="AQ111" s="144"/>
       <c r="AT111" s="2"/>
-      <c r="AU111" s="8"/>
-[...2 lines deleted...]
-      <c r="AX111" s="8"/>
+      <c r="AU111" s="140"/>
+      <c r="AV111" s="140"/>
+      <c r="AW111" s="140"/>
+      <c r="AX111" s="140"/>
     </row>
     <row r="112" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A112" s="8"/>
-[...41 lines deleted...]
-      <c r="AQ112" s="10"/>
+      <c r="A112" s="140"/>
+      <c r="B112" s="140"/>
+      <c r="C112" s="140"/>
+      <c r="D112" s="140"/>
+      <c r="E112" s="140"/>
+      <c r="F112" s="140"/>
+      <c r="G112" s="140"/>
+      <c r="H112" s="140"/>
+      <c r="I112" s="140"/>
+      <c r="J112" s="140"/>
+      <c r="K112" s="140"/>
+      <c r="L112" s="140"/>
+      <c r="M112" s="140"/>
+      <c r="N112" s="140"/>
+      <c r="O112" s="140"/>
+      <c r="P112" s="140"/>
+      <c r="Q112" s="140"/>
+      <c r="R112" s="140"/>
+      <c r="S112" s="140"/>
+      <c r="T112" s="140"/>
+      <c r="U112" s="140"/>
+      <c r="V112" s="140"/>
+      <c r="W112" s="140"/>
+      <c r="X112" s="140"/>
+      <c r="Y112" s="140"/>
+      <c r="Z112" s="140"/>
+      <c r="AA112" s="140"/>
+      <c r="AB112" s="140"/>
+      <c r="AC112" s="140"/>
+      <c r="AD112" s="140"/>
+      <c r="AE112" s="140"/>
+      <c r="AF112" s="140"/>
+      <c r="AG112" s="144"/>
+      <c r="AH112" s="144"/>
+      <c r="AI112" s="144"/>
+      <c r="AJ112" s="144"/>
+      <c r="AK112" s="144"/>
+      <c r="AL112" s="144"/>
+      <c r="AM112" s="144"/>
+      <c r="AN112" s="144"/>
+      <c r="AO112" s="144"/>
+      <c r="AP112" s="144"/>
+      <c r="AQ112" s="144"/>
       <c r="AT112" s="2"/>
-      <c r="AU112" s="8"/>
-[...2 lines deleted...]
-      <c r="AX112" s="8"/>
+      <c r="AU112" s="140"/>
+      <c r="AV112" s="140"/>
+      <c r="AW112" s="140"/>
+      <c r="AX112" s="140"/>
     </row>
     <row r="113" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A113" s="8"/>
-[...41 lines deleted...]
-      <c r="AQ113" s="10"/>
+      <c r="A113" s="140"/>
+      <c r="B113" s="140"/>
+      <c r="C113" s="140"/>
+      <c r="D113" s="140"/>
+      <c r="E113" s="140"/>
+      <c r="F113" s="140"/>
+      <c r="G113" s="140"/>
+      <c r="H113" s="140"/>
+      <c r="I113" s="140"/>
+      <c r="J113" s="140"/>
+      <c r="K113" s="140"/>
+      <c r="L113" s="140"/>
+      <c r="M113" s="140"/>
+      <c r="N113" s="140"/>
+      <c r="O113" s="140"/>
+      <c r="P113" s="140"/>
+      <c r="Q113" s="140"/>
+      <c r="R113" s="140"/>
+      <c r="S113" s="140"/>
+      <c r="T113" s="140"/>
+      <c r="U113" s="140"/>
+      <c r="V113" s="140"/>
+      <c r="W113" s="140"/>
+      <c r="X113" s="140"/>
+      <c r="Y113" s="140"/>
+      <c r="Z113" s="140"/>
+      <c r="AA113" s="140"/>
+      <c r="AB113" s="140"/>
+      <c r="AC113" s="140"/>
+      <c r="AD113" s="140"/>
+      <c r="AE113" s="140"/>
+      <c r="AF113" s="140"/>
+      <c r="AG113" s="144"/>
+      <c r="AH113" s="144"/>
+      <c r="AI113" s="144"/>
+      <c r="AJ113" s="144"/>
+      <c r="AK113" s="144"/>
+      <c r="AL113" s="144"/>
+      <c r="AM113" s="144"/>
+      <c r="AN113" s="144"/>
+      <c r="AO113" s="144"/>
+      <c r="AP113" s="144"/>
+      <c r="AQ113" s="144"/>
       <c r="AT113" s="2"/>
-      <c r="AU113" s="8"/>
-[...2 lines deleted...]
-      <c r="AX113" s="8"/>
+      <c r="AU113" s="140"/>
+      <c r="AV113" s="140"/>
+      <c r="AW113" s="140"/>
+      <c r="AX113" s="140"/>
     </row>
     <row r="114" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A114" s="8"/>
-[...41 lines deleted...]
-      <c r="AQ114" s="10"/>
+      <c r="A114" s="140"/>
+      <c r="B114" s="140"/>
+      <c r="C114" s="140"/>
+      <c r="D114" s="140"/>
+      <c r="E114" s="140"/>
+      <c r="F114" s="140"/>
+      <c r="G114" s="140"/>
+      <c r="H114" s="140"/>
+      <c r="I114" s="140"/>
+      <c r="J114" s="140"/>
+      <c r="K114" s="140"/>
+      <c r="L114" s="140"/>
+      <c r="M114" s="140"/>
+      <c r="N114" s="140"/>
+      <c r="O114" s="140"/>
+      <c r="P114" s="140"/>
+      <c r="Q114" s="140"/>
+      <c r="R114" s="140"/>
+      <c r="S114" s="140"/>
+      <c r="T114" s="140"/>
+      <c r="U114" s="140"/>
+      <c r="V114" s="140"/>
+      <c r="W114" s="140"/>
+      <c r="X114" s="140"/>
+      <c r="Y114" s="140"/>
+      <c r="Z114" s="140"/>
+      <c r="AA114" s="140"/>
+      <c r="AB114" s="140"/>
+      <c r="AC114" s="140"/>
+      <c r="AD114" s="140"/>
+      <c r="AE114" s="140"/>
+      <c r="AF114" s="140"/>
+      <c r="AG114" s="144"/>
+      <c r="AH114" s="144"/>
+      <c r="AI114" s="144"/>
+      <c r="AJ114" s="144"/>
+      <c r="AK114" s="144"/>
+      <c r="AL114" s="144"/>
+      <c r="AM114" s="144"/>
+      <c r="AN114" s="144"/>
+      <c r="AO114" s="144"/>
+      <c r="AP114" s="144"/>
+      <c r="AQ114" s="144"/>
       <c r="AT114" s="2"/>
-      <c r="AU114" s="8"/>
-[...2 lines deleted...]
-      <c r="AX114" s="8"/>
+      <c r="AU114" s="140"/>
+      <c r="AV114" s="140"/>
+      <c r="AW114" s="140"/>
+      <c r="AX114" s="140"/>
     </row>
     <row r="115" spans="1:50" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A115" s="8"/>
-[...41 lines deleted...]
-      <c r="AQ115" s="10"/>
+      <c r="A115" s="140"/>
+      <c r="B115" s="140"/>
+      <c r="C115" s="140"/>
+      <c r="D115" s="140"/>
+      <c r="E115" s="140"/>
+      <c r="F115" s="140"/>
+      <c r="G115" s="140"/>
+      <c r="H115" s="140"/>
+      <c r="I115" s="140"/>
+      <c r="J115" s="140"/>
+      <c r="K115" s="140"/>
+      <c r="L115" s="140"/>
+      <c r="M115" s="140"/>
+      <c r="N115" s="140"/>
+      <c r="O115" s="140"/>
+      <c r="P115" s="140"/>
+      <c r="Q115" s="140"/>
+      <c r="R115" s="140"/>
+      <c r="S115" s="140"/>
+      <c r="T115" s="140"/>
+      <c r="U115" s="140"/>
+      <c r="V115" s="140"/>
+      <c r="W115" s="140"/>
+      <c r="X115" s="140"/>
+      <c r="Y115" s="140"/>
+      <c r="Z115" s="140"/>
+      <c r="AA115" s="140"/>
+      <c r="AB115" s="140"/>
+      <c r="AC115" s="140"/>
+      <c r="AD115" s="140"/>
+      <c r="AE115" s="140"/>
+      <c r="AF115" s="140"/>
+      <c r="AG115" s="144"/>
+      <c r="AH115" s="144"/>
+      <c r="AI115" s="144"/>
+      <c r="AJ115" s="144"/>
+      <c r="AK115" s="144"/>
+      <c r="AL115" s="144"/>
+      <c r="AM115" s="144"/>
+      <c r="AN115" s="144"/>
+      <c r="AO115" s="144"/>
+      <c r="AP115" s="144"/>
+      <c r="AQ115" s="144"/>
       <c r="AT115" s="2"/>
-      <c r="AU115" s="8"/>
-[...2 lines deleted...]
-      <c r="AX115" s="8"/>
+      <c r="AU115" s="140"/>
+      <c r="AV115" s="140"/>
+      <c r="AW115" s="140"/>
+      <c r="AX115" s="140"/>
     </row>
-    <row r="116" spans="1:50" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:50" ht="15" customHeight="1"/>
+    <row r="116" spans="1:50" ht="15" customHeight="1">
+      <c r="A116" s="140"/>
+      <c r="B116" s="140"/>
+      <c r="C116" s="140"/>
+      <c r="D116" s="140"/>
+      <c r="E116" s="140"/>
+      <c r="F116" s="140"/>
+      <c r="G116" s="140"/>
+      <c r="H116" s="140"/>
+      <c r="I116" s="140"/>
+      <c r="J116" s="140"/>
+      <c r="K116" s="140"/>
+      <c r="L116" s="140"/>
+      <c r="M116" s="140"/>
+      <c r="N116" s="140"/>
+      <c r="O116" s="140"/>
+      <c r="P116" s="140"/>
+      <c r="Q116" s="140"/>
+      <c r="R116" s="140"/>
+      <c r="S116" s="140"/>
+      <c r="T116" s="140"/>
+      <c r="U116" s="140"/>
+      <c r="V116" s="140"/>
+      <c r="W116" s="140"/>
+      <c r="X116" s="140"/>
+      <c r="Y116" s="140"/>
+      <c r="Z116" s="140"/>
+      <c r="AA116" s="140"/>
+      <c r="AB116" s="140"/>
+      <c r="AC116" s="140"/>
+      <c r="AD116" s="140"/>
+      <c r="AE116" s="140"/>
+      <c r="AF116" s="140"/>
+      <c r="AG116" s="144"/>
+      <c r="AH116" s="144"/>
+      <c r="AI116" s="144"/>
+      <c r="AJ116" s="144"/>
+      <c r="AK116" s="144"/>
+      <c r="AL116" s="144"/>
+      <c r="AM116" s="144"/>
+      <c r="AN116" s="144"/>
+      <c r="AO116" s="144"/>
+      <c r="AP116" s="144"/>
+      <c r="AQ116" s="144"/>
+      <c r="AU116" s="140"/>
+      <c r="AV116" s="140"/>
+      <c r="AW116" s="140"/>
+      <c r="AX116" s="140"/>
+    </row>
+    <row r="117" spans="1:50" ht="15" customHeight="1">
+      <c r="A117" s="140"/>
+      <c r="B117" s="140"/>
+      <c r="C117" s="140"/>
+      <c r="D117" s="140"/>
+      <c r="E117" s="140"/>
+      <c r="F117" s="140"/>
+      <c r="G117" s="140"/>
+      <c r="H117" s="140"/>
+      <c r="I117" s="140"/>
+      <c r="J117" s="140"/>
+      <c r="K117" s="140"/>
+      <c r="L117" s="140"/>
+      <c r="M117" s="140"/>
+      <c r="N117" s="140"/>
+      <c r="O117" s="140"/>
+      <c r="P117" s="140"/>
+      <c r="Q117" s="140"/>
+      <c r="R117" s="140"/>
+      <c r="S117" s="140"/>
+      <c r="T117" s="140"/>
+      <c r="U117" s="140"/>
+      <c r="V117" s="140"/>
+      <c r="W117" s="140"/>
+      <c r="X117" s="140"/>
+      <c r="Y117" s="140"/>
+      <c r="Z117" s="140"/>
+      <c r="AA117" s="140"/>
+      <c r="AB117" s="140"/>
+      <c r="AC117" s="140"/>
+      <c r="AD117" s="140"/>
+      <c r="AE117" s="140"/>
+      <c r="AF117" s="140"/>
+      <c r="AG117" s="144"/>
+      <c r="AH117" s="144"/>
+      <c r="AI117" s="144"/>
+      <c r="AJ117" s="144"/>
+      <c r="AK117" s="144"/>
+      <c r="AL117" s="144"/>
+      <c r="AM117" s="144"/>
+      <c r="AN117" s="144"/>
+      <c r="AO117" s="144"/>
+      <c r="AP117" s="144"/>
+      <c r="AQ117" s="144"/>
+      <c r="AU117" s="140"/>
+      <c r="AV117" s="140"/>
+      <c r="AW117" s="140"/>
+      <c r="AX117" s="140"/>
+    </row>
+    <row r="118" spans="1:50" ht="15" customHeight="1">
+      <c r="A118" s="140"/>
+      <c r="B118" s="140"/>
+      <c r="C118" s="140"/>
+      <c r="D118" s="140"/>
+      <c r="E118" s="140"/>
+      <c r="F118" s="140"/>
+      <c r="G118" s="140"/>
+      <c r="H118" s="140"/>
+      <c r="I118" s="140"/>
+      <c r="J118" s="140"/>
+      <c r="K118" s="140"/>
+      <c r="L118" s="140"/>
+      <c r="M118" s="140"/>
+      <c r="N118" s="140"/>
+      <c r="O118" s="140"/>
+      <c r="P118" s="140"/>
+      <c r="Q118" s="140"/>
+      <c r="R118" s="140"/>
+      <c r="S118" s="140"/>
+      <c r="T118" s="140"/>
+      <c r="U118" s="140"/>
+      <c r="V118" s="140"/>
+      <c r="W118" s="140"/>
+      <c r="X118" s="140"/>
+      <c r="Y118" s="140"/>
+      <c r="Z118" s="140"/>
+      <c r="AA118" s="140"/>
+      <c r="AB118" s="140"/>
+      <c r="AC118" s="140"/>
+      <c r="AD118" s="140"/>
+      <c r="AE118" s="140"/>
+      <c r="AF118" s="140"/>
+      <c r="AG118" s="144"/>
+      <c r="AH118" s="144"/>
+      <c r="AI118" s="144"/>
+      <c r="AJ118" s="144"/>
+      <c r="AK118" s="144"/>
+      <c r="AL118" s="144"/>
+      <c r="AM118" s="144"/>
+      <c r="AN118" s="144"/>
+      <c r="AO118" s="144"/>
+      <c r="AP118" s="144"/>
+      <c r="AQ118" s="144"/>
+      <c r="AU118" s="140"/>
+      <c r="AV118" s="140"/>
+      <c r="AW118" s="140"/>
+      <c r="AX118" s="140"/>
+    </row>
   </sheetData>
   <mergeCells count="288">
     <mergeCell ref="S82:X82"/>
     <mergeCell ref="B83:L84"/>
     <mergeCell ref="M83:R83"/>
     <mergeCell ref="S83:X83"/>
     <mergeCell ref="Y83:AG83"/>
     <mergeCell ref="M84:R84"/>
     <mergeCell ref="S84:X84"/>
     <mergeCell ref="Y84:AG84"/>
     <mergeCell ref="T99:AG99"/>
     <mergeCell ref="A85:AG94"/>
     <mergeCell ref="H95:U96"/>
     <mergeCell ref="V95:Y95"/>
     <mergeCell ref="Z95:AC95"/>
     <mergeCell ref="AD95:AG95"/>
     <mergeCell ref="V96:Y97"/>
     <mergeCell ref="Z96:AC97"/>
     <mergeCell ref="AD96:AG97"/>
     <mergeCell ref="M80:R80"/>
     <mergeCell ref="S80:X80"/>
     <mergeCell ref="A81:A84"/>
     <mergeCell ref="B81:L81"/>
     <mergeCell ref="M81:R81"/>
     <mergeCell ref="S81:X81"/>
@@ -14776,68 +14997,68 @@
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:I38"/>
     <mergeCell ref="L38:Y38"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="H35:P35"/>
     <mergeCell ref="R35:AG35"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="H36:P36"/>
     <mergeCell ref="R36:AG36"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="F33:K33"/>
     <mergeCell ref="L33:AA33"/>
     <mergeCell ref="AB33:AG33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F34:K34"/>
     <mergeCell ref="L34:AA34"/>
     <mergeCell ref="AB34:AG34"/>
     <mergeCell ref="F31:K31"/>
     <mergeCell ref="L31:AA31"/>
     <mergeCell ref="AB31:AG31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="F32:K32"/>
     <mergeCell ref="L32:AA32"/>
     <mergeCell ref="AB32:AG32"/>
-    <mergeCell ref="B29:E29"/>
-[...8 lines deleted...]
-    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="A28:A32"/>
     <mergeCell ref="B26:AG27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="O28:P28"/>
     <mergeCell ref="U28:V28"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="AD28:AE28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:M29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="U29:AG29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:M30"/>
+    <mergeCell ref="P30:Q30"/>
+    <mergeCell ref="U30:AG30"/>
+    <mergeCell ref="B31:E31"/>
     <mergeCell ref="B23:W23"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:K24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:AG24"/>
     <mergeCell ref="B25:AG25"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="V21:W21"/>
     <mergeCell ref="X21:AG21"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="J22:W22"/>
     <mergeCell ref="X22:Z23"/>
     <mergeCell ref="AA22:AG23"/>
     <mergeCell ref="A18:AG18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="E19:T19"/>
     <mergeCell ref="U19:AG19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="E20:T20"/>
     <mergeCell ref="U20:X20"/>
@@ -14906,51 +15127,51 @@
     <mergeCell ref="H5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:AG5"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="V2:X2"/>
     <mergeCell ref="Z2:AA2"/>
     <mergeCell ref="AC2:AD2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AF3"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:T5" xr:uid="{95C4D728-E15C-4101-8E3E-FF142011924C}">
       <formula1>$AS$2:$AS$21</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H4:T4" xr:uid="{81A67B10-863F-41E0-A442-E60095342401}">
       <formula1>$AR$2:$AR$10</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.47244094488188981" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="92" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="46" max="32" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4097" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
@@ -15819,578 +16040,863 @@
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E333B51B-AB41-4EF8-87F9-B75AF0FB6A0F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:AC11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="29" width="3.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:29" ht="17.25">
-      <c r="B2" s="140" t="s">
-[...23 lines deleted...]
-      <c r="X2" s="8"/>
+      <c r="B2" s="136" t="s">
+        <v>193</v>
+      </c>
+      <c r="C2" s="140"/>
+      <c r="D2" s="140"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="140"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="140"/>
+      <c r="J2" s="140"/>
+      <c r="K2" s="140"/>
+      <c r="L2" s="140"/>
+      <c r="M2" s="140"/>
+      <c r="N2" s="140"/>
+      <c r="O2" s="140"/>
+      <c r="P2" s="140"/>
+      <c r="Q2" s="140"/>
+      <c r="R2" s="140"/>
+      <c r="S2" s="140"/>
+      <c r="T2" s="140"/>
+      <c r="U2" s="140"/>
+      <c r="V2" s="140"/>
+      <c r="W2" s="140"/>
+      <c r="X2" s="140"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="11"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
     </row>
     <row r="3" spans="2:29">
-      <c r="B3" s="276" t="s">
-[...32 lines deleted...]
-      <c r="AC3" s="283"/>
+      <c r="B3" s="277" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="278"/>
+      <c r="D3" s="278"/>
+      <c r="E3" s="278"/>
+      <c r="F3" s="278"/>
+      <c r="G3" s="279"/>
+      <c r="H3" s="280" t="s">
+        <v>194</v>
+      </c>
+      <c r="I3" s="278"/>
+      <c r="J3" s="278"/>
+      <c r="K3" s="278"/>
+      <c r="L3" s="278"/>
+      <c r="M3" s="278"/>
+      <c r="N3" s="278"/>
+      <c r="O3" s="278"/>
+      <c r="P3" s="278"/>
+      <c r="Q3" s="278"/>
+      <c r="R3" s="278"/>
+      <c r="S3" s="278"/>
+      <c r="T3" s="278"/>
+      <c r="U3" s="278"/>
+      <c r="V3" s="278"/>
+      <c r="W3" s="281"/>
+      <c r="X3" s="282" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y3" s="283"/>
+      <c r="Z3" s="283"/>
+      <c r="AA3" s="283"/>
+      <c r="AB3" s="283"/>
+      <c r="AC3" s="284"/>
     </row>
     <row r="4" spans="2:29">
-      <c r="B4" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC4" s="267"/>
+      <c r="B4" s="264" t="s">
+        <v>106</v>
+      </c>
+      <c r="C4" s="211"/>
+      <c r="D4" s="211"/>
+      <c r="E4" s="211"/>
+      <c r="F4" s="211"/>
+      <c r="G4" s="188"/>
+      <c r="H4" s="265" t="s">
+        <v>107</v>
+      </c>
+      <c r="I4" s="211"/>
+      <c r="J4" s="211"/>
+      <c r="K4" s="211"/>
+      <c r="L4" s="211"/>
+      <c r="M4" s="211"/>
+      <c r="N4" s="211"/>
+      <c r="O4" s="211"/>
+      <c r="P4" s="211"/>
+      <c r="Q4" s="211"/>
+      <c r="R4" s="211"/>
+      <c r="S4" s="211"/>
+      <c r="T4" s="211"/>
+      <c r="U4" s="211"/>
+      <c r="V4" s="211"/>
+      <c r="W4" s="214"/>
+      <c r="X4" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y4" s="267"/>
+      <c r="Z4" s="267"/>
+      <c r="AA4" s="267"/>
+      <c r="AB4" s="267"/>
+      <c r="AC4" s="268"/>
     </row>
     <row r="5" spans="2:29">
-      <c r="B5" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC5" s="267"/>
+      <c r="B5" s="264" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="211"/>
+      <c r="D5" s="211"/>
+      <c r="E5" s="211"/>
+      <c r="F5" s="211"/>
+      <c r="G5" s="188"/>
+      <c r="H5" s="265" t="s">
+        <v>112</v>
+      </c>
+      <c r="I5" s="211"/>
+      <c r="J5" s="211"/>
+      <c r="K5" s="211"/>
+      <c r="L5" s="211"/>
+      <c r="M5" s="211"/>
+      <c r="N5" s="211"/>
+      <c r="O5" s="211"/>
+      <c r="P5" s="211"/>
+      <c r="Q5" s="211"/>
+      <c r="R5" s="211"/>
+      <c r="S5" s="211"/>
+      <c r="T5" s="211"/>
+      <c r="U5" s="211"/>
+      <c r="V5" s="211"/>
+      <c r="W5" s="214"/>
+      <c r="X5" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y5" s="267"/>
+      <c r="Z5" s="267"/>
+      <c r="AA5" s="267"/>
+      <c r="AB5" s="267"/>
+      <c r="AC5" s="268"/>
     </row>
     <row r="6" spans="2:29">
-      <c r="B6" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC6" s="267"/>
+      <c r="B6" s="264" t="s">
+        <v>114</v>
+      </c>
+      <c r="C6" s="211"/>
+      <c r="D6" s="211"/>
+      <c r="E6" s="211"/>
+      <c r="F6" s="211"/>
+      <c r="G6" s="188"/>
+      <c r="H6" s="265" t="s">
+        <v>115</v>
+      </c>
+      <c r="I6" s="211"/>
+      <c r="J6" s="211"/>
+      <c r="K6" s="211"/>
+      <c r="L6" s="211"/>
+      <c r="M6" s="211"/>
+      <c r="N6" s="211"/>
+      <c r="O6" s="211"/>
+      <c r="P6" s="211"/>
+      <c r="Q6" s="211"/>
+      <c r="R6" s="211"/>
+      <c r="S6" s="211"/>
+      <c r="T6" s="211"/>
+      <c r="U6" s="211"/>
+      <c r="V6" s="211"/>
+      <c r="W6" s="214"/>
+      <c r="X6" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y6" s="267"/>
+      <c r="Z6" s="267"/>
+      <c r="AA6" s="267"/>
+      <c r="AB6" s="267"/>
+      <c r="AC6" s="268"/>
     </row>
     <row r="7" spans="2:29">
-      <c r="B7" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC7" s="267"/>
+      <c r="B7" s="264" t="s">
+        <v>195</v>
+      </c>
+      <c r="C7" s="211"/>
+      <c r="D7" s="211"/>
+      <c r="E7" s="211"/>
+      <c r="F7" s="211"/>
+      <c r="G7" s="188"/>
+      <c r="H7" s="265" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" s="211"/>
+      <c r="J7" s="211"/>
+      <c r="K7" s="211"/>
+      <c r="L7" s="211"/>
+      <c r="M7" s="211"/>
+      <c r="N7" s="211"/>
+      <c r="O7" s="211"/>
+      <c r="P7" s="211"/>
+      <c r="Q7" s="211"/>
+      <c r="R7" s="211"/>
+      <c r="S7" s="211"/>
+      <c r="T7" s="211"/>
+      <c r="U7" s="211"/>
+      <c r="V7" s="211"/>
+      <c r="W7" s="214"/>
+      <c r="X7" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y7" s="267"/>
+      <c r="Z7" s="267"/>
+      <c r="AA7" s="267"/>
+      <c r="AB7" s="267"/>
+      <c r="AC7" s="268"/>
     </row>
     <row r="8" spans="2:29">
-      <c r="B8" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC8" s="267"/>
+      <c r="B8" s="264" t="s">
+        <v>197</v>
+      </c>
+      <c r="C8" s="211"/>
+      <c r="D8" s="211"/>
+      <c r="E8" s="211"/>
+      <c r="F8" s="211"/>
+      <c r="G8" s="188"/>
+      <c r="H8" s="265" t="s">
+        <v>198</v>
+      </c>
+      <c r="I8" s="211"/>
+      <c r="J8" s="211"/>
+      <c r="K8" s="211"/>
+      <c r="L8" s="211"/>
+      <c r="M8" s="211"/>
+      <c r="N8" s="211"/>
+      <c r="O8" s="211"/>
+      <c r="P8" s="211"/>
+      <c r="Q8" s="211"/>
+      <c r="R8" s="211"/>
+      <c r="S8" s="211"/>
+      <c r="T8" s="211"/>
+      <c r="U8" s="211"/>
+      <c r="V8" s="211"/>
+      <c r="W8" s="214"/>
+      <c r="X8" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y8" s="267"/>
+      <c r="Z8" s="267"/>
+      <c r="AA8" s="267"/>
+      <c r="AB8" s="267"/>
+      <c r="AC8" s="268"/>
     </row>
     <row r="9" spans="2:29">
-      <c r="B9" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC9" s="267"/>
+      <c r="B9" s="264" t="s">
+        <v>199</v>
+      </c>
+      <c r="C9" s="211"/>
+      <c r="D9" s="211"/>
+      <c r="E9" s="211"/>
+      <c r="F9" s="211"/>
+      <c r="G9" s="188"/>
+      <c r="H9" s="265" t="s">
+        <v>200</v>
+      </c>
+      <c r="I9" s="211"/>
+      <c r="J9" s="211"/>
+      <c r="K9" s="211"/>
+      <c r="L9" s="211"/>
+      <c r="M9" s="211"/>
+      <c r="N9" s="211"/>
+      <c r="O9" s="211"/>
+      <c r="P9" s="211"/>
+      <c r="Q9" s="211"/>
+      <c r="R9" s="211"/>
+      <c r="S9" s="211"/>
+      <c r="T9" s="211"/>
+      <c r="U9" s="211"/>
+      <c r="V9" s="211"/>
+      <c r="W9" s="214"/>
+      <c r="X9" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y9" s="267"/>
+      <c r="Z9" s="267"/>
+      <c r="AA9" s="267"/>
+      <c r="AB9" s="267"/>
+      <c r="AC9" s="268"/>
     </row>
     <row r="10" spans="2:29">
-      <c r="B10" s="263" t="s">
-[...32 lines deleted...]
-      <c r="AC10" s="267"/>
+      <c r="B10" s="264" t="s">
+        <v>201</v>
+      </c>
+      <c r="C10" s="211"/>
+      <c r="D10" s="211"/>
+      <c r="E10" s="211"/>
+      <c r="F10" s="211"/>
+      <c r="G10" s="188"/>
+      <c r="H10" s="265" t="s">
+        <v>202</v>
+      </c>
+      <c r="I10" s="211"/>
+      <c r="J10" s="211"/>
+      <c r="K10" s="211"/>
+      <c r="L10" s="211"/>
+      <c r="M10" s="211"/>
+      <c r="N10" s="211"/>
+      <c r="O10" s="211"/>
+      <c r="P10" s="211"/>
+      <c r="Q10" s="211"/>
+      <c r="R10" s="211"/>
+      <c r="S10" s="211"/>
+      <c r="T10" s="211"/>
+      <c r="U10" s="211"/>
+      <c r="V10" s="211"/>
+      <c r="W10" s="214"/>
+      <c r="X10" s="266" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y10" s="267"/>
+      <c r="Z10" s="267"/>
+      <c r="AA10" s="267"/>
+      <c r="AB10" s="267"/>
+      <c r="AC10" s="268"/>
     </row>
     <row r="11" spans="2:29">
-      <c r="B11" s="268" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="271" t="s">
+      <c r="B11" s="269" t="s">
+        <v>203</v>
+      </c>
+      <c r="C11" s="270"/>
+      <c r="D11" s="270"/>
+      <c r="E11" s="270"/>
+      <c r="F11" s="270"/>
+      <c r="G11" s="271"/>
+      <c r="H11" s="272" t="s">
         <v>204</v>
       </c>
-      <c r="I11" s="269"/>
-[...21 lines deleted...]
-      <c r="AC11" s="275"/>
+      <c r="I11" s="270"/>
+      <c r="J11" s="270"/>
+      <c r="K11" s="270"/>
+      <c r="L11" s="270"/>
+      <c r="M11" s="270"/>
+      <c r="N11" s="270"/>
+      <c r="O11" s="270"/>
+      <c r="P11" s="270"/>
+      <c r="Q11" s="270"/>
+      <c r="R11" s="270"/>
+      <c r="S11" s="270"/>
+      <c r="T11" s="270"/>
+      <c r="U11" s="270"/>
+      <c r="V11" s="270"/>
+      <c r="W11" s="273"/>
+      <c r="X11" s="274" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y11" s="275"/>
+      <c r="Z11" s="275"/>
+      <c r="AA11" s="275"/>
+      <c r="AB11" s="275"/>
+      <c r="AC11" s="276"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="B10:G10"/>
     <mergeCell ref="H10:W10"/>
     <mergeCell ref="X10:AC10"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="H11:W11"/>
     <mergeCell ref="X11:AC11"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:W3"/>
     <mergeCell ref="X3:AC3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:W4"/>
     <mergeCell ref="X4:AC4"/>
     <mergeCell ref="X9:AC9"/>
     <mergeCell ref="H5:W5"/>
     <mergeCell ref="H6:W6"/>
     <mergeCell ref="H7:W7"/>
     <mergeCell ref="H8:W8"/>
     <mergeCell ref="H9:W9"/>
     <mergeCell ref="X5:AC5"/>
     <mergeCell ref="X6:AC6"/>
     <mergeCell ref="X7:AC7"/>
     <mergeCell ref="X8:AC8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73204BA9-6D4F-4DA8-8CBC-633B7DAA31BE}">
   <dimension ref="B1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="33" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.5" defaultRowHeight="33" customHeight="1"/>
   <cols>
     <col min="2" max="4" width="15.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="33" customHeight="1" thickBot="1"/>
     <row r="2" spans="2:4" ht="33" customHeight="1" thickBot="1">
-      <c r="B2" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="97">
+      <c r="B2" s="94" t="s">
+        <v>205</v>
+      </c>
+      <c r="C2" s="95">
         <v>0</v>
       </c>
-      <c r="D2" s="95"/>
+      <c r="D2" s="93"/>
     </row>
-    <row r="3" spans="2:4" s="101" customFormat="1" ht="33" customHeight="1">
-[...5 lines deleted...]
-        <v>181</v>
+    <row r="3" spans="2:4" s="99" customFormat="1" ht="33" customHeight="1">
+      <c r="B3" s="98"/>
+      <c r="C3" s="100" t="s">
+        <v>206</v>
+      </c>
+      <c r="D3" s="101" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="33" customHeight="1">
-      <c r="B4" s="98" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="104">
+      <c r="B4" s="96" t="s">
+        <v>208</v>
+      </c>
+      <c r="C4" s="102">
         <f>ROUNDDOWN(C2/0.8979,0)</f>
         <v>0</v>
       </c>
-      <c r="D4" s="105">
+      <c r="D4" s="103">
         <f>C4-C2</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="33" customHeight="1" thickBot="1">
-      <c r="B5" s="99" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="106">
+      <c r="B5" s="97" t="s">
+        <v>209</v>
+      </c>
+      <c r="C5" s="104">
         <f>C2</f>
         <v>0</v>
       </c>
-      <c r="D5" s="107">
+      <c r="D5" s="105">
         <f>ROUNDDOWN(C5*0.1021,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:4" ht="33" customHeight="1" thickBot="1"/>
     <row r="8" spans="2:4" ht="33" customHeight="1" thickBot="1">
-      <c r="B8" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="97">
+      <c r="B8" s="94" t="s">
+        <v>210</v>
+      </c>
+      <c r="C8" s="95">
         <v>0</v>
       </c>
-      <c r="D8" s="95"/>
+      <c r="D8" s="93"/>
     </row>
     <row r="9" spans="2:4" ht="33" customHeight="1">
-      <c r="B9" s="100"/>
-[...4 lines deleted...]
-        <v>182</v>
+      <c r="B9" s="98"/>
+      <c r="C9" s="100" t="s">
+        <v>211</v>
+      </c>
+      <c r="D9" s="101" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="33" customHeight="1">
-      <c r="B10" s="98" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="104">
+      <c r="B10" s="96" t="s">
+        <v>208</v>
+      </c>
+      <c r="C10" s="102">
         <f>ROUNDDOWN(C8/0.8979,0)</f>
         <v>0</v>
       </c>
-      <c r="D10" s="105">
+      <c r="D10" s="103">
         <f>C10-C8</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="33" customHeight="1" thickBot="1">
-      <c r="B11" s="99" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="106">
+      <c r="B11" s="97" t="s">
+        <v>209</v>
+      </c>
+      <c r="C11" s="104">
         <f>C8</f>
         <v>0</v>
       </c>
-      <c r="D11" s="107">
+      <c r="D11" s="105">
         <f>ROUNDDOWN(C11*0.1021,0)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B7BB4D3-42E6-497B-AD93-DCE7D4EAAD6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3F43834-928E-45E4-B3A8-A6B408D9DE02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57C9A472-B178-41BB-8F84-5B7FA5240DFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>研究部様式4-3</vt:lpstr>
       <vt:lpstr>移動経路別紙</vt:lpstr>
       <vt:lpstr>源泉計算フォーム</vt:lpstr>
       <vt:lpstr>'研究部様式4-3'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>