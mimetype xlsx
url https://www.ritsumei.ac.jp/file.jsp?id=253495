--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,78 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\日本語版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C26C3C5-709B-47E2-A866-8E5CB299EC27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FDF8C15-E96E-4CD0-A911-89AAAF3E9BF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="授受簿(例)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'授受簿(例)'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A7" i="1" l="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
   <c r="A12" i="1" s="1"/>
   <c r="A13" i="1" s="1"/>
   <c r="A14" i="1" s="1"/>
   <c r="A15" i="1" s="1"/>
   <c r="A16" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
@@ -199,59 +206,59 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>数量</t>
     <rPh sb="0" eb="2">
       <t>スウリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>受領日付</t>
     <rPh sb="0" eb="2">
       <t>ジュリョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒヅケ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>No.</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>研究部様式4-5　2025/04版</t>
+    <t>研究部様式0105-05　2026/04更新</t>
     <rPh sb="0" eb="3">
       <t>ケンキュウブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
     </rPh>
-    <rPh sb="16" eb="17">
-      <t>バン</t>
+    <rPh sb="20" eb="22">
+      <t>コウシン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -402,77 +409,77 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -700,403 +707,668 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="7.125" customWidth="1"/>
+    <col min="1" max="1" width="4.08984375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39.26953125" customWidth="1"/>
+    <col min="3" max="3" width="20.26953125" customWidth="1"/>
+    <col min="4" max="4" width="7.6328125" customWidth="1"/>
+    <col min="5" max="5" width="7.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="7"/>
       <c r="D6" s="8"/>
       <c r="E6" s="5"/>
       <c r="F6" s="4"/>
     </row>
-    <row r="7" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2">
         <f t="shared" ref="A7:A30" si="0">A6+1</f>
         <v>2</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="7"/>
       <c r="D7" s="8"/>
       <c r="E7" s="5"/>
       <c r="F7" s="4"/>
     </row>
-    <row r="8" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8"/>
       <c r="E8" s="5"/>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="5"/>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="5"/>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="5"/>
       <c r="F11" s="4"/>
     </row>
-    <row r="12" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="5"/>
       <c r="F12" s="4"/>
     </row>
-    <row r="13" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="5"/>
       <c r="F13" s="4"/>
     </row>
-    <row r="14" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="5"/>
       <c r="F14" s="4"/>
     </row>
-    <row r="15" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="5"/>
       <c r="F15" s="4"/>
     </row>
-    <row r="16" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="5"/>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="5"/>
       <c r="F17" s="4"/>
     </row>
-    <row r="18" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="5"/>
       <c r="F18" s="4"/>
     </row>
-    <row r="19" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
       <c r="E19" s="5"/>
       <c r="F19" s="4"/>
     </row>
-    <row r="20" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
       <c r="E20" s="5"/>
       <c r="F20" s="4"/>
     </row>
-    <row r="21" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="5"/>
       <c r="F21" s="4"/>
     </row>
-    <row r="22" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="5"/>
       <c r="F22" s="4"/>
     </row>
-    <row r="23" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="5"/>
       <c r="F23" s="4"/>
     </row>
-    <row r="24" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="5"/>
       <c r="F24" s="4"/>
     </row>
-    <row r="25" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="5"/>
       <c r="F25" s="4"/>
     </row>
-    <row r="26" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="7"/>
       <c r="D26" s="8"/>
       <c r="E26" s="5"/>
       <c r="F26" s="4"/>
     </row>
-    <row r="27" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="5"/>
       <c r="F27" s="4"/>
     </row>
-    <row r="28" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="2">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="5"/>
       <c r="F28" s="4"/>
     </row>
-    <row r="29" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="5"/>
       <c r="F29" s="4"/>
     </row>
-    <row r="30" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="2">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="5"/>
       <c r="F30" s="4"/>
     </row>
-    <row r="31" spans="1:6" ht="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="32" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:6" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D32" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D32:F32"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.74803149606299213" right="0.62992125984251968" top="0.98425196850393704" bottom="0.35433070866141736" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C授　受　簿</oddHeader>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01A740A4-D08E-4489-8910-B91161E4B516}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECC82B35-18AD-40DC-9195-94EFE7046A72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B1C8E44-EB61-46E0-A8E4-7F736D631DE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -1105,25 +1377,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>授受簿(例)</vt:lpstr>
       <vt:lpstr>'授受簿(例)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>立命館大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+</Properties>
+</file>