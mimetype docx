--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,74 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1BCCB8E4" w14:textId="77777777" w:rsidR="00011BA7" w:rsidRPr="00C4543E" w:rsidRDefault="00E3119B" w:rsidP="00990237">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21019CF3" wp14:editId="55EED82D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21019CF3" wp14:editId="55EED82D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4650740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>22860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2019300" cy="1352550"/>
                 <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-204" y="-304"/>
                     <wp:lineTo x="-204" y="21600"/>
                     <wp:lineTo x="21600" y="21600"/>
                     <wp:lineTo x="21600" y="-304"/>
                     <wp:lineTo x="-204" y="-304"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="3" name="Rectangle 42"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -197,51 +201,51 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>開催後の場合は、請求書および納品書（あるいは領収書）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="21019CF3" id="Rectangle 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:366.2pt;margin-top:1.8pt;width:159pt;height:106.5pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5cN7WDwIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z203Blu17nTaMYR0&#10;HEgHPyBN0zYijYOTrT1+PU62203whuhDZNfOZ/vzl83NNBh2VOg12IoXs5wzZSU02nYV//5t/2bF&#10;mQ/CNsKAVRV/Up7fbF+/2oyuVHPowTQKGYFYX46u4n0IrswyL3s1CD8DpywFW8BBBHKxyxoUI6EP&#10;Jpvn+btsBGwcglTe09+7U5BvE37bKhm+tK1XgZmKU28hnZjOOp7ZdiPKDoXrtTy3If6hi0FoS0Uv&#10;UHciCHZA/RfUoCWChzbMJAwZtK2WKs1A0xT5H9M89sKpNAuR492FJv//YOXD8dF9xdi6d/cgf3hm&#10;YdcL26lbRBh7JRoqV0SistH58nIhOp6usnr8DA2tVhwCJA6mFocISNOxKVH9dKFaTYFJ+knTrhc5&#10;bURSrFgs58tlWkYmyufrDn34qGBg0ag40i4TvDje+xDbEeVzSqxmYa+NSfs0lo0VX6wKKpAmA6Ob&#10;GE0OdvXOIDsKksR+n9OXhiMCrtMGHUiYRg8VX8Wcs1QiHx9sk8oEoc3JplaMPRMUOYny82WY6okS&#10;o1lD80RUIZwESA+GjB7wF2cjia/i/udBoOLMfLJE9/u38/WS1Jqc1WpNPOF1oL4KCCsJqOKBs5O5&#10;Cyd9Hxzqrqc6RSLBwi0tqNWJupeezl2TvBKj56cQ9Xvtp6yXB7v9DQAA//8DAFBLAwQUAAYACAAA&#10;ACEA6yBDfeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdtxgUsqkA&#10;QQ9UAlHo3Y2XJGpsR7GbBL4e9wTH2RnNvM1Xk23ZQH1ovEOYzwQwcqU3jasQPj+er26Bhaid0a13&#10;hPBNAVbF+VmuM+NH907DNlYslbiQaYQ6xi7jPJQ1WR1mviOXvC/fWx2T7Ctuej2mcttyKYTiVjcu&#10;LdS6o8eaysP2aBF+DvHpZde9Sbl7WL+Oas03y2ZAvLyY7u+ARZriXxhO+AkdisS090dnAmsRbhZy&#10;maIICwXs5ItrkQ57BDlXCniR8/8vFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+XDe&#10;1g8CAAD4AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6yBDfeAAAAAKAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt">
+              <v:rect w14:anchorId="21019CF3" id="Rectangle 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:366.2pt;margin-top:1.8pt;width:159pt;height:106.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5cN7WDwIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z203Blu17nTaMYR0&#10;HEgHPyBN0zYijYOTrT1+PU62203whuhDZNfOZ/vzl83NNBh2VOg12IoXs5wzZSU02nYV//5t/2bF&#10;mQ/CNsKAVRV/Up7fbF+/2oyuVHPowTQKGYFYX46u4n0IrswyL3s1CD8DpywFW8BBBHKxyxoUI6EP&#10;Jpvn+btsBGwcglTe09+7U5BvE37bKhm+tK1XgZmKU28hnZjOOp7ZdiPKDoXrtTy3If6hi0FoS0Uv&#10;UHciCHZA/RfUoCWChzbMJAwZtK2WKs1A0xT5H9M89sKpNAuR492FJv//YOXD8dF9xdi6d/cgf3hm&#10;YdcL26lbRBh7JRoqV0SistH58nIhOp6usnr8DA2tVhwCJA6mFocISNOxKVH9dKFaTYFJ+knTrhc5&#10;bURSrFgs58tlWkYmyufrDn34qGBg0ag40i4TvDje+xDbEeVzSqxmYa+NSfs0lo0VX6wKKpAmA6Ob&#10;GE0OdvXOIDsKksR+n9OXhiMCrtMGHUiYRg8VX8Wcs1QiHx9sk8oEoc3JplaMPRMUOYny82WY6okS&#10;o1lD80RUIZwESA+GjB7wF2cjia/i/udBoOLMfLJE9/u38/WS1Jqc1WpNPOF1oL4KCCsJqOKBs5O5&#10;Cyd9Hxzqrqc6RSLBwi0tqNWJupeezl2TvBKj56cQ9Xvtp6yXB7v9DQAA//8DAFBLAwQUAAYACAAA&#10;ACEA6yBDfeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdtxgUsqkA&#10;QQ9UAlHo3Y2XJGpsR7GbBL4e9wTH2RnNvM1Xk23ZQH1ovEOYzwQwcqU3jasQPj+er26Bhaid0a13&#10;hPBNAVbF+VmuM+NH907DNlYslbiQaYQ6xi7jPJQ1WR1mviOXvC/fWx2T7Ctuej2mcttyKYTiVjcu&#10;LdS6o8eaysP2aBF+DvHpZde9Sbl7WL+Oas03y2ZAvLyY7u+ARZriXxhO+AkdisS090dnAmsRbhZy&#10;maIICwXs5ItrkQ57BDlXCniR8/8vFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+XDe&#10;1g8CAAD4AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6yBDfeAAAAAKAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="3pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="06184E13" w14:textId="77777777" w:rsidR="00E3119B" w:rsidRDefault="00E3119B" w:rsidP="003B659D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E3119B">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>留意事項：</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6D77F123" w14:textId="77777777" w:rsidR="003B659D" w:rsidRPr="003B659D" w:rsidRDefault="003B659D" w:rsidP="003B659D">
                       <w:pPr>
@@ -356,79 +360,79 @@
         <w:t xml:space="preserve">渉 外 </w:t>
       </w:r>
       <w:r w:rsidR="00A0333A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">費　</w:t>
       </w:r>
       <w:r w:rsidR="00917CED">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>内　容　明　細　書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="6673" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="6946" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3394"/>
+        <w:gridCol w:w="3667"/>
         <w:gridCol w:w="1011"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E5D10" w:rsidRPr="00BD7981" w14:paraId="267C5C6C" w14:textId="77777777" w:rsidTr="003B659D">
+      <w:tr w:rsidR="007E5D10" w:rsidRPr="00BD7981" w14:paraId="267C5C6C" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcW w:w="3667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17DDB7A8" w14:textId="77777777" w:rsidR="007E5D10" w:rsidRPr="00881E77" w:rsidRDefault="00917CED" w:rsidP="00DA70C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>提出</w:t>
             </w:r>
@@ -577,57 +581,57 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A94B8A5" w14:textId="77777777" w:rsidR="007E5D10" w:rsidRPr="00881E77" w:rsidRDefault="007E5D10" w:rsidP="007E5D10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881E77">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7632" w:rsidRPr="00BD7981" w14:paraId="69794E68" w14:textId="77777777" w:rsidTr="003B659D">
+      <w:tr w:rsidR="008F7632" w:rsidRPr="00BD7981" w14:paraId="69794E68" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcW w:w="3667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BF263D8" w14:textId="77777777" w:rsidR="008F7632" w:rsidRPr="00881E77" w:rsidRDefault="008F7632" w:rsidP="00EA7B0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881E77">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究代表者／研究分担者 氏名</w:t>
@@ -733,109 +737,109 @@
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(*</w:t>
       </w:r>
       <w:r w:rsidR="00DC51E5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6E3C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)科研費、研究高度化推進制度などの共同研究の場合は、研究代表者氏名を記入してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10501" w:type="dxa"/>
-        <w:tblInd w:w="99" w:type="dxa"/>
+        <w:tblW w:w="10765" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="276"/>
-        <w:gridCol w:w="2626"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="2882"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="872"/>
         <w:gridCol w:w="1618"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="1381"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="1243"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="1385"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="7BCD91D3" w14:textId="77777777" w:rsidTr="008F39EC">
+      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="7BCD91D3" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="276" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B2693DB" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00322E48" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5202FFE4" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究環境整備費</w:t>
@@ -873,86 +877,86 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50FD21F7" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="002D76FC" w:rsidP="00E81671">
             <w:pPr>
               <w:ind w:rightChars="-47" w:right="-99"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>受託研究（　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:tcW w:w="4833" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A0CE583" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>科学研究費助成事業－科研費－</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D76FC" w:rsidRPr="007F6E3C" w14:paraId="5A1E3996" w14:textId="77777777" w:rsidTr="008F39EC">
+      <w:tr w:rsidR="002D76FC" w:rsidRPr="007F6E3C" w14:paraId="5A1E3996" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="37"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="3166" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1860578C" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="007F6E3C" w:rsidRDefault="00334EC8" w:rsidP="00350592">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1153,51 +1157,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A6FB649" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="00322E48" w:rsidRDefault="002D76FC" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB0C5D0" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="00C53A50" w:rsidRDefault="00350592" w:rsidP="00350592">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C53A50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>若手</w:t>
@@ -1211,79 +1215,79 @@
               </w:rPr>
               <w:t>研究（　　）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA1BEB6" w14:textId="77777777" w:rsidR="00350592" w:rsidRPr="00350592" w:rsidRDefault="00350592" w:rsidP="00350592">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C53A50">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>若手研究</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="6D64E7F5" w14:textId="77777777" w:rsidTr="008F39EC">
+      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="6D64E7F5" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="34"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="276" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549417CB" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00322E48" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50619A97" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00BE4044" w:rsidP="00E81671">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>科研費獲得推進型</w:t>
@@ -1447,113 +1451,113 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E9A99DC" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00322E48" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C0D82EF" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00350592" w:rsidP="00E81671">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基盤</w:t>
             </w:r>
             <w:r w:rsidR="00236969" w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研究（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="6CDB6A85" w14:textId="77777777" w:rsidTr="00C90DA1">
+      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="6CDB6A85" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
-          <w:trHeight w:val="414"/>
+          <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="276" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="532399BD" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00322E48" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17CDCBB1" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00C90DA1" w:rsidRDefault="00BE4044" w:rsidP="00E81671">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90DA1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>研究成果国際発信プログラム</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1660,107 +1664,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C45A3C7" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00322E48" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2901" w:type="dxa"/>
+            <w:tcW w:w="2904" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A902C1" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00236969" w:rsidP="00C90DA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他（　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="36EAC86A" w14:textId="77777777" w:rsidTr="008F39EC">
+      <w:tr w:rsidR="00236969" w:rsidRPr="007F6E3C" w14:paraId="36EAC86A" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="276" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38926A4D" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00322E48" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6404DAB8" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="002D76FC" w:rsidP="002D76FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1825,51 +1829,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6021DAA7" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4559" w:type="dxa"/>
+            <w:tcW w:w="4561" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DCE1AE7" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00236969" w:rsidP="00E81671">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:w w:val="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
@@ -1882,57 +1886,57 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>所属</w:t>
             </w:r>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>：　　　　　　　　　　　　　　　　種目：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C67019" w:rsidRPr="007F6E3C" w14:paraId="76A1F228" w14:textId="77777777" w:rsidTr="008F39EC">
+      <w:tr w:rsidR="00C67019" w:rsidRPr="007F6E3C" w14:paraId="76A1F228" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="34"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="4314" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="681762B2" w14:textId="77777777" w:rsidR="00C67019" w:rsidRPr="00945CCE" w:rsidRDefault="00C67019" w:rsidP="00945CCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究代表者氏名</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1976,57 +1980,57 @@
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64323ED9" w14:textId="77777777" w:rsidR="00C67019" w:rsidRPr="00945CCE" w:rsidRDefault="00F56DF3" w:rsidP="00945CCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>事務局宛通信欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C67019" w:rsidRPr="00E51556" w14:paraId="7D6F3732" w14:textId="77777777" w:rsidTr="00423675">
+      <w:tr w:rsidR="00C67019" w:rsidRPr="00E51556" w14:paraId="7D6F3732" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcW w:w="4314" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DD3D4E1" w14:textId="77777777" w:rsidR="00C67019" w:rsidRPr="00E51556" w:rsidRDefault="00C67019" w:rsidP="00E51556">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6451" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
@@ -2060,73 +2064,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C92BACF" w14:textId="77777777" w:rsidR="006543A4" w:rsidRPr="00322E48" w:rsidRDefault="006543A4" w:rsidP="00945CCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>〔茶菓・飲食物を提供する会議進行上のやむを得ない理由〕</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10487" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10760" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10487"/>
+        <w:gridCol w:w="10760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006543A4" w:rsidRPr="00322E48" w14:paraId="030C1BED" w14:textId="77777777" w:rsidTr="00423675">
+      <w:tr w:rsidR="006543A4" w:rsidRPr="00322E48" w14:paraId="030C1BED" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10487" w:type="dxa"/>
+            <w:tcW w:w="10760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44155FE1" w14:textId="77777777" w:rsidR="00003F31" w:rsidRPr="00322E48" w:rsidRDefault="00003F31" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0297F6C5" w14:textId="77777777" w:rsidR="006543A4" w:rsidRPr="00322E48" w:rsidRDefault="006543A4" w:rsidP="009E56E3">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
@@ -2196,97 +2200,97 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>会場が本大学施設外の場合は、その選定理由を記入してください</w:t>
       </w:r>
       <w:r w:rsidR="00F56DF3" w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（本大学施設内であれば記入不要）</w:t>
       </w:r>
       <w:r w:rsidR="00B55A6D" w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="1653"/>
         <w:gridCol w:w="827"/>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="275"/>
         <w:gridCol w:w="531"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="275"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="407"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="65"/>
         <w:gridCol w:w="486"/>
         <w:gridCol w:w="413"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="1178"/>
         <w:gridCol w:w="332"/>
         <w:gridCol w:w="416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006543A4" w:rsidRPr="00322E48" w14:paraId="53A59A5A" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="006543A4" w:rsidRPr="00322E48" w14:paraId="53A59A5A" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EB00D5B" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00322E48" w:rsidRDefault="00927027" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>開催日時</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2711,110 +2715,110 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E74D895" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00322E48" w:rsidRDefault="00927027" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00927027" w:rsidRPr="00322E48" w14:paraId="4E46AA04" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="00927027" w:rsidRPr="00322E48" w14:paraId="4E46AA04" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="131F60D0" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00322E48" w:rsidRDefault="00E51556" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>会場名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9109" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35D1D78A" w14:textId="77777777" w:rsidR="009E56E3" w:rsidRPr="00322E48" w:rsidRDefault="009E56E3" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00927027" w:rsidRPr="00322E48" w14:paraId="16409FAC" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="00927027" w:rsidRPr="00322E48" w14:paraId="16409FAC" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="966"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F52FFA" w14:textId="77777777" w:rsidR="00BB2C05" w:rsidRDefault="00E51556" w:rsidP="00E51556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>会場</w:t>
             </w:r>
             <w:r w:rsidR="00927027" w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -2859,57 +2863,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9109" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42216586" w14:textId="77777777" w:rsidR="00003F31" w:rsidRPr="00322E48" w:rsidRDefault="00003F31" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881E77" w:rsidRPr="00322E48" w14:paraId="03A6BC2C" w14:textId="77777777" w:rsidTr="00E3119B">
+      <w:tr w:rsidR="00881E77" w:rsidRPr="00322E48" w14:paraId="03A6BC2C" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="1487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="483A42BB" w14:textId="77777777" w:rsidR="009E56E3" w:rsidRPr="00322E48" w:rsidRDefault="005A537D" w:rsidP="009E56E3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>開催</w:t>
             </w:r>
             <w:r w:rsidR="009E56E3" w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -2954,57 +2958,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9109" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F47E19A" w14:textId="77777777" w:rsidR="00003F31" w:rsidRPr="00322E48" w:rsidRDefault="00003F31" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00322E48" w14:paraId="7016B2DA" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00322E48" w14:paraId="7016B2DA" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="71"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E8D94C4" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00322E48" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>参加者氏名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0890E033" w14:textId="77777777" w:rsidR="00595016" w:rsidRDefault="00571308" w:rsidP="009E56E3">
@@ -3195,57 +3199,57 @@
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C19AD36" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00322E48" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00322E48" w14:paraId="216D4463" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00322E48" w14:paraId="216D4463" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="1485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31D844EA" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00322E48" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2598" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3307,57 +3311,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D214BFF" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00322E48" w:rsidRDefault="00F56DF3" w:rsidP="009E56E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571308" w:rsidRPr="00322E48" w14:paraId="48F418FA" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="00571308" w:rsidRPr="00322E48" w14:paraId="48F418FA" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E56021" w14:textId="77777777" w:rsidR="00571308" w:rsidRPr="00322E48" w:rsidRDefault="00571308" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2598" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3501,57 +3505,57 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BFF372A" w14:textId="77777777" w:rsidR="00571308" w:rsidRPr="00322E48" w:rsidRDefault="00571308" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008015E1" w:rsidRPr="00322E48" w14:paraId="5E8D5AE9" w14:textId="77777777" w:rsidTr="00F508F6">
+      <w:tr w:rsidR="008015E1" w:rsidRPr="00322E48" w14:paraId="5E8D5AE9" w14:textId="77777777" w:rsidTr="00E74C03">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576F1D0A" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>費用（</w:t>
             </w:r>
             <w:r w:rsidR="00DC51E5" w:rsidRPr="00322E48">
@@ -3690,79 +3694,79 @@
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12082C04" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="008015E1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>円）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FE58518" w14:textId="77777777" w:rsidR="00945CCE" w:rsidRPr="00322E48" w:rsidRDefault="004C1796" w:rsidP="00945CCE">
+    <w:p w14:paraId="6FE58518" w14:textId="5E7336EB" w:rsidR="00945CCE" w:rsidRPr="00322E48" w:rsidRDefault="00F96E94" w:rsidP="00945CCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E819E4" wp14:editId="51361266">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E819E4" wp14:editId="050EB3B6">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5958840</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>154305</wp:posOffset>
+                  <wp:posOffset>55880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1036955" cy="620395"/>
-                <wp:effectExtent l="13335" t="8255" r="6985" b="9525"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 40"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1036955" cy="620395"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
@@ -3842,51 +3846,51 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>ください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="46E819E4" id="Rectangle 40" o:spid="_x0000_s1027" style="position:absolute;margin-left:469.2pt;margin-top:12.15pt;width:81.65pt;height:48.85pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy+3LsEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtLW3UdLXqUoS0&#10;XKSFD3Acp7FwPGbsNlm+nrGb7RZ4QQg/WB6PfWbmzJnNzdAZdlLoNdiSTyc5Z8pKqLU9lPzrl/2r&#10;FWc+CFsLA1aV/FF5frN9+WLTu0LNoAVTK2QEYn3Ru5K3Ibgiy7xsVSf8BJyy5GwAOxHIxENWo+gJ&#10;vTPZLM+XWQ9YOwSpvKfbu7OTbxN+0ygZPjWNV4GZklNuIe2Y9iru2XYjigMK12o5piH+IYtOaEtB&#10;L1B3Igh2RP0HVKclgocmTCR0GTSNlirVQNVM89+qeWiFU6kWIse7C03+/8HKj6cH9xlj6t7dg/zm&#10;mYVdK+xB3SJC3ypRU7hpJCrrnS8uH6Lh6Sur+g9QU2vFMUDiYGiwi4BUHRsS1Y8XqtUQmKTLaT5f&#10;rhcLziT5lrN8vl6kEKJ4+u3Qh3cKOhYPJUdqZUIXp3sfYjaieHqSsgej6702Jhl4qHYG2UlQ2/dp&#10;jej++pmxrKfo80WekH/x+b+D6HQg/RrdlXyVx3VWVKTtra2TuoLQ5nymlI0deYzURZX6IgzVwHQ9&#10;khxvKqgfiViEs1xpvOjQAv7grCepltx/PwpUnJn3lprz5vWM2GMhGavVmnSO147qyiGsJKCSB87O&#10;x104T8PRoT60FGeauLBwS+1sdGL6OacxeRJjasA4OFHt13Z69Tze258AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDhUm/k4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8QwEIbvgv8hjOBF3KTpsq61&#10;6SKCoMge3JXVY9qMbTEfNUm79d+bPelthnl453nLzWw0mdCH3lkB2YIBQds41dtWwNv+8XoNJERp&#10;ldTOooAfDLCpzs9KWSh3tK847WJLUogNhRTQxTgUlIamQyPDwg1o0+3TeSNjWn1LlZfHFG405Yyt&#10;qJG9TR86OeBDh83XbjQC1Me2xgN/yv37tDp871+yq/FZC3F5Md/fAYk4xz8YTvpJHarkVLvRqkC0&#10;gNt8vUyoAL7MgZyAjGU3QOo0cc6AViX936H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APL7cuwRAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOFSb+TiAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokecolor="white" strokeweight=".5pt">
+              <v:rect w14:anchorId="46E819E4" id="Rectangle 40" o:spid="_x0000_s1027" style="position:absolute;margin-left:30.45pt;margin-top:4.4pt;width:81.65pt;height:48.85pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy+3LsEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtLW3UdLXqUoS0&#10;XKSFD3Acp7FwPGbsNlm+nrGb7RZ4QQg/WB6PfWbmzJnNzdAZdlLoNdiSTyc5Z8pKqLU9lPzrl/2r&#10;FWc+CFsLA1aV/FF5frN9+WLTu0LNoAVTK2QEYn3Ru5K3Ibgiy7xsVSf8BJyy5GwAOxHIxENWo+gJ&#10;vTPZLM+XWQ9YOwSpvKfbu7OTbxN+0ygZPjWNV4GZklNuIe2Y9iru2XYjigMK12o5piH+IYtOaEtB&#10;L1B3Igh2RP0HVKclgocmTCR0GTSNlirVQNVM89+qeWiFU6kWIse7C03+/8HKj6cH9xlj6t7dg/zm&#10;mYVdK+xB3SJC3ypRU7hpJCrrnS8uH6Lh6Sur+g9QU2vFMUDiYGiwi4BUHRsS1Y8XqtUQmKTLaT5f&#10;rhcLziT5lrN8vl6kEKJ4+u3Qh3cKOhYPJUdqZUIXp3sfYjaieHqSsgej6702Jhl4qHYG2UlQ2/dp&#10;jej++pmxrKfo80WekH/x+b+D6HQg/RrdlXyVx3VWVKTtra2TuoLQ5nymlI0deYzURZX6IgzVwHQ9&#10;khxvKqgfiViEs1xpvOjQAv7grCepltx/PwpUnJn3lprz5vWM2GMhGavVmnSO147qyiGsJKCSB87O&#10;x104T8PRoT60FGeauLBwS+1sdGL6OacxeRJjasA4OFHt13Z69Tze258AAAD//wMAUEsDBBQABgAI&#10;AAAAIQD75NBm3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E0bDCVm&#10;U0QQFPFgK22Pm+yYBLOzcXeTxn/v9KS3ebzHe98Um9n2YkIfOkcKlosEBFLtTEeNgo/d0+0aRIia&#10;jO4doYIfDLApLy8KnRt3onectrERXEIh1wraGIdcylC3aHVYuAGJvU/nrY4sfSON1ycut71cJUkm&#10;re6IF1o94GOL9dd2tArM8a3C/eo59Ycp23/vXpc340uv1PXV/HAPIuIc/8Jwxmd0KJmpciOZIHoF&#10;/EhUsGb8s5mlKYiKjyS7A1kW8j9++QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDy+3Ls&#10;EQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD7&#10;5NBm3QAAAAYBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" strokecolor="white" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="4E10074F" w14:textId="77777777" w:rsidR="007D6192" w:rsidRDefault="00C10CED" w:rsidP="007D6192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008015E1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>該当する</w:t>
                       </w:r>
                       <w:r w:rsidR="005F23BC">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>区分</w:t>
@@ -3918,842 +3922,891 @@
                         </w:rPr>
                         <w:t>☑（チェック）して</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="78895151" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="007D6192" w:rsidRDefault="00C10CED" w:rsidP="007D6192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008015E1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>ください。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00DC51E5" w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*4</w:t>
       </w:r>
       <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）100万円を超える場合は必ず事前（2週間前まで）に各リサーチオフィスまでご相談ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532FCB80" w14:textId="77777777" w:rsidR="00945CCE" w:rsidRPr="00322E48" w:rsidRDefault="00945CCE" w:rsidP="00C10CED">
+    <w:p w14:paraId="532FCB80" w14:textId="23FF9866" w:rsidR="00945CCE" w:rsidRPr="00322E48" w:rsidRDefault="00945CCE" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="2372"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="2F5B8FFF" w14:textId="77777777" w:rsidTr="00137326">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="2F5B8FFF" w14:textId="77777777" w:rsidTr="00F96E94">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="6B9EC8FC" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="007D6192" w:rsidP="007D6192">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>一人当たり(消費税込</w:t>
             </w:r>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="4591636F" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>学内会議</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="75A064C6" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+          <w:p w14:paraId="75A064C6" w14:textId="24CB72D1" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>学外者を含む会議[昼]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>学外者を含む会議</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2546FCC3" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+          <w:p w14:paraId="2546FCC3" w14:textId="56A877B7" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
+            <w:r w:rsidR="00391282" w:rsidRPr="00391282">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>学外者を含む会議[夜]</w:t>
+              <w:t>研究連携や国際研究交流のレセプションなど学外者との会合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="17AE6A6E" w14:textId="77777777" w:rsidTr="00322E48">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="17AE6A6E" w14:textId="77777777" w:rsidTr="00F96E94">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66AFE43B" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="004773FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>基準額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04D386ED" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="04D386ED" w14:textId="713312CD" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00791F56" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00322E48">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>（生協弁当を基本）700円</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>1,0</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41EBDD42" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="41EBDD42" w14:textId="528F7D4D" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00391282" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00322E48">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1,500円</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,500円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1093F86F" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6,000円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="56D66500" w14:textId="77777777" w:rsidTr="00322E48">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="56D66500" w14:textId="77777777" w:rsidTr="00F96E94">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1935C8F8" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="004773FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>上限額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F6B7EC0" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="3F6B7EC0" w14:textId="76ED52BF" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00791F56" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00322E48">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1,000円</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,000円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19EA6F7B" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="19EA6F7B" w14:textId="1A8BCC9F" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="00391282" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00322E48">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2,000円</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00322E48">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,000円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C39275" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00322E48" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10,000円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79ED8A50" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+    <w:p w14:paraId="79ED8A50" w14:textId="609565E7" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:ind w:leftChars="-67" w:left="-141"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:noProof/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="wave"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6520"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="1322"/>
+        <w:gridCol w:w="1322"/>
+        <w:gridCol w:w="1322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="3396DD88" w14:textId="77777777" w:rsidTr="004773FF">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="3396DD88" w14:textId="77777777" w:rsidTr="00B446F6">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="28E00CAF" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>事務局備考欄</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36536586" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="1322" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386A9840" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>承認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="1322" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C5FAF88" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>点検・確認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DDDDDE8" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDDDDE8" w14:textId="32110290" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322E48">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>受付</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="34BB3CAE" w14:textId="77777777" w:rsidTr="004773FF">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00322E48" w14:paraId="34BB3CAE" w14:textId="77777777" w:rsidTr="00B446F6">
         <w:trPr>
           <w:trHeight w:val="954"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3DBD727D" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="1322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27DDF536" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="1322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0914DD41" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0078C8C7" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
+            <w:tcW w:w="1322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0078C8C7" w14:textId="735CA715" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E13B682" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="254D494C" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+    <w:p w14:paraId="254D494C" w14:textId="71D7285E" w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00322E48">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>研究部様式5-1</w:t>
+        <w:t>研究部様式</w:t>
+      </w:r>
+      <w:r w:rsidR="0088632A" w:rsidRPr="0088632A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+          <w:noProof/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0106-01</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7FA7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00407CF1" w:rsidRPr="009E7FA7">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00476B90">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00223A44">
+      <w:r w:rsidR="1DF580B7">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10CED">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>/04版</w:t>
+        <w:t>/04</w:t>
+      </w:r>
+      <w:r w:rsidR="0088632A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>更新</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidSect="00341763">
+    <w:sectPr w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidSect="00391282">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="624" w:right="567" w:bottom="267" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="340" w:right="454" w:bottom="233" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05F0AAF7" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
+    <w:p w14:paraId="3B81F3DB" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CF91E95" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
+    <w:p w14:paraId="39477BEF" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -4787,70 +4840,70 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F28D3BE" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
+    <w:p w14:paraId="0D07C5BC" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C17583" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
+    <w:p w14:paraId="7F8DCC3B" w14:textId="77777777" w:rsidR="00AF23F0" w:rsidRDefault="00AF23F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6117,63 +6170,63 @@
   <w:num w:numId="4" w16cid:durableId="1047677613">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="944115937">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="825241312">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1439448407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1197350725">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="993142821">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1458596791">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="18433">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6194,160 +6247,168 @@
     <w:rsid w:val="00063D41"/>
     <w:rsid w:val="00070676"/>
     <w:rsid w:val="0007247C"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="00083B4C"/>
     <w:rsid w:val="0008444F"/>
     <w:rsid w:val="000A09DF"/>
     <w:rsid w:val="000A4A5D"/>
     <w:rsid w:val="000A6BBB"/>
     <w:rsid w:val="000D58BB"/>
     <w:rsid w:val="000D7191"/>
     <w:rsid w:val="000E0D07"/>
     <w:rsid w:val="000E62A1"/>
     <w:rsid w:val="000E6AB9"/>
     <w:rsid w:val="000E71C3"/>
     <w:rsid w:val="000F6B58"/>
     <w:rsid w:val="000F6DD6"/>
     <w:rsid w:val="000F7837"/>
     <w:rsid w:val="00100982"/>
     <w:rsid w:val="001204F4"/>
     <w:rsid w:val="001207D3"/>
     <w:rsid w:val="001225D9"/>
     <w:rsid w:val="00124207"/>
     <w:rsid w:val="00124DEF"/>
     <w:rsid w:val="00127F8E"/>
+    <w:rsid w:val="00135AC3"/>
     <w:rsid w:val="00137326"/>
     <w:rsid w:val="00156308"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001605AB"/>
     <w:rsid w:val="00171CF3"/>
     <w:rsid w:val="00173652"/>
     <w:rsid w:val="0019195D"/>
     <w:rsid w:val="00191ACE"/>
     <w:rsid w:val="001A7127"/>
     <w:rsid w:val="001B0875"/>
     <w:rsid w:val="001B56BF"/>
     <w:rsid w:val="001C1CE9"/>
     <w:rsid w:val="001D0159"/>
     <w:rsid w:val="001D41A9"/>
     <w:rsid w:val="001D4D01"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001E2CA2"/>
     <w:rsid w:val="001E75AA"/>
     <w:rsid w:val="001F160A"/>
     <w:rsid w:val="001F5F70"/>
+    <w:rsid w:val="001F60F0"/>
     <w:rsid w:val="0020337B"/>
     <w:rsid w:val="0021122D"/>
     <w:rsid w:val="002127D1"/>
     <w:rsid w:val="00212E2A"/>
     <w:rsid w:val="00217E5B"/>
     <w:rsid w:val="00220A78"/>
     <w:rsid w:val="00223A44"/>
     <w:rsid w:val="0022415A"/>
     <w:rsid w:val="00226718"/>
     <w:rsid w:val="0023187A"/>
     <w:rsid w:val="00236969"/>
     <w:rsid w:val="00252197"/>
     <w:rsid w:val="00266DF9"/>
     <w:rsid w:val="002711DD"/>
     <w:rsid w:val="00272117"/>
     <w:rsid w:val="00273E5F"/>
+    <w:rsid w:val="00287820"/>
     <w:rsid w:val="002908FC"/>
     <w:rsid w:val="002A2259"/>
     <w:rsid w:val="002A3AA7"/>
     <w:rsid w:val="002A48CD"/>
     <w:rsid w:val="002A4E3E"/>
     <w:rsid w:val="002B7047"/>
     <w:rsid w:val="002C467A"/>
     <w:rsid w:val="002D3515"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002D76FC"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00322E48"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="00330F61"/>
     <w:rsid w:val="00334EC8"/>
     <w:rsid w:val="00341763"/>
+    <w:rsid w:val="0034475D"/>
     <w:rsid w:val="0034531B"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="00350592"/>
     <w:rsid w:val="003524EB"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
+    <w:rsid w:val="003895CA"/>
     <w:rsid w:val="00390EBD"/>
+    <w:rsid w:val="00391282"/>
     <w:rsid w:val="003A0930"/>
     <w:rsid w:val="003A3D6A"/>
     <w:rsid w:val="003B659D"/>
+    <w:rsid w:val="003D0BFE"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003D592B"/>
     <w:rsid w:val="003D66D9"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="00407CF1"/>
     <w:rsid w:val="00423675"/>
     <w:rsid w:val="00427648"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="004336CC"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="00455748"/>
     <w:rsid w:val="004559D6"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="00476B90"/>
     <w:rsid w:val="004773FF"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B58CC"/>
     <w:rsid w:val="004B6E1F"/>
     <w:rsid w:val="004B6FD4"/>
     <w:rsid w:val="004C062F"/>
     <w:rsid w:val="004C1796"/>
     <w:rsid w:val="004C5E1D"/>
     <w:rsid w:val="004D6347"/>
     <w:rsid w:val="004E3653"/>
     <w:rsid w:val="004F090B"/>
     <w:rsid w:val="004F4E9F"/>
     <w:rsid w:val="00500158"/>
     <w:rsid w:val="00501569"/>
     <w:rsid w:val="005035CF"/>
     <w:rsid w:val="0051073D"/>
     <w:rsid w:val="005136CB"/>
     <w:rsid w:val="00515170"/>
+    <w:rsid w:val="00515189"/>
     <w:rsid w:val="00526A2F"/>
     <w:rsid w:val="0053246F"/>
     <w:rsid w:val="00536EA5"/>
     <w:rsid w:val="005428A5"/>
     <w:rsid w:val="00546295"/>
     <w:rsid w:val="00560BDF"/>
     <w:rsid w:val="00561706"/>
     <w:rsid w:val="00562990"/>
     <w:rsid w:val="0056464B"/>
     <w:rsid w:val="00571308"/>
     <w:rsid w:val="005816BD"/>
     <w:rsid w:val="00581E4F"/>
     <w:rsid w:val="00595016"/>
     <w:rsid w:val="005A26D5"/>
     <w:rsid w:val="005A537D"/>
     <w:rsid w:val="005B4638"/>
     <w:rsid w:val="005C3C39"/>
     <w:rsid w:val="005D1A1E"/>
     <w:rsid w:val="005D30F5"/>
     <w:rsid w:val="005D7453"/>
     <w:rsid w:val="005E1322"/>
     <w:rsid w:val="005F23BC"/>
     <w:rsid w:val="005F5FD8"/>
     <w:rsid w:val="005F657F"/>
     <w:rsid w:val="0061781B"/>
@@ -6362,177 +6423,184 @@
     <w:rsid w:val="0069725F"/>
     <w:rsid w:val="006A4AF6"/>
     <w:rsid w:val="006B097F"/>
     <w:rsid w:val="006B2809"/>
     <w:rsid w:val="006C74B2"/>
     <w:rsid w:val="006C7606"/>
     <w:rsid w:val="006D1C02"/>
     <w:rsid w:val="006E05BE"/>
     <w:rsid w:val="006E4505"/>
     <w:rsid w:val="006E773F"/>
     <w:rsid w:val="006F521C"/>
     <w:rsid w:val="006F6473"/>
     <w:rsid w:val="00704ABF"/>
     <w:rsid w:val="00723091"/>
     <w:rsid w:val="00724BA9"/>
     <w:rsid w:val="00725F90"/>
     <w:rsid w:val="00734453"/>
     <w:rsid w:val="00742C12"/>
     <w:rsid w:val="00743DD8"/>
     <w:rsid w:val="007572AD"/>
     <w:rsid w:val="00763D23"/>
     <w:rsid w:val="0076448A"/>
     <w:rsid w:val="00767C3A"/>
     <w:rsid w:val="007803CB"/>
     <w:rsid w:val="007859C5"/>
+    <w:rsid w:val="00785B4B"/>
+    <w:rsid w:val="00791F56"/>
     <w:rsid w:val="00792468"/>
     <w:rsid w:val="00792AFA"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A1F2C"/>
     <w:rsid w:val="007A404A"/>
     <w:rsid w:val="007B024A"/>
     <w:rsid w:val="007C40E9"/>
     <w:rsid w:val="007C41D6"/>
     <w:rsid w:val="007C5088"/>
     <w:rsid w:val="007C596D"/>
     <w:rsid w:val="007C5C50"/>
     <w:rsid w:val="007D071A"/>
     <w:rsid w:val="007D3461"/>
     <w:rsid w:val="007D55E2"/>
     <w:rsid w:val="007D6192"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007E5D10"/>
     <w:rsid w:val="007F1D85"/>
     <w:rsid w:val="007F2C6D"/>
     <w:rsid w:val="007F442D"/>
     <w:rsid w:val="007F64F9"/>
     <w:rsid w:val="007F65B8"/>
     <w:rsid w:val="007F6E3C"/>
     <w:rsid w:val="008015E1"/>
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="0082381A"/>
     <w:rsid w:val="00834910"/>
     <w:rsid w:val="008568C6"/>
     <w:rsid w:val="00867D20"/>
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="0088134A"/>
     <w:rsid w:val="00881E77"/>
+    <w:rsid w:val="0088632A"/>
     <w:rsid w:val="00891192"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F39EC"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
     <w:rsid w:val="008F7632"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="00917CED"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00927027"/>
     <w:rsid w:val="00931234"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00945CCE"/>
     <w:rsid w:val="00947E59"/>
     <w:rsid w:val="00964E6A"/>
+    <w:rsid w:val="009657D2"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="00990237"/>
+    <w:rsid w:val="009966A5"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009E2230"/>
     <w:rsid w:val="009E56E3"/>
     <w:rsid w:val="009E7FA7"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A0333A"/>
     <w:rsid w:val="00A10BE6"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A27E91"/>
     <w:rsid w:val="00A37A21"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
     <w:rsid w:val="00A92F53"/>
+    <w:rsid w:val="00A959E0"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB4047"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AB7772"/>
     <w:rsid w:val="00AC20EA"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
     <w:rsid w:val="00AF23F0"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B12D70"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B26928"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B35885"/>
     <w:rsid w:val="00B37B90"/>
+    <w:rsid w:val="00B446F6"/>
     <w:rsid w:val="00B55A6D"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B673FB"/>
     <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B807E6"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
     <w:rsid w:val="00B92B57"/>
     <w:rsid w:val="00B955EA"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB2C05"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD6B1F"/>
     <w:rsid w:val="00BD7D47"/>
     <w:rsid w:val="00BE4044"/>
     <w:rsid w:val="00BE60CD"/>
     <w:rsid w:val="00BF420A"/>
     <w:rsid w:val="00BF5DF0"/>
@@ -6573,133 +6641,137 @@
     <w:rsid w:val="00D36A9C"/>
     <w:rsid w:val="00D50172"/>
     <w:rsid w:val="00D52CFE"/>
     <w:rsid w:val="00D54C64"/>
     <w:rsid w:val="00D626B6"/>
     <w:rsid w:val="00D659D9"/>
     <w:rsid w:val="00D752C4"/>
     <w:rsid w:val="00D77AE3"/>
     <w:rsid w:val="00DA70C3"/>
     <w:rsid w:val="00DB0AFF"/>
     <w:rsid w:val="00DB18CE"/>
     <w:rsid w:val="00DB76B0"/>
     <w:rsid w:val="00DC0667"/>
     <w:rsid w:val="00DC51E5"/>
     <w:rsid w:val="00DD087F"/>
     <w:rsid w:val="00DD1481"/>
     <w:rsid w:val="00DF08FB"/>
     <w:rsid w:val="00E05E08"/>
     <w:rsid w:val="00E11C02"/>
     <w:rsid w:val="00E26DDD"/>
     <w:rsid w:val="00E27BCD"/>
     <w:rsid w:val="00E3119B"/>
     <w:rsid w:val="00E50B48"/>
     <w:rsid w:val="00E51556"/>
     <w:rsid w:val="00E57998"/>
+    <w:rsid w:val="00E74C03"/>
     <w:rsid w:val="00E8079B"/>
     <w:rsid w:val="00E81671"/>
     <w:rsid w:val="00E86040"/>
     <w:rsid w:val="00E86104"/>
     <w:rsid w:val="00E909CF"/>
     <w:rsid w:val="00E96799"/>
     <w:rsid w:val="00EA0049"/>
     <w:rsid w:val="00EA131F"/>
     <w:rsid w:val="00EA5210"/>
     <w:rsid w:val="00EA6735"/>
     <w:rsid w:val="00EA7B0A"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00EF213A"/>
+    <w:rsid w:val="00EF53BC"/>
     <w:rsid w:val="00EF6417"/>
     <w:rsid w:val="00EF6668"/>
     <w:rsid w:val="00F03871"/>
     <w:rsid w:val="00F077E6"/>
     <w:rsid w:val="00F10E90"/>
     <w:rsid w:val="00F1175C"/>
     <w:rsid w:val="00F22E2A"/>
     <w:rsid w:val="00F23D71"/>
     <w:rsid w:val="00F25DFE"/>
     <w:rsid w:val="00F4221B"/>
     <w:rsid w:val="00F508F6"/>
     <w:rsid w:val="00F56DF3"/>
     <w:rsid w:val="00F613A4"/>
     <w:rsid w:val="00F66878"/>
     <w:rsid w:val="00F67393"/>
     <w:rsid w:val="00F72480"/>
     <w:rsid w:val="00F72D0C"/>
     <w:rsid w:val="00F77390"/>
     <w:rsid w:val="00F84C95"/>
     <w:rsid w:val="00F87732"/>
     <w:rsid w:val="00F91311"/>
     <w:rsid w:val="00F9153E"/>
+    <w:rsid w:val="00F96E94"/>
     <w:rsid w:val="00FA16D6"/>
     <w:rsid w:val="00FA7336"/>
     <w:rsid w:val="00FB76C5"/>
     <w:rsid w:val="00FC00A9"/>
     <w:rsid w:val="00FC25A4"/>
     <w:rsid w:val="00FC3251"/>
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FD321A"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
+    <w:rsid w:val="1DF580B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="18433">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E436C52"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4D00B9C0-8063-4081-A3B7-E370B330EAA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7046,76 +7118,129 @@
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00AC73C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00A959E0"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:rsid w:val="00A959E0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00A959E0"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00A959E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="a9"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="00A959E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7339,100 +7464,410 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D1C795-B93E-44DB-A0ED-A710B6659935}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B4C38F1-E1AB-4522-ACA0-2257FA3B645B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A93D37C-138C-4825-BD6A-8AD0853A116E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="abd087a5-cccd-4e1e-b3d6-8fcb8bb20fc1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B72915-F818-4BE4-B938-D17FA1EFF5EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>604</Words>
-  <Characters>301</Characters>
+  <Words>609</Words>
+  <Characters>307</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>904</CharactersWithSpaces>
+  <CharactersWithSpaces>915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出張申請（命令）兼　旅費請求書（教員用）</dc:title>
   <dc:subject/>
   <dc:creator>情報システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>8300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>