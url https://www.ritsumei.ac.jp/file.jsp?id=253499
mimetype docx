--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -6,97 +6,97 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0D641BF2" w14:textId="77777777" w:rsidR="00011BA7" w:rsidRDefault="00DE2FB8" w:rsidP="00BA4B62">
+    <w:p w14:paraId="7AEF077B" w14:textId="103F4F06" w:rsidR="00033772" w:rsidRDefault="005D2D23" w:rsidP="00BA4B62">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C711F9" wp14:editId="07777777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C711F9" wp14:editId="3DC9A35B">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5050790</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>22225</wp:posOffset>
+                  <wp:posOffset>26035</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1638300" cy="1676400"/>
-                <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+                <wp:extent cx="1933575" cy="1676400"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="テキスト ボックス 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1638300" cy="1676400"/>
+                          <a:ext cx="1933575" cy="1676400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3E8177E9" w14:textId="77777777" w:rsidR="00DE2FB8" w:rsidRPr="00DE2FB8" w:rsidRDefault="00DE2FB8">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DE2FB8">
@@ -187,51 +187,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="04C711F9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:397.7pt;margin-top:1.75pt;width:129pt;height:132pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmqz3TOQIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8lmZBnCJLkWFA&#10;0BZIh54VWY4NyKJGKbGzXz9KcR5rdxqWg0KK1EfyI+nZfVtrdlDoKjAZ7/dSzpSRkFdml/EfL6tP&#10;E86cFyYXGozK+FE5fj//+GHW2KkaQAk6V8gIxLhpYzNeem+nSeJkqWrhemCVIWMBWAtPKu6SHEVD&#10;6LVOBmk6ThrA3CJI5RzdPpyMfB7xi0JJ/1QUTnmmM065+XhiPLfhTOYzMd2hsGUluzTEP2RRi8pQ&#10;0AvUg/CC7bF6B1VXEsFB4XsS6gSKopIq1kDV9NM31WxKYVWshchx9kKT+3+w8vGwsc/IfPsVWmpg&#10;IKSxburoMtTTFliHf8qUkZ0oPF5oU61nMjwaDyfDlEySbP3x3XhECuEk1+cWnf+moGZByDhSXyJd&#10;4rB2/uR6dgnRHOgqX1VaRyXMglpqZAdBXdQ+Jkngf3hpw5qMDyd9iv0eAnfbC8BqldKvS/AGgxC1&#10;oayv5QfJt9u242QL+ZGoQjhNkbNyVVE5a+H8s0AaG6KAVsE/0VFooHSgkzgrAX/97T74UzfJyllD&#10;Y5hx93MvUHGmvxvq85f+aBTmNiqjz3cDUvDWsr21mH29BOKoT0tnZRSDv9dnsUCoX2ljFiEqmYSR&#10;FDvj0uNZWfrTetDOSbVYRDeaVSv82mysDOCB39Cul/ZVoO166mkcHuE8smL6prUn3/DSwGLvoahi&#10;3wPFJ1475mnO4+R0OxkW6VaPXtcvx/w3AAAA//8DAFBLAwQUAAYACAAAACEAnqcQzuAAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDS/oTsqkQIodKXFpA6tGNTRI1XpvY&#10;dc3b457KcXZGM9+W66gHFtToekMIj5MMmKLGyJ5ahM+P+mEJzHlBUgyGFMKvcrCubm9KUUhzpq0K&#10;O9+yVEKuEAid97bg3DWd0sJNjFWUvG8zauGTHFsuR3FO5Xrg0yybcy16SgudsOq1U81xd9IILtbh&#10;a7P9CVa+H0N8W9m23m8Q7+/iyzMwr6K/huGCn9ChSkwHcyLp2ICwWOVPKYowy4Fd/CyfpcMBYTpf&#10;5MCrkv9/ofoDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApqs90zkCAACBBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnqcQzuAAAAAKAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="3pt">
+              <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:101.05pt;margin-top:2.05pt;width:152.25pt;height:132pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZPqRMOQIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82wZxiixFhgFB&#10;WyAtelZkOTYgixqlxM5+/Sjl2XanYTkopEh9JD+Snty3tWY7ha4Ck/FuJ+VMGQl5ZTYZf31ZfLvl&#10;zHlhcqHBqIzvleP3069fJo0dqx6UoHOFjECMGzc246X3dpwkTpaqFq4DVhkyFoC18KTiJslRNIRe&#10;66SXpqOkAcwtglTO0e3DwcinEb8olPRPReGUZzrjlJuPJ8ZzHc5kOhHjDQpbVvKYhviHLGpRGQp6&#10;hnoQXrAtVp+g6koiOCh8R0KdQFFUUsUaqJpu+qGaVSmsirUQOc6eaXL/D1Y+7lb2GZlvv0NLDQyE&#10;NNaNHV2GetoC6/BPmTKyE4X7M22q9UyGR3f9/vBmyJkkW3d0Mxqkkdjk8tyi8z8U1CwIGUfqS6RL&#10;7JbOU0hyPbmEaA50lS8qraMSZkHNNbKdoC5qH5OkF++8tGFNxvu3XYr9GQI36zPAYpHSLxT6HoM0&#10;bejyUn6QfLtuj5ysId8TVQiHKXJWLioqZymcfxZIY0Ps0Cr4JzoKDZQOHCXOSsDff7sP/tRNsnLW&#10;0Bhm3P3aClSc6Z+G+nzXHQzC3EZlMLzpkYLXlvW1xWzrORBHXVo6K6MY/L0+iQVC/UYbMwtRySSM&#10;pNgZlx5Pytwf1oN2TqrZLLrRrFrhl2ZlZQAP/IZ2vbRvAu2xp57G4RFOIyvGH1p78A0vDcy2Hooq&#10;9j1QfOD1yDzNeWzMcSfDIl3r0evy5Zj+AQAA//8DAFBLAwQUAAYACAAAACEAc6EsUd0AAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTUqo2ZFMhRA6VuLSA1KMbL0nUeG1i&#10;1w1/jznBcTSjmTflZjKDiDT63jJCPstAEDdW99wivL/VdysQPijWarBMCN/kYVNdX5Wq0PbCO4r7&#10;0IpUwr5QCF0IrpDSNx0Z5WfWESfv045GhSTHVupRXVK5GeQ8y5bSqJ7TQqccPXfUnPZng+CnOn5s&#10;d1/R6ddTnF7Wrq0PW8Tbm+npEUSgKfyF4Rc/oUOVmI72zNqLASEdCQiLHEQy77PFA4gjwny5ykFW&#10;pfyPX/0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmT6kTDkCAACBBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc6EsUd0AAAAGAQAADwAAAAAA&#10;AAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3E8177E9" w14:textId="77777777" w:rsidR="00DE2FB8" w:rsidRPr="00DE2FB8" w:rsidRDefault="00DE2FB8">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DE2FB8">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>留意事項：</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="629DC59C" w14:textId="77777777" w:rsidR="00DE2FB8" w:rsidRPr="00DE2FB8" w:rsidRDefault="00DE2FB8">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
@@ -285,171 +285,192 @@
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>し、承認を受ける</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DE2FB8">
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>必要</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>があります。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="007F758A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>【事前申請</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>必須</w:t>
+      </w:r>
+      <w:r w:rsidR="007F758A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>】</w:t>
       </w:r>
       <w:r w:rsidR="00BA4B62">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>酒類および酒類を含む飲食物の提供にともなう</w:t>
+        <w:t>酒類および酒類を含む飲食物の提供に</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2127AE80" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRDefault="00BA4B62" w:rsidP="00BA4B62">
+    <w:p w14:paraId="2127AE80" w14:textId="1C18B546" w:rsidR="00BA4B62" w:rsidRDefault="00BA4B62" w:rsidP="004F20CC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="700" w:firstLine="2249"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ともなう</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A0333A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">会　議　</w:t>
+        <w:t>会議</w:t>
       </w:r>
       <w:r w:rsidR="00CE7D59">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">渉 外 </w:t>
+        <w:t>渉外</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>費</w:t>
-[...19 lines deleted...]
-        <w:t>執　行　申　請　書</w:t>
+        <w:t>費執行申請書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRDefault="00BA4B62" w:rsidP="00BA4B62">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7524" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="7797" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3394"/>
+        <w:gridCol w:w="3667"/>
         <w:gridCol w:w="1295"/>
         <w:gridCol w:w="574"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA4B62" w:rsidRPr="00BD7981" w14:paraId="79104DAE" w14:textId="77777777" w:rsidTr="00DE2FB8">
+      <w:tr w:rsidR="00BA4B62" w:rsidRPr="00BD7981" w14:paraId="79104DAE" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcW w:w="3667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29063DC4" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00881E77" w:rsidRDefault="00BA4B62" w:rsidP="00D14CFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881E77">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>申請日</w:t>
             </w:r>
@@ -591,57 +612,57 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B6BDBA" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00881E77" w:rsidRDefault="00BA4B62" w:rsidP="00D14CFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881E77">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00915CF4" w:rsidRPr="00BD7981" w14:paraId="076288AA" w14:textId="77777777" w:rsidTr="00DE2FB8">
+      <w:tr w:rsidR="00915CF4" w:rsidRPr="00BD7981" w14:paraId="076288AA" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcW w:w="3667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD34FEF" w14:textId="77777777" w:rsidR="00915CF4" w:rsidRPr="00881E77" w:rsidRDefault="00915CF4" w:rsidP="00D14CFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00881E77">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究代表者／研究分担者 氏名</w:t>
@@ -686,628 +707,434 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4130" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00915CF4" w:rsidRPr="00881E77" w:rsidRDefault="00915CF4" w:rsidP="00915CF4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D0AC40F" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00251B7E" w:rsidRDefault="00BA4B62" w:rsidP="00FD28F3">
+    <w:p w14:paraId="4D0AC40F" w14:textId="7A9CD79A" w:rsidR="00BA4B62" w:rsidRPr="00251B7E" w:rsidRDefault="00BA4B62" w:rsidP="00FD28F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="50" w:firstLine="100"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251B7E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>「立命館大学研究部が所管する研究費による会議渉外費の支出に関する確認事項」（2013年10月25日）にもとづき、本件は</w:t>
+        <w:t>本件は</w:t>
       </w:r>
       <w:r w:rsidR="00251B7E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00251B7E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>以下①～③の事例にともなうレセプション等に該当しますので、その経費執行について申請します。</w:t>
+        <w:t>以下①～</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97599">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>の事例にともなうレセプション等に該当しますので、その経費執行について申請します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFA034A" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00251B7E" w:rsidRDefault="00BA4B62" w:rsidP="00FD28F3">
+    <w:p w14:paraId="6FFA034A" w14:textId="34E43955" w:rsidR="00BA4B62" w:rsidRPr="00251B7E" w:rsidRDefault="00BA4B62" w:rsidP="00FD28F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="50" w:firstLine="80"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251B7E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>（以下①～③の該当する番号の（　　　）内に○を付けてください。）</w:t>
+        <w:t>（以下①～</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>の該当する番号の（　　　）内に○を付けてください。）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRDefault="00BA4B62" w:rsidP="00251B7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="476"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="8145"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="661"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="8931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w14:paraId="7B7DBAA3" w14:textId="77777777" w:rsidTr="00AE5B0C">
-[...8 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w14:paraId="7B7DBAA3" w14:textId="77777777" w:rsidTr="005157E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19B0E5F1" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00251B7E" w:rsidP="00D14CFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5B0C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="661" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3379E4FD" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00AE5B0C" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5B0C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CEAEE8A" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00AE5B0C" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5B0C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8145" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5E0063DF" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
+            <w:tcW w:w="8931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0063DF" w14:textId="54716715" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00465892" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F7B0B">
+            <w:r w:rsidRPr="00346844">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>国際シンポジウムや国際的な研究発表等の国際研究交流の催し</w:t>
+              <w:t>研究連携や国際研究交流のレセプションなど学外者との会合費用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w14:paraId="251C43EC" w14:textId="77777777" w:rsidTr="00AE5B0C">
-[...8 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w14:paraId="251C43EC" w14:textId="77777777" w:rsidTr="005157E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE15E8C" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00251B7E" w:rsidP="00D14CFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5B0C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>②</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="661" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FE94B72" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00AE5B0C" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5B0C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="676" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47337C0F" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00AE5B0C" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE5B0C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8145" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7DD7AB4B" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D14CFB" w:rsidRDefault="00251B7E" w:rsidP="00251B7E">
+            <w:tcW w:w="8931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD7AB4B" w14:textId="046088E2" w:rsidR="00251B7E" w:rsidRPr="0015185E" w:rsidRDefault="0015185E" w:rsidP="0015185E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F7B0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>海外の研究機関および国際機関に所属する者が参加する国際研究交流の催し</w:t>
-[...151 lines deleted...]
-            <w:r w:rsidRPr="008F7B0B">
+              <w:t>①</w:t>
+            </w:r>
+            <w:r w:rsidR="00465892" w:rsidRPr="0015185E">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>企業や学外の研究者が参加する</w:t>
-[...15 lines deleted...]
-              <w:t>や研究発表の催し</w:t>
+              <w:t>の会合費用のうち、研究資金繰越金、使途の指定・制限のない奨学寄付金を財源とする場合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00322114" w:rsidRPr="00322114" w:rsidRDefault="00322114" w:rsidP="007D6192">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="085D24EA" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="007F6E3C" w:rsidRDefault="00236969" w:rsidP="00FD28F3">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="100"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6E3C">
         <w:rPr>
@@ -1331,85 +1158,85 @@
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(*</w:t>
       </w:r>
       <w:r w:rsidR="00212E2A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6E3C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)研究高度化推進制度などの共同研究の場合は、研究代表者氏名を記入してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10498" w:type="dxa"/>
-        <w:tblInd w:w="99" w:type="dxa"/>
+        <w:tblW w:w="10762" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="422"/>
+        <w:gridCol w:w="686"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="747"/>
         <w:gridCol w:w="1783"/>
         <w:gridCol w:w="347"/>
         <w:gridCol w:w="2462"/>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="1366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w14:paraId="4C81B319" w14:textId="77777777" w:rsidTr="0078175C">
+      <w:tr w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w14:paraId="4C81B319" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00883B8F" w:rsidRPr="00741A85" w:rsidRDefault="00883B8F" w:rsidP="000156A2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:tcBorders>
@@ -1625,57 +1452,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>繰越金管理</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31DCDA38" w14:textId="77777777" w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w:rsidRDefault="00883B8F" w:rsidP="0078175C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w14:paraId="52EAE305" w14:textId="77777777" w:rsidTr="0078175C">
+      <w:tr w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w14:paraId="52EAE305" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
           <w:trHeight w:val="38"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2951" w:type="dxa"/>
+            <w:tcW w:w="3215" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52AA72AB" w14:textId="77777777" w:rsidR="00883B8F" w:rsidRDefault="00883B8F" w:rsidP="00A22BA9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1826,57 +1653,57 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w:rsidRDefault="00883B8F" w:rsidP="00A22BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883B8F" w:rsidRPr="00741A85" w14:paraId="0B81B46A" w14:textId="77777777" w:rsidTr="0078175C">
+      <w:tr w:rsidR="00883B8F" w:rsidRPr="00741A85" w14:paraId="0B81B46A" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2951" w:type="dxa"/>
+            <w:tcW w:w="3215" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00883B8F" w:rsidRPr="00251B7E" w:rsidRDefault="00883B8F" w:rsidP="00A22BA9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
@@ -1993,57 +1820,57 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00883B8F" w:rsidRPr="007F6E3C" w:rsidRDefault="00883B8F" w:rsidP="00A22BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A22BA9" w:rsidRPr="007F6E3C" w14:paraId="15D4A6D6" w14:textId="77777777" w:rsidTr="0078175C">
+      <w:tr w:rsidR="00A22BA9" w:rsidRPr="007F6E3C" w14:paraId="15D4A6D6" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4119" w:type="dxa"/>
+            <w:tcW w:w="4383" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C839531" w14:textId="77777777" w:rsidR="00A22BA9" w:rsidRPr="00945CCE" w:rsidRDefault="00A22BA9" w:rsidP="00A22BA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F6E3C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究代表者氏名</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2088,57 +1915,57 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E327ECE" w14:textId="77777777" w:rsidR="00A22BA9" w:rsidRPr="007F6E3C" w:rsidRDefault="00B31108" w:rsidP="00A22BA9">
             <w:pPr>
               <w:ind w:rightChars="-47" w:right="-99"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>事務局宛通信欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A22BA9" w:rsidRPr="00E51556" w14:paraId="0FB78278" w14:textId="77777777" w:rsidTr="0078175C">
+      <w:tr w:rsidR="00A22BA9" w:rsidRPr="00E51556" w14:paraId="0FB78278" w14:textId="77777777" w:rsidTr="005157E6">
         <w:trPr>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4119" w:type="dxa"/>
+            <w:tcW w:w="4383" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00A22BA9" w:rsidRPr="00E51556" w:rsidRDefault="00A22BA9" w:rsidP="00A22BA9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -2242,98 +2069,98 @@
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>開催会場が本大学施設外の場合は、その選定理由を記入してください</w:t>
       </w:r>
       <w:r w:rsidR="00F56DF3" w:rsidRPr="00741A85">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（本大学施設内であれば記入不要）</w:t>
       </w:r>
       <w:r w:rsidR="00DF4AF4" w:rsidRPr="00741A85">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10489" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1372"/>
+        <w:gridCol w:w="1645"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="177"/>
         <w:gridCol w:w="409"/>
         <w:gridCol w:w="187"/>
         <w:gridCol w:w="223"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="211"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="226"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D581C" w:rsidRPr="00741A85" w14:paraId="35ACEB1C" w14:textId="77777777" w:rsidTr="003E451C">
+      <w:tr w:rsidR="008D581C" w:rsidRPr="00741A85" w14:paraId="35ACEB1C" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65A9F3F7" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00741A85" w:rsidRDefault="00927027" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>開催日時</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2731,139 +2558,139 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B18F59D" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00741A85" w:rsidRDefault="00927027" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcW w:w="673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71AABA1B" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00741A85" w:rsidRDefault="00927027" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00927027" w:rsidRPr="00741A85" w14:paraId="0D0EEC28" w14:textId="77777777" w:rsidTr="008D581C">
+      <w:tr w:rsidR="00927027" w:rsidRPr="00741A85" w14:paraId="0D0EEC28" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28CAFD7B" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00741A85" w:rsidRDefault="00E51556" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>会場名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9117" w:type="dxa"/>
+            <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="00646C0B" w:rsidRPr="00741A85" w:rsidRDefault="00646C0B" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00927027" w:rsidRPr="00741A85" w14:paraId="14C14A0E" w14:textId="77777777" w:rsidTr="008D581C">
+      <w:tr w:rsidR="00927027" w:rsidRPr="00741A85" w14:paraId="14C14A0E" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C85FF30" w14:textId="77777777" w:rsidR="005F7201" w:rsidRDefault="00E51556" w:rsidP="00E51556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>会場</w:t>
             </w:r>
             <w:r w:rsidR="00927027" w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -2872,77 +2699,77 @@
               </w:rPr>
               <w:t>選定</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4010A1AA" w14:textId="77777777" w:rsidR="00927027" w:rsidRPr="00741A85" w:rsidRDefault="00927027" w:rsidP="00E51556">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>理由（*2）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9117" w:type="dxa"/>
+            <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="00646C0B" w:rsidRPr="00741A85" w:rsidRDefault="00646C0B" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00881E77" w:rsidRPr="00741A85" w14:paraId="484DDEA3" w14:textId="77777777" w:rsidTr="00DE2FB8">
+      <w:tr w:rsidR="00881E77" w:rsidRPr="00741A85" w14:paraId="484DDEA3" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="1268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="346EDEFD" w14:textId="77777777" w:rsidR="009E56E3" w:rsidRPr="00741A85" w:rsidRDefault="005A537D" w:rsidP="009E56E3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>開催</w:t>
             </w:r>
             <w:r w:rsidR="009E56E3" w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
@@ -2967,88 +2794,88 @@
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>議事内容</w:t>
             </w:r>
             <w:r w:rsidR="009E56E3" w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9117" w:type="dxa"/>
+            <w:tcW w:w="9270" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="00646C0B" w:rsidRDefault="00646C0B" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="00186961" w:rsidRPr="002304D9" w:rsidRDefault="00186961" w:rsidP="004B58CC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00741A85" w14:paraId="25A9B4E9" w14:textId="77777777" w:rsidTr="008D581C">
+      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00741A85" w14:paraId="25A9B4E9" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02264208" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00741A85" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>参加者氏名</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15FDE94F" w14:textId="77777777" w:rsidR="00FA2867" w:rsidRDefault="00571308" w:rsidP="009E56E3">
@@ -3227,85 +3054,85 @@
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>〔学外者〕所属・職</w:t>
             </w:r>
             <w:r w:rsidR="00921895">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:tcW w:w="2265" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44233D1F" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00741A85" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00741A85" w14:paraId="23DE523C" w14:textId="77777777" w:rsidTr="008D581C">
+      <w:tr w:rsidR="00F56DF3" w:rsidRPr="00741A85" w14:paraId="23DE523C" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="1452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00741A85" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3346,78 +3173,78 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07459315" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00741A85" w:rsidRDefault="00F56DF3" w:rsidP="009E56E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:tcW w:w="2265" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00741A85" w:rsidRDefault="00F56DF3" w:rsidP="009E56E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571308" w:rsidRPr="00741A85" w14:paraId="133381FD" w14:textId="77777777" w:rsidTr="008D581C">
+      <w:tr w:rsidR="00571308" w:rsidRPr="00741A85" w14:paraId="133381FD" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DFB9E20" w14:textId="77777777" w:rsidR="00571308" w:rsidRPr="00741A85" w:rsidRDefault="00571308" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3532,86 +3359,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E871BC" w14:textId="77777777" w:rsidR="00571308" w:rsidRPr="00741A85" w:rsidRDefault="00571308" w:rsidP="00571308">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="409" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="626BFAEC" w14:textId="77777777" w:rsidR="00571308" w:rsidRPr="00741A85" w:rsidRDefault="00571308" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008015E1" w:rsidRPr="00741A85" w14:paraId="213B5B8D" w14:textId="77777777" w:rsidTr="008D581C">
+      <w:tr w:rsidR="008015E1" w:rsidRPr="00741A85" w14:paraId="213B5B8D" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1372" w:type="dxa"/>
+            <w:tcW w:w="1645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C403EBD" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>費用（*3）</w:t>
             </w:r>
           </w:p>
@@ -3703,817 +3530,805 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="738610EB" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="008015E1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="899" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="544EC978" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="008015E1">
+          <w:p w14:paraId="544EC978" w14:textId="1BDF2435" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="008015E1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>円）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="771FDB09" w14:textId="30CC48D9" w:rsidR="00945CCE" w:rsidRPr="00741A85" w:rsidRDefault="00DD7A50" w:rsidP="00945CCE">
-      <w:pPr>
+    <w:p w14:paraId="771FDB09" w14:textId="5F908FA9" w:rsidR="00945CCE" w:rsidRPr="00741A85" w:rsidRDefault="004F20CC" w:rsidP="004F20CC">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6A99">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="1A0E3368" w:rsidRPr="03D969D0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>申請書については</w:t>
+      </w:r>
+      <w:r w:rsidR="008015E1" w:rsidRPr="00741A85">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>必ず</w:t>
+      </w:r>
+      <w:r w:rsidR="000259E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>開催予定日の2週間前まで</w:t>
+      </w:r>
+      <w:r w:rsidR="008015E1" w:rsidRPr="00741A85">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>に各リサーチオフィスまでご</w:t>
+      </w:r>
+      <w:r w:rsidR="000259E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>提出</w:t>
+      </w:r>
+      <w:r w:rsidR="008015E1" w:rsidRPr="00741A85">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD10BC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>事前の提出でない場合には</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>執行不可</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637805D2" w14:textId="0FF37F37" w:rsidR="00945CCE" w:rsidRPr="00FD28F3" w:rsidRDefault="00C8208F" w:rsidP="00C10CED">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741A85">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA6574F" wp14:editId="07777777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA6574F" wp14:editId="70CF27C3">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5943600</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>6169660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>144145</wp:posOffset>
+                  <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="959485" cy="620395"/>
-                <wp:effectExtent l="0" t="0" r="12065" b="27305"/>
+                <wp:extent cx="959485" cy="1628775"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 40"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="959485" cy="620395"/>
+                          <a:ext cx="959485" cy="1628775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="70001610" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="007D6192" w:rsidRDefault="00C10CED" w:rsidP="007D6192">
+                          <w:p w14:paraId="70001610" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="007D6192">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                                 <w:noProof/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008015E1">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>該当する</w:t>
                             </w:r>
                             <w:r w:rsidR="001B483D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>区分</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008015E1">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>を</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008015E1">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>☑（チェック）してください。</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="5B4E4524" w14:textId="1221D91F" w:rsidR="00DC5912" w:rsidRPr="007D6192" w:rsidRDefault="00DC5912" w:rsidP="00DC5912">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                                <w:noProof/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                                <w:noProof/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>※</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DC5912">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                                <w:noProof/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>上限金額を超えて承認された金額での執行を可能とする。</w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3BA6574F" id="Rectangle 40" o:spid="_x0000_s1027" style="position:absolute;margin-left:468pt;margin-top:11.35pt;width:75.55pt;height:48.85pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5GrmmEAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m7dbRR02nqKEIa&#10;A2nwAxzHaSwcnzm7Tcuv5+xkXYEXhPCD5fPZ3919993q9tgZdlDoNdiSTyc5Z8pKqLXdlfzrl+2b&#10;BWc+CFsLA1aV/KQ8v12/frXqXaFm0IKpFTICsb7oXcnbEFyRZV62qhN+Ak5ZcjaAnQhk4i6rUfSE&#10;3plsluc3WQ9YOwSpvKfb+8HJ1wm/aZQMn5rGq8BMySm3kHZMexX3bL0SxQ6Fa7Uc0xD/kEUntKWg&#10;Z6h7EQTbo/4DqtMSwUMTJhK6DJpGS5VqoGqm+W/VPLXCqVQLkePdmSb//2Dl4+HJfcaYuncPIL95&#10;ZmHTCrtTd4jQt0rUFG4aicp654vzh2h4+sqq/iPU1FqxD5A4ODbYRUCqjh0T1acz1eoYmKTL5Xx5&#10;vZhzJsl1M8uvlvMUQRTPnx368F5Bx+Kh5EidTODi8OBDTEYUz09S8mB0vdXGJAN31cYgOwjq+jat&#10;Ed1fPjOW9RT9ap4n5F98/u8gOh1IvkZ3JV/kcQ2Ciqy9s3USVxDaDGdK2diRxshcFKkvwrE6Ml2P&#10;HMebCuoT8YowqJWmiw4t4A/OelJqyf33vUDFmflgqTdvr2fEHgvJWCyWJHO8dFQXDmElAZU8cDYc&#10;N2EYhr1DvWspzjRxYeGOutnoxPRLTmPypMXUgHFuotgv7fTqZbrXPwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMzBaDfiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQteOitIQ4&#10;FUJCAqEeaFHh6MRLEuGfYDtpeHvcE9xmNaPZb8rNbDSZ0IfeWQHZggFB2zjV21bA2/7xeg0kRGmV&#10;1M6igB8MsKnOz0pZKHe0rzjtYktSiQ2FFNDFOBSUhqZDI8PCDWiT9+m8kTGdvqXKy2MqN5pyxnJq&#10;ZG/Th04O+NBh87UbjQD1sa3xwJ+W/n3KD9/7l+xqfNZCXF7M93dAIs7xLwwn/IQOVWKq3WhVIFrA&#10;7TJPW6IAzldATgG2XmVA6qQ4uwFalfT/huoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;eRq5phACAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAzMFoN+IAAAALAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
+              <v:rect w14:anchorId="3BA6574F" id="Rectangle 40" o:spid="_x0000_s1027" style="position:absolute;margin-left:485.8pt;margin-top:5.05pt;width:75.55pt;height:128.25pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnPqh9EgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujZ10kzhWnNUq21SV&#10;tttK234AxthGxQwFEjv9+g7Ym03bS1WVA2IYeLx589jeDp0iJ2GdBF3Q+SylRGgOldRNQb9+ObzJ&#10;KHGe6Yop0KKgZ+Ho7e71q21vcrGAFlQlLEEQ7fLeFLT13uRJ4ngrOuZmYITGZA22Yx5D2ySVZT2i&#10;dypZpOkq6cFWxgIXzuHu/Ziku4hf14L7T3XthCeqoMjNx9nGuQxzstuyvLHMtJJPNNg/sOiY1Pjo&#10;BeqeeUaOVv4B1UluwUHtZxy6BOpachFrwGrm6W/VPLXMiFgLiuPMRSb3/2D54+nJfLaBujMPwL85&#10;omHfMt2IO2uhbwWr8Ll5ECrpjcsvF0Lg8Cop+49QYWvZ0UPUYKhtFwCxOjJEqc8XqcXgCcfNzXJz&#10;ky0p4ZiarxbZer2MT7D8+baxzr8X0JGwKKjFVkZ0dnpwPrBh+fORyB6UrA5SqRjYptwrS04M236I&#10;Y0J318eUJn1BV2+XaUT+Jef+DqKTHv2rZFfQLA1jdFSQ7Z2uors8k2pcI2WlJx2DdMGlLvdDORBZ&#10;TSKHnRKqMwprYbQrfi9ctGB/UNKjVQvqvh+ZFZSoDxqbs75ZbFBKH4Ms26DP7XWivEowzRGooJ6S&#10;cbn34284GiubFt+ZRy003GE7axmVfuE0kUczxgZMHye4/TqOp16+9+4nAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAXQuYV+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvEMBRF94L/ITzBjThpImS0&#10;Nh1EEBRx4YyMLtPm2RbzUZO0U/+9mZUuH/dw73nVZrGGzBji4J0EtiqAoGu9Hlwn4W33cHkNJCbl&#10;tDLeoYQfjLCpT08qVWp/cK84b1NHcomLpZLQpzSWlMa2R6viyo/ocvbpg1Upn6GjOqhDLreG8qIQ&#10;1KrB5YVejXjfY/u1nawE/fHS4J4/XoX3Wey/d8/sYnoyUp6fLXe3QBIu6Q+Go35Whzo7NX5yOhIj&#10;4WbNREZzUDAgR4BxvgbSSOBCCKB1Rf//UP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5z6ofRICAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAXQuYV+AAAAALAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="70001610" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="007D6192" w:rsidRDefault="00C10CED" w:rsidP="007D6192">
+                    <w:p w14:paraId="70001610" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="007D6192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008015E1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>該当する</w:t>
                       </w:r>
                       <w:r w:rsidR="001B483D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>区分</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008015E1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>を</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008015E1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>☑（チェック）してください。</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="5B4E4524" w14:textId="1221D91F" w:rsidR="00DC5912" w:rsidRPr="007D6192" w:rsidRDefault="00DC5912" w:rsidP="00DC5912">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+                          <w:noProof/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                          <w:noProof/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>※</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DC5912">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                          <w:noProof/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>上限金額を超えて承認された金額での執行を可能とする。</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008015E1" w:rsidRPr="00741A85">
-[...65 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="2382"/>
+        <w:gridCol w:w="3856"/>
+        <w:gridCol w:w="3543"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00741A85" w14:paraId="05DB7A55" w14:textId="77777777" w:rsidTr="00894101">
+      <w:tr w:rsidR="005A57DA" w:rsidRPr="00741A85" w14:paraId="05DB7A55" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="29DA2FB0" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="007D6192" w:rsidP="007D6192">
+          <w:p w14:paraId="29DA2FB0" w14:textId="77777777" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="007D6192">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>一人当たり(消費税込</w:t>
             </w:r>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="3856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="772E8DC7" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+          <w:p w14:paraId="772E8DC7" w14:textId="23C3906A" w:rsidR="005A57DA" w:rsidRPr="0018530A" w:rsidRDefault="0018530A" w:rsidP="0018530A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00741A85">
-[...19 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐①</w:t>
+            </w:r>
+            <w:r w:rsidR="005A57DA" w:rsidRPr="0018530A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>研究連携や国際研究交流のレセプションなど学外者との会合費用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="24" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0566B2" w14:textId="6C91894E" w:rsidR="005A57DA" w:rsidRPr="0018530A" w:rsidRDefault="0018530A" w:rsidP="0018530A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="606"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐②</w:t>
+            </w:r>
+            <w:r w:rsidR="005A57DA" w:rsidRPr="0018530A">
+              <w:rPr>
+                <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>研究資金繰越金、使途の指定・制限のない奨学寄付金を財源とする場合</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A57DA" w:rsidRPr="00741A85" w14:paraId="58679076" w14:textId="77777777" w:rsidTr="00C8208F">
+        <w:trPr>
+          <w:trHeight w:val="25"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2382" w:type="dxa"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B0566B2" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+          </w:tcPr>
+          <w:p w14:paraId="4DD2FE1D" w14:textId="77777777" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="005A57DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>基準額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="024F8950" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E89651F" w14:textId="79657FF8" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="005A57DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...19 lines deleted...]
-            <w:tcBorders>
+              <w:t>6,000円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DD2FE1D" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="004773FF">
+          <w:p w14:paraId="1080EA0E" w14:textId="0F232A63" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="005A57DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>基準額</w:t>
-[...8 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>6,000円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A57DA" w:rsidRPr="00741A85" w14:paraId="3E5396E8" w14:textId="77777777" w:rsidTr="00C8208F">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2382" w:type="dxa"/>
+            <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E89651F" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="5ADBE8AD" w14:textId="77777777" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="005A57DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>（生協弁当を基本）700円</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:t>上限額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1080EA0E" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="1F6E1798" w14:textId="6ECA90BC" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="005A57DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1,500円</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:t>10,000円</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="665676BA" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00741A85" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6359B5CD" w14:textId="500D85BE" w:rsidR="005A57DA" w:rsidRPr="00741A85" w:rsidRDefault="005A57DA" w:rsidP="005A57DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6,000円</w:t>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00741A85">
+              <w:t>10,000円</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>上限額</w:t>
-[...88 lines deleted...]
-              <w:t>10,000円</w:t>
+              <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="463F29E8" w14:textId="77777777" w:rsidR="00F9669A" w:rsidRPr="00741A85" w:rsidRDefault="00F9669A" w:rsidP="00C10CED">
+    <w:p w14:paraId="463F29E8" w14:textId="339FAE6E" w:rsidR="00F9669A" w:rsidRPr="00741A85" w:rsidRDefault="00F9669A" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:ind w:leftChars="-67" w:left="-141"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:noProof/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="wave"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B7B4B86" w14:textId="77777777" w:rsidR="00F9669A" w:rsidRPr="00741A85" w:rsidRDefault="00F9669A" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:ind w:leftChars="-67" w:left="-141"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:noProof/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="wave"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9150" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="1225"/>
         <w:gridCol w:w="1368"/>
         <w:gridCol w:w="1363"/>
         <w:gridCol w:w="1357"/>
         <w:gridCol w:w="1363"/>
         <w:gridCol w:w="1363"/>
-        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E953D6" w:rsidRPr="00741A85" w14:paraId="1D596879" w14:textId="77777777" w:rsidTr="00E953D6">
+      <w:tr w:rsidR="00E953D6" w:rsidRPr="00741A85" w14:paraId="1D596879" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49EEFA62" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00741A85" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>事務局</w:t>
             </w:r>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
@@ -4596,83 +4411,83 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>推進</w:t>
             </w:r>
             <w:r w:rsidR="00E953D6" w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>課受付</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4092" w:type="dxa"/>
+            <w:tcW w:w="4468" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E8FEF74" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00741A85" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>リサーチオフィス</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E953D6" w:rsidRPr="00E567EF" w14:paraId="22FC3EB8" w14:textId="77777777" w:rsidTr="00E953D6">
+      <w:tr w:rsidR="00E953D6" w:rsidRPr="00E567EF" w14:paraId="22FC3EB8" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A0FF5F2" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00741A85" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5630AD66" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00741A85" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -4752,82 +4567,82 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ECBCF0E" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00741A85" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>点検・確認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1742" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38D46807" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00E567EF" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741A85">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>受付</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E953D6" w:rsidRPr="00E567EF" w14:paraId="17AD93B2" w14:textId="77777777" w:rsidTr="00E953D6">
+      <w:tr w:rsidR="00E953D6" w:rsidRPr="00E567EF" w14:paraId="17AD93B2" w14:textId="77777777" w:rsidTr="00C8208F">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0DE4B5B7" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00E567EF" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00E567EF" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4874,276 +4689,284 @@
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1363" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="680A4E5D" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00E567EF" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1742" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19219836" w14:textId="77777777" w:rsidR="00E953D6" w:rsidRPr="00E567EF" w:rsidRDefault="00E953D6" w:rsidP="00E567EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BEB0511" w14:textId="0B829FBA" w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="00F9669A">
+    <w:p w14:paraId="7BEB0511" w14:textId="4A71A35C" w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="00F9669A">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10CED">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>研究部様式5-</w:t>
+        <w:t>研究部様式</w:t>
       </w:r>
-      <w:r w:rsidR="003A3177">
+      <w:r w:rsidR="00EA26DD" w:rsidRPr="00EA26DD">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>0106-02</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10CED">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00914360">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00186961">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5912">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10CED">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00186961">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00606A89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C10CED">
+      <w:r w:rsidR="00EA26DD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>版</w:t>
+        <w:t>更新</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidSect="00931B41">
+    <w:sectPr w:rsidR="00C10CED" w:rsidRPr="00C10CED" w:rsidSect="006772FB">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="595" w:right="567" w:bottom="255" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="454" w:right="454" w:bottom="255" w:left="454" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="296FEF7D" w14:textId="77777777" w:rsidR="0003463B" w:rsidRDefault="0003463B">
+    <w:p w14:paraId="716D8CB1" w14:textId="77777777" w:rsidR="009D1180" w:rsidRDefault="009D1180">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7194DBDC" w14:textId="77777777" w:rsidR="0003463B" w:rsidRDefault="0003463B">
+    <w:p w14:paraId="3962C4C0" w14:textId="77777777" w:rsidR="009D1180" w:rsidRDefault="009D1180">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="769D0D3C" w14:textId="77777777" w:rsidR="0003463B" w:rsidRDefault="0003463B">
+    <w:p w14:paraId="143D0A93" w14:textId="77777777" w:rsidR="009D1180" w:rsidRDefault="009D1180">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54CD245A" w14:textId="77777777" w:rsidR="0003463B" w:rsidRDefault="0003463B">
+    <w:p w14:paraId="084F7A12" w14:textId="77777777" w:rsidR="009D1180" w:rsidRDefault="009D1180">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5495,50 +5318,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="152843EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8326E8B0"/>
+    <w:lvl w:ilvl="0" w:tplc="205007CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1259C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50E853AE"/>
     <w:lvl w:ilvl="0" w:tplc="2F8697D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="840"/>
@@ -5633,51 +5545,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FED06CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="187CC478"/>
     <w:lvl w:ilvl="0" w:tplc="4A90E8BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5749,51 +5661,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37E51609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C1C36AA"/>
     <w:lvl w:ilvl="0" w:tplc="CC2AF166">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5865,51 +5777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495055FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="553E805A"/>
     <w:lvl w:ilvl="0" w:tplc="8064EE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5982,51 +5894,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FEC5F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B24825A"/>
     <w:lvl w:ilvl="0" w:tplc="B9DCC1E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6094,51 +6006,51 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5489486B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DAE309C"/>
     <w:lvl w:ilvl="0" w:tplc="C5A013B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6210,51 +6122,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFC78BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83641AF2"/>
     <w:lvl w:ilvl="0" w:tplc="F78A0DF8">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -6352,51 +6264,318 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6340500A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B19E9644"/>
+    <w:lvl w:ilvl="0" w:tplc="850ECA8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EC0E6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A80AF466"/>
+    <w:lvl w:ilvl="0" w:tplc="592AF7F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F85FCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A949A28"/>
+    <w:lvl w:ilvl="0" w:tplc="11904188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C7E3BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7CA21B2"/>
     <w:lvl w:ilvl="0" w:tplc="07828272">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6499,426 +6678,465 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="264270901">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="687027463">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="803036001">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1410880334">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1410880334">
+  <w:num w:numId="5" w16cid:durableId="1876306558">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1048262143">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1876306558">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="7" w16cid:durableId="436213508">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1048262143">
+  <w:num w:numId="8" w16cid:durableId="1248341193">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="735015447">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="436213508">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="10" w16cid:durableId="819686752">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="759527423">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="763571299">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="879434686">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="634675528">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1200623594">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00526A2F"/>
     <w:rsid w:val="00011BA7"/>
     <w:rsid w:val="00011D2F"/>
     <w:rsid w:val="000156A2"/>
     <w:rsid w:val="00015F8E"/>
     <w:rsid w:val="000259E4"/>
     <w:rsid w:val="00032E8B"/>
+    <w:rsid w:val="00033772"/>
     <w:rsid w:val="0003463B"/>
     <w:rsid w:val="00036D08"/>
     <w:rsid w:val="00042BF2"/>
     <w:rsid w:val="000467ED"/>
     <w:rsid w:val="00051ED2"/>
     <w:rsid w:val="000568D1"/>
     <w:rsid w:val="00056E45"/>
     <w:rsid w:val="00057312"/>
     <w:rsid w:val="0006006E"/>
     <w:rsid w:val="000628A2"/>
     <w:rsid w:val="00063D41"/>
     <w:rsid w:val="00070676"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="00083B4C"/>
     <w:rsid w:val="0008444F"/>
     <w:rsid w:val="000A09DF"/>
     <w:rsid w:val="000A4A5D"/>
     <w:rsid w:val="000A6BBB"/>
     <w:rsid w:val="000D58BB"/>
     <w:rsid w:val="000D7191"/>
     <w:rsid w:val="000E0D07"/>
     <w:rsid w:val="000E62A1"/>
     <w:rsid w:val="000E6AB9"/>
     <w:rsid w:val="000E71C3"/>
     <w:rsid w:val="000F6B58"/>
     <w:rsid w:val="000F6DD6"/>
     <w:rsid w:val="000F7837"/>
+    <w:rsid w:val="00117C9F"/>
     <w:rsid w:val="001204F4"/>
     <w:rsid w:val="001207D3"/>
     <w:rsid w:val="001225D9"/>
     <w:rsid w:val="00124207"/>
     <w:rsid w:val="00124DEF"/>
     <w:rsid w:val="00127F8E"/>
     <w:rsid w:val="001341F0"/>
+    <w:rsid w:val="0015185E"/>
     <w:rsid w:val="00156308"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001605AB"/>
     <w:rsid w:val="00171CF3"/>
     <w:rsid w:val="00173652"/>
+    <w:rsid w:val="0018530A"/>
     <w:rsid w:val="00186961"/>
     <w:rsid w:val="0019195D"/>
     <w:rsid w:val="00191ACE"/>
     <w:rsid w:val="001A2A25"/>
     <w:rsid w:val="001A7127"/>
     <w:rsid w:val="001B0875"/>
     <w:rsid w:val="001B483D"/>
     <w:rsid w:val="001D0159"/>
     <w:rsid w:val="001D41A9"/>
     <w:rsid w:val="001D4D01"/>
     <w:rsid w:val="001D68DE"/>
+    <w:rsid w:val="001D6A99"/>
     <w:rsid w:val="001E75AA"/>
     <w:rsid w:val="001F160A"/>
     <w:rsid w:val="001F5F70"/>
     <w:rsid w:val="0020337B"/>
     <w:rsid w:val="0021122D"/>
     <w:rsid w:val="00212E2A"/>
     <w:rsid w:val="00217E5B"/>
     <w:rsid w:val="00220A78"/>
+    <w:rsid w:val="00221960"/>
     <w:rsid w:val="0022415A"/>
     <w:rsid w:val="00226718"/>
     <w:rsid w:val="002304D9"/>
     <w:rsid w:val="0023187A"/>
+    <w:rsid w:val="0023266E"/>
     <w:rsid w:val="00236969"/>
     <w:rsid w:val="00251B7E"/>
     <w:rsid w:val="00252197"/>
     <w:rsid w:val="00266DF9"/>
     <w:rsid w:val="00272117"/>
     <w:rsid w:val="00273E5F"/>
     <w:rsid w:val="002908FC"/>
     <w:rsid w:val="00292FCF"/>
     <w:rsid w:val="002A2259"/>
     <w:rsid w:val="002A3AA7"/>
     <w:rsid w:val="002A48CD"/>
     <w:rsid w:val="002A4E3E"/>
     <w:rsid w:val="002B7047"/>
     <w:rsid w:val="002C467A"/>
     <w:rsid w:val="002D3515"/>
+    <w:rsid w:val="002D5FC7"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002D76FC"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="00330F61"/>
     <w:rsid w:val="0033442A"/>
     <w:rsid w:val="0034531B"/>
+    <w:rsid w:val="00346844"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="003524EB"/>
     <w:rsid w:val="00363753"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00390EBD"/>
     <w:rsid w:val="00393A8F"/>
     <w:rsid w:val="00393E60"/>
     <w:rsid w:val="003A3177"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003E451C"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="00427648"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="004559D6"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
+    <w:rsid w:val="00465892"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="004773FF"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B55A5"/>
     <w:rsid w:val="004B58CC"/>
     <w:rsid w:val="004B6FD4"/>
     <w:rsid w:val="004C09DE"/>
     <w:rsid w:val="004C5E1D"/>
     <w:rsid w:val="004D6347"/>
     <w:rsid w:val="004D7814"/>
     <w:rsid w:val="004E01F8"/>
     <w:rsid w:val="004E3653"/>
     <w:rsid w:val="004F090B"/>
+    <w:rsid w:val="004F20CC"/>
     <w:rsid w:val="004F4E9F"/>
     <w:rsid w:val="00500158"/>
     <w:rsid w:val="00501569"/>
     <w:rsid w:val="005035CF"/>
     <w:rsid w:val="0051073D"/>
     <w:rsid w:val="005136CB"/>
     <w:rsid w:val="00515170"/>
+    <w:rsid w:val="005157E6"/>
     <w:rsid w:val="00526A2F"/>
     <w:rsid w:val="00527AEE"/>
     <w:rsid w:val="0053246F"/>
     <w:rsid w:val="00536EA5"/>
     <w:rsid w:val="005428A5"/>
     <w:rsid w:val="00546295"/>
     <w:rsid w:val="00552363"/>
     <w:rsid w:val="00560BDF"/>
     <w:rsid w:val="00561706"/>
     <w:rsid w:val="00562990"/>
     <w:rsid w:val="00571308"/>
+    <w:rsid w:val="005815D6"/>
     <w:rsid w:val="005816BD"/>
     <w:rsid w:val="00581E4F"/>
     <w:rsid w:val="005A26D5"/>
     <w:rsid w:val="005A537D"/>
+    <w:rsid w:val="005A57DA"/>
     <w:rsid w:val="005B4638"/>
     <w:rsid w:val="005C3C39"/>
+    <w:rsid w:val="005C42AF"/>
     <w:rsid w:val="005D1A1E"/>
+    <w:rsid w:val="005D2D23"/>
     <w:rsid w:val="005D30F5"/>
     <w:rsid w:val="005D7453"/>
     <w:rsid w:val="005E1322"/>
     <w:rsid w:val="005F5FD8"/>
     <w:rsid w:val="005F657F"/>
     <w:rsid w:val="005F7201"/>
     <w:rsid w:val="00601089"/>
     <w:rsid w:val="00606A89"/>
     <w:rsid w:val="0061781B"/>
     <w:rsid w:val="00623138"/>
     <w:rsid w:val="0062313C"/>
     <w:rsid w:val="00623936"/>
     <w:rsid w:val="00640AFF"/>
     <w:rsid w:val="00646575"/>
     <w:rsid w:val="00646C0B"/>
     <w:rsid w:val="006543A4"/>
     <w:rsid w:val="006640CF"/>
+    <w:rsid w:val="006772FB"/>
     <w:rsid w:val="006838AE"/>
     <w:rsid w:val="00690637"/>
     <w:rsid w:val="00690DF0"/>
     <w:rsid w:val="00694BC9"/>
     <w:rsid w:val="00696228"/>
     <w:rsid w:val="006A4160"/>
     <w:rsid w:val="006A4AF6"/>
     <w:rsid w:val="006B2809"/>
     <w:rsid w:val="006B36C9"/>
     <w:rsid w:val="006C74B2"/>
     <w:rsid w:val="006C7606"/>
     <w:rsid w:val="006D1C02"/>
     <w:rsid w:val="006E05BE"/>
     <w:rsid w:val="006E4505"/>
     <w:rsid w:val="006F42AF"/>
     <w:rsid w:val="006F6473"/>
     <w:rsid w:val="00704ABF"/>
     <w:rsid w:val="00723091"/>
     <w:rsid w:val="00724BA9"/>
     <w:rsid w:val="00725F90"/>
     <w:rsid w:val="00734453"/>
     <w:rsid w:val="00735037"/>
     <w:rsid w:val="00741A85"/>
     <w:rsid w:val="00742C12"/>
     <w:rsid w:val="00743DD8"/>
+    <w:rsid w:val="00747A22"/>
     <w:rsid w:val="007572AD"/>
     <w:rsid w:val="00763D23"/>
     <w:rsid w:val="0076448A"/>
     <w:rsid w:val="00767C3A"/>
     <w:rsid w:val="007803CB"/>
     <w:rsid w:val="0078175C"/>
     <w:rsid w:val="007859C5"/>
     <w:rsid w:val="00792468"/>
     <w:rsid w:val="00792AFA"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A1F2C"/>
     <w:rsid w:val="007A404A"/>
     <w:rsid w:val="007B024A"/>
+    <w:rsid w:val="007B2E1D"/>
+    <w:rsid w:val="007B4DB8"/>
     <w:rsid w:val="007C40E9"/>
     <w:rsid w:val="007C41D6"/>
     <w:rsid w:val="007C5088"/>
     <w:rsid w:val="007C596D"/>
     <w:rsid w:val="007D071A"/>
     <w:rsid w:val="007D3461"/>
     <w:rsid w:val="007D55E2"/>
     <w:rsid w:val="007D6192"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007E5D10"/>
     <w:rsid w:val="007F1D85"/>
     <w:rsid w:val="007F2C6D"/>
     <w:rsid w:val="007F442D"/>
     <w:rsid w:val="007F64F9"/>
     <w:rsid w:val="007F65B8"/>
     <w:rsid w:val="007F6E3C"/>
+    <w:rsid w:val="007F758A"/>
     <w:rsid w:val="007F7A74"/>
     <w:rsid w:val="00800BCC"/>
     <w:rsid w:val="008015E1"/>
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="0082381A"/>
+    <w:rsid w:val="00825C0F"/>
     <w:rsid w:val="00834910"/>
     <w:rsid w:val="008568C6"/>
+    <w:rsid w:val="008610AD"/>
+    <w:rsid w:val="00862495"/>
     <w:rsid w:val="00867D20"/>
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="00873BA6"/>
     <w:rsid w:val="0088134A"/>
     <w:rsid w:val="00881E77"/>
     <w:rsid w:val="00883B8F"/>
     <w:rsid w:val="00887246"/>
     <w:rsid w:val="00891192"/>
     <w:rsid w:val="0089212E"/>
     <w:rsid w:val="00894101"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B0222"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008D581C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="00914360"/>
     <w:rsid w:val="00915CF4"/>
     <w:rsid w:val="00921895"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00927027"/>
     <w:rsid w:val="00931B41"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00934718"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00945CCE"/>
     <w:rsid w:val="00947E59"/>
     <w:rsid w:val="00964E6A"/>
+    <w:rsid w:val="009657D2"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009B7BFD"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009D0F46"/>
+    <w:rsid w:val="009D1180"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009E56E3"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A0333A"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A22BA9"/>
     <w:rsid w:val="00A27E91"/>
+    <w:rsid w:val="00A31EC3"/>
     <w:rsid w:val="00A37A21"/>
     <w:rsid w:val="00A47232"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
     <w:rsid w:val="00A944D0"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB4047"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AB7032"/>
     <w:rsid w:val="00AC1EC1"/>
     <w:rsid w:val="00AC2700"/>
@@ -6954,193 +7172,201 @@
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD6B1F"/>
     <w:rsid w:val="00BD7D47"/>
     <w:rsid w:val="00BE60CD"/>
     <w:rsid w:val="00BF420A"/>
     <w:rsid w:val="00BF5DF0"/>
     <w:rsid w:val="00C10C15"/>
     <w:rsid w:val="00C10CED"/>
     <w:rsid w:val="00C1507C"/>
     <w:rsid w:val="00C237C8"/>
     <w:rsid w:val="00C24267"/>
     <w:rsid w:val="00C31816"/>
     <w:rsid w:val="00C3788E"/>
     <w:rsid w:val="00C4543E"/>
     <w:rsid w:val="00C46845"/>
     <w:rsid w:val="00C50557"/>
     <w:rsid w:val="00C51BEF"/>
     <w:rsid w:val="00C56E88"/>
     <w:rsid w:val="00C63505"/>
     <w:rsid w:val="00C67019"/>
     <w:rsid w:val="00C714A2"/>
     <w:rsid w:val="00C739FA"/>
     <w:rsid w:val="00C74823"/>
+    <w:rsid w:val="00C8208F"/>
     <w:rsid w:val="00CA06BB"/>
     <w:rsid w:val="00CA1214"/>
     <w:rsid w:val="00CA372B"/>
     <w:rsid w:val="00CB2484"/>
     <w:rsid w:val="00CB5959"/>
     <w:rsid w:val="00CC59D1"/>
     <w:rsid w:val="00CD1CEA"/>
     <w:rsid w:val="00CE6DD7"/>
     <w:rsid w:val="00CE7D59"/>
     <w:rsid w:val="00D07385"/>
     <w:rsid w:val="00D07B84"/>
     <w:rsid w:val="00D1100A"/>
     <w:rsid w:val="00D12F28"/>
     <w:rsid w:val="00D14CFB"/>
     <w:rsid w:val="00D14EDA"/>
     <w:rsid w:val="00D203BA"/>
     <w:rsid w:val="00D21F1C"/>
     <w:rsid w:val="00D22312"/>
     <w:rsid w:val="00D22C51"/>
     <w:rsid w:val="00D261F6"/>
     <w:rsid w:val="00D2652E"/>
     <w:rsid w:val="00D265E1"/>
     <w:rsid w:val="00D36A9C"/>
     <w:rsid w:val="00D50172"/>
     <w:rsid w:val="00D52CFE"/>
     <w:rsid w:val="00D54C64"/>
     <w:rsid w:val="00D56DEA"/>
     <w:rsid w:val="00D626B6"/>
     <w:rsid w:val="00D659D9"/>
     <w:rsid w:val="00D752C4"/>
     <w:rsid w:val="00D77AE3"/>
     <w:rsid w:val="00DA70C3"/>
     <w:rsid w:val="00DB18CE"/>
     <w:rsid w:val="00DB76B0"/>
     <w:rsid w:val="00DC0667"/>
     <w:rsid w:val="00DC361B"/>
+    <w:rsid w:val="00DC5912"/>
     <w:rsid w:val="00DD087F"/>
+    <w:rsid w:val="00DD10BC"/>
     <w:rsid w:val="00DD1481"/>
     <w:rsid w:val="00DD7A50"/>
     <w:rsid w:val="00DE2FB8"/>
     <w:rsid w:val="00DF08FB"/>
+    <w:rsid w:val="00DF2C5B"/>
     <w:rsid w:val="00DF4AF4"/>
     <w:rsid w:val="00E05E08"/>
     <w:rsid w:val="00E11C02"/>
     <w:rsid w:val="00E26DDD"/>
     <w:rsid w:val="00E27BCD"/>
     <w:rsid w:val="00E50B48"/>
     <w:rsid w:val="00E51556"/>
     <w:rsid w:val="00E567EF"/>
     <w:rsid w:val="00E57998"/>
     <w:rsid w:val="00E8079B"/>
     <w:rsid w:val="00E81671"/>
     <w:rsid w:val="00E86040"/>
     <w:rsid w:val="00E86104"/>
     <w:rsid w:val="00E909CF"/>
     <w:rsid w:val="00E953D6"/>
     <w:rsid w:val="00E96799"/>
     <w:rsid w:val="00EA0049"/>
     <w:rsid w:val="00EA0434"/>
     <w:rsid w:val="00EA131F"/>
+    <w:rsid w:val="00EA26DD"/>
     <w:rsid w:val="00EA5210"/>
     <w:rsid w:val="00EA6735"/>
     <w:rsid w:val="00EA7B0A"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00EB1ECC"/>
     <w:rsid w:val="00EE2FE4"/>
     <w:rsid w:val="00EF213A"/>
+    <w:rsid w:val="00EF53BC"/>
     <w:rsid w:val="00F03871"/>
     <w:rsid w:val="00F077E6"/>
     <w:rsid w:val="00F10E90"/>
     <w:rsid w:val="00F1175C"/>
     <w:rsid w:val="00F14EC3"/>
     <w:rsid w:val="00F1793F"/>
     <w:rsid w:val="00F22E2A"/>
     <w:rsid w:val="00F23D71"/>
     <w:rsid w:val="00F25DFE"/>
     <w:rsid w:val="00F4000A"/>
     <w:rsid w:val="00F4221B"/>
     <w:rsid w:val="00F56DF3"/>
     <w:rsid w:val="00F613A4"/>
     <w:rsid w:val="00F66878"/>
     <w:rsid w:val="00F67393"/>
     <w:rsid w:val="00F72480"/>
     <w:rsid w:val="00F72D0C"/>
     <w:rsid w:val="00F77390"/>
     <w:rsid w:val="00F84C95"/>
     <w:rsid w:val="00F87732"/>
     <w:rsid w:val="00F91311"/>
     <w:rsid w:val="00F9153E"/>
     <w:rsid w:val="00F9669A"/>
+    <w:rsid w:val="00F97599"/>
     <w:rsid w:val="00FA16D6"/>
     <w:rsid w:val="00FA2867"/>
     <w:rsid w:val="00FA7336"/>
+    <w:rsid w:val="00FB4209"/>
     <w:rsid w:val="00FB6429"/>
     <w:rsid w:val="00FB76C5"/>
     <w:rsid w:val="00FC00A9"/>
     <w:rsid w:val="00FC25A4"/>
     <w:rsid w:val="00FC3251"/>
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FD28F3"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
     <w:rsid w:val="03D969D0"/>
     <w:rsid w:val="12FA3778"/>
     <w:rsid w:val="1A0E3368"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5336D135"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{84F85477-DA70-43FA-A7E4-A526F2FFA6A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7487,55 +7713,65 @@
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00AC73C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A57DA"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -7793,67 +8029,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -8002,174 +8227,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58B4C522-1040-4532-8D23-900F32EEE65B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22802BD5-AF72-4622-88BD-A335298B21D4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4680BBAE-0F18-4ABF-9952-F28399408C51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641CFC37-4FED-41FA-AF12-5F3583028C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D971FD97-4322-4675-B376-A39443317230}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="abd087a5-cccd-4e1e-b3d6-8fcb8bb20fc1"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>756</Words>
-  <Characters>306</Characters>
+  <Words>713</Words>
+  <Characters>282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1060</CharactersWithSpaces>
+  <CharactersWithSpaces>994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出張申請（命令）兼　旅費請求書（教員用）</dc:title>
   <dc:subject/>
   <dc:creator>情報システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>