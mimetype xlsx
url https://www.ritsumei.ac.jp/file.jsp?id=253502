--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\日本語版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0107_その他\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F9278C6-F429-46AB-9F29-AC089F5EC49C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF70B4B1-3228-427B-9BDE-3F2907EE7E7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="支払明細表 " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="65">
   <si>
     <t>金額</t>
     <rPh sb="0" eb="2">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>伝票件数</t>
     <rPh sb="0" eb="2">
       <t>デンピョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>科研費</t>
     <rPh sb="0" eb="2">
@@ -762,51 +767,51 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学術変革領域研究（ A ・ B ）</t>
     <rPh sb="0" eb="4">
       <t>ガクジュツヘンカク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>リョウイキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケンキュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>◆  2025年度</t>
+      <t>◆  2026年度</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　支 払 明 細 表  ◆</t>
     </r>
     <rPh sb="7" eb="9">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1340,71 +1345,91 @@
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="36576" bIns="22860" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>研究部様式6-2  20</a:t>
+            <a:t>研究部様式</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>25</a:t>
+            <a:t>0107-01</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>/04版</a:t>
+            <a:t>  20</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>26</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>/04更新</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1728,505 +1753,505 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:H39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="75" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="19.625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.36328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="61" style="1" customWidth="1"/>
-    <col min="4" max="4" width="12.5" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.453125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.6328125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="24.26953125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="60.6328125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.453125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="17.6328125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="41.6328125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.08984375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="2:8" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
     </row>
-    <row r="2" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G2" s="54" t="s">
         <v>28</v>
       </c>
       <c r="H2" s="54"/>
     </row>
-    <row r="3" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="9"/>
       <c r="C3" s="22" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="55" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="55"/>
       <c r="F3" s="55"/>
       <c r="G3" s="55" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="55"/>
     </row>
-    <row r="4" spans="2:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="2:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="43"/>
       <c r="E4" s="44"/>
       <c r="F4" s="45"/>
       <c r="G4" s="49"/>
       <c r="H4" s="50"/>
     </row>
-    <row r="5" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="6" spans="2:8" ht="62.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:8" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="2"/>
       <c r="C7" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D7" s="15"/>
       <c r="F7" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H7" s="56"/>
     </row>
-    <row r="8" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D8" s="20"/>
       <c r="F8" s="48"/>
       <c r="G8" s="57"/>
       <c r="H8" s="57"/>
     </row>
-    <row r="9" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="20"/>
       <c r="F9" s="48"/>
       <c r="G9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="20"/>
     </row>
-    <row r="10" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="20"/>
       <c r="F10" s="48"/>
       <c r="G10" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="20"/>
     </row>
-    <row r="11" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="48"/>
       <c r="C11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="20"/>
       <c r="F11" s="48"/>
       <c r="G11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="20"/>
     </row>
-    <row r="12" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="52" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="20"/>
       <c r="F12" s="48"/>
       <c r="G12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="20"/>
     </row>
-    <row r="13" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="52"/>
       <c r="C13" s="28" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="20"/>
       <c r="F13" s="48"/>
       <c r="G13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="20"/>
     </row>
-    <row r="14" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="20"/>
       <c r="F14" s="30"/>
       <c r="G14" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="20"/>
     </row>
-    <row r="15" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="30"/>
       <c r="C15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="20"/>
       <c r="F15" s="46" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="20"/>
     </row>
-    <row r="16" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="20"/>
       <c r="F16" s="47"/>
       <c r="G16" s="13" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="20"/>
     </row>
-    <row r="17" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="24" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="16"/>
       <c r="F17" s="51" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="20"/>
     </row>
-    <row r="18" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="20"/>
       <c r="F18" s="48"/>
       <c r="G18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="20"/>
     </row>
-    <row r="19" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="20"/>
       <c r="F19" s="30"/>
       <c r="G19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="20"/>
     </row>
-    <row r="20" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="20"/>
       <c r="F20" s="20" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="13"/>
       <c r="H20" s="20"/>
     </row>
-    <row r="21" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="20"/>
       <c r="F21" s="20" t="s">
         <v>46</v>
       </c>
       <c r="G21" s="13"/>
       <c r="H21" s="20"/>
     </row>
-    <row r="22" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="20"/>
     </row>
-    <row r="23" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="20"/>
       <c r="F23" s="18" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="18" t="s">
         <v>3</v>
       </c>
       <c r="H23" s="18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="20"/>
       <c r="F24" s="25" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="29"/>
     </row>
-    <row r="25" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="20"/>
       <c r="F25" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="27"/>
       <c r="H25" s="30"/>
     </row>
-    <row r="26" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="45"/>
       <c r="D26" s="20"/>
       <c r="F26" s="21" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="29"/>
     </row>
-    <row r="27" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="F27" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="27"/>
       <c r="H27" s="30"/>
     </row>
-    <row r="28" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="F28" s="7"/>
     </row>
-    <row r="29" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F29" s="7"/>
     </row>
-    <row r="30" spans="2:8" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="2:8" ht="50.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="58" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="60" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="61"/>
       <c r="F30" s="40" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="41"/>
       <c r="H30" s="42"/>
     </row>
-    <row r="31" spans="2:8" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="2:8" ht="50.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="59"/>
       <c r="C31" s="62"/>
       <c r="D31" s="63"/>
       <c r="F31" s="31"/>
       <c r="G31" s="32"/>
       <c r="H31" s="33"/>
     </row>
-    <row r="32" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="10"/>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="34"/>
       <c r="G32" s="35"/>
       <c r="H32" s="36"/>
     </row>
-    <row r="33" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="10"/>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="37" t="s">
         <v>53</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="39"/>
     </row>
-    <row r="34" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="7"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
     </row>
-    <row r="35" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12"/>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
     </row>
-    <row r="36" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="12"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
     </row>
-    <row r="37" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
     </row>
-    <row r="38" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="5"/>
       <c r="G38" s="6"/>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="2:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="2:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="F39" s="1"/>
       <c r="H39" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="H26:H27"/>
     <mergeCell ref="F31:H32"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="F30:H30"/>