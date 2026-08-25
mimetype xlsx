--- v0 (2025-10-13)
+++ v1 (2026-08-25)
@@ -1,3607 +1,3609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\01 課外グループ共有\026 海外渡航時の安全管理について\2018\01_海外渡航\業務会議\HPアップ用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gamo-a\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{5BECB40A-7BC7-4B01-9F4E-105B5EF20CD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="570" yWindow="435" windowWidth="18000" windowHeight="13710"/>
+    <workbookView xWindow="3480" yWindow="345" windowWidth="20385" windowHeight="15015" xr2:uid="{871076A6-4A2A-4B91-A0FC-AA8B3B507EC2}"/>
   </bookViews>
   <sheets>
-    <sheet name="海外渡航届 (個人)" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="76">
   <si>
-    <t>行き先（国・地域）</t>
-[...38 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>海外渡航届（個人用）</t>
+    <rPh sb="4" eb="5">
+      <t>トドケ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>立命館大学学生部長　殿</t>
     <rPh sb="0" eb="3">
       <t>リツメイカン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ブ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>チョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ドノ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...51 lines deleted...]
-      <t>携帯</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>提出日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
-    <phoneticPr fontId="1"/>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　月　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">     </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　日</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>下記の通り、海外に渡航しますので届け出ます。</t>
+    <rPh sb="0" eb="2">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トオ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カイガイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>トド</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>デ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>渡航の1ヶ月前までに、①海外渡航届（本書式）、②危険情報、③渡航企画書（旅のしおりなど）を添えて学生オフィス（体育会クラブとしての活動の場合はスポーツ強化オフィス）へ提出すること。
+以下の事項が含まれている場合は</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>別紙資料の提出可</t>
+    </r>
+    <rPh sb="5" eb="6">
+      <t>ゲツ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カイガイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>トドケ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ショシキ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キケン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>タビ</t>
+    </rPh>
+    <rPh sb="45" eb="46">
+      <t>ソ</t>
+    </rPh>
+    <rPh sb="107" eb="109">
+      <t>ガクセイキョウカテイシュツイカジコウフクバアイベッシシリョウテイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>渡航者氏名・連絡先</t>
+    <rPh sb="0" eb="3">
+      <t>トコウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>氏名</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　　　　　　　　　　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>印　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>歳）</t>
+    </r>
+    <rPh sb="24" eb="25">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>サイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>学籍番号　</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>携帯</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>連絡可のメールアドレス</t>
+    <rPh sb="0" eb="2">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>親御さんや近親者の
+連絡先</t>
+    <rPh sb="0" eb="13">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>氏名　　　　　　　　　　　　　　　　　　　　   　　　（続柄：　　　  ）</t>
+    <rPh sb="29" eb="31">
+      <t>ゾクガラ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>住所　</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <rPh sb="0" eb="2">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>携帯電話</t>
+    <rPh sb="0" eb="2">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>デンワ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>行き先（国・地域）</t>
   </si>
   <si>
     <t>交通・フライト情報</t>
     <rPh sb="7" eb="9">
       <t>ジョウホウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>現地での主な交通手段（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンチ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コウツウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シュダン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>往路：　航空会社（　　　　　　　　　　　　　　　　　　　　）　　フライトNo.（　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>オウロ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　　　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　　年　　　　月　　　　　日　　　　　　時　　　　　　分</t>
     </r>
     <rPh sb="14" eb="15">
       <t>ネン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ガツ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ニチ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ジ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>フン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>復路：　航空会社（　　　　　　　　　　　　　　　　　　　　）　　フライトNo.（　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>フクロ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>渡航地域の
 危険情報
 （いずれかに☑）
 ※外務省海外安全</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>HP</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>を確認すること</t>
     </r>
     <rPh sb="31" eb="33">
       <t>カクニン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>外務省　危険情報・レベル</t>
+    <rPh sb="0" eb="3">
+      <t>ガイムショウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>感染症危険情報</t>
+  </si>
+  <si>
+    <t>□　なし</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>渡航可</t>
+    <rPh sb="0" eb="2">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　□　なし
+　□　あり（　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□　「十分注意してください。」　                                    　</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レベル1</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>渡航可(条件付）</t>
+    <rPh sb="0" eb="2">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">□　「不要不急の渡航は止めてください。」                      　 </t>
+    <rPh sb="3" eb="5">
+      <t>フヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>フキュウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ヤ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レベル2</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">□　「渡航は止めてください。（渡航中止勧告）」                 </t>
+    <rPh sb="6" eb="7">
+      <t>ヤ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>チュウシ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>カンコク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レベル3</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>渡航不可</t>
+    <rPh sb="0" eb="2">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□　「退避してください。渡航は止めてください。（退避勧告）」</t>
+    <rPh sb="15" eb="16">
+      <t>ヤ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>タイヒ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>カンコク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>レベル4</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>現地受入れ先
 （現地オフィス、受入</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>NGO</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>など）</t>
     </r>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>渡航不可</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>名称</t>
+  </si>
+  <si>
+    <t>Tel</t>
+  </si>
+  <si>
+    <t>渡航目的
+活動内容</t>
+  </si>
+  <si>
+    <t>渡航期間</t>
+  </si>
+  <si>
+    <t>　年　　　　月　　　　　日（　　　）　　　～　　　　年　　　　　月　　　日（　　　）</t>
+    <rPh sb="26" eb="27">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>行程</t>
+  </si>
+  <si>
+    <t>日程</t>
     <rPh sb="0" eb="2">
+      <t>ニッテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>行動予定</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>滞在地</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> (市・県・郡・地方など）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>タイザイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>チ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>グン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>チホウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>宿泊先</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">名称（　　　　　　　　　　　　　　　　　　　　　）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tel</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（　　　　　　　　　　　　　　　　　　　　　　）</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>名称（　　　　　　　　　　　　　　　　　　　　　）
+Tel（　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>使用（申請）する助成金制度（いずれかに☑）</t>
+    <rPh sb="0" eb="2">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジョセイキン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セイド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                  □+R校友会未来人財育成　　　　□アスリート・クリエーター　　 　　　□プロジェクト　　　　　□基盤活動　　　　□重点強化　
+                  □学びのコミュニティ集団形成　　□その他（　　　　　　　　　　　　）　　□なし</t>
+    <rPh sb="21" eb="23">
+      <t>コウユウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ミライ</t>
+    </rPh>
+    <rPh sb="100" eb="109">
+      <t>マ</t>
+    </rPh>
+    <rPh sb="109" eb="111">
+      <t>シュウダン</t>
+    </rPh>
+    <rPh sb="111" eb="113">
+      <t>ケイセイ</t>
+    </rPh>
+    <rPh sb="118" eb="119">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>渡航中の
+緊急連絡手段</t>
+  </si>
+  <si>
+    <t>携帯電話　（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）　　　　国番号（　　　　　　　　　　　）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>渡航中連絡可能なメールアドレス（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>＜チェックリスト＞</t>
+  </si>
+  <si>
+    <t>課長確認</t>
+    <rPh sb="2" eb="4">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>担当者確認欄</t>
+  </si>
+  <si>
+    <t>□提出書類は揃っていますか（本書式/渡航先の危険情報/渡航企画書）　（はい・いいえ）</t>
+    <rPh sb="1" eb="3">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ソロ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ショシキ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>トコウサキ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キケン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
       <t>トコウ</t>
     </rPh>
-    <rPh sb="2" eb="4">
-[...6 lines deleted...]
-    <rPh sb="0" eb="2">
+    <rPh sb="29" eb="31">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">      □海外渡航届</t>
+    <rPh sb="11" eb="12">
+      <t>トドケ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□親御さんや近親者へ渡航の説明を行い、渡航の了承を得ていますか　（はい・いいえ）</t>
+    <rPh sb="1" eb="3">
+      <t>オヤゴ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>キンシンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
       <t>トコウ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...6 lines deleted...]
-    <rPh sb="0" eb="2">
+    <rPh sb="13" eb="15">
+      <t>セツメイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
       <t>トコウ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...1 lines deleted...]
-    </rPh>
+    <rPh sb="22" eb="24">
+      <t>リョウショウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>エ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">      □危険情報</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□体調不良で無いことを確認してから出発する計画ですか　　（はい・いいえ）</t>
+    <rPh sb="6" eb="7">
+      <t>ナ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　□渡航企画書</t>
     <rPh sb="4" eb="6">
-      <t>ジョウケン</t>
-[...18 lines deleted...]
-    <rPh sb="8" eb="10">
       <t>トコウ</t>
     </rPh>
-    <rPh sb="11" eb="12">
-[...67 lines deleted...]
-    </rPh>
     <rPh sb="6" eb="8">
-      <t>ケンエキ</t>
+      <t>キカク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ショ</t>
     </rPh>
-    <rPh sb="65" eb="68">
-[...2 lines deleted...]
-    <rPh sb="68" eb="70">
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□訪問先・宿泊先等を把握していますか　　　　　　　　　　　　　（はい・いいえ）</t>
+    <rPh sb="1" eb="3">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□緊急時に親御さんや近親者へ連絡が取れますか　　　　　　（はい・いいえ）</t>
+    <rPh sb="1" eb="4">
+      <t>キンキュウジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>オヤゴ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>キンシンシャ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ト</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□緊急時の対処法は把握していますか　　　　　　　　　　　　　 （はい・いいえ）</t>
+    <rPh sb="5" eb="7">
+      <t>タイショ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ハアク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□海外旅行保険は入っていますか　　　　　　　　　　　　　　  （加入済み・加入予定である）</t>
+    <rPh sb="1" eb="3">
       <t>カイガイ</t>
     </rPh>
-    <rPh sb="70" eb="72">
-[...10 lines deleted...]
-      <t>ショウ</t>
+    <rPh sb="3" eb="5">
+      <t>リョコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ヨボウ</t>
-[...62 lines deleted...]
-    <rPh sb="19" eb="21">
       <t>ホケン</t>
     </rPh>
-    <rPh sb="27" eb="29">
-[...5 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="8" eb="9">
+      <t>ハイ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>カニュウ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ス</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>カニュウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>ヨテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　株式会社クレオヒューマン（保険旅行事業部）に相談ができます。TEL：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>075-463-9178</t>
     </r>
     <rPh sb="4" eb="8">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ソウダン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...390 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□現地での移動手段等は適切な事業者であるか代理店等に確認しましたか    (はい、いいえ）</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□渡航先の感染症流行情報・危険情報について確認しましたか　（確認した　・　確認していない）</t>
     <rPh sb="1" eb="3">
       <t>トコウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カンセン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リュウコウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キケン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>カクニン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>カクニン</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>カクニン</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-      <t>(2018</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　厚生労働省検疫所HP(https://www.forth.go.jp/useful/attention/index.html)、外務省海外安全HP（https://www.anzen.mofa.go.jp/）</t>
+    <rPh sb="1" eb="3">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ロウドウショウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ケンエキ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="65" eb="68">
+      <t>ガイムショウ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>カイガイ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>アンゼン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　感染症の予防方法を知るとともに、予防接種を必要と判断した場合は計画的に接種をしてください。</t>
+    <rPh sb="1" eb="3">
+      <t>カンセン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヨボウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヨボウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ハンダン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="32" eb="35">
+      <t>ケイカクテキ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>セッシュ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>(2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>月改訂）</t>
     </r>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カイテイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...57 lines deleted...]
-    <t>□提出書類は揃っていますか（参加名簿/保護者同意書/渡航企画書）　（はい・いいえ）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　予防接種について、各キャンパスにある保健センターにご相談することが可能です。</t>
     <rPh sb="1" eb="3">
-      <t>テイシュツ</t>
+      <t>ヨボウ</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>ショルイ</t>
-    </rPh>
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>カノウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>この海外渡航届を提出後、スケジュール、航空便の変更等が生じた場合は、学生オフィスへ訂正版の海外渡航届を提出すること。</t>
     <rPh sb="6" eb="7">
-      <t>ソロ</t>
-[...79 lines deleted...]
-    <t>この海外渡航願を提出後、スケジュール、航空便の変更等が生じた場合は、学生オフィスへ訂正版の海外渡航願 を提出すること。</t>
+      <t>トドケ</t>
+    </rPh>
     <rPh sb="49" eb="50">
-      <t>ネガイ</t>
-[...93 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>トドケ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="m/d/yyyy;@"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="10.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="24"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="50">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...4 lines deleted...]
-      <left style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      </right>
       <top/>
-      <bottom style="medium">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...354 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="166">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+  <cellXfs count="158">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...396 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A905C55A-A1BC-41CA-9A1E-6A0C57B0BE08}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K53"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="S28" sqref="S28"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.375" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.85546875" style="3" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="5.375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="11.5" style="9" customWidth="1"/>
+    <col min="4" max="4" width="15.375" style="9" customWidth="1"/>
+    <col min="5" max="5" width="11.875" style="9" customWidth="1"/>
+    <col min="6" max="6" width="22" style="9" customWidth="1"/>
+    <col min="7" max="7" width="23.375" style="9" customWidth="1"/>
+    <col min="8" max="8" width="27" style="9" customWidth="1"/>
+    <col min="9" max="9" width="9.375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="17" style="9" customWidth="1"/>
+    <col min="11" max="16384" width="8.375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B1" s="53" t="s">
+    <row r="1" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="151" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="152"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="152"/>
+      <c r="H1" s="152"/>
+      <c r="I1" s="152"/>
+      <c r="J1" s="152"/>
+    </row>
+    <row r="2" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="153" t="s">
+        <v>2</v>
+      </c>
+      <c r="I2" s="154"/>
+      <c r="J2" s="154"/>
+    </row>
+    <row r="3" spans="2:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="155"/>
+      <c r="G3" s="155"/>
+      <c r="H3" s="156"/>
+      <c r="I3" s="156"/>
+      <c r="J3" s="5"/>
+    </row>
+    <row r="4" spans="2:11" s="7" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="157" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="157"/>
+      <c r="D4" s="157"/>
+      <c r="E4" s="157"/>
+      <c r="F4" s="157"/>
+      <c r="G4" s="157"/>
+      <c r="H4" s="157"/>
+      <c r="I4" s="157"/>
+      <c r="J4" s="157"/>
+      <c r="K4" s="6"/>
+    </row>
+    <row r="5" spans="2:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="2:11" s="10" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="150"/>
+      <c r="D6" s="150"/>
+      <c r="E6" s="150"/>
+      <c r="F6" s="150"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="150"/>
+      <c r="I6" s="150"/>
+      <c r="J6" s="150"/>
+    </row>
+    <row r="7" spans="2:11" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="138" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="139" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="140"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="129" t="s">
+        <v>7</v>
+      </c>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="143"/>
+    </row>
+    <row r="8" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="56"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="145"/>
+      <c r="F8" s="146"/>
+      <c r="G8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="H8" s="147"/>
+      <c r="I8" s="148"/>
+      <c r="J8" s="149"/>
+    </row>
+    <row r="9" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="51"/>
+      <c r="D9" s="139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="140"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="129" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="142"/>
+      <c r="I9" s="142"/>
+      <c r="J9" s="143"/>
+    </row>
+    <row r="10" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="56"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="144" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="145"/>
+      <c r="F10" s="146"/>
+      <c r="G10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="147"/>
+      <c r="I10" s="148"/>
+      <c r="J10" s="149"/>
+    </row>
+    <row r="11" spans="2:11" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="87"/>
+      <c r="D11" s="122"/>
+      <c r="E11" s="123"/>
+      <c r="F11" s="123"/>
+      <c r="G11" s="123"/>
+      <c r="H11" s="123"/>
+      <c r="I11" s="123"/>
+      <c r="J11" s="124"/>
+    </row>
+    <row r="12" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="125" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="126"/>
+      <c r="D12" s="129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="130"/>
+      <c r="F12" s="130"/>
+      <c r="G12" s="130"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="130"/>
+      <c r="J12" s="131"/>
+    </row>
+    <row r="13" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="127"/>
+      <c r="C13" s="128"/>
+      <c r="D13" s="132" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="133"/>
+      <c r="F13" s="133"/>
+      <c r="G13" s="133"/>
+      <c r="H13" s="133"/>
+      <c r="I13" s="133"/>
+      <c r="J13" s="134"/>
+    </row>
+    <row r="14" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="127"/>
+      <c r="C14" s="128"/>
+      <c r="D14" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="14"/>
+    </row>
+    <row r="15" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="127"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="135" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="136"/>
+      <c r="F15" s="136"/>
+      <c r="G15" s="136"/>
+      <c r="H15" s="136"/>
+      <c r="I15" s="136"/>
+      <c r="J15" s="137"/>
+    </row>
+    <row r="16" spans="2:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="127"/>
+      <c r="C16" s="128"/>
+      <c r="D16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="14"/>
+    </row>
+    <row r="17" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="91"/>
+      <c r="D17" s="77" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="92"/>
+      <c r="F17" s="92"/>
+      <c r="G17" s="92"/>
+      <c r="H17" s="93"/>
+      <c r="I17" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="J17" s="95"/>
+    </row>
+    <row r="18" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="55"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I18" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="97"/>
+    </row>
+    <row r="19" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="55"/>
+      <c r="C19" s="91"/>
+      <c r="D19" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="102"/>
+      <c r="F19" s="103"/>
+      <c r="G19" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="96"/>
+      <c r="J19" s="97"/>
+    </row>
+    <row r="20" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="55"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="104" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="105"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="22"/>
+      <c r="I20" s="98"/>
+      <c r="J20" s="97"/>
+    </row>
+    <row r="21" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="55"/>
+      <c r="C21" s="91"/>
+      <c r="D21" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="108"/>
+      <c r="F21" s="109"/>
+      <c r="G21" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" s="98"/>
+      <c r="J21" s="97"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="55"/>
+      <c r="C22" s="91"/>
+      <c r="D22" s="110" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="111"/>
+      <c r="F22" s="112"/>
+      <c r="G22" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="26"/>
+      <c r="I22" s="99"/>
+      <c r="J22" s="100"/>
+    </row>
+    <row r="23" spans="2:10" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="113" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="114"/>
+      <c r="D23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="115"/>
+      <c r="F23" s="116"/>
+      <c r="G23" s="116"/>
+      <c r="H23" s="116"/>
+      <c r="I23" s="116"/>
+      <c r="J23" s="117"/>
+    </row>
+    <row r="24" spans="2:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="56"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" s="118"/>
+      <c r="F24" s="119"/>
+      <c r="G24" s="119"/>
+      <c r="H24" s="119"/>
+      <c r="I24" s="119"/>
+      <c r="J24" s="120"/>
+    </row>
+    <row r="25" spans="2:10" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="121" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="87"/>
+      <c r="D25" s="122"/>
+      <c r="E25" s="123"/>
+      <c r="F25" s="123"/>
+      <c r="G25" s="123"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="123"/>
+      <c r="J25" s="124"/>
+    </row>
+    <row r="26" spans="2:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="86" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="87"/>
+      <c r="D26" s="88" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="89"/>
+      <c r="F26" s="89"/>
+      <c r="G26" s="89"/>
+      <c r="H26" s="89"/>
+      <c r="I26" s="89"/>
+      <c r="J26" s="90"/>
+    </row>
+    <row r="27" spans="2:10" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="51"/>
+      <c r="D27" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" s="78"/>
+      <c r="G27" s="79"/>
+      <c r="H27" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="I27" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="J27" s="81"/>
+    </row>
+    <row r="28" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="56"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J28" s="83"/>
+    </row>
+    <row r="29" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="56"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J29" s="83"/>
+    </row>
+    <row r="30" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="56"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="32"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J30" s="83"/>
+    </row>
+    <row r="31" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="56"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="34"/>
+      <c r="I31" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J31" s="83"/>
+    </row>
+    <row r="32" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="56"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J32" s="83"/>
+    </row>
+    <row r="33" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="56"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="J33" s="83"/>
+    </row>
+    <row r="34" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="56"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="38"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="J34" s="85"/>
+    </row>
+    <row r="35" spans="2:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="J35" s="54"/>
+    </row>
+    <row r="36" spans="2:10" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="51"/>
+      <c r="D36" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="58"/>
+      <c r="F36" s="58"/>
+      <c r="G36" s="58"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="59"/>
+    </row>
+    <row r="37" spans="2:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="56"/>
+      <c r="C37" s="51"/>
+      <c r="D37" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" s="61"/>
+      <c r="F37" s="61"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="62"/>
+    </row>
+    <row r="38" spans="2:10" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+    </row>
+    <row r="39" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="H39" s="64"/>
+      <c r="I39" s="65" t="s">
+        <v>57</v>
+      </c>
+      <c r="J39" s="66"/>
+    </row>
+    <row r="40" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="68"/>
+      <c r="I40" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="J40" s="72"/>
+    </row>
+    <row r="41" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G41" s="67"/>
+      <c r="H41" s="68"/>
+      <c r="I41" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="J41" s="43"/>
+    </row>
+    <row r="42" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
+      <c r="I42" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="J42" s="74"/>
+    </row>
+    <row r="43" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="67"/>
+      <c r="H43" s="68"/>
+      <c r="I43" s="73"/>
+      <c r="J43" s="74"/>
+    </row>
+    <row r="44" spans="2:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="69"/>
+      <c r="H44" s="70"/>
+      <c r="I44" s="75"/>
+      <c r="J44" s="76"/>
+    </row>
+    <row r="45" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="48"/>
+      <c r="H45" s="48"/>
+      <c r="I45" s="48"/>
+      <c r="J45" s="48"/>
+    </row>
+    <row r="46" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="C1" s="54"/>
-[...35 lines deleted...]
-      <c r="B4" s="51" t="s">
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="49"/>
+      <c r="J46" s="49"/>
+    </row>
+    <row r="47" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="51"/>
-[...18 lines deleted...]
-      <c r="B6" s="52" t="s">
+      <c r="G47" s="49"/>
+      <c r="H47" s="49"/>
+      <c r="I47" s="49"/>
+      <c r="J47" s="49"/>
+    </row>
+    <row r="48" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="49" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="50" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="46" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="51" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="J51" s="9" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="52" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="46" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="53" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="C6" s="52"/>
-[...619 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="61">
-[...14 lines deleted...]
-    <mergeCell ref="E24:J24"/>
+  <mergeCells count="60">
+    <mergeCell ref="B6:J6"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="H2:J2"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="B9:C10"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="G9:J9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="B7:C8"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:J11"/>
+    <mergeCell ref="B12:C16"/>
+    <mergeCell ref="D12:J12"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="D15:J15"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="D26:J26"/>
+    <mergeCell ref="B17:C22"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="I18:J22"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="E23:J23"/>
+    <mergeCell ref="E24:J24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:J25"/>
     <mergeCell ref="B27:C34"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="I29:J29"/>
     <mergeCell ref="I30:J30"/>
     <mergeCell ref="I31:J31"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="I34:J34"/>
-    <mergeCell ref="B25:C25"/>
-[...32 lines deleted...]
-    <mergeCell ref="H2:J2"/>
+    <mergeCell ref="G45:J47"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:J35"/>
+    <mergeCell ref="B36:C37"/>
+    <mergeCell ref="D36:J36"/>
+    <mergeCell ref="D37:J37"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="G40:H44"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="I44:J44"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>海外渡航届 (個人)</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>山本 貴之</dc:creator>
+  <dc:creator>原 千尋(c-hara)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>