--- v0 (2025-10-14)
+++ v1 (2026-08-25)
@@ -1,1337 +1,1232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\01 課外グループ共有\026 海外渡航時の安全管理について\2018\01_海外渡航\業務会議\HPアップ用\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gamo-a\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{5B84AAE7-DF6F-4603-94D0-F959ED95DC29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="570" yWindow="435" windowWidth="18000" windowHeight="13710"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="20385" windowHeight="15015" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="海外渡航届（団体）" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="84">
   <si>
-    <t>団体名</t>
-[...74 lines deleted...]
-  <si>
     <t>立命館大学学生部長　殿</t>
     <rPh sb="0" eb="3">
       <t>リツメイカン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ブ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>チョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ドノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>□　なし</t>
-[...47 lines deleted...]
-    </rPh>
+    <r>
+      <t>提出日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">         </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　月　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">     </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　日</t>
+    </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">部長・顧問・副部長
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（教職員）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ブチョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コモン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>フクブチョウ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>キョウショクイン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>印</t>
+    <rPh sb="0" eb="1">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>監督</t>
+    <rPh sb="0" eb="2">
+      <t>カントク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">主将・代表
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（学生）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>シュショウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガクセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>団体名</t>
+  </si>
+  <si>
+    <t>　　（渡航人数　　　　　　　人）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>団体代表者連絡先</t>
+  </si>
+  <si>
     <r>
       <t>氏名</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>学籍番号　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <r>
       <t>携帯</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>連絡可のメールアドレス</t>
+    <rPh sb="0" eb="2">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">渡航代表者連絡先
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（上記代表者と異なる場合）</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>氏名</t>
+  </si>
+  <si>
+    <t>学籍番号</t>
+  </si>
+  <si>
     <t>国内に残るメンバー</t>
     <rPh sb="0" eb="2">
       <t>コクナイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>氏名</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>学籍番号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>行き先（国・地域）</t>
+  </si>
+  <si>
     <t>交通・フライト情報</t>
     <rPh sb="7" eb="9">
       <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>現地での主な交通手段（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンチ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コウツウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シュダン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>往路：　航空会社（　　　　　　　　　　　　　　　　　　　　）　　フライトNo.（　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>オウロ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　　　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　　年　　　　月　　　　　日　　　　　　時　　　　　　分</t>
     </r>
     <rPh sb="14" eb="15">
       <t>ネン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ガツ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ニチ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ジ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>復路：　航空会社（　　　　　　　　　　　　　　　　　　　　）　　フライトNo.（　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>フクロ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <r>
       <t>渡航地域の
 危険情報
 （いずれかに☑）
 ※外務省海外安全</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>HP</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>を確認すること</t>
     </r>
     <rPh sb="31" eb="33">
       <t>カクニン</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>外務省　危険情報・レベル</t>
+    <rPh sb="0" eb="3">
+      <t>ガイムショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>感染症危険情報</t>
+  </si>
+  <si>
+    <t>□　なし</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>渡航可</t>
+    <rPh sb="0" eb="2">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　□　なし
+　□　あり（　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□　「十分注意してください。」　                                    　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>レベル1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>渡航可(条件付）</t>
+    <rPh sb="0" eb="2">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">□　「不要不急の渡航は止めてください。」                      　 </t>
+    <rPh sb="3" eb="5">
+      <t>フヨウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>フキュウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ヤ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>レベル2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">□　「渡航は止めてください。（渡航中止勧告）」                 </t>
+    <rPh sb="6" eb="7">
+      <t>ヤ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>チュウシ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>カンコク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>レベル3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>渡航不可</t>
+    <rPh sb="0" eb="2">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□　「退避してください。渡航は止めてください。（退避勧告）」</t>
+    <rPh sb="15" eb="16">
+      <t>ヤ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>タイヒ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>カンコク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>レベル4</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>現地受入れ先
 （現地オフィス、受入</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>NGO</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>など）</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>渡航不可</t>
+    <t>名称</t>
+  </si>
+  <si>
+    <t>Tel</t>
+  </si>
+  <si>
+    <t>渡航目的
+活動内容</t>
+  </si>
+  <si>
+    <t>渡航期間</t>
+  </si>
+  <si>
+    <t>　年　　　　月　　　　　日（　　　）　　　～　　　　年　　　　　月　　　日（　　　）</t>
+    <rPh sb="26" eb="27">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>行程</t>
+  </si>
+  <si>
+    <t>日程</t>
     <rPh sb="0" eb="2">
-      <t>トコウ</t>
-[...7 lines deleted...]
-    <t>渡航可</t>
+      <t>ニッテイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>行動予定</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>滞在地</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> (市・県・郡・地方など）</t>
+    </r>
     <rPh sb="0" eb="2">
-      <t>トコウ</t>
+      <t>タイザイ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>カ</t>
-[...4 lines deleted...]
-    <t>渡航可(条件付）</t>
+      <t>チ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>グン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>チホウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>宿泊先</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">名称（　　　　　　　　　　　　　　　　　　　　　）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tel</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（　　　　　　　　　　　　　　　　　　　　　　）</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>名称（　　　　　　　　　　　　　　　　　　　　　）
+Tel（　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>使用（申請）する助成金制度（いずれかに☑）</t>
     <rPh sb="0" eb="2">
-      <t>トコウ</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">□　「不要不急の渡航は止めてください。」                      　 </t>
+      <t>シヨウ</t>
+    </rPh>
     <rPh sb="3" eb="5">
-      <t>フヨウ</t>
-[...61 lines deleted...]
-    <t>レベル4</t>
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジョセイキン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セイド</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">                  □プロジェクト　　　　　□基盤活動　　　　□重点強化　
                   □学びのコミュニティ集団形成　　□その他（　　　　　　　　　　　　）　　□なし</t>
     <rPh sb="65" eb="74">
       <t>マ</t>
     </rPh>
     <rPh sb="74" eb="76">
       <t>シュウダン</t>
     </rPh>
     <rPh sb="76" eb="78">
       <t>ケイセイ</t>
     </rPh>
     <rPh sb="83" eb="84">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>渡航中の
+緊急連絡手段</t>
+  </si>
+  <si>
+    <t>渡航代表者携帯電話　（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）　　　　国番号（　　　　　　　　　　　）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>渡航中連絡可能なメールアドレス（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＜チェックリスト＞</t>
+  </si>
+  <si>
+    <t>担当者確認欄</t>
+  </si>
+  <si>
+    <t>□参加者に体調不良者がいないか確認してから出発する計画ですか　　（はい・いいえ）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t xml:space="preserve">      □参加者名簿</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　厚生労働省検疫所HP(https://www.forth.go.jp/useful/attention/index.html)、外務省海外安全HP（https://www.anzen.mofa.go.jp/）</t>
+    <t>□参加者全員が行き先・宿泊先・機関を把握していますか　　　　　　　　 （はい・いいえ）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□国内に残るメンバーは緊急時に連絡の取れる学生ですか　　　　　　　 （はい・いいえ）</t>
     <rPh sb="1" eb="3">
-      <t>コウセイ</t>
-[...2 lines deleted...]
-      <t>ロウドウショウ</t>
+      <t>コクナイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">      □危険情報確認</t>
+    <rPh sb="11" eb="13">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□緊急時の対処法の作成及び参加者全員への周知はしましたか　　　  (はい・いいえ）</t>
+    <rPh sb="5" eb="8">
+      <t>タイショホウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　□渡航企画書</t>
+    <rPh sb="4" eb="6">
+      <t>トコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
-      <t>ケンエキ</t>
+      <t>キカク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ショ</t>
     </rPh>
-    <rPh sb="65" eb="68">
-[...2 lines deleted...]
-    <rPh sb="68" eb="70">
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□海外旅行保険は入っていますか                                                  (加入済み、加入予定である）</t>
+    <rPh sb="1" eb="3">
       <t>カイガイ</t>
     </rPh>
-    <rPh sb="70" eb="72">
-[...10 lines deleted...]
-      <t>ショウ</t>
+    <rPh sb="3" eb="5">
+      <t>リョコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ヨボウ</t>
-[...62 lines deleted...]
-    <rPh sb="19" eb="21">
       <t>ホケン</t>
     </rPh>
-    <rPh sb="27" eb="29">
-[...3 lines deleted...]
-      <t>カノウ</t>
+    <rPh sb="8" eb="9">
+      <t>ハイ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>カニュウ</t>
+    </rPh>
+    <rPh sb="68" eb="69">
+      <t>ス</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>カニュウ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　株式会社クレオヒューマン（保険旅行事業部）に相談ができます。TEL：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>075-463-9178</t>
     </r>
     <rPh sb="4" eb="8">
       <t>カブシキガイシャ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ソウダン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-</t>
+    <t>□渡航先の感染症流行情報・危険情報について確認しましたか　　　　 （確認した・確認していない）</t>
+    <rPh sb="1" eb="3">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カンセン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>リュウコウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キケン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　厚生労働省検疫所HP(https://www.forth.go.jp/useful/attention/index.html)、外務省海外安全HP（https://www.anzen.mofa.go.jp/）</t>
+    <rPh sb="1" eb="3">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ロウドウショウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ケンエキ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="65" eb="68">
+      <t>ガイムショウ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>カイガイ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>アンゼン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　感染症の予防方法を知るとともに、予防接種を必要と判断した場合は計画的に接種をしてください（未成年者は保護者の方とお話のうえ、接種するかどうかを決めてください）。</t>
+    <rPh sb="1" eb="3">
+      <t>カンセン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヨボウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヨボウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ハンダン</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="32" eb="35">
+      <t>ケイカクテキ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="46" eb="49">
+      <t>ミセイネン</t>
+    </rPh>
+    <rPh sb="49" eb="50">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="51" eb="54">
+      <t>ホゴシャ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="58" eb="59">
+      <t>ハナシ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>キ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　予防接種について、各キャンパスにある保健センターにご相談することが可能です。</t>
+    <rPh sb="1" eb="3">
+      <t>ヨボウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セッシュ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>カノウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>課長</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□参加者全員は、それぞれの親御さん・近親者へ渡航の説明と了承を得ていますか　　（はい・いいえ）</t>
+    <rPh sb="1" eb="4">
+      <t>サンカシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ゼンイン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>オヤゴ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>キンシンシャ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>セツメイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>リョウショウ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>エ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">      □海外渡航届</t>
+    <rPh sb="11" eb="12">
+      <t>トドケ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>この海外渡航届を提出後、スケジュール、航空便の変更等が生じた場合は、学生オフィスへ訂正版の海外渡航届を提出すること。</t>
+    <rPh sb="2" eb="4">
+      <t>カイガイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トドケ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>コウクウビン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>テイセイ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>カイガイ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="49" eb="50">
+      <t>トドケ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□提出書類（本書式/参加者名簿/渡航企画書）は揃っていますか　　（はい・いいえ）</t>
+    <rPh sb="1" eb="3">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ホンショシキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>サンカ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>メイボ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>トコウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>海外渡航届</t>
     </r>
     <r>
       <rPr>
-        <sz val="8"/>
-[...7 lines deleted...]
-        <sz val="8"/>
+        <b/>
+        <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>（　　　　　　　　　　　　　　　　　　　　　　）</t>
-[...20 lines deleted...]
-    </r>
+      <t>（クラブ・サークル、学びのコミュニティ集団形成助成金など団体用）</t>
+    </r>
+  </si>
+  <si>
+    <t>下記の通り、海外に渡航しますので届け出ます。</t>
     <rPh sb="0" eb="2">
-      <t>タイザイ</t>
-[...32 lines deleted...]
-      <t>オモ</t>
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トオ</t>
     </rPh>
     <rPh sb="6" eb="8">
-      <t>コウツウ</t>
-[...152 lines deleted...]
-    <rPh sb="1" eb="3">
       <t>カイガイ</t>
     </rPh>
-    <rPh sb="3" eb="5">
-[...24 lines deleted...]
-    <rPh sb="1" eb="3">
+    <rPh sb="9" eb="11">
       <t>トコウ</t>
     </rPh>
-    <rPh sb="3" eb="4">
-[...33 lines deleted...]
-      <t>(2018</t>
+    <rPh sb="16" eb="17">
+      <t>トド</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>デ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□現地での移動手段等は適切な事業者であるか代理店等に確認しましたか    (はい、いいえ）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>(2026</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>月改訂）</t>
     </r>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カイテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>下記の通り、海外に渡航しますので願い出ます。</t>
-[...23 lines deleted...]
-以下の事項が含まれてる場合は</t>
+    <r>
+      <t>渡航の1ヶ月前までに、①海外渡航届（本書式）、②参加者名簿（氏名、学部、回生、年齢、生年月日）、③危険情報、④団体の渡航企画書（旅のしおりなど）を添えて学生オフィス（体育会クラブとしての活動の場合はスポーツ強化オフィス）へ提出すること。
+以下の事項が含まれている場合は</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>別紙資料の提出可</t>
     </r>
-    <rPh sb="5" eb="6">
-[...253 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="m/d/yyyy;@"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1361,115 +1256,121 @@
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="24"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <u/>
+      <sz val="10.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="50">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -2022,211 +1923,197 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="173">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2323,51 +2210,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2413,329 +2300,308 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2868,866 +2734,859 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9:C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="3" customWidth="1"/>
-    <col min="2" max="2" width="10.28515625" style="9" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="18.5703125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" style="7" customWidth="1"/>
+    <col min="5" max="5" width="13" style="7" customWidth="1"/>
+    <col min="6" max="6" width="33" style="7" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" style="7" customWidth="1"/>
+    <col min="8" max="8" width="29.42578125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="18.5703125" style="7" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="23.25" customHeight="1">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C1" s="64"/>
-[...8 lines deleted...]
-    <row r="2" spans="2:11" ht="23.25" customHeight="1">
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+    </row>
+    <row r="2" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="4" t="s">
-        <v>21</v>
-[...68 lines deleted...]
-      <c r="J6" s="79"/>
+        <v>0</v>
+      </c>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+    </row>
+    <row r="3" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="41"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="74"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="41"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="77"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="41"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="74"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="78" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
       <c r="K6" s="1"/>
     </row>
-    <row r="7" spans="2:11" ht="7.5" customHeight="1">
+    <row r="7" spans="2:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="2:11" s="10" customFormat="1" ht="46.5" customHeight="1" thickBot="1">
-[...21 lines deleted...]
-      <c r="H9" s="72" t="s">
+    <row r="8" spans="2:11" s="8" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="66" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+    </row>
+    <row r="9" spans="2:11" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="68"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="72"/>
+      <c r="J9" s="73"/>
+    </row>
+    <row r="10" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="49"/>
+      <c r="D10" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="51"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="54"/>
+      <c r="I10" s="54"/>
+      <c r="J10" s="55"/>
+    </row>
+    <row r="11" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="48"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="60"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="56"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="58"/>
+    </row>
+    <row r="12" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="49"/>
+      <c r="D12" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="51"/>
+      <c r="F12" s="52"/>
+      <c r="G12" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="55"/>
+    </row>
+    <row r="13" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="48"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="60"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="56"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="58"/>
+    </row>
+    <row r="14" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="49"/>
+      <c r="D14" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="51"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="55"/>
+    </row>
+    <row r="15" spans="2:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="48"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="60"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="56"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="58"/>
+    </row>
+    <row r="16" spans="2:11" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="68"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="70"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="70"/>
+      <c r="H16" s="70"/>
+      <c r="I16" s="70"/>
+      <c r="J16" s="82"/>
+    </row>
+    <row r="17" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="86" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="87"/>
+      <c r="D17" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="83"/>
+      <c r="F17" s="83"/>
+      <c r="G17" s="83"/>
+      <c r="H17" s="83"/>
+      <c r="I17" s="83"/>
+      <c r="J17" s="84"/>
+    </row>
+    <row r="18" spans="2:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="88"/>
+      <c r="C18" s="89"/>
+      <c r="D18" s="93" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="94"/>
+      <c r="F18" s="94"/>
+      <c r="G18" s="94"/>
+      <c r="H18" s="94"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="95"/>
+    </row>
+    <row r="19" spans="2:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="88"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="17"/>
+    </row>
+    <row r="20" spans="2:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="88"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="90" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="91"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="91"/>
+      <c r="J20" s="92"/>
+    </row>
+    <row r="21" spans="2:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="88"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="16"/>
+      <c r="G21" s="16"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="16"/>
+      <c r="J21" s="17"/>
+    </row>
+    <row r="22" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="97"/>
+      <c r="D22" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="I9" s="73"/>
-[...7 lines deleted...]
-      <c r="D10" s="51" t="s">
+      <c r="E22" s="115"/>
+      <c r="F22" s="115"/>
+      <c r="G22" s="115"/>
+      <c r="H22" s="116"/>
+      <c r="I22" s="112" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="113"/>
+    </row>
+    <row r="23" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="98"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="J23" s="108"/>
+    </row>
+    <row r="24" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="98"/>
+      <c r="C24" s="97"/>
+      <c r="D24" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="E10" s="52"/>
-[...11 lines deleted...]
-      <c r="D11" s="60" t="s">
+      <c r="E24" s="118"/>
+      <c r="F24" s="119"/>
+      <c r="G24" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="E11" s="61"/>
-[...9 lines deleted...]
-      <c r="B12" s="80" t="s">
+      <c r="H24" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="50"/>
-[...28 lines deleted...]
-      <c r="B14" s="86" t="s">
+      <c r="I24" s="107"/>
+      <c r="J24" s="108"/>
+    </row>
+    <row r="25" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="98"/>
+      <c r="C25" s="97"/>
+      <c r="D25" s="120" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="50"/>
-[...41 lines deleted...]
-      <c r="B17" s="87" t="s">
+      <c r="E25" s="121"/>
+      <c r="F25" s="122"/>
+      <c r="G25" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="88"/>
-[...26 lines deleted...]
-      <c r="D19" s="20" t="s">
+      <c r="H25" s="20"/>
+      <c r="I25" s="109"/>
+      <c r="J25" s="108"/>
+    </row>
+    <row r="26" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="98"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="123" t="s">
         <v>36</v>
       </c>
-      <c r="E19" s="21"/>
-[...33 lines deleted...]
-      <c r="B22" s="80" t="s">
+      <c r="E26" s="124"/>
+      <c r="F26" s="125"/>
+      <c r="G26" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="98"/>
-      <c r="D22" s="115" t="s">
+      <c r="H26" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="I26" s="109"/>
+      <c r="J26" s="108"/>
+    </row>
+    <row r="27" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="98"/>
+      <c r="C27" s="97"/>
+      <c r="D27" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="127"/>
+      <c r="F27" s="128"/>
+      <c r="G27" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="H27" s="22"/>
+      <c r="I27" s="110"/>
+      <c r="J27" s="111"/>
+    </row>
+    <row r="28" spans="2:10" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="99" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="100"/>
+      <c r="D28" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="101"/>
+      <c r="F28" s="102"/>
+      <c r="G28" s="102"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="103"/>
+    </row>
+    <row r="29" spans="2:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="48"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" s="104"/>
+      <c r="F29" s="105"/>
+      <c r="G29" s="105"/>
+      <c r="H29" s="105"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="106"/>
+    </row>
+    <row r="30" spans="2:10" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="96" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="68"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="70"/>
+      <c r="F30" s="70"/>
+      <c r="G30" s="70"/>
+      <c r="H30" s="70"/>
+      <c r="I30" s="70"/>
+      <c r="J30" s="82"/>
+    </row>
+    <row r="31" spans="2:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="68"/>
+      <c r="D31" s="132" t="s">
+        <v>46</v>
+      </c>
+      <c r="E31" s="133"/>
+      <c r="F31" s="133"/>
+      <c r="G31" s="133"/>
+      <c r="H31" s="133"/>
+      <c r="I31" s="133"/>
+      <c r="J31" s="134"/>
+    </row>
+    <row r="32" spans="2:10" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="49"/>
+      <c r="D32" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="E22" s="116"/>
-[...77 lines deleted...]
-      <c r="D27" s="127" t="s">
+      <c r="E32" s="114" t="s">
         <v>49</v>
       </c>
-      <c r="E27" s="128"/>
-[...1 lines deleted...]
-      <c r="G27" s="41" t="s">
+      <c r="F32" s="139"/>
+      <c r="G32" s="140"/>
+      <c r="H32" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="H27" s="29"/>
-[...72 lines deleted...]
-      <c r="H32" s="42" t="s">
+      <c r="I32" s="135" t="s">
+        <v>51</v>
+      </c>
+      <c r="J32" s="136"/>
+    </row>
+    <row r="33" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="J33" s="138"/>
+    </row>
+    <row r="34" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="48"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="J34" s="138"/>
+    </row>
+    <row r="35" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="48"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="J35" s="138"/>
+    </row>
+    <row r="36" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="48"/>
+      <c r="C36" s="49"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="27"/>
+      <c r="H36" s="27"/>
+      <c r="I36" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="J36" s="138"/>
+    </row>
+    <row r="37" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="48"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="J37" s="138"/>
+    </row>
+    <row r="38" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="48"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="26"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="J38" s="138"/>
+    </row>
+    <row r="39" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="48"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="147" t="s">
+        <v>53</v>
+      </c>
+      <c r="J39" s="148"/>
+    </row>
+    <row r="40" spans="2:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40" s="49"/>
+      <c r="D40" s="129" t="s">
+        <v>55</v>
+      </c>
+      <c r="E40" s="130"/>
+      <c r="F40" s="130"/>
+      <c r="G40" s="130"/>
+      <c r="H40" s="130"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="131"/>
+    </row>
+    <row r="41" spans="2:10" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="162" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="163"/>
+      <c r="F41" s="163"/>
+      <c r="G41" s="163"/>
+      <c r="H41" s="163"/>
+      <c r="I41" s="163"/>
+      <c r="J41" s="164"/>
+    </row>
+    <row r="42" spans="2:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="48"/>
+      <c r="C42" s="49"/>
+      <c r="D42" s="159" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="160"/>
+      <c r="F42" s="160"/>
+      <c r="G42" s="160"/>
+      <c r="H42" s="160"/>
+      <c r="I42" s="160"/>
+      <c r="J42" s="161"/>
+    </row>
+    <row r="43" spans="2:10" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="44"/>
+      <c r="I43" s="44"/>
+      <c r="J43" s="44"/>
+    </row>
+    <row r="44" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="6" t="s">
         <v>59</v>
-      </c>
-[...152 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
-      <c r="F44" s="18"/>
-[...9 lines deleted...]
-    <row r="45" spans="2:10" ht="15" customHeight="1">
+      <c r="F44" s="46"/>
+      <c r="G44" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H44" s="150"/>
+      <c r="I44" s="151" t="s">
+        <v>60</v>
+      </c>
+      <c r="J44" s="152"/>
+    </row>
+    <row r="45" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
-      <c r="F45" s="18"/>
-[...7 lines deleted...]
-    <row r="46" spans="2:10" ht="15" customHeight="1">
+      <c r="F45" s="46"/>
+      <c r="G45" s="143"/>
+      <c r="H45" s="144"/>
+      <c r="I45" s="153" t="s">
+        <v>76</v>
+      </c>
+      <c r="J45" s="154"/>
+    </row>
+    <row r="46" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="1" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-    <row r="47" spans="2:10" ht="15" customHeight="1">
+        <v>75</v>
+      </c>
+      <c r="G46" s="143"/>
+      <c r="H46" s="144"/>
+      <c r="I46" s="155" t="s">
+        <v>62</v>
+      </c>
+      <c r="J46" s="156"/>
+    </row>
+    <row r="47" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="1" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
-      <c r="G47" s="151"/>
-[...6 lines deleted...]
-    <row r="48" spans="2:10" ht="15" customHeight="1">
+      <c r="G47" s="143"/>
+      <c r="H47" s="144"/>
+      <c r="I47" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="J47" s="46"/>
+    </row>
+    <row r="48" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="1" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
-      <c r="G48" s="151"/>
-[...6 lines deleted...]
-    <row r="49" spans="2:10" ht="15" customHeight="1">
+      <c r="G48" s="143"/>
+      <c r="H48" s="144"/>
+      <c r="I48" s="155" t="s">
+        <v>67</v>
+      </c>
+      <c r="J48" s="156"/>
+    </row>
+    <row r="49" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="1" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
-      <c r="G49" s="151"/>
-[...6 lines deleted...]
-    <row r="50" spans="2:10" ht="15" customHeight="1" thickBot="1">
+      <c r="G49" s="143"/>
+      <c r="H49" s="144"/>
+      <c r="I49" s="155"/>
+      <c r="J49" s="156"/>
+    </row>
+    <row r="50" spans="2:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
-      <c r="G50" s="153"/>
-[...22 lines deleted...]
-    <row r="53" spans="2:10" ht="14.25" customHeight="1" thickBot="1">
+      <c r="G50" s="145"/>
+      <c r="H50" s="146"/>
+      <c r="I50" s="157"/>
+      <c r="J50" s="158"/>
+    </row>
+    <row r="51" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="141"/>
+      <c r="H51" s="141"/>
+      <c r="I51" s="141"/>
+      <c r="J51" s="141"/>
+    </row>
+    <row r="52" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="G52" s="142"/>
+      <c r="H52" s="142"/>
+      <c r="I52" s="142"/>
+      <c r="J52" s="142"/>
+    </row>
+    <row r="53" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="1" t="s">
-        <v>74</v>
-[...33 lines deleted...]
-        <v>83</v>
+        <v>81</v>
+      </c>
+      <c r="G53" s="142"/>
+      <c r="H53" s="142"/>
+      <c r="I53" s="142"/>
+      <c r="J53" s="142"/>
+    </row>
+    <row r="54" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="55" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="56" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="57" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="58" spans="2:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="40" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="74">
+  <mergeCells count="73">
     <mergeCell ref="G51:J53"/>
     <mergeCell ref="G45:H50"/>
     <mergeCell ref="I39:J39"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="I44:J44"/>
     <mergeCell ref="I45:J45"/>
     <mergeCell ref="I46:J46"/>
-    <mergeCell ref="I47:J47"/>
     <mergeCell ref="I49:J49"/>
     <mergeCell ref="I50:J50"/>
     <mergeCell ref="D42:J42"/>
     <mergeCell ref="D41:J41"/>
     <mergeCell ref="I48:J48"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:J40"/>
     <mergeCell ref="B41:C42"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="B32:C39"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="I36:J36"/>
     <mergeCell ref="I38:J38"/>
     <mergeCell ref="I37:J37"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="I35:J35"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="E32:G32"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:J30"/>
     <mergeCell ref="B22:C27"/>
     <mergeCell ref="B28:C29"/>
     <mergeCell ref="E28:J28"/>
     <mergeCell ref="E29:J29"/>
@@ -3757,61 +3616,76 @@
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="H11:J11"/>
     <mergeCell ref="D11:F11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>海外渡航届（団体）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>山本 貴之</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>