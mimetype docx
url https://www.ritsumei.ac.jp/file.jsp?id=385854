--- v0 (2025-10-13)
+++ v1 (2026-04-02)
@@ -1,484 +1,497 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00293E42" w:rsidRDefault="00A0541D" w:rsidP="009E78D0">
+    <w:p w14:paraId="3D99BBDD" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00293E42" w:rsidRDefault="00A0541D" w:rsidP="009E78D0">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293E42">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>保護者同意書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="4DC8EB52" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学籍番号：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00172F94" w:rsidP="00A0541D">
+    <w:p w14:paraId="2FF8810E" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00172F94" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>学生氏名</w:t>
       </w:r>
       <w:r w:rsidR="00A0541D" w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">：　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="6B7BCEE0" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="SimSun" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学　部　：</w:t>
       </w:r>
       <w:r w:rsidR="0024066E">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　学部　　　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　学科　　</w:t>
       </w:r>
       <w:r w:rsidR="0024066E">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　回生</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083037C" w:rsidRPr="0083037C" w:rsidRDefault="0083037C" w:rsidP="00A0541D">
+    <w:p w14:paraId="07BC4A95" w14:textId="77777777" w:rsidR="0083037C" w:rsidRPr="0083037C" w:rsidRDefault="0083037C" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="SimSun" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>生年月日</w:t>
       </w:r>
       <w:r w:rsidRPr="0083037C">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">年　　　　月　　　　日　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="0083037C" w:rsidRDefault="0083037C" w:rsidP="00A0541D">
+    <w:p w14:paraId="5D85FC7C" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="0083037C" w:rsidRDefault="0083037C" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083037C">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>所属団体名：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    </w:p>
+    <w:p w14:paraId="78341063" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>渡航先　：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="0065A306" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>渡航</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">:　　　　　　　　　　　　　　　　　　　　　　　　　 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001409A0" w:rsidRDefault="00A0541D" w:rsidP="001409A0">
+    <w:p w14:paraId="562BD6CC" w14:textId="77777777" w:rsidR="001409A0" w:rsidRDefault="00A0541D" w:rsidP="001409A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>渡航期間：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20　　年　　月　　日　～　20　　年　　月　　日　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083037C" w:rsidRPr="001409A0" w:rsidRDefault="001409A0" w:rsidP="001409A0">
+    <w:p w14:paraId="6ADC4419" w14:textId="77777777" w:rsidR="0083037C" w:rsidRPr="001409A0" w:rsidRDefault="001409A0" w:rsidP="001409A0">
       <w:pPr>
         <w:ind w:firstLineChars="1200" w:firstLine="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001409A0">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>上記の者</w:t>
       </w:r>
       <w:r w:rsidR="00A0541D" w:rsidRPr="001409A0">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>が渡航することを承諾します。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="1F2D6234" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:ind w:firstLineChars="300" w:firstLine="630"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　20　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="2B1D26C1" w14:textId="7DA3E059" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>保護者氏名　　：</w:t>
+        <w:t>保護者氏名</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07084">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>（自署）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00956F11">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　印</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="186486FE" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>本人との関係　：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
+    <w:p w14:paraId="639B7FAF" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="00A0541D" w:rsidRDefault="00A0541D" w:rsidP="00A0541D">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>電話番号　　　：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001409A0" w:rsidRPr="00CC12E7" w:rsidRDefault="00A0541D" w:rsidP="00CC12E7">
+    <w:p w14:paraId="5F7E4C5E" w14:textId="77777777" w:rsidR="001409A0" w:rsidRPr="00CC12E7" w:rsidRDefault="00A0541D" w:rsidP="00CC12E7">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0541D">
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>メールアドレス：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC12E7" w:rsidRDefault="00CC12E7" w:rsidP="00CC12E7">
+    <w:p w14:paraId="0B448C4A" w14:textId="77777777" w:rsidR="00CC12E7" w:rsidRDefault="00CC12E7" w:rsidP="00CC12E7">
       <w:pPr>
         <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※外務省危険情報HPや厚生労働省検疫所HP</w:t>
       </w:r>
       <w:r w:rsidR="001409A0" w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>にて、渡航先の</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC12E7">
@@ -516,51 +529,51 @@
       <w:r w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>感染症の予防方法を知るとともに、感染症予防のための接種を必要と</w:t>
       </w:r>
       <w:r w:rsidR="00BC0505">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>判断された場合は計画的に接種をしてください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606986" w:rsidRDefault="004C5D9F" w:rsidP="00606986">
+    <w:p w14:paraId="5FC6BA10" w14:textId="77777777" w:rsidR="00606986" w:rsidRDefault="004C5D9F" w:rsidP="00606986">
       <w:pPr>
         <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00CC12E7" w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>大学では渡航先が外務省危険情報</w:t>
       </w:r>
       <w:r w:rsidR="00CC12E7">
@@ -598,325 +611,1613 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>渡航の中止</w:t>
       </w:r>
       <w:r w:rsidR="00CC12E7" w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>としていま</w:t>
       </w:r>
       <w:r w:rsidR="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>すので、こちらもご確認願います。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC12E7" w:rsidRPr="00CC12E7" w:rsidRDefault="00606986" w:rsidP="00A15F69">
+    <w:p w14:paraId="65DCE714" w14:textId="77777777" w:rsidR="00CC12E7" w:rsidRPr="00CC12E7" w:rsidRDefault="00606986" w:rsidP="00A15F69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※未成年、成年問わず、提出が必要になります。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083037C" w:rsidRPr="00CC12E7" w:rsidRDefault="0083037C" w:rsidP="0083037C">
+    <w:p w14:paraId="6699E05A" w14:textId="77777777" w:rsidR="0083037C" w:rsidRDefault="0083037C" w:rsidP="0083037C">
       <w:pPr>
         <w:ind w:right="840"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC12E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="004C5D9F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>この原本を大学へ提出いただくとともに、写し（コピー）はお手元に保管願います。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0083037C" w:rsidRPr="00CC12E7" w:rsidSect="0083037C">
+    <w:p w14:paraId="24AE216F" w14:textId="062279BA" w:rsidR="00C65C40" w:rsidRPr="00293E42" w:rsidRDefault="00AB4AFD" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4AFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="613E5492" wp14:editId="797F7CBD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4524375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>209550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1428750" cy="1028700"/>
+                <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="テキスト ボックス 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1428750" cy="1028700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="38100">
+                          <a:solidFill>
+                            <a:srgbClr val="EE0000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5CB7760E" w14:textId="3D462155" w:rsidR="00AB4AFD" w:rsidRPr="00AB4AFD" w:rsidRDefault="00AB4AFD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB4AFD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:t>見 本</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="613E5492" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:356.25pt;margin-top:16.5pt;width:112.5pt;height:81pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA18lZqEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0jUz4hRdmgwD&#10;ugvQ7QNkWY6FyaJGKbGzrx+luGnQDXsY5gdBNKlD8vBweTN0hh0Ueg225NNJzpmyEmptdyX/9nX7&#10;asGZD8LWwoBVJT8qz29WL18se1eoGbRgaoWMQKwvelfyNgRXZJmXreqEn4BTlpwNYCcCmbjLahQ9&#10;oXcmm+X5m6wHrB2CVN7T37uTk68SftMoGT43jVeBmZJTbSGdmM4qntlqKYodCtdqOZYh/qGKTmhL&#10;Sc9QdyIItkf9G1SnJYKHJkwkdBk0jZYq9UDdTPNn3Ty0wqnUC5Hj3Zkm//9g5afDg/uCLAzvYKAB&#10;pia8uwf53TML61bYnbpFhL5VoqbE00hZ1jtfjE8j1b7wEaTqP0JNQxb7AAloaLCLrFCfjNBpAMcz&#10;6WoITMaU89ni+opcknzTnIw8jSUTxeNzhz68V9CxeCk50lQTvDjc+xDLEcVjSMzmweh6q41JBu6q&#10;tUF2EKSAbfpSB8/CjGV9yV8vppT87xibTU7fnzA6HUjLRnclX8SYUV2RuI2tk9KC0OZ0p5qNHZmM&#10;5J1oDEM1UGBktIL6SJwinDRLO0aXFvAnZz3pteT+x16g4sx8sDSXt9P5PAo8GfOr6xkZeOmpLj3C&#10;SoIqeeDsdF2HtBSxdQu3NL9GJ2afKhlrJR0mwsediUK/tFPU02avfgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhADzm30XgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQS7cytpWm&#10;E0LigsTQvu5ZY9qKxKmatOv49ZgTHG0/ev28+Xp0VgzYhcaTgukkAYFUetNQpeCwf71fgghRk9HW&#10;Eyq4YIB1cX2V68z4M21x2MVKcAiFTCuoY2wzKUNZo9Nh4lskvn36zunIY1dJ0+kzhzsrZ0nyKJ1u&#10;iD/UusWXGsuvXe8UVG+uuWw332X/cLTHIbz3H8P+Tqnbm/H5CUTEMf7B8KvP6lCw08n3ZIKwChbT&#10;2ZxRBWnKnRhYpQtenJhczROQRS7/Vyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADXy&#10;VmoQAgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADzm30XgAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokecolor="#e00" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5CB7760E" w14:textId="3D462155" w:rsidR="00AB4AFD" w:rsidRPr="00AB4AFD" w:rsidRDefault="00AB4AFD">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AB4AFD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                        <w:t>見 本</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C65C40" w:rsidRPr="00293E42">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>保護者同意書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4745575F" w14:textId="70300228" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学籍番号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A35AC41" w14:textId="012790B7" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>学生氏名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：　　　　　　　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081E242A" w14:textId="1F9EF374" w:rsidR="00C65C40" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="SimSun" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学　部　：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　学部　　　　　　　学科　　　　　回生</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075E1DFA" w14:textId="2908C49E" w:rsidR="00C65C40" w:rsidRPr="0083037C" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="SimSun" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>生年月日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083037C">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年　　　　月　　　　日　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B0B492" w14:textId="4D4058CC" w:rsidR="00C65C40" w:rsidRPr="0083037C" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083037C">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>所属団体名：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560C1A15" w14:textId="5DD0800B" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>渡航先　：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295177B0" w14:textId="48231D29" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>渡航</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>目的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:　　　　　　　　　　　　　　　　　　　　　　　　　 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35696F88" w14:textId="3A17CB77" w:rsidR="00C65C40" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>渡航期間：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20　　年　　月　　日　～　20　　年　　月　　日　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E89105" w14:textId="66467E32" w:rsidR="00C65C40" w:rsidRPr="001409A0" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:ind w:firstLineChars="1200" w:firstLine="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001409A0">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>上記の者が渡航することを承諾します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1033C5" w14:textId="46F43220" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="0098693E" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:ind w:firstLineChars="300" w:firstLine="630"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098693E">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40ED97A7" wp14:editId="2B8C36AA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>5840095</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>419735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="304800" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="86403223" name="テキスト ボックス 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="325EDB78" w14:textId="77777777" w:rsidR="0098693E" w:rsidRPr="0098693E" w:rsidRDefault="0098693E" w:rsidP="0098693E">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0098693E">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>立</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D719619" w14:textId="43E7E592" w:rsidR="0098693E" w:rsidRPr="0098693E" w:rsidRDefault="0098693E" w:rsidP="0098693E">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0098693E">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t>命</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="40ED97A7" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:459.85pt;margin-top:33.05pt;width:24pt;height:27pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbq0y6DAIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdFrZR09XSpQhp&#10;uUgLH+A4TmPheMzYbbJ8PWMn2y3whvCDNeMZH8+cOd7cDJ1hJ4Vegy35fJZzpqyEWttDyb993b+6&#10;5swHYWthwKqSPyrPb7YvX2x6V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWgg1gJwK5eMhqFD2h&#10;dyZb5PnrrAesHYJU3tPp3Rjk24TfNEqGz03jVWCm5FRbSDumvYp7tt2I4oDCtVpOZYh/qKIT2tKj&#10;Z6g7EQQ7ov4LqtMSwUMTZhK6DJpGS5V6oG7m+R/dPLTCqdQLkePdmSb//2Dlp9OD+4IsDG9hoAGm&#10;Jry7B/ndMwu7VtiDukWEvlWipofnkbKsd76YrkaqfeEjSNV/hJqGLI4BEtDQYBdZoT4ZodMAHs+k&#10;qyEwSYdX+fI6p4ik0NVysSY7viCKp8sOfXivoGPRKDnSTBO4ON37MKY+pcS3PBhd77UxycFDtTPI&#10;ToLmv09rQv8tzVjWl3y9WqwSsoV4P0mj04H0aXRXcqqS1qiYSMY7W6eUILQZbSra2ImdSMhITRiq&#10;gel6oi6SVUH9SHQhjHKk70NGC/iTs56kWHL/4yhQcWY+WKJ8PV8uo3aTs1y9WZCDl5HqMiKsJKiS&#10;B85GcxeS3iMdFm5pNI1OtD1XMpVMEkvET98havjST1nPn3b7CwAA//8DAFBLAwQUAAYACAAAACEA&#10;lRguUd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJXBBLO0FKS9MJkEBc&#10;N/YAbuO11ZqkarK1e3vMCY62P/3+/nK72EFcaAq9dxrSdQKCXONN71oNh++Ph2cQIaIzOHhHGq4U&#10;YFvd3pRYGD+7HV32sRUc4kKBGroYx0LK0HRkMaz9SI5vRz9ZjDxOrTQTzhxuB7lJEiUt9o4/dDjS&#10;e0fNaX+2Go5f8/1TPtef8ZDtHtUb9lntr1rfrZbXFxCRlvgHw68+q0PFTrU/OxPEoCFP84xRDUql&#10;IBjIVcaLmslNkoKsSvm/QvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG6tMugwCAAD8&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlRguUd0A&#10;AAAKAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="325EDB78" w14:textId="77777777" w:rsidR="0098693E" w:rsidRPr="0098693E" w:rsidRDefault="0098693E" w:rsidP="0098693E">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0098693E">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>立</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D719619" w14:textId="43E7E592" w:rsidR="0098693E" w:rsidRPr="0098693E" w:rsidRDefault="0098693E" w:rsidP="0098693E">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0098693E">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t>命</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ja-JP"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4631DAC8" wp14:editId="3CAC3D5E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5764530</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>353061</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="457200" cy="457200"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1171196823" name="楕円 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="457200" cy="457200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="ellipse">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="EE0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:oval w14:anchorId="13DA277F" id="楕円 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:453.9pt;margin-top:27.8pt;width:36pt;height:36pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtBGbneAIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5wU7R5BnCLoYxhQ&#10;tMXaoWdFlmIBsqhRSpzs14+SHwnWYodhPsiUSH58c3G5byzbKQwGXMlnkylnykmojNuU/Mfz7YfP&#10;nIUoXCUsOFXygwr8cvn+3aL1c3UGNdhKISMQF+atL3kdo58XRZC1akSYgFeOmBqwEZGuuCkqFC2h&#10;N7Y4m04/Fi1g5RGkCoFerzsmX2Z8rZWMD1oHFZktOfkW84n5XKezWC7EfIPC10b2boh/8KIRxpHR&#10;EepaRMG2aF5BNUYiBNBxIqEpQGsjVY6BoplN/4jmqRZe5VgoOcGPaQr/D1be7578I1IaWh/mgcgU&#10;xV5jk/7kH9vnZB3GZKl9ZJIezy8+UQE4k8TqaUIpjsoeQ/yqoGGJKLmy1viQwhFzsbsLsZMepNKz&#10;g1tjbS6JdekhgDVVessX3KyvLLKdoFre3EzpS+UjiydidEuqxTGaTMWDVQnDuu9KM1OR/2fZk9xo&#10;aoQVUioXZx2rFpXqrM0uToyl1kwa2XQGTMiavByxe4BBsgMZsDufe/mkqnKfjsrTvznWKY8a2TK4&#10;OCo3xgG+BWApqt5yJz8kqUtNytIaqsMjMoRuSoKXt4ZKdydCfBRIY0HVplGPD3RoC23Joac4qwF/&#10;vfWe5KlbictZS2NW8vBzK1BxZr856uMvs/PzNJf5ktuIMzzlrE85bttcAVV/RkvFy0ySMkY7kBqh&#10;eaGNsEpWiSWcJNsllxGHy1Xsxp92ilSrVRajWfQi3rknLxN4ymrqy+f9i0Df92+kxr+HYSRf9XAn&#10;mzQdrLYRtMkNfsxrn2+a49w4/c5Ji+L0nqWOm3H5GwAA//8DAFBLAwQUAAYACAAAACEArPAMPOAA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgze5aaNLEbEoRvCgIVqH0Ns1u&#10;k2h2NmQ3bfL2jid7nJmPf76/2EyuE2c7hNaThseFAmGp8qalWsPX58vDGkSISAY7T1bDbANsytub&#10;AnPjL/Rhz7tYCw6hkKOGJsY+lzJUjXUYFr63xLeTHxxGHodamgEvHO46uVQqkQ5b4g8N9va5sdXP&#10;bnQa9ocDzvv3sfk+za80bd9UFtdK6/u7afsEItop/sPwp8/qULLT0Y9kgug0ZCpl9ahhtUpAMJCl&#10;GS+OTC7TBGRZyOsK5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALQRm53gCAABhBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArPAMPOAAAAAK&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" strokecolor="#e00" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:oval>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C65C40">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　20</w:t>
+      </w:r>
+      <w:r w:rsidR="00652449">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>〇〇</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40" w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年　</w:t>
+      </w:r>
+      <w:r w:rsidR="00652449">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40" w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　月　</w:t>
+      </w:r>
+      <w:r w:rsidR="00652449">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40" w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719F0D4A" w14:textId="1FE1024D" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="0021047E" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ja-JP"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2269D8ED" wp14:editId="03959C81">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-485775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>104775</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3105150" cy="1047750"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="185433362" name="矢印: 五方向 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3105150" cy="1047750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="homePlate">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 18421"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="EE0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7358EA4F" id="_x0000_t15" coordsize="21600,21600" o:spt="15" adj="16200" path="m@0,l,,,21600@0,21600,21600,10800xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="prod #0 1 2"/>
+                </v:formulas>
+                <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@1,0;0,10800;@1,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
+                <v:handles>
+                  <v:h position="#0,topLeft" xrange="0,21600"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="矢印: 五方向 1" o:spid="_x0000_s1026" type="#_x0000_t15" style="position:absolute;margin-left:-38.25pt;margin-top:8.25pt;width:244.5pt;height:82.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC91tCmnAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21n6doFdYqgj2FA&#10;0QZLh54VWYo9SKImKXHSXz9KfiTYih2G5eCIIvmR/ETy6nqvFdkJ5xswJS3OckqE4VA1ZlPS78/3&#10;Hy4p8YGZiikwoqQH4en1/P27q9bOxARqUJVwBEGMn7W2pHUIdpZlntdCM38GVhhUSnCaBRTdJqsc&#10;axFdq2yS55+yFlxlHXDhPd7edko6T/hSCh6epPQiEFVSzC2kr0vfdfxm8ys22zhm64b3abB/yEKz&#10;xmDQEeqWBUa2rvkDSjfcgQcZzjjoDKRsuEg1YDVF/ls1q5pZkWpBcrwdafL/D5Y/7lZ26ZCG1vqZ&#10;x2OsYi+djv+YH9knsg4jWWIfCMfLj0V+Xpwjpxx1RT69uEABcbKju3U+fBGgSTxgzqDFUrEQS2Iz&#10;tnvwIVFWEcM09garflAitcIH2DFFisvppOgRe2PEHjCjp4H7Rqn0hMrECw+qqeJdEtxmfaMcQayS&#10;3t3l+OvRTswQMbpmx+rTKRyUiBjKfBOSNBXWO0lZp8YUIyzjXJhQdKqaVaKLhrwcg8VWjh6JmgQY&#10;kSVmOWL3AINlBzJgd5z29tFVpL4enfO/JdY5jx4pMpgwOuvGgHsLQGFVfeTOfiCpoyaytIbqsHTE&#10;QTdV3vL7Bh/6gfmwZA5fEZsDV0N4wo9U0JYU+hMlNbjXt+6jfewU90pJi2NZUv9zy5ygRH012Pef&#10;i+k0znESpucXExTcqWZ9qjFbfQP4+gUuIcvTMdoHNRylA/2CG2QRo6KKGY6xS8qDG4Sb0K0L3EFc&#10;LBbJDGfXsvBgVpZH8Mhq7Mvn/Qtztu/2gIPyCMMI9/3eMXq0jZ4GFtsAsglReeS1F3DuU+P0Oyou&#10;llM5WR036fwXAAAA//8DAFBLAwQUAAYACAAAACEAD0PuON0AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbExPy27CMBC8V+IfrEXqDZygBtI0DkJVyaVFaqEfYOJtkhKvo9hA+vddTu1pHzM7M5uvR9uJ&#10;Cw6+daQgnkcgkCpnWqoVfB62sxSED5qM7hyhgh/0sC4md7nOjLvSB172oRYsQj7TCpoQ+kxKXzVo&#10;tZ+7HomxLzdYHXgcamkGfWVx28lFFC2l1S2xQ6N7fG6wOu3PVsHLlt757lAmVbl6jb4ffbl7S5W6&#10;n46bJxABx/BHhlt8jg4FZzq6MxkvOgWz1TJhKgO3yoSHeMHNkRdpnIAscvn/heIXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAvdbQppwCAACRBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAD0PuON0AAAAKAQAADwAAAAAAAAAAAAAAAAD2BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" adj="20257" filled="f" strokecolor="#e00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="0021047E">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D054A25" wp14:editId="53C29CB6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>247650</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2797810" cy="1471930"/>
+                <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1835434788" name="テキスト ボックス 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2797810" cy="1471930"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6C739B89" w14:textId="5E80BD92" w:rsidR="0021047E" w:rsidRDefault="0021047E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0021047E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>※保護者本人が自署（手書き）してください</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A502E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6D56ACF3" w14:textId="51BDFC57" w:rsidR="0021047E" w:rsidRPr="0021047E" w:rsidRDefault="0021047E" w:rsidP="0021047E">
+                            <w:pPr>
+                              <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>※渡航については、大学に届け出ている父母等の方に承諾をもらってください。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6D054A25" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-36pt;margin-top:19.5pt;width:220.3pt;height:115.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA04MzpEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkiUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQvQ3TgyCK5BF5eLS5GTrDTgq9BlvyfDLlTFkJtbaHkv/4vn+z&#10;4swHYWthwKqSPyrPb7avX216V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWnA1gJwKZeMhqFD2h&#10;dyabTafvsh6wdghSeU+3d6OTbxN+0ygZvjaNV4GZklNtIe2Y9iru2XYjigMK12p5LkP8QxWd0JYe&#10;vUDdiSDYEfVfUJ2WCB6aMJHQZdA0WqrUA3WTT19089AKp1IvRI53F5r8/4OVX04P7huyMLyHgQaY&#10;mvDuHuRPzyzsWmEP6hYR+laJmh7OI2VZ73xxTo1U+8JHkKr/DDUNWRwDJKChwS6yQn0yQqcBPF5I&#10;V0Ngki5ny/VylZNLki+fL/P12zSWTBRP6Q59+KigY/FQcqSpJnhxuvchliOKp5D4mgej6702Jhl4&#10;qHYG2UmQAvZppQ5ehBnL+pKvF7NFQrYQ85M4Oh1IoUZ3JV9N4xo1E+n4YOsUEoQ245kqMfbMT6Rk&#10;JCcM1cB0Tb3G3EhXBfUjEYYwCpI+EB1awN+c9STGkvtfR4GKM/PJEunrfD6P6k3GfLGckYHXnura&#10;I6wkqJIHzsbjLiTFJzrcLQ1nrxNtz5WcSyaRJTbPHyKq+NpOUc/fdvsHAAD//wMAUEsDBBQABgAI&#10;AAAAIQAmn9Lt4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWodUpGma&#10;TVVRceGAREGCoxtv4oj4R7abhrfHnOhptJrR7Df1btYjm8iHwRqEh2UGjExr5WB6hI/350UJLERh&#10;pBitIYQfCrBrbm9qUUl7MW80HWPPUokJlUBQMbqK89Aq0iIsrSOTvM56LWI6fc+lF5dUrkeeZ1nB&#10;tRhM+qCEoydF7ffxrBE+tRrkwb9+dXKcDi/d/tHN3iHe3837LbBIc/wPwx9+QocmMZ3s2cjARoTF&#10;Ok9bIsJqkzQFVkVZADsh5OusBN7U/HpC8wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0&#10;4MzpEQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAmn9Lt4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6C739B89" w14:textId="5E80BD92" w:rsidR="0021047E" w:rsidRDefault="0021047E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0021047E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>※保護者本人が自署（手書き）してください</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A502E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6D56ACF3" w14:textId="51BDFC57" w:rsidR="0021047E" w:rsidRPr="0021047E" w:rsidRDefault="0021047E" w:rsidP="0021047E">
+                      <w:pPr>
+                        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>※渡航については、大学に届け出ている父母等の方に承諾をもらってください。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C65C40" w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>保護者氏名</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>（自署）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40" w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A01">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　立命　花子</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65C40">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　印　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCDD27B" w14:textId="549CD6E8" w:rsidR="00C65C40" w:rsidRPr="00A0541D" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>本人との関係　：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A01">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>母</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CCAE3B" w14:textId="71A9C454" w:rsidR="006A0A01" w:rsidRPr="00A0541D" w:rsidRDefault="006A0A01" w:rsidP="006A0A01">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>電話番号　　　：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>〇〇〇－〇〇〇〇－〇〇〇〇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06474899" w14:textId="5517801C" w:rsidR="00C65C40" w:rsidRPr="00CC12E7" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0541D">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>メールアドレス：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A01">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">×××××＠××××××××.××.×× </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B8CC47" w14:textId="2AAE076F" w:rsidR="00C65C40" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>※外務省危険情報HPや厚生労働省検疫所HPにて、渡航先の危険情報や感染症流行の有無をご確認いただき、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>感染症の予防方法を知るとともに、感染症予防のための接種を必要と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ご</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>判断された場合は計画的に接種をしてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0781B090" w14:textId="77777777" w:rsidR="00C65C40" w:rsidRDefault="00C65C40" w:rsidP="002A502E">
+      <w:pPr>
+        <w:ind w:left="200" w:rightChars="-81" w:right="-170" w:hangingChars="100" w:hanging="200"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>大学では渡航先が外務省危険情報</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>レベル２（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>不要不急の渡航は止めて</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ください）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>に該当する場合、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>渡航の中止</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>としていま</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>すので、こちらもご確認願います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155F4607" w14:textId="77777777" w:rsidR="00C65C40" w:rsidRPr="00CC12E7" w:rsidRDefault="00C65C40" w:rsidP="00C65C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>※未成年、成年問わず、提出が必要になります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A6A6CF" w14:textId="2622D119" w:rsidR="00C65C40" w:rsidRPr="0098693E" w:rsidRDefault="00C65C40" w:rsidP="0098693E">
+      <w:pPr>
+        <w:ind w:right="840"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC12E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="メイリオ" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>この原本を大学へ提出いただくとともに、写し（コピー）はお手元に保管願います。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C65C40" w:rsidRPr="0098693E" w:rsidSect="002A502E">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1304" w:right="1077" w:bottom="1304" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009743D1" w:rsidRDefault="009743D1" w:rsidP="00A0541D">
+    <w:p w14:paraId="58AB6048" w14:textId="77777777" w:rsidR="000024FE" w:rsidRDefault="000024FE" w:rsidP="00A0541D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009743D1" w:rsidRDefault="009743D1" w:rsidP="00A0541D">
+    <w:p w14:paraId="39BA1BB0" w14:textId="77777777" w:rsidR="000024FE" w:rsidRDefault="000024FE" w:rsidP="00A0541D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10102FF" w:usb1="EAC7FFFF" w:usb2="00010012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Meiryo UI">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009743D1" w:rsidRDefault="009743D1" w:rsidP="00A0541D">
+    <w:p w14:paraId="65E563CB" w14:textId="77777777" w:rsidR="000024FE" w:rsidRDefault="000024FE" w:rsidP="00A0541D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009743D1" w:rsidRDefault="009743D1" w:rsidP="00A0541D">
+    <w:p w14:paraId="2227EBAE" w14:textId="77777777" w:rsidR="000024FE" w:rsidRDefault="000024FE" w:rsidP="00A0541D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A0541D" w:rsidRPr="004C5D9F" w:rsidRDefault="00A0541D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E806E3A" w14:textId="77777777" w:rsidR="00A0541D" w:rsidRPr="004C5D9F" w:rsidRDefault="00A0541D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C5D9F">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>立命館大学　学生オフィス御中</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0541D"/>
+    <w:rsid w:val="000024FE"/>
+    <w:rsid w:val="001075F9"/>
     <w:rsid w:val="001409A0"/>
     <w:rsid w:val="00172F94"/>
+    <w:rsid w:val="0021047E"/>
     <w:rsid w:val="0024066E"/>
     <w:rsid w:val="00293E42"/>
+    <w:rsid w:val="002A502E"/>
     <w:rsid w:val="002E7F4F"/>
     <w:rsid w:val="002F2772"/>
     <w:rsid w:val="004C5D9F"/>
     <w:rsid w:val="00606986"/>
+    <w:rsid w:val="00652449"/>
+    <w:rsid w:val="006A0A01"/>
     <w:rsid w:val="0083037C"/>
+    <w:rsid w:val="00852AD3"/>
     <w:rsid w:val="008967A5"/>
     <w:rsid w:val="00956F11"/>
     <w:rsid w:val="009743D1"/>
+    <w:rsid w:val="0098693E"/>
     <w:rsid w:val="009E78D0"/>
     <w:rsid w:val="00A0541D"/>
     <w:rsid w:val="00A15F69"/>
+    <w:rsid w:val="00AB4AFD"/>
+    <w:rsid w:val="00AB6BAF"/>
     <w:rsid w:val="00AD367D"/>
+    <w:rsid w:val="00AE29CC"/>
+    <w:rsid w:val="00AF6B7E"/>
+    <w:rsid w:val="00B07084"/>
     <w:rsid w:val="00BC0505"/>
+    <w:rsid w:val="00C65C40"/>
     <w:rsid w:val="00CC12E7"/>
     <w:rsid w:val="00D347AA"/>
+    <w:rsid w:val="00ED605A"/>
+    <w:rsid w:val="00F05504"/>
     <w:rsid w:val="00FB26C2"/>
+    <w:rsid w:val="00FE3637"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7D2CEAD6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B7FF6D40-8240-4233-85A0-3BFA81F73D66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1244,50 +2545,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1359,51 +2665,51 @@
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="表題 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A0541D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1630,74 +2936,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>542</Characters>
+  <Pages>2</Pages>
+  <Words>192</Words>
+  <Characters>1097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>636</CharactersWithSpaces>
+  <CharactersWithSpaces>1287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>加藤 慶彦</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>