--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FF0951B" w14:textId="32B63178" w:rsidR="00CC3B95" w:rsidRDefault="00F75681" w:rsidP="00BD49A7">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7347D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>科研費複数</w:t>
       </w:r>
       <w:r w:rsidR="00853C37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
@@ -1164,53 +1169,53 @@
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
-                    <v:oval w14:anchorId="13D75937" id="Oval 29" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-1.45pt;margin-top:1.35pt;width:33.25pt;height:14.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPJ7t5cQIAAOoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Tx17TptYdaoqTqZJ&#10;3Vqp2w8gBsdomMuAxOmm/fddcJIl68s0zQ/4woXDOfeD27t9p8hOWCdBlzS9GlMidA1c6k1Jv3xe&#10;jaaUOM80Zwq0KOmLcPRu/vbNbW8KkUELigtLEES7ojclbb03RZK4uhUdc1dghEZnA7ZjHqd2k3DL&#10;ekTvVJKNx9dJD5YbC7VwDlerwUnnEb9pRO0fm8YJT1RJkZuPo43jOozJ/JYVG8tMK+sDDfYPLDom&#10;NV56gqqYZ2Rr5SuoTtYWHDT+qoYugaaRtYgaUE06/kPNc8uMiFowOM6cwuT+H2z9afdkieQlzSjR&#10;rMMUPe6YItkshKY3rsAdz+bJBnHOPED91RENi5bpjbi3FvpWMI6E0rA/uTgQJg6PknX/ETgis62H&#10;GKV9Y7sAiPrJPibj5ZQMsfekxsU8y7KbCSU1utJpnk5ishJWHA8b6/x7AR0JRkmFUtK4EC5WsN2D&#10;84EPK467wrKGlVQqplxp0pd0Nskm8YADJXlwRpl2s14oSzAOyCp+URwG4Hybha3mESyEYHmwPZNq&#10;sPFypQMeKkI6B2uoih+z8Ww5XU7zUZ5dL0f5uKpG96tFPrpepTeT6l21WFTpz0AtzYtWci50YHes&#10;0DT/uwo49MpQW6cavVDhzsWu4vdabHJJIwYWVR3/UV3MfUj3UDZr4C+YegtDy+ETgUYL9jslPbZb&#10;Sd23LbOCEvVBY/nc5NkMk+3jZDqdYa/ac8f6zMF0jUAl9ZQM5sIPHb01Vm5avCeNSdVwjwXXyFgJ&#10;oRgHTocyxYaK/A/NHzr2fB53/X6i5r8AAAD//wMAUEsDBBQABgAIAAAAIQB9sS/G3AAAAAYBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BbsIwEETvSP0Hayv1Bg6JFEiaDQIk2lMP0F56W2I3CcTrKHYg&#10;/fu6p/Y4mtGbV2wm04mbHlxrGWG5iEBorqxquUb4eD/M1yCcJ1bUWdYI39rBpnyYFZQre+ejvp18&#10;LQKEXU4Ijfd9LqWrGm3ILWyvOXRfdjDkQxxqqQa6B7jpZBxFqTTUcnhoqNf7RlfX02gQ1tNnfzkk&#10;NG45vrzsXrO3q1QZ4tPjtH0G4fXk/8bwqx/UoQxOZzuycqJDmMdZWCLEKxChTpMUxBkhWa5AloX8&#10;r1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA8nu3lxAgAA6gQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH2xL8bcAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f">
+                    <v:oval id="Oval 29" style="position:absolute;left:0;text-align:left;margin-left:-1.45pt;margin-top:1.35pt;width:33.25pt;height:14.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" w14:anchorId="13D75937" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPJ7t5cQIAAOoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Tx17TptYdaoqTqZJ&#10;3Vqp2w8gBsdomMuAxOmm/fddcJIl68s0zQ/4woXDOfeD27t9p8hOWCdBlzS9GlMidA1c6k1Jv3xe&#10;jaaUOM80Zwq0KOmLcPRu/vbNbW8KkUELigtLEES7ojclbb03RZK4uhUdc1dghEZnA7ZjHqd2k3DL&#10;ekTvVJKNx9dJD5YbC7VwDlerwUnnEb9pRO0fm8YJT1RJkZuPo43jOozJ/JYVG8tMK+sDDfYPLDom&#10;NV56gqqYZ2Rr5SuoTtYWHDT+qoYugaaRtYgaUE06/kPNc8uMiFowOM6cwuT+H2z9afdkieQlzSjR&#10;rMMUPe6YItkshKY3rsAdz+bJBnHOPED91RENi5bpjbi3FvpWMI6E0rA/uTgQJg6PknX/ETgis62H&#10;GKV9Y7sAiPrJPibj5ZQMsfekxsU8y7KbCSU1utJpnk5ishJWHA8b6/x7AR0JRkmFUtK4EC5WsN2D&#10;84EPK467wrKGlVQqplxp0pd0Nskm8YADJXlwRpl2s14oSzAOyCp+URwG4Hybha3mESyEYHmwPZNq&#10;sPFypQMeKkI6B2uoih+z8Ww5XU7zUZ5dL0f5uKpG96tFPrpepTeT6l21WFTpz0AtzYtWci50YHes&#10;0DT/uwo49MpQW6cavVDhzsWu4vdabHJJIwYWVR3/UV3MfUj3UDZr4C+YegtDy+ETgUYL9jslPbZb&#10;Sd23LbOCEvVBY/nc5NkMk+3jZDqdYa/ac8f6zMF0jUAl9ZQM5sIPHb01Vm5avCeNSdVwjwXXyFgJ&#10;oRgHTocyxYaK/A/NHzr2fB53/X6i5r8AAAD//wMAUEsDBBQABgAIAAAAIQB9sS/G3AAAAAYBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BbsIwEETvSP0Hayv1Bg6JFEiaDQIk2lMP0F56W2I3CcTrKHYg&#10;/fu6p/Y4mtGbV2wm04mbHlxrGWG5iEBorqxquUb4eD/M1yCcJ1bUWdYI39rBpnyYFZQre+ejvp18&#10;LQKEXU4Ijfd9LqWrGm3ILWyvOXRfdjDkQxxqqQa6B7jpZBxFqTTUcnhoqNf7RlfX02gQ1tNnfzkk&#10;NG45vrzsXrO3q1QZ4tPjtH0G4fXk/8bwqx/UoQxOZzuycqJDmMdZWCLEKxChTpMUxBkhWa5AloX8&#10;r1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA8nu3lxAgAA6gQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH2xL8bcAAAABgEAAA8AAAAAAAAA&#10;AAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00B23F45">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00B23F45" w:rsidRPr="00B23F45">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>補助金・基金</w:t>
             </w:r>
             <w:r w:rsidR="00B23F45">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -2309,50 +2314,51 @@
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55FB5538" w14:textId="77777777" w:rsidR="00DA1D94" w:rsidRPr="00A238AB" w:rsidRDefault="00DA1D94" w:rsidP="00355CA2">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="143E5DF0" w14:textId="16DBF7C5" w:rsidR="00842491" w:rsidRDefault="00A238AB" w:rsidP="00842491">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A238AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>本様式は</w:t>
       </w:r>
       <w:r w:rsidR="00616B4E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>執行に必要となる様式</w:t>
       </w:r>
       <w:r w:rsidRPr="00A238AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>と</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7DB2">
@@ -2395,90 +2401,105 @@
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidRPr="00A238AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>提出</w:t>
       </w:r>
       <w:r w:rsidR="00E907D1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>くだ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A238AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>さい。</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="62FD7FBE" w14:textId="321A88F8" w:rsidR="000E7A28" w:rsidRPr="000E7A28" w:rsidRDefault="000E7A28" w:rsidP="000E7A28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8550"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="37A6863F" w14:textId="77777777" w:rsidR="00842491" w:rsidRDefault="00842491" w:rsidP="00842491">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A78F25C" w14:textId="77777777" w:rsidR="00981337" w:rsidRDefault="007310E7" w:rsidP="007310E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8170"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF6743C" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRDefault="00A238AB" w:rsidP="005531E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1CCD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>【注意事項】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D60034" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRDefault="00DA3CEF" w:rsidP="005531E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D1F176C" wp14:editId="2CD28FE8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
@@ -2518,53 +2539,53 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:rect w14:anchorId="7B464540" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.25pt;width:503.5pt;height:695.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfHdk3eQIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Tx27TupYdaoqTqZJ&#10;3Vat2w8ggGM0DAxInK7af98FJ1myvkzT/ID5uNx7zr3ncnu37yTaceuEVhVOr8YYcUU1E2pT4a9f&#10;VqMCI+eJYkRqxSv8zB2+m799c9ubkme61ZJxi8CJcmVvKtx6b8okcbTlHXFX2nAFh422HfGwtJuE&#10;WdKD904m2Xg8TXptmbGacudgtx4O8Tz6bxpO/aemcdwjWWHA5uNo47gOYzK/JeXGEtMKeoBB/gFF&#10;R4SCoCdXNfEEba145aoT1GqnG39FdZfophGURw7AJh3/weapJYZHLpAcZ05pcv/PLf24e7RIMKgd&#10;Rop0UKLPkDSiNpKjbBry0xtXgtmTebSBoTMPmn5zSOlFC2b83lrdt5wwQJUG++TiQlg4uIrW/QfN&#10;wD3Zeh1TtW9sFxxCEtA+VuT5VBG+94jC5vR6lucTKByFs6K4zgpYhBikPF431vl3XHcoTCpsAX10&#10;T3YPzg+mR5MQTemVkBL2SSkV6is8m2STeMFpKVg4jCztZr2QFu1IEE78DnEvzDrhQb5SdIDuZETK&#10;kI6lYjGKJ0IOcwAtVXAO7ADbYTbI5GU2ni2LZZGP8my6HOXjuh7drxb5aLpKbyb1db1Y1OnPgDPN&#10;y1YwxlWAepRsmv+dJA7NM4jtJNoLSu6c+Sp+r5knlzBiQYDV8R/ZRR2E0g8SWmv2DDKweuhBeDNg&#10;0mr7A6Me+q/C7vuWWI6RfK9ASjd5NptAw8ZFUcxAA/b8YH12QBQFRxX2GA3ThR9afGus2LQQJ40V&#10;VvoexNeIKIsgzAHTQbLQYRH/4TUILXy+jla/36z5LwAAAP//AwBQSwMEFAAGAAgAAAAhAPX57bPe&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3aopKMSpolZwQoj+CImb&#10;Gy9JaLyOYrcNPD2bExz3m9HsTLYcXCvO2IfGk4bpRIFAKr1tqNKw3z3dPYAI0ZA1rSfU8I0Blvn1&#10;VWZS6y+0wfM2VoJDKKRGQx1jl0oZyhqdCRPfIbH26XtnIp99JW1vLhzuWjlTaiGdaYg/1KbDVY3l&#10;cXtyGjbFsHj+aT7m4eW9mL52s/WbWn9pfXszFI8gIg7xzwxjfa4OOXc6+BPZIFoNPCQynScgRlWp&#10;eyaHkagkAZln8v+C/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfHdk3eQIAAPsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1+e2z3gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f">
+              <v:rect id="Rectangle 26" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.25pt;width:503.5pt;height:695.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" w14:anchorId="7B464540" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfHdk3eQIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Tx27TupYdaoqTqZJ&#10;3Vat2w8ggGM0DAxInK7af98FJ1myvkzT/ID5uNx7zr3ncnu37yTaceuEVhVOr8YYcUU1E2pT4a9f&#10;VqMCI+eJYkRqxSv8zB2+m799c9ubkme61ZJxi8CJcmVvKtx6b8okcbTlHXFX2nAFh422HfGwtJuE&#10;WdKD904m2Xg8TXptmbGacudgtx4O8Tz6bxpO/aemcdwjWWHA5uNo47gOYzK/JeXGEtMKeoBB/gFF&#10;R4SCoCdXNfEEba145aoT1GqnG39FdZfophGURw7AJh3/weapJYZHLpAcZ05pcv/PLf24e7RIMKgd&#10;Rop0UKLPkDSiNpKjbBry0xtXgtmTebSBoTMPmn5zSOlFC2b83lrdt5wwQJUG++TiQlg4uIrW/QfN&#10;wD3Zeh1TtW9sFxxCEtA+VuT5VBG+94jC5vR6lucTKByFs6K4zgpYhBikPF431vl3XHcoTCpsAX10&#10;T3YPzg+mR5MQTemVkBL2SSkV6is8m2STeMFpKVg4jCztZr2QFu1IEE78DnEvzDrhQb5SdIDuZETK&#10;kI6lYjGKJ0IOcwAtVXAO7ADbYTbI5GU2ni2LZZGP8my6HOXjuh7drxb5aLpKbyb1db1Y1OnPgDPN&#10;y1YwxlWAepRsmv+dJA7NM4jtJNoLSu6c+Sp+r5knlzBiQYDV8R/ZRR2E0g8SWmv2DDKweuhBeDNg&#10;0mr7A6Me+q/C7vuWWI6RfK9ASjd5NptAw8ZFUcxAA/b8YH12QBQFRxX2GA3ThR9afGus2LQQJ40V&#10;VvoexNeIKIsgzAHTQbLQYRH/4TUILXy+jla/36z5LwAAAP//AwBQSwMEFAAGAAgAAAAhAPX57bPe&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3aopKMSpolZwQoj+CImb&#10;Gy9JaLyOYrcNPD2bExz3m9HsTLYcXCvO2IfGk4bpRIFAKr1tqNKw3z3dPYAI0ZA1rSfU8I0Blvn1&#10;VWZS6y+0wfM2VoJDKKRGQx1jl0oZyhqdCRPfIbH26XtnIp99JW1vLhzuWjlTaiGdaYg/1KbDVY3l&#10;cXtyGjbFsHj+aT7m4eW9mL52s/WbWn9pfXszFI8gIg7xzwxjfa4OOXc6+BPZIFoNPCQynScgRlWp&#10;eyaHkagkAZln8v+C/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfHdk3eQIAAPsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1+e2z3gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="309ED8B8" w14:textId="49B25044" w:rsidR="00680DC0" w:rsidRDefault="00FE4FAA" w:rsidP="00EC25CE">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="190"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>研究費の効果的・効率的な使用を一層促進するため、令和2（2020）年度から、科研費の合算使用の制限を緩和し、科研費の複数の研究課題の直接経費同士を合算して使用することが可能になりました。以下</w:t>
       </w:r>
       <w:r w:rsidR="00EC25CE">
@@ -3233,84 +3254,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A03F183" w14:textId="77777777" w:rsidR="00754046" w:rsidRPr="00754046" w:rsidRDefault="00754046" w:rsidP="00053F35">
       <w:pPr>
         <w:ind w:leftChars="224" w:left="426"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64551AC9" w14:textId="77777777" w:rsidR="00053F35" w:rsidRPr="0064512D" w:rsidRDefault="00053F35" w:rsidP="00053F35">
       <w:pPr>
         <w:ind w:leftChars="224" w:left="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00053F35" w:rsidRPr="0064512D" w:rsidSect="00842491">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1106" w:bottom="340" w:left="902" w:header="851" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="290" w:charSpace="-4026"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D304155" w14:textId="77777777" w:rsidR="005851D2" w:rsidRDefault="005851D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2E54F504" w14:textId="77777777" w:rsidR="005851D2" w:rsidRDefault="005851D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1C7E7443" w14:textId="77777777" w:rsidR="00756578" w:rsidRDefault="00756578"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -3337,216 +3359,204 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="088AC43A" w14:textId="4093EB25" w:rsidR="004E73B9" w:rsidRPr="007310E7" w:rsidRDefault="004E73B9" w:rsidP="008C6489">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="088AC43A" w14:textId="6EBB2C52" w:rsidR="004E73B9" w:rsidRPr="007310E7" w:rsidRDefault="3185B3CC" w:rsidP="008C6489">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:hint="eastAsia"/>
+    <w:r w:rsidRPr="3185B3CC">
+      <w:rPr>
         <w:w w:val="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">　　　</w:t>
     </w:r>
     <w:r w:rsidRPr="007310E7">
       <w:rPr>
-        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>研究部</w:t>
     </w:r>
-    <w:r w:rsidR="005E11B2">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>様式1</w:t>
+      <w:t>様式</w:t>
     </w:r>
-    <w:r w:rsidRPr="007310E7">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+    <w:r w:rsidR="000E7A28" w:rsidRPr="000E7A28">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>-</w:t>
+      <w:t>0102-08</w:t>
     </w:r>
-    <w:r w:rsidR="005E11B2">
-[...9 lines deleted...]
-    <w:r w:rsidR="00E907D1" w:rsidRPr="007310E7">
+    <w:r w:rsidRPr="007310E7">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>（20</w:t>
     </w:r>
-    <w:r w:rsidR="00616B4E">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007310E7">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="000E7A28">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>更新</w:t>
     </w:r>
-    <w:r w:rsidR="00994E7E">
-[...10 lines deleted...]
-    <w:r w:rsidR="003D631C" w:rsidRPr="007310E7">
+    <w:r w:rsidRPr="007310E7">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...32 lines deleted...]
-      <w:t>版）</w:t>
+      <w:t>）</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1C7821C4" w14:textId="77777777" w:rsidR="005851D2" w:rsidRDefault="005851D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63F7FECB" w14:textId="77777777" w:rsidR="005851D2" w:rsidRDefault="005851D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0010334D" w14:textId="77777777" w:rsidR="00756578" w:rsidRDefault="00756578"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="726E30B5" w14:textId="4A58A987" w:rsidR="3185B3CC" w:rsidRDefault="3185B3CC" w:rsidP="3185B3CC">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6191,111 +6201,113 @@
   <w:num w:numId="15" w16cid:durableId="1367562736">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="786585855">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1989286642">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="456601991">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="498542018">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1544248577">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1241938906">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="95"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE70D3"/>
     <w:rsid w:val="000173B5"/>
     <w:rsid w:val="00030427"/>
     <w:rsid w:val="00041554"/>
     <w:rsid w:val="0005159E"/>
     <w:rsid w:val="00053F35"/>
     <w:rsid w:val="00070499"/>
     <w:rsid w:val="0008255C"/>
     <w:rsid w:val="000843A5"/>
     <w:rsid w:val="000962BB"/>
     <w:rsid w:val="000A5523"/>
     <w:rsid w:val="000A5544"/>
     <w:rsid w:val="000B2A3A"/>
     <w:rsid w:val="000B3423"/>
     <w:rsid w:val="000C638F"/>
     <w:rsid w:val="000D548D"/>
     <w:rsid w:val="000D5EE4"/>
     <w:rsid w:val="000D65AB"/>
+    <w:rsid w:val="000E7A28"/>
     <w:rsid w:val="00114D13"/>
     <w:rsid w:val="00135E7E"/>
     <w:rsid w:val="00140B0B"/>
     <w:rsid w:val="001442E3"/>
     <w:rsid w:val="001520F8"/>
     <w:rsid w:val="001A1602"/>
     <w:rsid w:val="001B2DC5"/>
     <w:rsid w:val="001B6A8C"/>
     <w:rsid w:val="001D2CF7"/>
     <w:rsid w:val="001E2BB3"/>
     <w:rsid w:val="001E3283"/>
     <w:rsid w:val="001E762A"/>
     <w:rsid w:val="001F1F57"/>
     <w:rsid w:val="00221FAA"/>
     <w:rsid w:val="002277AA"/>
     <w:rsid w:val="0023642D"/>
     <w:rsid w:val="00241837"/>
     <w:rsid w:val="0024477B"/>
     <w:rsid w:val="002624C2"/>
     <w:rsid w:val="00263DEC"/>
     <w:rsid w:val="00264D13"/>
     <w:rsid w:val="0027158B"/>
     <w:rsid w:val="00277F65"/>
     <w:rsid w:val="002830AE"/>
     <w:rsid w:val="00283B74"/>
@@ -6378,50 +6390,51 @@
     <w:rsid w:val="00710312"/>
     <w:rsid w:val="00714DF0"/>
     <w:rsid w:val="00717229"/>
     <w:rsid w:val="007310E7"/>
     <w:rsid w:val="00732CA3"/>
     <w:rsid w:val="00754046"/>
     <w:rsid w:val="00756578"/>
     <w:rsid w:val="007568D3"/>
     <w:rsid w:val="0077409D"/>
     <w:rsid w:val="007774CC"/>
     <w:rsid w:val="007803D7"/>
     <w:rsid w:val="00780E5F"/>
     <w:rsid w:val="0078194A"/>
     <w:rsid w:val="007A7170"/>
     <w:rsid w:val="007B124D"/>
     <w:rsid w:val="007B32C7"/>
     <w:rsid w:val="007C2195"/>
     <w:rsid w:val="007E74D5"/>
     <w:rsid w:val="007F1E7C"/>
     <w:rsid w:val="00812553"/>
     <w:rsid w:val="0082188C"/>
     <w:rsid w:val="00842491"/>
     <w:rsid w:val="00853C37"/>
     <w:rsid w:val="0085675C"/>
     <w:rsid w:val="00861580"/>
+    <w:rsid w:val="0088310F"/>
     <w:rsid w:val="00895C00"/>
     <w:rsid w:val="00897A64"/>
     <w:rsid w:val="008A3403"/>
     <w:rsid w:val="008B2BD4"/>
     <w:rsid w:val="008C108D"/>
     <w:rsid w:val="008C6489"/>
     <w:rsid w:val="00903069"/>
     <w:rsid w:val="009035D6"/>
     <w:rsid w:val="0095773D"/>
     <w:rsid w:val="0096337B"/>
     <w:rsid w:val="009641AD"/>
     <w:rsid w:val="00981337"/>
     <w:rsid w:val="00985BBC"/>
     <w:rsid w:val="00994E7E"/>
     <w:rsid w:val="009B4BFA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009D0D14"/>
     <w:rsid w:val="009E477B"/>
     <w:rsid w:val="009F108A"/>
     <w:rsid w:val="00A0188B"/>
     <w:rsid w:val="00A02DE0"/>
     <w:rsid w:val="00A073E8"/>
     <w:rsid w:val="00A107D6"/>
     <w:rsid w:val="00A215CF"/>
     <w:rsid w:val="00A238AB"/>
@@ -6471,111 +6484,113 @@
     <w:rsid w:val="00D15BAC"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D36782"/>
     <w:rsid w:val="00D43365"/>
     <w:rsid w:val="00D51710"/>
     <w:rsid w:val="00D65803"/>
     <w:rsid w:val="00D74D9A"/>
     <w:rsid w:val="00D965A8"/>
     <w:rsid w:val="00DA1D94"/>
     <w:rsid w:val="00DA3CEF"/>
     <w:rsid w:val="00DC4400"/>
     <w:rsid w:val="00DC52AC"/>
     <w:rsid w:val="00DC64C4"/>
     <w:rsid w:val="00DD1C10"/>
     <w:rsid w:val="00DD6672"/>
     <w:rsid w:val="00DE1A46"/>
     <w:rsid w:val="00DE5C36"/>
     <w:rsid w:val="00DE5C8A"/>
     <w:rsid w:val="00DE79B2"/>
     <w:rsid w:val="00E0472E"/>
     <w:rsid w:val="00E14E77"/>
     <w:rsid w:val="00E274E6"/>
     <w:rsid w:val="00E34EE6"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E5305D"/>
+    <w:rsid w:val="00E63968"/>
     <w:rsid w:val="00E74B32"/>
     <w:rsid w:val="00E84601"/>
     <w:rsid w:val="00E907D1"/>
     <w:rsid w:val="00EC0362"/>
     <w:rsid w:val="00EC25CE"/>
     <w:rsid w:val="00ED5BFE"/>
     <w:rsid w:val="00ED7EE9"/>
     <w:rsid w:val="00EE70D3"/>
     <w:rsid w:val="00F23EF4"/>
     <w:rsid w:val="00F311E9"/>
     <w:rsid w:val="00F411B6"/>
     <w:rsid w:val="00F427AF"/>
     <w:rsid w:val="00F4524B"/>
     <w:rsid w:val="00F63776"/>
     <w:rsid w:val="00F66E0C"/>
     <w:rsid w:val="00F71F20"/>
     <w:rsid w:val="00F75681"/>
     <w:rsid w:val="00F85197"/>
     <w:rsid w:val="00F91571"/>
     <w:rsid w:val="00F94750"/>
     <w:rsid w:val="00FA6BB6"/>
     <w:rsid w:val="00FC79F0"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="00FE4FAA"/>
     <w:rsid w:val="00FF2F80"/>
     <w:rsid w:val="00FF362C"/>
+    <w:rsid w:val="3185B3CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="545BAEA1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F83489E-8EA3-4ABC-A9A7-758F70F90B0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7009,57 +7024,57 @@
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00E0472E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7283,100 +7298,381 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA57B592-4B17-4D51-AC4F-7666B5E9E526}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F77ED868-CB51-45F7-9A3A-F71CD97C3181}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83DEF710-AC9A-4042-823B-6744929E40B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D40C6F5-02EE-47BA-B4E2-42E49B59CEE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1357</Words>
-  <Characters>208</Characters>
+  <Characters>210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1562</CharactersWithSpaces>
+  <CharactersWithSpaces>1564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>研究会計画書兼支払請求書</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>