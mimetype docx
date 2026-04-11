--- v0 (2025-10-16)
+++ v1 (2026-04-11)
@@ -1,2096 +1,2219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4C6D3FEC" w14:textId="568B76F4" w:rsidR="00DA089A" w:rsidRDefault="004D3163">
+    <w:p w14:paraId="4C6D3FEC" w14:textId="77777777" w:rsidR="00DA089A" w:rsidRDefault="004D3163">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>立命館大学</w:t>
       </w:r>
       <w:r w:rsidR="008B07D8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>国際言語文化研究所</w:t>
       </w:r>
       <w:r w:rsidR="00DA089A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> 様式</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5F45DC" w14:textId="202A8634" w:rsidR="00C26393" w:rsidRPr="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...77 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10191" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="646"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="400"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1459"/>
+        <w:gridCol w:w="414"/>
+        <w:gridCol w:w="2205"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="1470"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C26393" w14:paraId="57F06CA9" w14:textId="77777777" w:rsidTr="00C26393">
-[...5 lines deleted...]
-            <w:tcW w:w="10191" w:type="dxa"/>
+      <w:tr w:rsidR="0011016B" w14:paraId="4DA19081" w14:textId="77777777" w:rsidTr="0011016B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="387E14CA" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="163A176E" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="00FA6341" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">１．研究代表者   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">所属・職名：　　　　　　　　　　　　氏名：　　　　　　　　　　　     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="4602A7DA" w14:textId="77777777" w:rsidTr="00C26393">
-[...5 lines deleted...]
-            <w:tcW w:w="10191" w:type="dxa"/>
+      <w:tr w:rsidR="0011016B" w14:paraId="6AB66FF4" w14:textId="77777777" w:rsidTr="0011016B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D858316" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="4A3191E2" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="00FA6341" w:rsidRDefault="003154BB" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">２．副代表者     </w:t>
+              <w:t>２．副代</w:t>
+            </w:r>
+            <w:r w:rsidR="0011016B" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>表</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>者</w:t>
+            </w:r>
+            <w:r w:rsidR="0011016B" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0011016B" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0011016B" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">所属・職名：　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA6341">
+            <w:r w:rsidR="0011016B" w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA6341">
+            <w:r w:rsidR="0011016B" w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　氏名：　　　　　　　　　　　     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="424B3FBA" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="1ECD8907" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="246"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10191" w:type="dxa"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EEE2D42" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="73F1D035" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="00FA6341" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1995"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>３．</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申  請  額　　　　　　　　　　　　　　　　　　　　万円　　（上限20万円）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="5CC46E48" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="79DECF5D" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10191" w:type="dxa"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD89B0F" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="4E0E8A1D" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="00FA6341" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1995"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>４．</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26393">
+            <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="36"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1060" w:id="-720662781"/>
+                <w:fitText w:val="1060" w:id="-244568576"/>
               </w:rPr>
               <w:t>研究課</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26393">
+            <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1060" w:id="-720662781"/>
+                <w:fitText w:val="1060" w:id="-244568576"/>
               </w:rPr>
               <w:t>題</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FC17C26" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="1ED559B2" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="00FA6341" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1995"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="656B1AC7" w14:textId="77777777" w:rsidTr="00C26393">
-[...5 lines deleted...]
-            <w:tcW w:w="10191" w:type="dxa"/>
+      <w:tr w:rsidR="008819D3" w14:paraId="0F8D1FE0" w14:textId="77777777" w:rsidTr="00BA34B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C7AE00" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="73C60A7C" w14:textId="77777777" w:rsidR="008819D3" w:rsidRPr="00FA6341" w:rsidRDefault="008819D3" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="DengXian" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>５．</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26393">
+            <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="35"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1055" w:id="-720662780"/>
+                <w:fitText w:val="1055" w:id="-1815881728"/>
               </w:rPr>
               <w:t>研究会</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26393">
+            <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1055" w:id="-720662780"/>
+                <w:fitText w:val="1055" w:id="-1815881728"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="6A29FB96" w14:textId="77777777" w:rsidTr="00C26393">
-[...5 lines deleted...]
-            <w:tcW w:w="10191" w:type="dxa"/>
+      <w:tr w:rsidR="008819D3" w14:paraId="6071001B" w14:textId="77777777" w:rsidTr="00BA34B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58EF29F8" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="340C8C59" w14:textId="77777777" w:rsidR="008819D3" w:rsidRPr="00FA6341" w:rsidRDefault="00BA34B1" w:rsidP="008819D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　和　文　　（　　　　　　　　　　　　　　　　　　　　）※10文字以内</w:t>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="008928BB" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="001960D5" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>和　文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　（　　　　　　　　　　　　　　　　　　　　）</w:t>
+            </w:r>
+            <w:r w:rsidR="00054F6F" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>※10文字以内</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="5982E24D" w14:textId="77777777" w:rsidTr="00C26393">
-[...5 lines deleted...]
-            <w:tcW w:w="10191" w:type="dxa"/>
+      <w:tr w:rsidR="008819D3" w14:paraId="1B1EFF07" w14:textId="77777777" w:rsidTr="00BA34B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A5AA4B" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="00FA6341" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="6A1DFA7A" w14:textId="77777777" w:rsidR="008819D3" w:rsidRPr="00FA6341" w:rsidRDefault="00BA34B1" w:rsidP="008819D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA6341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　英　文　　（　　　　　　　　　　　　　　　　　　　　）</w:t>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="008928BB" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>英</w:t>
+            </w:r>
+            <w:r w:rsidR="001960D5" w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6341">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　（　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="19151DB4" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="68DD8036" w14:textId="77777777" w:rsidTr="008819D3">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10191" w:type="dxa"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D3082C3" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="0059242E" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="0F2A67D1" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="0059242E" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>６．</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26393">
+            <w:r w:rsidRPr="00BF51B3">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="36"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1060" w:id="-720662779"/>
+                <w:fitText w:val="1060" w:id="-244568574"/>
               </w:rPr>
               <w:t>研究組</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26393">
+            <w:r w:rsidRPr="00BF51B3">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
-                <w:fitText w:val="1060" w:id="-720662779"/>
+                <w:fitText w:val="1060" w:id="-244568574"/>
               </w:rPr>
               <w:t>織</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="77C84464" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="2EAA7CC9" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A2131F8" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="148C75CE" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4686DE0C" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="6B901FAC" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2467" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F013BDD" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="131C0066" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所属機関・職名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3706" w:type="dxa"/>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D626E65" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="344806B9" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>役割分担</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3431DBC1" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="4A36AD7D" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="7BE4894E" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="41056A76" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58F4A2E4" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="5D8205D5" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C19FAB1" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="60269BE9" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BB3276D" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="44382A30" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32FC533F" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="39B74689" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="151258C7" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="4719BA1B" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>代表者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="4927F845" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="498C9346" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="287"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09746C53" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="07D203BE" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="526C70B6" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="1EE63F75" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="252CD7AD" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="021D1E29" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="445ACE5B" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="321AB647" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AAB4FF9" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="45CFA227" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762E5A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>副代表</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003154BB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="522FB346" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="04352381" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D6C4FBA" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="30FACDDB" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F3B522F" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="20B813D7" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01CCB716" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="50DDEB4F" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25986A96" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="6C99051F" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633DBAAF" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="456664C8" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>研究分担者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="42F12C2C" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="3D07F478" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AFD6D42" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="059FACFC" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="375534E0" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="001532D4" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="59BBFDF6" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="001532D4" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2467" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ADA3C2E" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="1C0AABF9" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0143A381" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="60742E9F" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE449D5" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="642D6852" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>研究分担者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="11E9539A" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="06937D24" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39387761" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="753A81E6" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="464888DF" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="60963A61" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B7BB89" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="7E4A95BE" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA25F86" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="0E5F998E" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0637489D" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="0492960F" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>研究分担者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="7095B84D" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="6F9A4253" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F3906FF" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="633490B0" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09CE4C7E" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="729F9C22" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A5927CF" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="7035A947" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59590637" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="55ABFC68" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="475059E6" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="41FF061C" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>研究分担者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="1F1B9465" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="4D344B0D" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ACC4374" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="0BEF6869" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49449F1E" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="7A853A2A" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689923E7" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="64155C09" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5603453C" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="2278AC00" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5683F359" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="0A6B309A" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>後期課程院生</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="67DD6FE1" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="754CDA42" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0018B239" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="6A301A05" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E79EBC7" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="52632C06" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36571E8A" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="419CC5D6" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="473B752A" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="365E6C8C" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F0AAEB7" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="5F770D7A" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>後期課程院生</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="649C329D" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="62FB6C22" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="287"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3519FCEE" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="205E071F" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41090968" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="5243EE87" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12BAB78C" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="132288B6" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20202464" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="2EE37586" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C20E274" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="6720737D" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>後期課程院生</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="461AF4B9" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="6BC22B3D" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="574E8CE5" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="62703981" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2205" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B80218D" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="2467" w:type="dxa"/>
+          <w:p w14:paraId="065AEBF3" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D9421CB" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="3706" w:type="dxa"/>
+          <w:p w14:paraId="691A73D6" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36E16773" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...11 lines deleted...]
-            <w:tcW w:w="1457" w:type="dxa"/>
+          <w:p w14:paraId="36DAB92D" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="004A869D" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="7FFEC46B" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>後期課程院生</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="7E304D4A" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="4326F5C2" w14:textId="77777777" w:rsidTr="0011016B">
         <w:trPr>
-          <w:trHeight w:val="402"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10191" w:type="dxa"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="132B4630" w14:textId="77777777" w:rsidR="00C26393" w:rsidRDefault="00C26393" w:rsidP="00C26393">
+          <w:p w14:paraId="1301B26F" w14:textId="77777777" w:rsidR="0011016B" w:rsidRDefault="0011016B" w:rsidP="0011016B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>合計　  名（内，学外者　 名）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C26393" w14:paraId="36F162E0" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="0011016B" w14:paraId="7C65507B" w14:textId="77777777" w:rsidTr="008530C4">
         <w:trPr>
-          <w:trHeight w:val="6250"/>
+          <w:trHeight w:val="7091"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10191" w:type="dxa"/>
+            <w:tcW w:w="10389" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E121662" w14:textId="77777777" w:rsidR="00C26393" w:rsidRPr="008530C4" w:rsidRDefault="00C26393" w:rsidP="00C26393">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="48AEFE79" w14:textId="77777777" w:rsidR="0011016B" w:rsidRPr="008530C4" w:rsidRDefault="0011016B" w:rsidP="0011016B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>７．研究目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="55CD676F" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRPr="0011016B" w:rsidRDefault="00FC22FD" w:rsidP="0011016B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55274">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2827">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00322888" w:rsidRPr="00605A45">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>年度</w:t>
+      </w:r>
+      <w:r w:rsidR="00352959">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>国際言語文化研究所</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA089A" w:rsidRPr="00605A45">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>萌芽的プロジェクト研究</w:t>
+      </w:r>
+      <w:r w:rsidR="00352959">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>助成プログラム</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA089A" w:rsidRPr="00605A45">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>申請書</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4405E4C4" w14:textId="77777777" w:rsidR="001371E4" w:rsidRPr="008530C4" w:rsidRDefault="001371E4" w:rsidP="005F0D81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="210"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
-        <w:tblW w:w="10217" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1858"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2784"/>
+        <w:gridCol w:w="1852"/>
+        <w:gridCol w:w="411"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="3764"/>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="2770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00026C7E" w14:paraId="5CF788EE" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="5CF788EE" w14:textId="77777777" w:rsidTr="004D3163">
         <w:trPr>
-          <w:trHeight w:val="5168"/>
+          <w:trHeight w:val="5442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31260C12" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
+          <w:p w14:paraId="31260C12" w14:textId="5B5F9592" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>８．</w:t>
             </w:r>
             <w:r w:rsidR="00F55274">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005F2827">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00480BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>年度研究計画・方法</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4EA2">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BA9D25A" w14:textId="77777777" w:rsidR="004D3163" w:rsidRPr="00026C7E" w:rsidRDefault="004D3163" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="685971E1" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="685971E1" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="383"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F4D022E" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRPr="00251561" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>９．</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
             <w:r w:rsidRPr="00AC50CE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>研究費</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>の内訳</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3649">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3649">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2117,710 +2240,701 @@
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研究費執行ガイドブック</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3649">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>」を参照ください</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="131594F9" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="131594F9" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="335"/>
+          <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2730" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A72B667" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>費　目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DCC7C50" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>内　容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2783" w:type="dxa"/>
+            <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18C9DC50" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>小　計(税込)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="0FBFA919" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="0FBFA919" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2730" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E00D8DE" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="418C9045" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2783" w:type="dxa"/>
+            <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488775D1" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="3009FDA2" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="3009FDA2" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="303"/>
+          <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2730" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C6D336" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54A1A21F" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2783" w:type="dxa"/>
+            <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D5617E" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="31B7CF99" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="31B7CF99" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2730" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A54080C" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54C55FD1" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2783" w:type="dxa"/>
+            <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32F9BC41" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="5FF9BBB1" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="5FF9BBB1" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="298"/>
+          <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcW w:w="2730" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A3ED15" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72CB29EC" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2783" w:type="dxa"/>
+            <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77144721" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="10A8DF68" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="10A8DF68" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="305"/>
+          <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA25523" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="498" w:firstLine="1050"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="4BB1F786" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="4BB1F786" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...4 lines deleted...]
-            <w:tcW w:w="10217" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="398F5B65" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">10．研究成果公開予定      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>公開時期，発表方法，発表予定者その他を記入してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="1A92D149" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="1A92D149" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...4 lines deleted...]
-            <w:tcW w:w="1858" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0571B49D" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:ind w:firstLine="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>時   期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="762A91D8" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>発表方法</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（該当するものを○で囲んでください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A2A0F1E" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>発表予定者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="5AC3F04E" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="5AC3F04E" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...4 lines deleted...]
-            <w:tcW w:w="1858" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D7399C4" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">20　 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -2829,107 +2943,104 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>月頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="26DEA92E" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>紀要  学術図書  学術雑誌  その他（        ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="470D0D4C" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="42D3CB54" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="42D3CB54" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...4 lines deleted...]
-            <w:tcW w:w="1858" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29E6B60E" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:ind w:right="99" w:firstLineChars="100" w:firstLine="200"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">20　 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -2938,884 +3049,818 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>月頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="12E30923" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>紀要  学術図書  学術雑誌  その他（　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AE23339" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797A1A" w14:paraId="28732F55" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00797A1A" w14:paraId="28732F55" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...4 lines deleted...]
-            <w:tcW w:w="1858" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1884" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="522C2324" w14:textId="77777777" w:rsidR="00797A1A" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  20   年  月頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4610" w:type="dxa"/>
+            <w:tcW w:w="4689" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="024CFCD1" w14:textId="77777777" w:rsidR="00797A1A" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>紀要  学術図書  学術雑誌  その他（        ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3748" w:type="dxa"/>
+            <w:tcW w:w="3819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E8B7E25" w14:textId="77777777" w:rsidR="00797A1A" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="183A7ECD" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="183A7ECD" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1299"/>
+          <w:trHeight w:val="1370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65EB8AD8" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00026C7E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>◎ その他研究発表予定（学会発表等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00847275" w14:paraId="4F2849E4" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00847275" w14:paraId="4F2849E4" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1515"/>
+          <w:trHeight w:val="1597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="171F3B64" w14:textId="77777777" w:rsidR="00847275" w:rsidRDefault="00847275" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>11．</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC50CE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>次年度以降の計画について</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="243638A8" w14:textId="77777777" w:rsidR="004D3163" w:rsidRPr="00026C7E" w:rsidRDefault="004D3163" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026C7E" w14:paraId="766A952E" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00026C7E" w14:paraId="766A952E" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57A786E5" w14:textId="77777777" w:rsidR="00026C7E" w:rsidRPr="003C2238" w:rsidRDefault="00026C7E" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2238">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>◎ 学内外研究費への申請予定について</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50EEDB94" w14:textId="77777777" w:rsidR="004D3163" w:rsidRPr="009B7E46" w:rsidRDefault="004D3163" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D3163" w14:paraId="130530B9" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="004D3163" w14:paraId="130530B9" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="980"/>
+          <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10217" w:type="dxa"/>
+            <w:tcW w:w="10392" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71E9EC6F" w14:textId="77777777" w:rsidR="004D3163" w:rsidRPr="00E42AFE" w:rsidRDefault="004D3163" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42AFE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12．研究費の採択状況</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36205FBA" w14:textId="77777777" w:rsidR="004D3163" w:rsidRPr="003C2238" w:rsidRDefault="004D3163" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797A1A" w14:paraId="5285A1DB" w14:textId="77777777" w:rsidTr="00C26393">
+      <w:tr w:rsidR="00797A1A" w14:paraId="5285A1DB" w14:textId="77777777" w:rsidTr="004D3163">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="2304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="492AEDFE" w14:textId="77777777" w:rsidR="00797A1A" w:rsidRPr="004D3163" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347808">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004D3163">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00347808">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>．受入教員承認欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7946" w:type="dxa"/>
+            <w:tcW w:w="8088" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF8F960" w14:textId="77777777" w:rsidR="00797A1A" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
+          <w:p w14:paraId="0EF8F960" w14:textId="751A88DF" w:rsidR="00797A1A" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">上記プロジェクトへの申請を承認いたします。　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>承認日：</w:t>
             </w:r>
             <w:r w:rsidR="00401D18">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005F2827">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00480BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年　　月　　日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00839206" w14:textId="77777777" w:rsidR="00797A1A" w:rsidRDefault="00797A1A" w:rsidP="004D3163">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">所属　　　　　　　　　　職位　　　　　　　　氏名　　　　　　　　　　　　　印　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B9F38CE" w14:textId="77777777" w:rsidR="005F0D81" w:rsidRPr="002832DA" w:rsidRDefault="005F0D81" w:rsidP="007948A4">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="40" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F0D81" w:rsidRPr="002832DA" w:rsidSect="005E37F1">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="567" w:left="851" w:header="567" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="322"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2A91A207" w14:textId="77777777" w:rsidR="00E75A80" w:rsidRDefault="00E75A80" w:rsidP="005E37F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4AC6093C" w14:textId="77777777" w:rsidR="00E75A80" w:rsidRDefault="00E75A80" w:rsidP="005E37F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1CD7B96B" w14:textId="77777777" w:rsidR="00E75A80" w:rsidRDefault="00E75A80" w:rsidP="005E37F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="27F1DA4F" w14:textId="77777777" w:rsidR="00E75A80" w:rsidRDefault="00E75A80" w:rsidP="005E37F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="22D7D35A" w14:textId="11A059C0" w:rsidR="005E37F1" w:rsidRPr="005E37F1" w:rsidRDefault="005E37F1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22D7D35A" w14:textId="15068C4D" w:rsidR="005E37F1" w:rsidRPr="005E37F1" w:rsidRDefault="005E37F1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>申請期間：</w:t>
     </w:r>
     <w:r w:rsidR="00F55274">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="005F2827">
+    <w:r w:rsidR="00480BE6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
     <w:r w:rsidR="00F55274">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
     <w:r w:rsidR="00F55274">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>日（</w:t>
     </w:r>
-    <w:r w:rsidR="006434D0">
+    <w:r w:rsidR="00480BE6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>火</w:t>
+      <w:t>木</w:t>
     </w:r>
     <w:r w:rsidR="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>）</w:t>
     </w:r>
     <w:r w:rsidR="00F55274">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>～</w:t>
     </w:r>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidR="005F2827">
+    <w:r w:rsidR="00480BE6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>日（</w:t>
     </w:r>
     <w:r w:rsidR="0036602E">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>金</w:t>
     </w:r>
     <w:r w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>）</w:t>
     </w:r>
     <w:r w:rsidR="00DA5621" w:rsidRPr="0053715C">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="003300F3" w:rsidRPr="0053715C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00DA5621" w:rsidRPr="0053715C">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>:00</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5843F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06B247FA"/>
     <w:lvl w:ilvl="0" w:tplc="202452D4">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3912,63 +3957,63 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="734548884">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="161"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -4008,50 +4053,51 @@
     <w:rsid w:val="002328CA"/>
     <w:rsid w:val="0025104A"/>
     <w:rsid w:val="00251561"/>
     <w:rsid w:val="00277AC7"/>
     <w:rsid w:val="002832DA"/>
     <w:rsid w:val="0028568B"/>
     <w:rsid w:val="002B66C3"/>
     <w:rsid w:val="002C3D1D"/>
     <w:rsid w:val="002D14F4"/>
     <w:rsid w:val="002D2788"/>
     <w:rsid w:val="0031443B"/>
     <w:rsid w:val="003154BB"/>
     <w:rsid w:val="00322888"/>
     <w:rsid w:val="003300F3"/>
     <w:rsid w:val="00347808"/>
     <w:rsid w:val="00352959"/>
     <w:rsid w:val="0036602E"/>
     <w:rsid w:val="003B3237"/>
     <w:rsid w:val="003C2238"/>
     <w:rsid w:val="003D2868"/>
     <w:rsid w:val="003D3DA0"/>
     <w:rsid w:val="003E00F6"/>
     <w:rsid w:val="00401D18"/>
     <w:rsid w:val="004043A6"/>
     <w:rsid w:val="0046254D"/>
+    <w:rsid w:val="00480BE6"/>
     <w:rsid w:val="00494638"/>
     <w:rsid w:val="004D1956"/>
     <w:rsid w:val="004D3163"/>
     <w:rsid w:val="004E0EF0"/>
     <w:rsid w:val="004E4039"/>
     <w:rsid w:val="004E5427"/>
     <w:rsid w:val="00501DCC"/>
     <w:rsid w:val="0053715C"/>
     <w:rsid w:val="0054049A"/>
     <w:rsid w:val="00545406"/>
     <w:rsid w:val="005608E8"/>
     <w:rsid w:val="005738A8"/>
     <w:rsid w:val="00573FAE"/>
     <w:rsid w:val="00591709"/>
     <w:rsid w:val="0059242E"/>
     <w:rsid w:val="005A7287"/>
     <w:rsid w:val="005E37F1"/>
     <w:rsid w:val="005F0D81"/>
     <w:rsid w:val="005F2827"/>
     <w:rsid w:val="00605A45"/>
     <w:rsid w:val="006173E1"/>
     <w:rsid w:val="00623640"/>
     <w:rsid w:val="006434D0"/>
     <w:rsid w:val="006471EB"/>
     <w:rsid w:val="00664B9C"/>
@@ -4077,52 +4123,53 @@
     <w:rsid w:val="008A48D1"/>
     <w:rsid w:val="008B07D8"/>
     <w:rsid w:val="008F6EA4"/>
     <w:rsid w:val="00910ACC"/>
     <w:rsid w:val="009445D6"/>
     <w:rsid w:val="00956751"/>
     <w:rsid w:val="00993456"/>
     <w:rsid w:val="009965AC"/>
     <w:rsid w:val="009B7E46"/>
     <w:rsid w:val="009D7534"/>
     <w:rsid w:val="009F6525"/>
     <w:rsid w:val="00A016C8"/>
     <w:rsid w:val="00A835A5"/>
     <w:rsid w:val="00AA1B65"/>
     <w:rsid w:val="00AC50CE"/>
     <w:rsid w:val="00AE2E01"/>
     <w:rsid w:val="00AE3649"/>
     <w:rsid w:val="00B226EE"/>
     <w:rsid w:val="00B44353"/>
     <w:rsid w:val="00B62848"/>
     <w:rsid w:val="00BA34B1"/>
     <w:rsid w:val="00BB54D2"/>
     <w:rsid w:val="00BB5BC5"/>
     <w:rsid w:val="00BE0D2C"/>
     <w:rsid w:val="00BF51B3"/>
+    <w:rsid w:val="00C00E41"/>
+    <w:rsid w:val="00C14F60"/>
     <w:rsid w:val="00C25111"/>
-    <w:rsid w:val="00C26393"/>
     <w:rsid w:val="00C52FFD"/>
     <w:rsid w:val="00D01FD8"/>
     <w:rsid w:val="00D2052D"/>
     <w:rsid w:val="00D338CC"/>
     <w:rsid w:val="00D377ED"/>
     <w:rsid w:val="00D4194C"/>
     <w:rsid w:val="00D46D49"/>
     <w:rsid w:val="00D55D02"/>
     <w:rsid w:val="00DA089A"/>
     <w:rsid w:val="00DA481C"/>
     <w:rsid w:val="00DA5621"/>
     <w:rsid w:val="00DA7B98"/>
     <w:rsid w:val="00DB7D65"/>
     <w:rsid w:val="00DC6DDB"/>
     <w:rsid w:val="00E22485"/>
     <w:rsid w:val="00E320A7"/>
     <w:rsid w:val="00E42AFE"/>
     <w:rsid w:val="00E43A2F"/>
     <w:rsid w:val="00E75A80"/>
     <w:rsid w:val="00E94EB7"/>
     <w:rsid w:val="00EB2AB3"/>
     <w:rsid w:val="00ED677D"/>
     <w:rsid w:val="00F019C3"/>
     <w:rsid w:val="00F4662B"/>
     <w:rsid w:val="00F55274"/>
@@ -4143,61 +4190,61 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D29D6DA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A7761FB7-102E-495F-8E8C-E4FF5E4F4C6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4432,50 +4479,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -4545,57 +4593,57 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="005E37F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="フッター (文字)"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="005E37F1"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4858,89 +4906,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38CAD127-9408-4F5A-94DF-E6B4DC7D6B07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70BB6D53-4554-4F23-A21B-7041EB0EE2E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>518</Words>
-  <Characters>428</Characters>
+  <Characters>429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>言文研様式</vt:lpstr>
       <vt:lpstr>言文研様式</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>945</CharactersWithSpaces>
+  <CharactersWithSpaces>946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>言文研様式</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学国際言語文化研究所</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>