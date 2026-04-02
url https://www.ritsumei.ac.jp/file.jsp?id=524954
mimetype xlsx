--- v1 (2026-02-05)
+++ v2 (2026-04-02)
@@ -4,69 +4,82 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\教室関係(TriR含む)\施設関連申請書式(25.12改訂)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\教室関係(TriR含む)\施設関連申請書式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{669141D9-F4FB-42C3-976B-AFE3A471F895}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8FCD43D-B560-4A94-BE26-1FC4841E9D2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="810" yWindow="-15585" windowWidth="24225" windowHeight="14055" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="855" yWindow="-15420" windowWidth="17055" windowHeight="13155" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="24.4改訂（届出書）" sheetId="9" r:id="rId1"/>
+    <sheet name="26.1改訂（届出書）" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'24.4改訂（届出書）'!$A$1:$L$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'26.1改訂（届出書）'!$A$1:$L$89</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="85">
   <si>
     <t>①申請期間</t>
     <rPh sb="1" eb="3">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>③音量測定</t>
     <rPh sb="1" eb="3">
       <t>オンリョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ソクテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>②音量上限</t>
     <rPh sb="1" eb="3">
       <t>オンリョウ</t>
     </rPh>
@@ -275,60 +288,50 @@
     <rPh sb="14" eb="16">
       <t>カイカン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ビ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ヒン</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>企画実施３週間前までに申請する。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>団体名</t>
-[...8 lines deleted...]
-  <si>
     <t>企画名</t>
     <rPh sb="0" eb="2">
       <t>キカク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　1．対外的理由</t>
     <rPh sb="3" eb="5">
       <t>タイガイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>テキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>リユウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>指導者や学外者が来校するため、事前におさえておく必要がある。</t>
     <rPh sb="0" eb="3">
@@ -337,81 +340,50 @@
     <rPh sb="4" eb="7">
       <t>ガクガイシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ライコウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ジゼン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　2．物理的理由</t>
     <rPh sb="3" eb="6">
       <t>ブツリテキ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>リユウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>その施設（音出し部屋等）でないと活動できない、参加者の予定がその日しかそろわない、大人数で使用。</t>
-[...29 lines deleted...]
-  <si>
     <t>　3．事前周知・公示</t>
     <rPh sb="3" eb="5">
       <t>ジゼン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シュウチ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウジ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>企画の広報や説明会など、事前に場所を告知する必要がある。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　4．企画に伴う理由</t>
     <rPh sb="3" eb="5">
       <t>キカク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>トモナ</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -459,107 +431,57 @@
     <rPh sb="0" eb="2">
       <t>タイカイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>エンソウカイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ム</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>レンシュウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　6．その他</t>
     <rPh sb="5" eb="6">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>（　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
-[...22 lines deleted...]
-  <si>
     <t>参加人数</t>
     <rPh sb="0" eb="2">
       <t>サンカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニンズウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...24 lines deleted...]
-    <t>大学HP(SPORTS &amp; CULTURE)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>誓約欄
 （内容を確認の上、☑）</t>
     <rPh sb="0" eb="2">
       <t>セイヤク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ラン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カクニン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ウエ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>借用した施設および施設内にある備品は壊さず使用することを誓約します。万が一紛失・破損した場合は団体にて弁償します。</t>
     <rPh sb="0" eb="2">
@@ -588,62 +510,55 @@
     </rPh>
     <rPh sb="34" eb="35">
       <t>マン</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>イチ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>フンシツ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ハソン</t>
     </rPh>
     <rPh sb="44" eb="46">
       <t>バアイ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="51" eb="53">
       <t>ベンショウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>提出日　　　　　　　年　　　　　月　　　　日</t>
-[...1 lines deleted...]
-  <si>
     <t>ご案内</t>
     <rPh sb="0" eb="2">
       <t>キカク</t>
     </rPh>
     <phoneticPr fontId="1"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※個人情報は「立命館大学個人情報保護規定」「立命館大学学友会個人情報保護規定」に基づき、適正な利用と保護および必要な安全措置を講じます。
 今回ご提供いただきます個人情報は、本件に関する必要な事務連絡以外の目的には使用しません。</t>
     <rPh sb="1" eb="3">
       <t>コジン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>リツメイカン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コジン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ホゴ</t>
     </rPh>
@@ -712,541 +627,250 @@
     </rPh>
     <rPh sb="89" eb="90">
       <t>カン</t>
     </rPh>
     <rPh sb="92" eb="94">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="95" eb="97">
       <t>ジム</t>
     </rPh>
     <rPh sb="97" eb="99">
       <t>レンラク</t>
     </rPh>
     <rPh sb="99" eb="101">
       <t>イガイ</t>
     </rPh>
     <rPh sb="102" eb="104">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="106" eb="108">
       <t>シヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>催物に関する届出</t>
-[...14 lines deleted...]
-  <si>
     <t>　　届出書（催物・特別利用・事前申請等）</t>
     <rPh sb="2" eb="5">
       <t>トドケデショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>モヨオシモノ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジゼン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>音出しルール・チェック欄</t>
-[...94 lines deleted...]
-  <si>
     <t>～</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　月　　日　　（　　）　　　　：　　　　　</t>
     <rPh sb="2" eb="3">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東側広場：修学館を背にして、中央広場にむける。</t>
     <rPh sb="0" eb="2">
       <t>ヒガシガワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒロバ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シュウガク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>セ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>チュウオウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ヒロバ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>タイム
-[...13 lines deleted...]
-  <si>
     <t>▶西側・東側広場での催物実施の確認事項</t>
     <rPh sb="1" eb="3">
       <t>ニシガワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒガシガワ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒロバ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>モヨオ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>モノ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>カクニン</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>（フリガナ）　</t>
-[...53 lines deleted...]
-  <si>
     <t>（　　　　　）</t>
   </si>
   <si>
     <t>（　　　　　）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※西側・東側広場での実施を希望する団体は、以下のルールを確認（チェック欄に〇）をしてください。</t>
     <rPh sb="1" eb="3">
       <t>ニシガワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒガシガワ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒロバ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キボウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イカ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>カクニン</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>④当日利用※窓口でのみ受付可　（　　　　　　）　　　　　　　　　　　　　　　　　　　　　　　　</t>
-[...31 lines deleted...]
-  <si>
     <t>使用可となっている場合、TriRにて予約内容を必ずご確認いただき、団体内でも共有してください。</t>
     <rPh sb="0" eb="2">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>バアイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ヨヤク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>カナラ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カクニン</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ナイ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>キョウユウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>利用日時
-[...25 lines deleted...]
-  <si>
     <t>＜注意点＞　確認後、各項目に☑してください。</t>
     <rPh sb="1" eb="4">
       <t>チュウイテン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カクニン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゴ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>カクコウモク</t>
     </rPh>
-    <phoneticPr fontId="27"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>正課授業や本学入試、催し物、資格試験など環境を確保する必要のある教室使用が予定されている場合、施設が空いていても利用をお断りする場合があります。</t>
-    <phoneticPr fontId="27"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>やむを得ない事情により急遽、場所等が変更になる場合があります。その際は職員の指示に従ってください。</t>
-    <phoneticPr fontId="27"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>□</t>
-    <phoneticPr fontId="1"/>
-[...9 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>音出し詳細
 （広場での音出しが伴う場合のみ）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">詳細（楽器名・演奏人数など）
 </t>
     <phoneticPr fontId="1"/>
-  </si>
-[...36 lines deleted...]
-    <phoneticPr fontId="27"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">※あらかじめTriRで空き状況をご確認ください。
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color indexed="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>IG102・東側／西側広場</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>を希望の場合には、下段のご案内欄を併せて確認してください。</t>
@@ -1283,476 +907,61 @@
     </rPh>
     <rPh sb="53" eb="54">
       <t>ラン</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>アワ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>□　楽器
 □　マイク
 □　スピーカ―
 □　生声
 □　その他
 （　　　　　　　　　　　　）</t>
     <rPh sb="28" eb="29">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve">（フリガナ）
-[...254 lines deleted...]
-  <si>
     <t>連絡先（携帯番号）</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケイタイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...157 lines deleted...]
-    <phoneticPr fontId="27"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>就職活動やキャリアに関する企画</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>については、</t>
     </r>
     <r>
       <rPr>
@@ -1780,302 +989,1072 @@
     </rPh>
     <rPh sb="2" eb="4">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キカク</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>カナラ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ジゼン</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ガク</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>セイ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ソウダン</t>
     </rPh>
-    <phoneticPr fontId="27"/>
-[...2 lines deleted...]
-    <t>（学生オフィス確認欄）　課長確認　　□</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>代表者氏名</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>施設担当者氏名</t>
+    <rPh sb="0" eb="5">
+      <t>シセツタントウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>団体名</t>
+    <rPh sb="0" eb="3">
+      <t>ダンタイメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（フリガナ）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>その施設（ホール等）でないと活動できない、参加者の予定がその日しかそろわない、大人数で使用。</t>
+    <rPh sb="2" eb="4">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>サンカシャ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="39" eb="42">
+      <t>オオニンズウ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>シヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>申請理由
+（該当に〇）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>利用目的（該当に〇）</t>
+    <rPh sb="5" eb="7">
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　※太枠内を記入してください　通常予約はTriRより申請してください</t>
+    <rPh sb="2" eb="4">
+      <t>フトワク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="15" eb="19">
+      <t>ツウジョウヨヤク</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・中央パート　　・公認団体　　・同好会　　・任意団体　　・登録団体</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>団体区分　
+該当に〇</t>
+    <rPh sb="0" eb="2">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＜使用時間＞</t>
     <rPh sb="1" eb="3">
-      <t>ガクセイ</t>
-[...13 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>＊申請が必要な理由・背景　　＊企画の趣旨・重要性　　＊その企画が団体にもたらす効果・便益など　</t>
+      <t>①事前予約 （　  　　　）　　  ②催物に関する届出（　  　　　）　　③時間外利用（　  　　　）　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>※別途時間外理由のフォーム申請が必要です。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+④小ホール予約（　  　　　）　  ⑤TriR対象外施設の予約（　  　　　）　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>※音出し教室は別様式で申請してください</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ジゼン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨヤク</t>
+    </rPh>
+    <rPh sb="38" eb="41">
+      <t>ジカンガイ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="56" eb="61">
+      <t>ジカンガイリユウ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="69" eb="71">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="76" eb="77">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="80" eb="82">
+      <t>ヨヤク</t>
+    </rPh>
+    <rPh sb="98" eb="101">
+      <t>タイショウガイ</t>
+    </rPh>
+    <rPh sb="101" eb="103">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="104" eb="106">
+      <t>ヨヤク</t>
+    </rPh>
+    <rPh sb="116" eb="118">
+      <t>オトダ</t>
+    </rPh>
+    <rPh sb="119" eb="121">
+      <t>キョウシツ</t>
+    </rPh>
+    <rPh sb="122" eb="123">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="123" eb="125">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="126" eb="128">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>申請が必要な理由・背景　　企画の趣旨・重要性　　その企画が団体にもたらす効果・便益など　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="22"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※具体的に記載をしてください※</t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　　※企画書等別添可</t>
     </r>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ハイケイ</t>
+    </rPh>
+    <rPh sb="45" eb="48">
+      <t>グタイテキ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="63" eb="66">
+      <t>キカクショ</t>
+    </rPh>
+    <rPh sb="66" eb="67">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="67" eb="69">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="69" eb="70">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>内容によっては</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>学外団体扱い（有料）か、施設使用をお断りする</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>場合があります。</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>有料企画を行う場合には、事前に学生オフィスまで相談をしてください。</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ガクガイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>アツカ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>コトワ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>例）部員20人、観客約100人</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ブイン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カンキャク</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヤク</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">　　　　　　　　人　 　　　　　学外者（　　あり　・　なし　）
+　　　　　　　　　　　　　　　  学外者の所属等：
+</t>
+    <rPh sb="8" eb="9">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ガクガイシャ</t>
+    </rPh>
+    <rPh sb="50" eb="53">
+      <t>ガクガイシャ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="56" eb="57">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>提出日　　　　　　　年　　　　　月　　　　日</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>音出しルール</t>
+    <rPh sb="0" eb="1">
+      <t>オト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ダ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>内容</t>
+    <rPh sb="0" eb="2">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>学生証番号</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>学内Mail</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>他大学と一緒に企画やイベントを行う場合は、他大学の会場を含めた持ち回りでの開催を基本とします。
+ 他大学会場ではなく、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>「なぜ立命館大学で企画を実施しなければならないか」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="20"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>について理由を明記(申請理由詳細欄)ください。</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>タダイガク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>イッショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>タダイガク</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>モ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>マワ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>カイサイ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>キホン</t>
+    </rPh>
+    <rPh sb="49" eb="52">
+      <t>タダイガク</t>
+    </rPh>
+    <rPh sb="52" eb="53">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="53" eb="54">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="62" eb="65">
+      <t>リツメイカン</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="88" eb="90">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>メイキ</t>
+    </rPh>
+    <rPh sb="94" eb="96">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="96" eb="98">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="98" eb="100">
+      <t>ショウサイ</t>
+    </rPh>
+    <rPh sb="100" eb="101">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請理由・企画内容詳細</t>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>キカクナイヨウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ショウサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　月　　日　　（　　）　　　　　：　　　　　</t>
+    <rPh sb="2" eb="3">
+      <t>ゲツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>：</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>希望日時　連日利用の場合</t>
+    <rPh sb="0" eb="4">
+      <t>キボウニチジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>レンジツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>希望日時　１日のみの場合</t>
+    <rPh sb="0" eb="2">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ニチジ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>タイムスケジュール</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※以下の項目については、理由として専用フォームを送信してください。内容によっては趣意書の提出を求める場合があります。
+　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>★時間外利用について</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　「時間外 特別理由届」フォーム　https://forms.office.com/r/VX4Hw52Bty</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　★機材等の留め置きを希望する場合</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　「機材等留め置き理由届」フォーム　https://forms.office.com/r/Np7h0B3hP8</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※IG102で企画を行う場合</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>際には、ホールスタッフの依頼が必要な場合があります。（企画の</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color indexed="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>3週間前</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">までには依頼が必要です。）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">施設に関するお知らせ（衣笠）　「IG101・IG102のご利用についてホールスタッフについて」をご確認ください。https://www.ritsumei.ac.jp/infostudents/activity/　
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※東側広場・西側広場で催物を行う場合には裏面をご確認ください。</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <rPh sb="33" eb="35">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="40" eb="43">
+      <t>シュイショ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="131" eb="132">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="133" eb="134">
+      <t>オ</t>
+    </rPh>
+    <rPh sb="136" eb="138">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="153" eb="154">
+      <t>トドケ</t>
+    </rPh>
+    <rPh sb="205" eb="207">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="208" eb="209">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="210" eb="212">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="212" eb="213">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="224" eb="226">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="227" eb="229">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="230" eb="232">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="239" eb="241">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="243" eb="245">
+      <t>シュウカン</t>
+    </rPh>
+    <rPh sb="245" eb="246">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="250" eb="252">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="253" eb="255">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="309" eb="311">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="368" eb="369">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="369" eb="370">
+      <t>ガワ</t>
+    </rPh>
+    <rPh sb="370" eb="372">
+      <t>ヒロバ</t>
+    </rPh>
+    <rPh sb="373" eb="375">
+      <t>ニシガワ</t>
+    </rPh>
+    <rPh sb="375" eb="377">
+      <t>ヒロバ</t>
+    </rPh>
+    <rPh sb="378" eb="380">
+      <t>モヨオシモノ</t>
+    </rPh>
+    <rPh sb="381" eb="382">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="383" eb="385">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="387" eb="389">
+      <t>リメン</t>
+    </rPh>
+    <rPh sb="391" eb="393">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="22"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>＜使用時間＞表を確認のうえ記入してください</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="22"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+時間外利用や機材留め置き希望がある場合は別途フォーム申請が必要です。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="22"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>下記「ご案内」欄も併せてご確認ください。</t>
+    </r>
     <rPh sb="1" eb="3">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>ジカンガイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>キザイト</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>オ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="48" eb="50">
       <t>シンセイ</t>
     </rPh>
-    <rPh sb="4" eb="6">
+    <rPh sb="51" eb="53">
       <t>ヒツヨウ</t>
     </rPh>
-    <rPh sb="7" eb="9">
-[...15 lines deleted...]
-      <t>トウ</t>
+    <rPh sb="57" eb="59">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>アンナイ</t>
+    </rPh>
+    <rPh sb="64" eb="65">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="66" eb="67">
+      <t>アワ</t>
     </rPh>
     <rPh sb="70" eb="72">
-      <t>ベッテン</t>
-[...2 lines deleted...]
-      <t>カ</t>
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>希望施設名</t>
+    <rPh sb="0" eb="2">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シセツメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>●TriRの承認をもって、承認とします。承認された場合、個別に連絡は行いませんのでTriRを必ずご確認いただくようお願いします。
-[...17 lines deleted...]
-    <rPh sb="31" eb="33">
+    <t>●TriRの承認をもって、承認とします。
+　　承認された場合、個別に連絡は行いませんので
+　　TriRを必ずご確認いただくようお願いします。
+●調整・確認事項等がある場合にのみ、
+　　学生オフィスより施設担当者宛に連絡します。
+●予約内容をご確認のうえ、団体内で必ず共有してください。</t>
+    <rPh sb="101" eb="106">
+      <t>シセツタントウシャ</t>
+    </rPh>
+    <rPh sb="106" eb="107">
+      <t>アテ</t>
+    </rPh>
+    <rPh sb="108" eb="110">
       <t>レンラク</t>
     </rPh>
-    <rPh sb="34" eb="35">
-[...54 lines deleted...]
-      <t>キョウユウ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>様式_2026.3</t>
+    <rPh sb="0" eb="2">
+      <t>ヨウシキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="48" x14ac:knownFonts="1">
+  <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...11 lines deleted...]
-      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="28"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...13 lines deleted...]
-      <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
@@ -2094,286 +2073,265 @@
     <font>
       <b/>
       <u/>
       <sz val="36"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <u/>
       <sz val="22"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...5 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...5 lines deleted...]
-      <sz val="22"/>
       <name val="Meiryo UI"/>
-      <family val="3"/>
-[...7 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...38 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="24"/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
       <sz val="24"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color indexed="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color indexed="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="22"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="45">
+  <borders count="66">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -2483,119 +2441,82 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -2643,1145 +2564,1324 @@
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...59 lines deleted...]
-    <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="thick">
         <color indexed="64"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      <bottom style="thick">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...23 lines deleted...]
-      <left style="medium">
+      <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="218">
+  <cellXfs count="220">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="35" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...520 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...157 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>4156364</xdr:colOff>
+      <xdr:colOff>3071380</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>294410</xdr:rowOff>
+      <xdr:rowOff>188626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>28287</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>425914</xdr:rowOff>
+      <xdr:colOff>2448791</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>160803</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="図 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="21838228" y="294410"/>
-          <a:ext cx="3532909" cy="2025536"/>
+          <a:off x="19216255" y="188626"/>
+          <a:ext cx="2895311" cy="2026402"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>352885</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1381124</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>103973</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="図 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9F4AAFE-5B1D-49D0-881B-480BF5ABE5F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="30118510"/>
+          <a:ext cx="13454062" cy="3507113"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -4016,1212 +4116,1185 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:L63"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M65"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11:K11"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="55" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="J8" sqref="J8:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.08984375" customWidth="1"/>
     <col min="2" max="2" width="38.36328125" customWidth="1"/>
     <col min="3" max="3" width="37.90625" customWidth="1"/>
     <col min="4" max="4" width="20.7265625" customWidth="1"/>
     <col min="5" max="5" width="14.453125" customWidth="1"/>
     <col min="6" max="6" width="41.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.7265625" customWidth="1"/>
     <col min="8" max="8" width="21.08984375" customWidth="1"/>
     <col min="9" max="9" width="28.26953125" customWidth="1"/>
-    <col min="11" max="11" width="100.453125" customWidth="1"/>
+    <col min="11" max="11" width="50.6328125" customWidth="1"/>
+    <col min="12" max="12" width="38.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="81" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="149" t="s">
+    <row r="1" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="137" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="9"/>
+      <c r="M2" s="9"/>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="82" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="150"/>
-[...11 lines deleted...]
-      <c r="A2" s="148" t="s">
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="12"/>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="12"/>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+    </row>
+    <row r="8" spans="1:13" ht="52.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="141" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="141"/>
+      <c r="C8" s="141"/>
+      <c r="D8" s="141"/>
+      <c r="E8" s="141"/>
+      <c r="F8" s="141"/>
+      <c r="G8" s="141"/>
+      <c r="H8" s="141"/>
+      <c r="I8" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J8" s="142" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" s="143"/>
+      <c r="L8" s="144"/>
+    </row>
+    <row r="9" spans="1:13" ht="88" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="139" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="140"/>
+      <c r="C9" s="146"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="148"/>
+      <c r="G9" s="145" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9" s="140"/>
+      <c r="I9" s="149" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="150"/>
+      <c r="K9" s="150"/>
+      <c r="L9" s="151"/>
+    </row>
+    <row r="10" spans="1:13" ht="27.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="94" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="77"/>
+      <c r="C10" s="70" t="s">
+        <v>54</v>
+      </c>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="H10" s="77"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="56"/>
+      <c r="K10" s="56"/>
+      <c r="L10" s="57"/>
+    </row>
+    <row r="11" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="96"/>
+      <c r="B11" s="79"/>
+      <c r="C11" s="72"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="60"/>
+    </row>
+    <row r="12" spans="1:13" ht="47.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="95"/>
+      <c r="B12" s="81"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="75"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="81"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="77"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="50"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="65"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="66"/>
+    </row>
+    <row r="14" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="95"/>
+      <c r="B14" s="81"/>
+      <c r="C14" s="53"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="68"/>
+      <c r="K14" s="68"/>
+      <c r="L14" s="69"/>
+    </row>
+    <row r="15" spans="1:13" ht="27.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="77"/>
+      <c r="C15" s="70" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" s="50"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="56"/>
+      <c r="K15" s="56"/>
+      <c r="L15" s="57"/>
+    </row>
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="96"/>
+      <c r="B16" s="79"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="59"/>
+      <c r="L16" s="60"/>
+    </row>
+    <row r="17" spans="1:12" s="2" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="95"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="75"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="63"/>
+    </row>
+    <row r="18" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="77"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="50"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+      <c r="K18" s="65"/>
+      <c r="L18" s="66"/>
+    </row>
+    <row r="19" spans="1:12" ht="67" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="95"/>
+      <c r="B19" s="81"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="69"/>
+    </row>
+    <row r="20" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="83" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="84"/>
+      <c r="C20" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="29"/>
+    </row>
+    <row r="21" spans="1:12" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="104" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="86"/>
+      <c r="I21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="K21" s="31"/>
+      <c r="L21" s="87"/>
+    </row>
+    <row r="22" spans="1:12" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="105"/>
+      <c r="B22" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22" s="86"/>
+      <c r="I22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22" s="31"/>
+      <c r="L22" s="87"/>
+    </row>
+    <row r="23" spans="1:12" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="105"/>
+      <c r="B23" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="168" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="89"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="154"/>
+      <c r="I23" s="207" t="s">
+        <v>37</v>
+      </c>
+      <c r="J23" s="190" t="s">
+        <v>62</v>
+      </c>
+      <c r="K23" s="191"/>
+      <c r="L23" s="192"/>
+    </row>
+    <row r="24" spans="1:12" s="3" customFormat="1" ht="39.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="106"/>
+      <c r="B24" s="132"/>
+      <c r="C24" s="169"/>
+      <c r="D24" s="91"/>
+      <c r="E24" s="92"/>
+      <c r="F24" s="93"/>
+      <c r="G24" s="132"/>
+      <c r="H24" s="155"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="193"/>
+      <c r="K24" s="194"/>
+      <c r="L24" s="195"/>
+    </row>
+    <row r="25" spans="1:12" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="218" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="219"/>
+      <c r="C25" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="L25" s="38"/>
+    </row>
+    <row r="26" spans="1:12" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="158" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="159"/>
+      <c r="C26" s="176" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="177"/>
+      <c r="E26" s="177"/>
+      <c r="F26" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" s="177" t="s">
+        <v>34</v>
+      </c>
+      <c r="H26" s="177"/>
+      <c r="I26" s="177"/>
+      <c r="J26" s="177"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="40"/>
+    </row>
+    <row r="27" spans="1:12" s="2" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="94" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="77"/>
+      <c r="C27" s="204" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="205"/>
+      <c r="E27" s="205"/>
+      <c r="F27" s="205"/>
+      <c r="G27" s="205"/>
+      <c r="H27" s="206"/>
+      <c r="I27" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="K27" s="13"/>
+      <c r="L27" s="7"/>
+    </row>
+    <row r="28" spans="1:12" ht="105.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="152"/>
+      <c r="B28" s="153"/>
+      <c r="C28" s="209"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="211"/>
+      <c r="I28" s="130"/>
+      <c r="J28" s="215" t="s">
+        <v>67</v>
+      </c>
+      <c r="K28" s="216"/>
+      <c r="L28" s="217"/>
+    </row>
+    <row r="29" spans="1:12" ht="95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="156" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="157"/>
+      <c r="C29" s="163"/>
+      <c r="D29" s="163"/>
+      <c r="E29" s="163"/>
+      <c r="F29" s="163"/>
+      <c r="G29" s="163"/>
+      <c r="H29" s="163"/>
+      <c r="I29" s="163"/>
+      <c r="J29" s="163"/>
+      <c r="K29" s="164"/>
+      <c r="L29" s="165"/>
+    </row>
+    <row r="30" spans="1:12" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="133" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="134"/>
+      <c r="C30" s="196" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" s="197"/>
+      <c r="E30" s="197"/>
+      <c r="F30" s="197"/>
+      <c r="G30" s="197"/>
+      <c r="H30" s="197"/>
+      <c r="I30" s="197"/>
+      <c r="J30" s="197"/>
+      <c r="K30" s="197"/>
+      <c r="L30" s="198"/>
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="287.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="135"/>
+      <c r="B31" s="136"/>
+      <c r="C31" s="160"/>
+      <c r="D31" s="160"/>
+      <c r="E31" s="160"/>
+      <c r="F31" s="160"/>
+      <c r="G31" s="160"/>
+      <c r="H31" s="160"/>
+      <c r="I31" s="160"/>
+      <c r="J31" s="160"/>
+      <c r="K31" s="161"/>
+      <c r="L31" s="162"/>
+    </row>
+    <row r="32" spans="1:12" ht="78.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" s="121"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="43"/>
+    </row>
+    <row r="33" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="122"/>
+      <c r="B33" s="123"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="45"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="45"/>
+      <c r="K33" s="45"/>
+      <c r="L33" s="46"/>
+    </row>
+    <row r="34" spans="1:12" ht="123.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="124"/>
+      <c r="B34" s="125"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="48"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="49"/>
+    </row>
+    <row r="35" spans="1:12" ht="215.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="95" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="81"/>
+      <c r="C35" s="126" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="127"/>
+      <c r="E35" s="127"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="127"/>
+      <c r="H35" s="127"/>
+      <c r="I35" s="127"/>
+      <c r="J35" s="127"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="128"/>
+    </row>
+    <row r="36" spans="1:12" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="202" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="203"/>
+      <c r="C36" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="178" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" s="179"/>
+      <c r="F36" s="179"/>
+      <c r="G36" s="179"/>
+      <c r="H36" s="179"/>
+      <c r="I36" s="179"/>
+      <c r="J36" s="179"/>
+      <c r="K36" s="179"/>
+      <c r="L36" s="180"/>
+    </row>
+    <row r="37" spans="1:12" ht="65" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="103"/>
+      <c r="C37" s="103"/>
+      <c r="D37" s="103"/>
+      <c r="E37" s="103"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="103"/>
+      <c r="H37" s="103"/>
+      <c r="I37" s="103"/>
+      <c r="J37" s="103"/>
+      <c r="K37" s="103"/>
+      <c r="L37" s="103"/>
+    </row>
+    <row r="38" spans="1:12" ht="44.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="213" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="213"/>
+      <c r="C38" s="213"/>
+      <c r="D38" s="213"/>
+      <c r="E38" s="213"/>
+      <c r="F38" s="213"/>
+      <c r="G38" s="213"/>
+      <c r="H38" s="213"/>
+      <c r="I38" s="213"/>
+      <c r="J38" s="213"/>
+      <c r="K38" s="213"/>
+      <c r="L38" s="213"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B39" s="214" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="214"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+    </row>
+    <row r="41" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="18"/>
+      <c r="I41" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="J41" s="36"/>
+      <c r="K41" s="36"/>
+      <c r="L41" s="36"/>
+    </row>
+    <row r="42" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="18"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="36"/>
+      <c r="L42" s="36"/>
+    </row>
+    <row r="43" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="18"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="36"/>
+      <c r="K43" s="36"/>
+      <c r="L43" s="36"/>
+    </row>
+    <row r="44" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="18"/>
+      <c r="I44" s="36"/>
+      <c r="J44" s="36"/>
+      <c r="K44" s="36"/>
+      <c r="L44" s="36"/>
+    </row>
+    <row r="45" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="18"/>
+      <c r="I45" s="36"/>
+      <c r="J45" s="36"/>
+      <c r="K45" s="36"/>
+      <c r="L45" s="36"/>
+    </row>
+    <row r="46" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="18"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="36"/>
+      <c r="K46" s="36"/>
+      <c r="L46" s="36"/>
+    </row>
+    <row r="47" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="21"/>
+      <c r="I47" s="36"/>
+      <c r="J47" s="36"/>
+      <c r="K47" s="36"/>
+      <c r="L47" s="36"/>
+    </row>
+    <row r="48" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="21"/>
+      <c r="I48" s="36"/>
+      <c r="J48" s="36"/>
+      <c r="K48" s="36"/>
+      <c r="L48" s="36"/>
+    </row>
+    <row r="49" spans="1:12" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I49" s="26"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="26"/>
+      <c r="L49" s="26"/>
+    </row>
+    <row r="50" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" spans="1:12" ht="45.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="212" t="s">
+        <v>36</v>
+      </c>
+      <c r="B52" s="212"/>
+      <c r="C52" s="212"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+    </row>
+    <row r="53" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+    </row>
+    <row r="54" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="199" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54" s="201"/>
+      <c r="C54" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="199" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="148"/>
-[...145 lines deleted...]
-      <c r="J10" s="157" t="s">
+      <c r="E54" s="200"/>
+      <c r="F54" s="200"/>
+      <c r="G54" s="200"/>
+      <c r="H54" s="200"/>
+      <c r="I54" s="201"/>
+    </row>
+    <row r="55" spans="1:12" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="B55" s="111"/>
+      <c r="C55" s="166" t="s">
         <v>37</v>
       </c>
-      <c r="K10" s="158"/>
-[...17 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="D55" s="181" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="182"/>
+      <c r="F55" s="182"/>
+      <c r="G55" s="182"/>
+      <c r="H55" s="182"/>
+      <c r="I55" s="183"/>
+      <c r="J55"/>
+      <c r="K55"/>
+      <c r="L55"/>
+    </row>
+    <row r="56" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="112"/>
+      <c r="B56" s="113"/>
+      <c r="C56" s="167"/>
+      <c r="D56" s="184"/>
+      <c r="E56" s="185"/>
+      <c r="F56" s="185"/>
+      <c r="G56" s="185"/>
+      <c r="H56" s="185"/>
+      <c r="I56" s="186"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="98"/>
+      <c r="C57" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="187" t="s">
+        <v>13</v>
+      </c>
+      <c r="E57" s="188"/>
+      <c r="F57" s="188"/>
+      <c r="G57" s="188"/>
+      <c r="H57" s="188"/>
+      <c r="I57" s="189"/>
+    </row>
+    <row r="58" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="110" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="111"/>
+      <c r="C58" s="166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58" s="173" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="174"/>
+      <c r="F58" s="174"/>
+      <c r="G58" s="174"/>
+      <c r="H58" s="174"/>
+      <c r="I58" s="175"/>
+    </row>
+    <row r="59" spans="1:12" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="112"/>
+      <c r="B59" s="113"/>
+      <c r="C59" s="167"/>
+      <c r="D59" s="117" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="118"/>
+      <c r="F59" s="118"/>
+      <c r="G59" s="118"/>
+      <c r="H59" s="118"/>
+      <c r="I59" s="119"/>
+    </row>
+    <row r="60" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="107" t="s">
+        <v>3</v>
+      </c>
+      <c r="B60" s="98"/>
+      <c r="C60" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="114" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" s="115"/>
+      <c r="F60" s="115"/>
+      <c r="G60" s="115"/>
+      <c r="H60" s="115"/>
+      <c r="I60" s="116"/>
+    </row>
+    <row r="61" spans="1:12" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="107" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="98"/>
+      <c r="C61" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="E61" s="108"/>
+      <c r="F61" s="108"/>
+      <c r="G61" s="108"/>
+      <c r="H61" s="108"/>
+      <c r="I61" s="98"/>
+    </row>
+    <row r="62" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="97" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="109"/>
+      <c r="C62" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="171"/>
+      <c r="F62" s="171"/>
+      <c r="G62" s="171"/>
+      <c r="H62" s="171"/>
+      <c r="I62" s="172"/>
+    </row>
+    <row r="63" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="110" t="s">
+        <v>10</v>
+      </c>
+      <c r="B63" s="111"/>
+      <c r="C63" s="166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63" s="173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="174"/>
+      <c r="F63" s="174"/>
+      <c r="G63" s="174"/>
+      <c r="H63" s="174"/>
+      <c r="I63" s="175"/>
+    </row>
+    <row r="64" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="112"/>
+      <c r="B64" s="113"/>
+      <c r="C64" s="167"/>
+      <c r="D64" s="117" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="118"/>
+      <c r="F64" s="118"/>
+      <c r="G64" s="118"/>
+      <c r="H64" s="118"/>
+      <c r="I64" s="119"/>
+    </row>
+    <row r="65" spans="1:9" ht="191.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="97" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="98"/>
+      <c r="C65" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="38"/>
-[...553 lines deleted...]
-      <c r="C45" s="45" t="s">
+      <c r="D65" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="D45" s="44"/>
-[...255 lines deleted...]
-      <c r="I63" s="200"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
+      <c r="I65" s="101"/>
     </row>
   </sheetData>
-  <mergeCells count="100">
-[...12 lines deleted...]
-    <mergeCell ref="A63:B63"/>
+  <mergeCells count="93">
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A55:B56"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="J28:L28"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A38:L38"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D62:I62"/>
     <mergeCell ref="D63:I63"/>
-    <mergeCell ref="A43:K43"/>
-[...15 lines deleted...]
-    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="D64:I64"/>
+    <mergeCell ref="D58:I58"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="D36:L36"/>
+    <mergeCell ref="D55:I56"/>
+    <mergeCell ref="D57:I57"/>
+    <mergeCell ref="J23:L24"/>
+    <mergeCell ref="C30:L30"/>
+    <mergeCell ref="D54:I54"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A30:B31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J8:L8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="B5:L5"/>
+    <mergeCell ref="A27:B28"/>
+    <mergeCell ref="G23:H24"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C31:L31"/>
+    <mergeCell ref="C29:L29"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="D65:I65"/>
+    <mergeCell ref="A37:L37"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="D61:I61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B64"/>
+    <mergeCell ref="D60:I60"/>
+    <mergeCell ref="D59:I59"/>
+    <mergeCell ref="A32:B34"/>
+    <mergeCell ref="A58:B59"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:L35"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="B23:B24"/>
     <mergeCell ref="B3:L3"/>
-    <mergeCell ref="B4:L4"/>
-[...66 lines deleted...]
-    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="D23:F24"/>
+    <mergeCell ref="J21:L21"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="I18:L19"/>
+    <mergeCell ref="A10:B12"/>
+    <mergeCell ref="A13:B14"/>
+    <mergeCell ref="A15:B17"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F12"/>
+    <mergeCell ref="C13:F14"/>
+    <mergeCell ref="G18:H19"/>
+    <mergeCell ref="C18:F19"/>
+    <mergeCell ref="I10:L12"/>
+    <mergeCell ref="I13:L14"/>
+    <mergeCell ref="I15:L17"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F17"/>
+    <mergeCell ref="G10:H12"/>
+    <mergeCell ref="G13:H14"/>
+    <mergeCell ref="G15:H17"/>
+    <mergeCell ref="C20:L20"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="I41:L48"/>
+    <mergeCell ref="K25:L26"/>
+    <mergeCell ref="C32:L34"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <dataValidations disablePrompts="1" count="1">
-[...5 lines deleted...]
-  <pageSetup paperSize="9" scale="27" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="29" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="47" max="12" man="1"/>
+    <brk id="49" max="11" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>24.4改訂（届出書）</vt:lpstr>
-      <vt:lpstr>'24.4改訂（届出書）'!Print_Area</vt:lpstr>
+      <vt:lpstr>26.1改訂（届出書）</vt:lpstr>
+      <vt:lpstr>'26.1改訂（届出書）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>立命館大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>