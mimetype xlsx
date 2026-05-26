--- v2 (2026-04-02)
+++ v3 (2026-05-26)
@@ -7,72 +7,75 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\教室関係(TriR含む)\施設関連申請書式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8FCD43D-B560-4A94-BE26-1FC4841E9D2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B3C6D1B-563B-40B9-866C-C8C932A46D6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="855" yWindow="-15420" windowWidth="17055" windowHeight="13155" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="760" yWindow="760" windowWidth="18010" windowHeight="9490" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="26.1改訂（届出書）" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'26.1改訂（届出書）'!$A$1:$L$89</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="85">
   <si>
     <t>①申請期間</t>
     <rPh sb="1" eb="3">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>③音量測定</t>
     <rPh sb="1" eb="3">
       <t>オンリョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ソクテイ</t>
     </rPh>
@@ -1950,51 +1953,51 @@
 　　学生オフィスより施設担当者宛に連絡します。
 ●予約内容をご確認のうえ、団体内で必ず共有してください。</t>
     <rPh sb="101" eb="106">
       <t>シセツタントウシャ</t>
     </rPh>
     <rPh sb="106" eb="107">
       <t>アテ</t>
     </rPh>
     <rPh sb="108" eb="110">
       <t>レンラク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>様式_2026.3</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="43" x14ac:knownFonts="1">
+  <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2266,50 +2269,57 @@
     <font>
       <b/>
       <sz val="24"/>
       <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="26"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="66">
     <border>
       <left/>
       <right/>
@@ -3146,68 +3156,533 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="20" fontId="35" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3215,558 +3690,93 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...491 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -4121,1148 +4131,1148 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M65"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="55" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8:L8"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScale="40" zoomScaleNormal="55" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="I15" sqref="I15:L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.08984375" customWidth="1"/>
     <col min="2" max="2" width="38.36328125" customWidth="1"/>
     <col min="3" max="3" width="37.90625" customWidth="1"/>
     <col min="4" max="4" width="20.7265625" customWidth="1"/>
     <col min="5" max="5" width="14.453125" customWidth="1"/>
     <col min="6" max="6" width="41.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.7265625" customWidth="1"/>
     <col min="8" max="8" width="21.08984375" customWidth="1"/>
     <col min="9" max="9" width="28.26953125" customWidth="1"/>
     <col min="11" max="11" width="50.6328125" customWidth="1"/>
     <col min="12" max="12" width="38.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="137" t="s">
+      <c r="A1" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="138"/>
-[...9 lines deleted...]
-      <c r="L1" s="138"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
     </row>
     <row r="2" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="82" t="s">
+      <c r="B3" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="82"/>
-[...8 lines deleted...]
-      <c r="L3" s="82"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="109"/>
       <c r="M3" s="12"/>
     </row>
     <row r="4" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13" s="11" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="82" t="s">
+      <c r="B5" s="109" t="s">
         <v>73</v>
       </c>
-      <c r="C5" s="82"/>
-[...8 lines deleted...]
-      <c r="L5" s="82"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="109"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="109"/>
+      <c r="I5" s="109"/>
+      <c r="J5" s="109"/>
+      <c r="K5" s="109"/>
+      <c r="L5" s="109"/>
       <c r="M5" s="12"/>
     </row>
     <row r="6" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:13" ht="52.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="141" t="s">
+      <c r="A8" s="98" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="141"/>
-[...5 lines deleted...]
-      <c r="H8" s="141"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
       <c r="I8" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="J8" s="142" t="s">
+      <c r="J8" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="K8" s="143"/>
-      <c r="L8" s="144"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="101"/>
     </row>
     <row r="9" spans="1:13" ht="88" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="139" t="s">
+      <c r="A9" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="140"/>
-[...4 lines deleted...]
-      <c r="G9" s="145" t="s">
+      <c r="B9" s="97"/>
+      <c r="C9" s="103"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="104"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="102" t="s">
         <v>60</v>
       </c>
-      <c r="H9" s="140"/>
-      <c r="I9" s="149" t="s">
+      <c r="H9" s="97"/>
+      <c r="I9" s="106" t="s">
         <v>59</v>
       </c>
-      <c r="J9" s="150"/>
-[...1 lines deleted...]
-      <c r="L9" s="151"/>
+      <c r="J9" s="107"/>
+      <c r="K9" s="107"/>
+      <c r="L9" s="108"/>
     </row>
     <row r="10" spans="1:13" ht="27.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="110" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="77"/>
-      <c r="C10" s="70" t="s">
+      <c r="B10" s="111"/>
+      <c r="C10" s="171" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="71"/>
-[...2 lines deleted...]
-      <c r="G10" s="76" t="s">
+      <c r="D10" s="172"/>
+      <c r="E10" s="172"/>
+      <c r="F10" s="172"/>
+      <c r="G10" s="182" t="s">
         <v>71</v>
       </c>
-      <c r="H10" s="77"/>
-[...3 lines deleted...]
-      <c r="L10" s="57"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="205"/>
+      <c r="J10" s="206"/>
+      <c r="K10" s="206"/>
+      <c r="L10" s="207"/>
     </row>
     <row r="11" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="96"/>
-[...10 lines deleted...]
-      <c r="L11" s="60"/>
+      <c r="A11" s="169"/>
+      <c r="B11" s="170"/>
+      <c r="C11" s="173"/>
+      <c r="D11" s="174"/>
+      <c r="E11" s="174"/>
+      <c r="F11" s="174"/>
+      <c r="G11" s="183"/>
+      <c r="H11" s="170"/>
+      <c r="I11" s="208"/>
+      <c r="J11" s="209"/>
+      <c r="K11" s="209"/>
+      <c r="L11" s="210"/>
     </row>
     <row r="12" spans="1:13" ht="47.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="95"/>
-[...10 lines deleted...]
-      <c r="L12" s="63"/>
+      <c r="A12" s="148"/>
+      <c r="B12" s="149"/>
+      <c r="C12" s="175"/>
+      <c r="D12" s="176"/>
+      <c r="E12" s="176"/>
+      <c r="F12" s="176"/>
+      <c r="G12" s="184"/>
+      <c r="H12" s="149"/>
+      <c r="I12" s="211"/>
+      <c r="J12" s="212"/>
+      <c r="K12" s="212"/>
+      <c r="L12" s="213"/>
     </row>
     <row r="13" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="94" t="s">
+      <c r="A13" s="110" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="77"/>
-[...4 lines deleted...]
-      <c r="G13" s="50" t="s">
+      <c r="B13" s="111"/>
+      <c r="C13" s="177"/>
+      <c r="D13" s="178"/>
+      <c r="E13" s="178"/>
+      <c r="F13" s="178"/>
+      <c r="G13" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="H13" s="50"/>
-[...3 lines deleted...]
-      <c r="L13" s="66"/>
+      <c r="H13" s="181"/>
+      <c r="I13" s="214"/>
+      <c r="J13" s="215"/>
+      <c r="K13" s="215"/>
+      <c r="L13" s="216"/>
     </row>
     <row r="14" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="95"/>
-[...10 lines deleted...]
-      <c r="L14" s="69"/>
+      <c r="A14" s="148"/>
+      <c r="B14" s="149"/>
+      <c r="C14" s="179"/>
+      <c r="D14" s="180"/>
+      <c r="E14" s="180"/>
+      <c r="F14" s="180"/>
+      <c r="G14" s="181"/>
+      <c r="H14" s="181"/>
+      <c r="I14" s="217"/>
+      <c r="J14" s="218"/>
+      <c r="K14" s="218"/>
+      <c r="L14" s="219"/>
     </row>
     <row r="15" spans="1:13" ht="27.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+      <c r="A15" s="110" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="77"/>
-      <c r="C15" s="70" t="s">
+      <c r="B15" s="111"/>
+      <c r="C15" s="171" t="s">
         <v>54</v>
       </c>
-      <c r="D15" s="71"/>
-[...2 lines deleted...]
-      <c r="G15" s="50" t="s">
+      <c r="D15" s="172"/>
+      <c r="E15" s="172"/>
+      <c r="F15" s="172"/>
+      <c r="G15" s="181" t="s">
         <v>71</v>
       </c>
-      <c r="H15" s="50"/>
-[...3 lines deleted...]
-      <c r="L15" s="57"/>
+      <c r="H15" s="181"/>
+      <c r="I15" s="205"/>
+      <c r="J15" s="206"/>
+      <c r="K15" s="206"/>
+      <c r="L15" s="207"/>
     </row>
     <row r="16" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="96"/>
-[...10 lines deleted...]
-      <c r="L16" s="60"/>
+      <c r="A16" s="169"/>
+      <c r="B16" s="170"/>
+      <c r="C16" s="173"/>
+      <c r="D16" s="174"/>
+      <c r="E16" s="174"/>
+      <c r="F16" s="174"/>
+      <c r="G16" s="181"/>
+      <c r="H16" s="181"/>
+      <c r="I16" s="208"/>
+      <c r="J16" s="209"/>
+      <c r="K16" s="209"/>
+      <c r="L16" s="210"/>
     </row>
     <row r="17" spans="1:12" s="2" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="95"/>
-[...10 lines deleted...]
-      <c r="L17" s="63"/>
+      <c r="A17" s="148"/>
+      <c r="B17" s="149"/>
+      <c r="C17" s="175"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="181"/>
+      <c r="H17" s="181"/>
+      <c r="I17" s="211"/>
+      <c r="J17" s="212"/>
+      <c r="K17" s="212"/>
+      <c r="L17" s="213"/>
     </row>
     <row r="18" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+      <c r="A18" s="110" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="77"/>
-[...4 lines deleted...]
-      <c r="G18" s="50" t="s">
+      <c r="B18" s="111"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="178"/>
+      <c r="E18" s="178"/>
+      <c r="F18" s="178"/>
+      <c r="G18" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="H18" s="50"/>
-[...3 lines deleted...]
-      <c r="L18" s="66"/>
+      <c r="H18" s="181"/>
+      <c r="I18" s="214"/>
+      <c r="J18" s="215"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="216"/>
     </row>
     <row r="19" spans="1:12" ht="67" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="95"/>
-[...10 lines deleted...]
-      <c r="L19" s="69"/>
+      <c r="A19" s="148"/>
+      <c r="B19" s="149"/>
+      <c r="C19" s="179"/>
+      <c r="D19" s="180"/>
+      <c r="E19" s="180"/>
+      <c r="F19" s="180"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="217"/>
+      <c r="J19" s="218"/>
+      <c r="K19" s="218"/>
+      <c r="L19" s="219"/>
     </row>
     <row r="20" spans="1:12" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="83" t="s">
+      <c r="A20" s="155" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="84"/>
-      <c r="C20" s="27" t="s">
+      <c r="B20" s="156"/>
+      <c r="C20" s="185" t="s">
         <v>63</v>
       </c>
-      <c r="D20" s="28"/>
-[...7 lines deleted...]
-      <c r="L20" s="29"/>
+      <c r="D20" s="186"/>
+      <c r="E20" s="186"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="186"/>
+      <c r="H20" s="186"/>
+      <c r="I20" s="186"/>
+      <c r="J20" s="186"/>
+      <c r="K20" s="186"/>
+      <c r="L20" s="187"/>
     </row>
     <row r="21" spans="1:12" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="104" t="s">
+      <c r="A21" s="134" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D21" s="30" t="s">
+      <c r="D21" s="159" t="s">
         <v>18</v>
       </c>
-      <c r="E21" s="31"/>
-[...1 lines deleted...]
-      <c r="G21" s="85" t="s">
+      <c r="E21" s="160"/>
+      <c r="F21" s="168"/>
+      <c r="G21" s="157" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="86"/>
+      <c r="H21" s="158"/>
       <c r="I21" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="J21" s="30" t="s">
+      <c r="J21" s="159" t="s">
         <v>55</v>
       </c>
-      <c r="K21" s="31"/>
-      <c r="L21" s="87"/>
+      <c r="K21" s="160"/>
+      <c r="L21" s="161"/>
     </row>
     <row r="22" spans="1:12" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="105"/>
+      <c r="A22" s="135"/>
       <c r="B22" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="30" t="s">
+      <c r="D22" s="159" t="s">
         <v>21</v>
       </c>
-      <c r="E22" s="31"/>
-[...1 lines deleted...]
-      <c r="G22" s="85" t="s">
+      <c r="E22" s="160"/>
+      <c r="F22" s="168"/>
+      <c r="G22" s="157" t="s">
         <v>22</v>
       </c>
-      <c r="H22" s="86"/>
+      <c r="H22" s="158"/>
       <c r="I22" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="J22" s="30" t="s">
+      <c r="J22" s="159" t="s">
         <v>23</v>
       </c>
-      <c r="K22" s="31"/>
-      <c r="L22" s="87"/>
+      <c r="K22" s="160"/>
+      <c r="L22" s="161"/>
     </row>
     <row r="23" spans="1:12" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="105"/>
-      <c r="B23" s="131" t="s">
+      <c r="A23" s="135"/>
+      <c r="B23" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="168" t="s">
+      <c r="C23" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="D23" s="88" t="s">
+      <c r="D23" s="162" t="s">
         <v>25</v>
       </c>
-      <c r="E23" s="89"/>
-[...1 lines deleted...]
-      <c r="G23" s="131" t="s">
+      <c r="E23" s="163"/>
+      <c r="F23" s="164"/>
+      <c r="G23" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="H23" s="154"/>
-      <c r="I23" s="207" t="s">
+      <c r="H23" s="115"/>
+      <c r="I23" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="J23" s="190" t="s">
+      <c r="J23" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="K23" s="191"/>
-      <c r="L23" s="192"/>
+      <c r="K23" s="81"/>
+      <c r="L23" s="82"/>
     </row>
     <row r="24" spans="1:12" s="3" customFormat="1" ht="39.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="106"/>
-[...10 lines deleted...]
-      <c r="L24" s="195"/>
+      <c r="A24" s="136"/>
+      <c r="B24" s="116"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="167"/>
+      <c r="G24" s="116"/>
+      <c r="H24" s="117"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="83"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="85"/>
     </row>
     <row r="25" spans="1:12" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="218" t="s">
+      <c r="A25" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="219"/>
-      <c r="C25" s="33" t="s">
+      <c r="B25" s="52"/>
+      <c r="C25" s="188" t="s">
         <v>75</v>
       </c>
-      <c r="D25" s="34"/>
-      <c r="E25" s="34"/>
+      <c r="D25" s="189"/>
+      <c r="E25" s="189"/>
       <c r="F25" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="G25" s="35" t="s">
+      <c r="G25" s="190" t="s">
         <v>76</v>
       </c>
-      <c r="H25" s="34"/>
-[...2 lines deleted...]
-      <c r="K25" s="37" t="s">
+      <c r="H25" s="189"/>
+      <c r="I25" s="189"/>
+      <c r="J25" s="189"/>
+      <c r="K25" s="192" t="s">
         <v>81</v>
       </c>
-      <c r="L25" s="38"/>
+      <c r="L25" s="193"/>
     </row>
     <row r="26" spans="1:12" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="158" t="s">
+      <c r="A26" s="120" t="s">
         <v>77</v>
       </c>
-      <c r="B26" s="159"/>
-      <c r="C26" s="176" t="s">
+      <c r="B26" s="121"/>
+      <c r="C26" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="D26" s="177"/>
-      <c r="E26" s="177"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
       <c r="F26" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="G26" s="177" t="s">
+      <c r="G26" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="H26" s="177"/>
-[...3 lines deleted...]
-      <c r="L26" s="40"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="194"/>
+      <c r="L26" s="195"/>
     </row>
     <row r="27" spans="1:12" s="2" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="110" t="s">
         <v>82</v>
       </c>
-      <c r="B27" s="77"/>
-      <c r="C27" s="204" t="s">
+      <c r="B27" s="111"/>
+      <c r="C27" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="D27" s="205"/>
-[...4 lines deleted...]
-      <c r="I27" s="129" t="s">
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="153" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="17" t="s">
         <v>66</v>
       </c>
       <c r="K27" s="13"/>
       <c r="L27" s="7"/>
     </row>
     <row r="28" spans="1:12" ht="105.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="152"/>
-[...8 lines deleted...]
-      <c r="J28" s="215" t="s">
+      <c r="A28" s="112"/>
+      <c r="B28" s="113"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="154"/>
+      <c r="J28" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="K28" s="216"/>
-      <c r="L28" s="217"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="38"/>
     </row>
     <row r="29" spans="1:12" ht="95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="156" t="s">
+      <c r="A29" s="118" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="157"/>
-[...9 lines deleted...]
-      <c r="L29" s="165"/>
+      <c r="B29" s="119"/>
+      <c r="C29" s="125"/>
+      <c r="D29" s="125"/>
+      <c r="E29" s="125"/>
+      <c r="F29" s="125"/>
+      <c r="G29" s="125"/>
+      <c r="H29" s="125"/>
+      <c r="I29" s="125"/>
+      <c r="J29" s="125"/>
+      <c r="K29" s="126"/>
+      <c r="L29" s="127"/>
     </row>
     <row r="30" spans="1:12" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="133" t="s">
+      <c r="A30" s="90" t="s">
         <v>74</v>
       </c>
-      <c r="B30" s="134"/>
-      <c r="C30" s="196" t="s">
+      <c r="B30" s="91"/>
+      <c r="C30" s="86" t="s">
         <v>64</v>
       </c>
-      <c r="D30" s="197"/>
-[...7 lines deleted...]
-      <c r="L30" s="198"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="88"/>
     </row>
     <row r="31" spans="1:12" s="2" customFormat="1" ht="287.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="135"/>
-[...10 lines deleted...]
-      <c r="L31" s="162"/>
+      <c r="A31" s="92"/>
+      <c r="B31" s="93"/>
+      <c r="C31" s="122"/>
+      <c r="D31" s="122"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="122"/>
+      <c r="G31" s="122"/>
+      <c r="H31" s="122"/>
+      <c r="I31" s="122"/>
+      <c r="J31" s="122"/>
+      <c r="K31" s="123"/>
+      <c r="L31" s="124"/>
     </row>
     <row r="32" spans="1:12" ht="78.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="120" t="s">
+      <c r="A32" s="142" t="s">
         <v>79</v>
       </c>
-      <c r="B32" s="121"/>
-[...9 lines deleted...]
-      <c r="L32" s="43"/>
+      <c r="B32" s="143"/>
+      <c r="C32" s="196"/>
+      <c r="D32" s="197"/>
+      <c r="E32" s="197"/>
+      <c r="F32" s="197"/>
+      <c r="G32" s="197"/>
+      <c r="H32" s="197"/>
+      <c r="I32" s="197"/>
+      <c r="J32" s="197"/>
+      <c r="K32" s="197"/>
+      <c r="L32" s="198"/>
     </row>
     <row r="33" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="122"/>
-[...10 lines deleted...]
-      <c r="L33" s="46"/>
+      <c r="A33" s="144"/>
+      <c r="B33" s="145"/>
+      <c r="C33" s="199"/>
+      <c r="D33" s="200"/>
+      <c r="E33" s="200"/>
+      <c r="F33" s="200"/>
+      <c r="G33" s="200"/>
+      <c r="H33" s="200"/>
+      <c r="I33" s="200"/>
+      <c r="J33" s="200"/>
+      <c r="K33" s="200"/>
+      <c r="L33" s="201"/>
     </row>
     <row r="34" spans="1:12" ht="123.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="124"/>
-[...10 lines deleted...]
-      <c r="L34" s="49"/>
+      <c r="A34" s="146"/>
+      <c r="B34" s="147"/>
+      <c r="C34" s="202"/>
+      <c r="D34" s="203"/>
+      <c r="E34" s="203"/>
+      <c r="F34" s="203"/>
+      <c r="G34" s="203"/>
+      <c r="H34" s="203"/>
+      <c r="I34" s="203"/>
+      <c r="J34" s="203"/>
+      <c r="K34" s="203"/>
+      <c r="L34" s="204"/>
     </row>
     <row r="35" spans="1:12" ht="215.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="95" t="s">
+      <c r="A35" s="148" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="81"/>
-      <c r="C35" s="126" t="s">
+      <c r="B35" s="149"/>
+      <c r="C35" s="150" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="127"/>
-[...7 lines deleted...]
-      <c r="L35" s="128"/>
+      <c r="D35" s="151"/>
+      <c r="E35" s="151"/>
+      <c r="F35" s="151"/>
+      <c r="G35" s="151"/>
+      <c r="H35" s="151"/>
+      <c r="I35" s="151"/>
+      <c r="J35" s="151"/>
+      <c r="K35" s="151"/>
+      <c r="L35" s="152"/>
     </row>
     <row r="36" spans="1:12" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="202" t="s">
+      <c r="A36" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="203"/>
+      <c r="B36" s="40"/>
       <c r="C36" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="D36" s="178" t="s">
+      <c r="D36" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="E36" s="179"/>
-[...6 lines deleted...]
-      <c r="L36" s="180"/>
+      <c r="E36" s="69"/>
+      <c r="F36" s="69"/>
+      <c r="G36" s="69"/>
+      <c r="H36" s="69"/>
+      <c r="I36" s="69"/>
+      <c r="J36" s="69"/>
+      <c r="K36" s="69"/>
+      <c r="L36" s="70"/>
     </row>
     <row r="37" spans="1:12" ht="65" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="102" t="s">
+      <c r="A37" s="132" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="103"/>
-[...9 lines deleted...]
-      <c r="L37" s="103"/>
+      <c r="B37" s="133"/>
+      <c r="C37" s="133"/>
+      <c r="D37" s="133"/>
+      <c r="E37" s="133"/>
+      <c r="F37" s="133"/>
+      <c r="G37" s="133"/>
+      <c r="H37" s="133"/>
+      <c r="I37" s="133"/>
+      <c r="J37" s="133"/>
+      <c r="K37" s="133"/>
+      <c r="L37" s="133"/>
     </row>
     <row r="38" spans="1:12" ht="44.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="213" t="s">
+      <c r="A38" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="213"/>
-[...9 lines deleted...]
-      <c r="L38" s="213"/>
+      <c r="B38" s="50"/>
+      <c r="C38" s="50"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="50"/>
+      <c r="F38" s="50"/>
+      <c r="G38" s="50"/>
+      <c r="H38" s="50"/>
+      <c r="I38" s="50"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="50"/>
+      <c r="L38" s="50"/>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="B39" s="214" t="s">
+      <c r="B39" s="35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="214"/>
+      <c r="B40" s="35"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
     </row>
     <row r="41" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="18"/>
-      <c r="I41" s="36" t="s">
+      <c r="I41" s="191" t="s">
         <v>83</v>
       </c>
-      <c r="J41" s="36"/>
-[...1 lines deleted...]
-      <c r="L41" s="36"/>
+      <c r="J41" s="191"/>
+      <c r="K41" s="191"/>
+      <c r="L41" s="191"/>
     </row>
     <row r="42" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="18"/>
-      <c r="I42" s="36"/>
-[...2 lines deleted...]
-      <c r="L42" s="36"/>
+      <c r="I42" s="191"/>
+      <c r="J42" s="191"/>
+      <c r="K42" s="191"/>
+      <c r="L42" s="191"/>
     </row>
     <row r="43" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="18"/>
-      <c r="I43" s="36"/>
-[...2 lines deleted...]
-      <c r="L43" s="36"/>
+      <c r="I43" s="191"/>
+      <c r="J43" s="191"/>
+      <c r="K43" s="191"/>
+      <c r="L43" s="191"/>
     </row>
     <row r="44" spans="1:12" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="18"/>
-      <c r="I44" s="36"/>
-[...2 lines deleted...]
-      <c r="L44" s="36"/>
+      <c r="I44" s="191"/>
+      <c r="J44" s="191"/>
+      <c r="K44" s="191"/>
+      <c r="L44" s="191"/>
     </row>
     <row r="45" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="18"/>
-      <c r="I45" s="36"/>
-[...2 lines deleted...]
-      <c r="L45" s="36"/>
+      <c r="I45" s="191"/>
+      <c r="J45" s="191"/>
+      <c r="K45" s="191"/>
+      <c r="L45" s="191"/>
     </row>
     <row r="46" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="18"/>
-      <c r="I46" s="36"/>
-[...2 lines deleted...]
-      <c r="L46" s="36"/>
+      <c r="I46" s="191"/>
+      <c r="J46" s="191"/>
+      <c r="K46" s="191"/>
+      <c r="L46" s="191"/>
     </row>
     <row r="47" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="21"/>
-      <c r="I47" s="36"/>
-[...2 lines deleted...]
-      <c r="L47" s="36"/>
+      <c r="I47" s="191"/>
+      <c r="J47" s="191"/>
+      <c r="K47" s="191"/>
+      <c r="L47" s="191"/>
     </row>
     <row r="48" spans="1:12" ht="32" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="21"/>
-      <c r="I48" s="36"/>
-[...2 lines deleted...]
-      <c r="L48" s="36"/>
+      <c r="I48" s="191"/>
+      <c r="J48" s="191"/>
+      <c r="K48" s="191"/>
+      <c r="L48" s="191"/>
     </row>
     <row r="49" spans="1:12" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
     </row>
     <row r="50" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" spans="1:12" ht="45.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="212" t="s">
+      <c r="A52" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B52" s="212"/>
-      <c r="C52" s="212"/>
+      <c r="B52" s="49"/>
+      <c r="C52" s="49"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="199" t="s">
+      <c r="A54" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="B54" s="201"/>
+      <c r="B54" s="34"/>
       <c r="C54" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="D54" s="199" t="s">
+      <c r="D54" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="E54" s="200"/>
-[...3 lines deleted...]
-      <c r="I54" s="201"/>
+      <c r="E54" s="89"/>
+      <c r="F54" s="89"/>
+      <c r="G54" s="89"/>
+      <c r="H54" s="89"/>
+      <c r="I54" s="34"/>
     </row>
     <row r="55" spans="1:12" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="110" t="s">
+      <c r="A55" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B55" s="111"/>
-      <c r="C55" s="166" t="s">
+      <c r="B55" s="30"/>
+      <c r="C55" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="D55" s="181" t="s">
+      <c r="D55" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="E55" s="182"/>
-[...3 lines deleted...]
-      <c r="I55" s="183"/>
+      <c r="E55" s="72"/>
+      <c r="F55" s="72"/>
+      <c r="G55" s="72"/>
+      <c r="H55" s="72"/>
+      <c r="I55" s="73"/>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
     </row>
     <row r="56" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="112"/>
-[...7 lines deleted...]
-      <c r="I56" s="186"/>
+      <c r="A56" s="31"/>
+      <c r="B56" s="32"/>
+      <c r="C56" s="54"/>
+      <c r="D56" s="74"/>
+      <c r="E56" s="75"/>
+      <c r="F56" s="75"/>
+      <c r="G56" s="75"/>
+      <c r="H56" s="75"/>
+      <c r="I56" s="76"/>
       <c r="J56" s="5"/>
       <c r="K56" s="5"/>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="107" t="s">
+      <c r="A57" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B57" s="98"/>
+      <c r="B57" s="28"/>
       <c r="C57" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D57" s="187" t="s">
+      <c r="D57" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="E57" s="188"/>
-[...3 lines deleted...]
-      <c r="I57" s="189"/>
+      <c r="E57" s="78"/>
+      <c r="F57" s="78"/>
+      <c r="G57" s="78"/>
+      <c r="H57" s="78"/>
+      <c r="I57" s="79"/>
     </row>
     <row r="58" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="110" t="s">
+      <c r="A58" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B58" s="111"/>
-      <c r="C58" s="166" t="s">
+      <c r="B58" s="30"/>
+      <c r="C58" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="D58" s="173" t="s">
+      <c r="D58" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="E58" s="174"/>
-[...3 lines deleted...]
-      <c r="I58" s="175"/>
+      <c r="E58" s="61"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="61"/>
+      <c r="H58" s="61"/>
+      <c r="I58" s="62"/>
     </row>
     <row r="59" spans="1:12" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="112"/>
-[...2 lines deleted...]
-      <c r="D59" s="117" t="s">
+      <c r="A59" s="31"/>
+      <c r="B59" s="32"/>
+      <c r="C59" s="54"/>
+      <c r="D59" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="E59" s="118"/>
-[...3 lines deleted...]
-      <c r="I59" s="119"/>
+      <c r="E59" s="64"/>
+      <c r="F59" s="64"/>
+      <c r="G59" s="64"/>
+      <c r="H59" s="64"/>
+      <c r="I59" s="65"/>
     </row>
     <row r="60" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="107" t="s">
+      <c r="A60" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="98"/>
+      <c r="B60" s="28"/>
       <c r="C60" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D60" s="114" t="s">
+      <c r="D60" s="139" t="s">
         <v>35</v>
       </c>
-      <c r="E60" s="115"/>
-[...3 lines deleted...]
-      <c r="I60" s="116"/>
+      <c r="E60" s="140"/>
+      <c r="F60" s="140"/>
+      <c r="G60" s="140"/>
+      <c r="H60" s="140"/>
+      <c r="I60" s="141"/>
     </row>
     <row r="61" spans="1:12" ht="81" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="107" t="s">
+      <c r="A61" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B61" s="98"/>
+      <c r="B61" s="28"/>
       <c r="C61" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D61" s="107" t="s">
+      <c r="D61" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="E61" s="108"/>
-[...3 lines deleted...]
-      <c r="I61" s="98"/>
+      <c r="E61" s="137"/>
+      <c r="F61" s="137"/>
+      <c r="G61" s="137"/>
+      <c r="H61" s="137"/>
+      <c r="I61" s="28"/>
     </row>
     <row r="62" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="97" t="s">
+      <c r="A62" s="128" t="s">
         <v>12</v>
       </c>
-      <c r="B62" s="109"/>
+      <c r="B62" s="138"/>
       <c r="C62" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D62" s="170" t="s">
+      <c r="D62" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="E62" s="171"/>
-[...3 lines deleted...]
-      <c r="I62" s="172"/>
+      <c r="E62" s="58"/>
+      <c r="F62" s="58"/>
+      <c r="G62" s="58"/>
+      <c r="H62" s="58"/>
+      <c r="I62" s="59"/>
     </row>
     <row r="63" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="110" t="s">
+      <c r="A63" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="B63" s="111"/>
-      <c r="C63" s="166" t="s">
+      <c r="B63" s="30"/>
+      <c r="C63" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="D63" s="173" t="s">
+      <c r="D63" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="E63" s="174"/>
-[...3 lines deleted...]
-      <c r="I63" s="175"/>
+      <c r="E63" s="61"/>
+      <c r="F63" s="61"/>
+      <c r="G63" s="61"/>
+      <c r="H63" s="61"/>
+      <c r="I63" s="62"/>
     </row>
     <row r="64" spans="1:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="112"/>
-[...2 lines deleted...]
-      <c r="D64" s="117" t="s">
+      <c r="A64" s="31"/>
+      <c r="B64" s="32"/>
+      <c r="C64" s="54"/>
+      <c r="D64" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="E64" s="118"/>
-[...3 lines deleted...]
-      <c r="I64" s="119"/>
+      <c r="E64" s="64"/>
+      <c r="F64" s="64"/>
+      <c r="G64" s="64"/>
+      <c r="H64" s="64"/>
+      <c r="I64" s="65"/>
     </row>
     <row r="65" spans="1:9" ht="191.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="97" t="s">
+      <c r="A65" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="B65" s="98"/>
+      <c r="B65" s="28"/>
       <c r="C65" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="D65" s="99" t="s">
+      <c r="D65" s="129" t="s">
         <v>46</v>
       </c>
-      <c r="E65" s="100"/>
-[...3 lines deleted...]
-      <c r="I65" s="101"/>
+      <c r="E65" s="130"/>
+      <c r="F65" s="130"/>
+      <c r="G65" s="130"/>
+      <c r="H65" s="130"/>
+      <c r="I65" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="93">
-    <mergeCell ref="A57:B57"/>
-[...10 lines deleted...]
-    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C20:L20"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="I41:L48"/>
+    <mergeCell ref="K25:L26"/>
+    <mergeCell ref="C32:L34"/>
+    <mergeCell ref="G18:H19"/>
+    <mergeCell ref="C18:F19"/>
+    <mergeCell ref="I10:L12"/>
+    <mergeCell ref="I13:L14"/>
+    <mergeCell ref="I15:L17"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F17"/>
+    <mergeCell ref="G10:H12"/>
+    <mergeCell ref="G13:H14"/>
+    <mergeCell ref="G15:H17"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="D23:F24"/>
+    <mergeCell ref="J21:L21"/>
+    <mergeCell ref="A18:B19"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="I18:L19"/>
+    <mergeCell ref="A10:B12"/>
+    <mergeCell ref="A13:B14"/>
+    <mergeCell ref="A15:B17"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F12"/>
+    <mergeCell ref="C13:F14"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="D65:I65"/>
+    <mergeCell ref="A37:L37"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="D61:I61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B64"/>
+    <mergeCell ref="D60:I60"/>
+    <mergeCell ref="D59:I59"/>
+    <mergeCell ref="A32:B34"/>
+    <mergeCell ref="A58:B59"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:L35"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A30:B31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J8:L8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="B5:L5"/>
+    <mergeCell ref="A27:B28"/>
+    <mergeCell ref="G23:H24"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C31:L31"/>
+    <mergeCell ref="C29:L29"/>
     <mergeCell ref="C63:C64"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D62:I62"/>
     <mergeCell ref="D63:I63"/>
     <mergeCell ref="D64:I64"/>
     <mergeCell ref="D58:I58"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="D36:L36"/>
     <mergeCell ref="D55:I56"/>
     <mergeCell ref="D57:I57"/>
     <mergeCell ref="J23:L24"/>
     <mergeCell ref="C30:L30"/>
     <mergeCell ref="D54:I54"/>
     <mergeCell ref="C58:C59"/>
     <mergeCell ref="C55:C56"/>
-    <mergeCell ref="A61:B61"/>
-[...63 lines deleted...]
-    <mergeCell ref="C32:L34"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A38:L38"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A55:B56"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="J28:L28"/>
+    <mergeCell ref="A36:B36"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="29" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="11" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>