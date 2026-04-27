--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00605111">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="32CEA2AB" w14:textId="77777777" w:rsidTr="00605111">
         <w:trPr>
           <w:trHeight w:val="543"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
+          <w:p w14:paraId="456E480B" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>他研究科科目</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>受講願</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC78E5" w:rsidRPr="00293F71" w:rsidRDefault="00DC78E5" w:rsidP="00DC78E5">
+    <w:p w14:paraId="3C433757" w14:textId="77777777" w:rsidR="00DC78E5" w:rsidRPr="00293F71" w:rsidRDefault="00DC78E5" w:rsidP="00DC78E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="120"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidTr="00AA0117">
+      <w:tr w:rsidR="0083446F" w:rsidRPr="00293F71" w14:paraId="412614CA" w14:textId="77777777" w:rsidTr="00AA0117">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9836" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidRDefault="0083446F" w:rsidP="0083446F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AEC770" w14:textId="77777777" w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidRDefault="0083446F" w:rsidP="0083446F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">20      </w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
@@ -167,61 +167,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日提出</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidTr="00AA0117">
+      <w:tr w:rsidR="0083446F" w:rsidRPr="00293F71" w14:paraId="0FD55574" w14:textId="77777777" w:rsidTr="00AA0117">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9836" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidRDefault="0083446F" w:rsidP="006E59C1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF86205" w14:textId="77777777" w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidRDefault="0083446F" w:rsidP="006E59C1">
             <w:pPr>
               <w:ind w:right="800"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>立命館大学大学院</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　 　</w:t>
@@ -310,61 +309,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>回生</w:t>
             </w:r>
             <w:r w:rsidR="006E59C1" w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidTr="00AA0117">
+      <w:tr w:rsidR="0083446F" w:rsidRPr="00293F71" w14:paraId="55289D1C" w14:textId="77777777" w:rsidTr="00AA0117">
         <w:trPr>
           <w:trHeight w:val="202"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9836" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidRDefault="0083446F" w:rsidP="002F4FE4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063BEB88" w14:textId="77777777" w:rsidR="0083446F" w:rsidRPr="00293F71" w:rsidRDefault="0083446F" w:rsidP="002F4FE4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>学生証番号</w:t>
             </w:r>
             <w:r w:rsidR="002F4FE4" w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
@@ -394,51 +392,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C50143" w:rsidRPr="00293F71" w:rsidRDefault="00C50143" w:rsidP="00C50143">
+          <w:p w14:paraId="43C77036" w14:textId="77777777" w:rsidR="00C50143" w:rsidRPr="00293F71" w:rsidRDefault="00C50143" w:rsidP="00C50143">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>連絡先：電話番号</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
@@ -499,1117 +497,1060 @@
               <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00293F71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF151A" w:rsidRPr="00AF151A" w:rsidRDefault="00AF151A" w:rsidP="00AF151A">
+    <w:p w14:paraId="12201EAE" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00AF151A" w:rsidRDefault="00AF151A" w:rsidP="00AF151A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF151A">
         <w:rPr>
           <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>＜受講登録手順＞</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006436B" w:rsidRPr="00293F71" w:rsidRDefault="0006436B" w:rsidP="00605111">
+    <w:p w14:paraId="7545B513" w14:textId="793BAE86" w:rsidR="0006436B" w:rsidRPr="00293F71" w:rsidRDefault="0006436B" w:rsidP="00605111">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="95" w:left="379" w:hangingChars="100" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083446F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>◇</w:t>
       </w:r>
       <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>所属研究科の事務室に本紙「他研究科科目</w:t>
       </w:r>
       <w:r w:rsidR="00293F71" w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>受講願」を提出したうえで、定められた登録期間内に</w:t>
       </w:r>
       <w:r w:rsidR="000C542E" w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CAMPUS WEB</w:t>
       </w:r>
-      <w:r w:rsidR="00466CDD" w:rsidRPr="00293F71">
+      <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00466CDD" w:rsidRPr="00293F71">
+        <w:t>にて</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15350" w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>manaba</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00466CDD" w:rsidRPr="00293F71">
+        <w:t>受講登録してください。※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>＋Rを経由）</w:t>
-      </w:r>
+        <w:t>本紙の提出だけでは、受講登録は完了しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E409F21" w14:textId="77777777" w:rsidR="0006436B" w:rsidRPr="00293F71" w:rsidRDefault="0006436B" w:rsidP="00605111">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:leftChars="95" w:left="379" w:hangingChars="100" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>にて</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E15350" w:rsidRPr="00293F71">
+        <w:t>◇希望科目が他研究科受講可能科目でない場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="000C542E" w:rsidRPr="00293F71">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CAMPUS WEB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>受講登録してください。※</w:t>
-      </w:r>
+        <w:t>での登録はできません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602566F7" w14:textId="77777777" w:rsidR="00466CDD" w:rsidRPr="00293F71" w:rsidRDefault="0006436B" w:rsidP="00605111">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:leftChars="95" w:left="379" w:hangingChars="100" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>本紙の提出だけでは、受講登録は完了しません。</w:t>
+        <w:t>◇希望科目が他研究科受講可能科目かわからない場合は、所属研究科の事務室まで相談してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006436B" w:rsidRPr="00293F71" w:rsidRDefault="0006436B" w:rsidP="00605111">
+    <w:p w14:paraId="15EBF17E" w14:textId="77777777" w:rsidR="008B011C" w:rsidRPr="00293F71" w:rsidRDefault="009F51E2" w:rsidP="00605111">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="95" w:left="379" w:hangingChars="100" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293F71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>◇希望科目が他研究科受講可能科目でない場合は、</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C542E" w:rsidRPr="00293F71">
+        <w:t>◇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374399">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>他研究科受講</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>CAMPUS WEB</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00293F71">
+        <w:t>にて</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>での登録はできません。</w:t>
-[...5 lines deleted...]
-        <w:ind w:leftChars="95" w:left="379" w:hangingChars="100" w:hanging="180"/>
+        <w:t>修得</w:t>
+      </w:r>
+      <w:r w:rsidR="008B011C" w:rsidRPr="00374399">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>した単位は、他の大学院において履修した単位と合わせて</w:t>
+      </w:r>
+      <w:r w:rsidR="00293F71" w:rsidRPr="00374399">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00293F71" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00293F71">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008B011C" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>◇希望科目が他研究科受講可能科目かわからない場合は、所属研究科の事務室まで相談してください。</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00293F71">
+        <w:t>単位を超えない範囲で</w:t>
+      </w:r>
+      <w:r w:rsidR="0083446F" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>◇</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00374399">
+        <w:t>現に在籍している課程における授業科目の履修により</w:t>
+      </w:r>
+      <w:r w:rsidR="008B011C" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>他研究科受講</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00374399">
+        <w:t>修得したものとみなすことができます。</w:t>
+      </w:r>
+      <w:r w:rsidR="00693B88" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>修得</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B011C" w:rsidRPr="00374399">
+        <w:t>専門職学位課程の場合は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00294F4F" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>した単位は、他の大学院において履修した単位と合わせて</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00293F71" w:rsidRPr="00374399">
+        <w:t>認定する単位数の上限数</w:t>
+      </w:r>
+      <w:r w:rsidR="00693B88" w:rsidRPr="00374399">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>が異なります。詳しくは、事務室にお問い合わせください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0045266E" w:rsidRPr="00293F71" w:rsidRDefault="0045266E" w:rsidP="00605111">
+    <w:p w14:paraId="179C277F" w14:textId="77777777" w:rsidR="0045266E" w:rsidRPr="00293F71" w:rsidRDefault="0045266E" w:rsidP="00605111">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="95" w:left="379" w:hangingChars="100" w:hanging="180"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="939"/>
         <w:gridCol w:w="4532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidTr="00605111">
+      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w14:paraId="0E3A6D85" w14:textId="77777777" w:rsidTr="00605111">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="5CA3F9DE" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>授業</w:t>
             </w:r>
             <w:r w:rsidR="000C542E" w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ｺｰﾄﾞ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00605111" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="19B5A579" w14:textId="77777777" w:rsidR="00605111" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>受講希望</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="6899D50B" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>科目</w:t>
             </w:r>
             <w:r w:rsidR="000C542E" w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="708EE8C6" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B405D">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>単位数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00605111" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="3584F5B5" w14:textId="77777777" w:rsidR="00605111" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>担当</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="000C542E" w:rsidP="00EA1C76">
+          <w:p w14:paraId="48D2EB4F" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="000C542E" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>教員名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00605111" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="5E9A0546" w14:textId="77777777" w:rsidR="00605111" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>開講</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
+          <w:p w14:paraId="55C92485" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研究科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00605111" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00AA0117">
+          <w:p w14:paraId="208AF735" w14:textId="77777777" w:rsidR="00605111" w:rsidRPr="00EA1C76" w:rsidRDefault="00682213" w:rsidP="00AA0117">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>受講目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidTr="00AA0117">
+      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w14:paraId="55F62E3E" w14:textId="77777777" w:rsidTr="00AA0117">
         <w:trPr>
           <w:trHeight w:val="1063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728842CF" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7077E194" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4215D7A3" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFE5F35" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9749AB" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213" w:rsidP="00605111">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F22806" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213" w:rsidP="00605111">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidTr="00AA0117">
+      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w14:paraId="59D30302" w14:textId="77777777" w:rsidTr="00AA0117">
         <w:trPr>
           <w:trHeight w:val="1121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6058E5FA" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7B7F69" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D3C5F3" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785DB6D8" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3C65D2" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213" w:rsidP="00605111">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1AEBC0" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213" w:rsidP="00605111">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w:rsidTr="00293F71">
+      <w:tr w:rsidR="00682213" w:rsidRPr="00EA1C76" w14:paraId="1F38D376" w14:textId="77777777" w:rsidTr="00293F71">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2750E6" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="725753FB" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3DA884" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27768BD3" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DED627" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213" w:rsidP="00605111">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CA47FF" w14:textId="77777777" w:rsidR="00682213" w:rsidRPr="00605111" w:rsidRDefault="00682213" w:rsidP="00605111">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0117" w:rsidRPr="00EA1C76" w:rsidTr="00293F71">
+      <w:tr w:rsidR="00AA0117" w:rsidRPr="00EA1C76" w14:paraId="5CC78DA4" w14:textId="77777777" w:rsidTr="00293F71">
         <w:trPr>
           <w:trHeight w:val="996"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="621516D4" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E19AF5C" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A694F4A" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55138ED1" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5AC5F5" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117" w:rsidP="00605111">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376946A2" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117" w:rsidP="00605111">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0117" w:rsidRPr="00EA1C76" w:rsidTr="00293F71">
+      <w:tr w:rsidR="00AA0117" w:rsidRPr="00EA1C76" w14:paraId="289CE35F" w14:textId="77777777" w:rsidTr="00293F71">
         <w:trPr>
           <w:trHeight w:val="1084"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1121" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E91AFC8" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66117860" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4743EA4B" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13801CE9" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="939" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E1CC12" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117" w:rsidP="00605111">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555E9592" w14:textId="77777777" w:rsidR="00AA0117" w:rsidRPr="00605111" w:rsidRDefault="00AA0117" w:rsidP="00605111">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00605111">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="0CB2AA9B" w14:textId="77777777" w:rsidTr="00605111">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00605111" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CB8B7B" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00605111" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
             <w:pPr>
               <w:ind w:rightChars="-971" w:right="-2039"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605111">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>計</w:t>
             </w:r>
             <w:r w:rsidRPr="00605111">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1642,142 +1583,139 @@
             <w:r w:rsidRPr="00605111">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00605111">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF151A" w:rsidRDefault="00AF151A">
+    <w:p w14:paraId="3D47A346" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRDefault="00AF151A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00EA1C76">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="03ECE2F4" w14:textId="77777777" w:rsidTr="00EA1C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9836" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
+          </w:tcPr>
+          <w:p w14:paraId="004F794B" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>指導教員の所見</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00AA0117">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="6248408B" w14:textId="77777777" w:rsidTr="00AA0117">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
+          </w:tcPr>
+          <w:p w14:paraId="31CB60AB" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00293F71">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="3BAC3234" w14:textId="77777777" w:rsidTr="00293F71">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="004D2206" w:rsidRDefault="00AF151A" w:rsidP="004D2206">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E105E7" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="004D2206" w:rsidRDefault="00AF151A" w:rsidP="004D2206">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="170" w:firstLineChars="600" w:firstLine="1200"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="PMingLiU"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">年　　</w:t>
             </w:r>
             <w:r w:rsidR="00425890">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1820,507 +1758,507 @@
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="004D2206">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF151A" w:rsidRDefault="00AF151A">
+    <w:p w14:paraId="580ED313" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRDefault="00AF151A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※以下研究科</w:t>
       </w:r>
       <w:r w:rsidR="0015262B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>事務室</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>記入欄</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9873" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1952"/>
         <w:gridCol w:w="1952"/>
         <w:gridCol w:w="5969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00605111">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="36E91DC5" w14:textId="77777777" w:rsidTr="00605111">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
+          <w:p w14:paraId="4BC4661B" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>所属研究科受付</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
+          <w:p w14:paraId="488DEA5B" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Web登録確認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5969" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
+          <w:p w14:paraId="07648904" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A" w:rsidP="00EA1C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1C76">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidTr="00605111">
+      <w:tr w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w14:paraId="56D7A04E" w14:textId="77777777" w:rsidTr="00605111">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2827D4B3" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1952" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B17B178" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77000548" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00EA1C76" w:rsidRDefault="00AF151A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF151A" w:rsidRPr="00AF151A" w:rsidRDefault="00AF151A" w:rsidP="00017A79">
+    <w:p w14:paraId="292DA1A3" w14:textId="77777777" w:rsidR="00AF151A" w:rsidRPr="00AF151A" w:rsidRDefault="00AF151A" w:rsidP="00017A79">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00AF151A" w:rsidRPr="00AF151A" w:rsidSect="00605111">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE28B0" w:rsidRDefault="00CE28B0">
+    <w:p w14:paraId="3FEE3A73" w14:textId="77777777" w:rsidR="00A813CA" w:rsidRDefault="00A813CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE28B0" w:rsidRDefault="00CE28B0">
+    <w:p w14:paraId="4646FBF9" w14:textId="77777777" w:rsidR="00A813CA" w:rsidRDefault="00A813CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
     <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="PMingLiU"/>
+    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGｺﾞｼｯｸM">
     <w:panose1 w:val="020B0609000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000281" w:usb1="28C76CF8" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A8251E" w:rsidRPr="005C4A49" w:rsidRDefault="00A8251E" w:rsidP="005C4A49">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59C12B98" w14:textId="77777777" w:rsidR="00A8251E" w:rsidRPr="005C4A49" w:rsidRDefault="00A8251E" w:rsidP="005C4A49">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="HGｺﾞｼｯｸM" w:eastAsia="HGｺﾞｼｯｸM"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE28B0" w:rsidRDefault="00CE28B0">
+    <w:p w14:paraId="5EE2C75F" w14:textId="77777777" w:rsidR="00A813CA" w:rsidRDefault="00A813CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE28B0" w:rsidRDefault="00CE28B0">
+    <w:p w14:paraId="5EBE7069" w14:textId="77777777" w:rsidR="00A813CA" w:rsidRDefault="00A813CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF151A"/>
     <w:rsid w:val="00003B00"/>
     <w:rsid w:val="000066B8"/>
     <w:rsid w:val="00017A79"/>
     <w:rsid w:val="0006436B"/>
     <w:rsid w:val="000A6A9D"/>
     <w:rsid w:val="000C542E"/>
+    <w:rsid w:val="001458F6"/>
     <w:rsid w:val="0015262B"/>
     <w:rsid w:val="00164F53"/>
     <w:rsid w:val="0016510F"/>
     <w:rsid w:val="00192DE7"/>
     <w:rsid w:val="00220024"/>
     <w:rsid w:val="00241A29"/>
     <w:rsid w:val="00293F71"/>
     <w:rsid w:val="00294F4F"/>
     <w:rsid w:val="002C36E4"/>
     <w:rsid w:val="002D280F"/>
     <w:rsid w:val="002F4FE4"/>
     <w:rsid w:val="002F712D"/>
     <w:rsid w:val="002F734B"/>
     <w:rsid w:val="00302C87"/>
     <w:rsid w:val="00332931"/>
     <w:rsid w:val="00335347"/>
     <w:rsid w:val="00374399"/>
     <w:rsid w:val="003909C3"/>
     <w:rsid w:val="003A0DE2"/>
+    <w:rsid w:val="003A75DF"/>
     <w:rsid w:val="003B283A"/>
     <w:rsid w:val="003F02EE"/>
     <w:rsid w:val="00425890"/>
     <w:rsid w:val="0045266E"/>
     <w:rsid w:val="00464B1F"/>
     <w:rsid w:val="00466CDD"/>
     <w:rsid w:val="004B405D"/>
     <w:rsid w:val="004C1564"/>
     <w:rsid w:val="004C7628"/>
     <w:rsid w:val="004D2206"/>
     <w:rsid w:val="005148A8"/>
     <w:rsid w:val="0053678B"/>
     <w:rsid w:val="00556A91"/>
     <w:rsid w:val="00565D81"/>
     <w:rsid w:val="005C4A49"/>
     <w:rsid w:val="00600CDA"/>
     <w:rsid w:val="00605111"/>
     <w:rsid w:val="00657804"/>
     <w:rsid w:val="00682213"/>
     <w:rsid w:val="00693B88"/>
     <w:rsid w:val="006D0778"/>
     <w:rsid w:val="006E59C1"/>
     <w:rsid w:val="00720220"/>
+    <w:rsid w:val="007F274B"/>
     <w:rsid w:val="00810C91"/>
     <w:rsid w:val="00831C7C"/>
     <w:rsid w:val="00833261"/>
     <w:rsid w:val="0083446F"/>
     <w:rsid w:val="00841E10"/>
     <w:rsid w:val="00865EC7"/>
     <w:rsid w:val="00874EA0"/>
     <w:rsid w:val="008A0B07"/>
+    <w:rsid w:val="008A3D1F"/>
     <w:rsid w:val="008B011C"/>
     <w:rsid w:val="008B09E3"/>
     <w:rsid w:val="008C2732"/>
     <w:rsid w:val="008F7199"/>
     <w:rsid w:val="00907534"/>
     <w:rsid w:val="00943160"/>
     <w:rsid w:val="00977591"/>
     <w:rsid w:val="009D1512"/>
     <w:rsid w:val="009F51E2"/>
     <w:rsid w:val="009F6E8D"/>
     <w:rsid w:val="00A03C8F"/>
     <w:rsid w:val="00A22EDA"/>
     <w:rsid w:val="00A36B02"/>
     <w:rsid w:val="00A4107D"/>
     <w:rsid w:val="00A63B6D"/>
+    <w:rsid w:val="00A813CA"/>
     <w:rsid w:val="00A8251E"/>
     <w:rsid w:val="00A87ADC"/>
     <w:rsid w:val="00AA0117"/>
     <w:rsid w:val="00AA684A"/>
     <w:rsid w:val="00AF151A"/>
     <w:rsid w:val="00B1438C"/>
     <w:rsid w:val="00B27271"/>
     <w:rsid w:val="00B65C4B"/>
     <w:rsid w:val="00BC7154"/>
     <w:rsid w:val="00BE3D63"/>
     <w:rsid w:val="00BF7F7A"/>
     <w:rsid w:val="00C13F8A"/>
     <w:rsid w:val="00C154E7"/>
     <w:rsid w:val="00C3453D"/>
     <w:rsid w:val="00C50143"/>
     <w:rsid w:val="00C81B7B"/>
     <w:rsid w:val="00CB7325"/>
     <w:rsid w:val="00CE28B0"/>
     <w:rsid w:val="00D313C3"/>
     <w:rsid w:val="00D74810"/>
     <w:rsid w:val="00D92D98"/>
     <w:rsid w:val="00DA26E6"/>
     <w:rsid w:val="00DB305D"/>
     <w:rsid w:val="00DC78E5"/>
     <w:rsid w:val="00E15350"/>
@@ -2332,76 +2270,76 @@
     <w:rsid w:val="00F12A7C"/>
     <w:rsid w:val="00F2715D"/>
     <w:rsid w:val="00F31D97"/>
     <w:rsid w:val="00F36115"/>
     <w:rsid w:val="00F51E7B"/>
     <w:rsid w:val="00F704AF"/>
     <w:rsid w:val="00FA4E3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="46CFC33F"/>
+  <w14:docId w14:val="71A71AC4"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2636,50 +2574,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -2735,51 +2674,51 @@
     <w:rsid w:val="005C4A49"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="005C4A49"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3039,58 +2978,79 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>453</Words>
-  <Characters>250</Characters>
+  <Words>102</Words>
+  <Characters>588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>702</CharactersWithSpaces>
+  <CharactersWithSpaces>689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>