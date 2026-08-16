--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,180 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF64703C-05B9-461E-8D34-F7265598378E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{803E1C1F-0A54-4769-B11A-929B7CD74094}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1886" yWindow="0" windowWidth="13723" windowHeight="7423" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="出金依頼書" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">出金依頼書!$B$1:$K$44</definedName>
-[...1 lines deleted...]
-    <definedName name="Z_D0BDD6C9_278E_4168_9330_4BE41A2C33DF_.wvu.PrintArea" localSheetId="0" hidden="1">出金依頼書!$B$1:$K$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">出金依頼書!$B$1:$K$43</definedName>
+    <definedName name="Z_4C8C5A85_AE18_42B2_88AF_C0B9C834B804_.wvu.PrintArea" localSheetId="0" hidden="1">出金依頼書!$B$1:$K$43</definedName>
+    <definedName name="Z_D0BDD6C9_278E_4168_9330_4BE41A2C33DF_.wvu.PrintArea" localSheetId="0" hidden="1">出金依頼書!$B$1:$K$43</definedName>
     <definedName name="チャレンジテーマ一覧">Sheet1!$A$1:$A$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="部課用 - 個人用ビュー" guid="{4C8C5A85-AE18-42B2-88AF-C0B9C834B804}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1299" windowHeight="784" activeSheetId="1" showComments="commIndAndComment"/>
     <customWorkbookView name="河合 牧 - 個人用ビュー" guid="{D0BDD6C9-278E-4168-9330-4BE41A2C33DF}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1382" windowHeight="744" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="88">
   <si>
     <t>【書類提出の留意事項】</t>
     <rPh sb="1" eb="3">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>リュウイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>3.太枠の中は全て記入してください。</t>
     <rPh sb="2" eb="4">
       <t>フトワク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ナカ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>スベ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>備品購入費</t>
     <rPh sb="0" eb="2">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウニュウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>大会・試合等交通費</t>
-[...14 lines deleted...]
-  <si>
     <t>指導者招聘費</t>
     <rPh sb="0" eb="3">
       <t>シドウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウヘイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>施設利用料</t>
-[...8 lines deleted...]
-  <si>
     <t>大型備品運搬費</t>
     <rPh sb="0" eb="2">
       <t>オオガタ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ウンパン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>保険加入料</t>
     <rPh sb="0" eb="2">
       <t>ホケン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カニュウリョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -264,57 +239,50 @@
     <rPh sb="0" eb="2">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受付日</t>
     <rPh sb="0" eb="2">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>受付ＮＯ</t>
-[...5 lines deleted...]
-  <si>
     <t>伝票番号</t>
     <rPh sb="0" eb="2">
       <t>デンピョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※太枠は学生団体記入欄</t>
     <rPh sb="1" eb="3">
       <t>フトワク</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>ガクセイダンタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -351,115 +319,97 @@
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>合計　※学生団体記入</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>団体名</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>会計氏名</t>
-[...2 lines deleted...]
-  <si>
     <t>記入例</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>費目名</t>
     <rPh sb="0" eb="2">
       <t>ヒモク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>その他、特記事項</t>
     <rPh sb="2" eb="3">
       <t>ホカ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>トッキジコウ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ナイヨウヘンコウネガイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">団体区分
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※プルダウンから選択</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クブン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>センタク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>適宜提出</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>【チャレンジ助成のみ選択】</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
@@ -479,143 +429,69 @@
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（プルダウン選択）</t>
     </r>
     <rPh sb="6" eb="8">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>センタク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>クブン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>備考</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>出金時提出必須書類</t>
-[...65 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">添付資料
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※提出物に☑を
 つけてください。</t>
     </r>
     <rPh sb="6" eb="8">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ブツ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>タ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　　　　　　年　　　　　　　　月　　　　　　　　日　</t>
     <rPh sb="9" eb="10">
       <t>トシ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ガツ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
@@ -631,303 +507,287 @@
     </rPh>
     <rPh sb="4" eb="6">
       <t>キンガク</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>マエ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>マン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>セン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>クライ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>アイダ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ヒッス</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>企画書・
-[...14 lines deleted...]
-  <si>
     <t>基盤：団体区分</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>基盤：費目</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒモク</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>備品購入費</t>
     <rPh sb="0" eb="5">
       <t>ビヒンコウニュウヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>交通費（大会、試合等）</t>
     <rPh sb="0" eb="3">
       <t>コウツウヒ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>タイカイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シアイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>交通費（遠征および合宿）</t>
     <rPh sb="0" eb="3">
       <t>コウツウヒ</t>
     </rPh>
     <rPh sb="4" eb="11">
       <t>エンセイ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>指導者招聘費</t>
     <rPh sb="0" eb="3">
       <t>シドウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウヘイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>安全管理対策費　①学生の講演会参加費</t>
     <rPh sb="0" eb="7">
       <t>アンゼンカンリタイサクヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コウエン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>カイ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>サンカヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>安全管理対策費　②講師招聘</t>
     <rPh sb="0" eb="7">
       <t>アンゼンカンリタイサクヒ</t>
     </rPh>
     <rPh sb="9" eb="13">
       <t>コウシショウヘイ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>安全管理対策費　③備品購入</t>
     <rPh sb="0" eb="7">
       <t>アンゼンカンリタイサクヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウニュウ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>安全管理対策費　④備品整備費</t>
     <rPh sb="0" eb="7">
       <t>アンゼンカンリタイサクヒ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>セイビヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>施設使用料</t>
     <rPh sb="0" eb="5">
       <t>シセツシヨウリョウ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>大型備品運搬費</t>
     <rPh sb="0" eb="7">
       <t>オオガタビヒンウンパンヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>保険加入料</t>
     <rPh sb="0" eb="5">
       <t>ホケンカニュウリョウ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>印刷費</t>
     <rPh sb="0" eb="2">
       <t>インサツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　①指導謝礼</t>
     <rPh sb="0" eb="2">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>カツドウヒ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>シドウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>シャレイ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　②交通費</t>
     <rPh sb="13" eb="16">
       <t>コウツウヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　③宿泊費</t>
     <rPh sb="13" eb="16">
       <t>シュクハクヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　④備品費</t>
     <rPh sb="13" eb="15">
       <t>ビヒン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　⑤材料費</t>
     <rPh sb="13" eb="16">
       <t>ザイリョウヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　⑥保険加入料</t>
     <rPh sb="13" eb="18">
       <t>ホケンカニュウリョウ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　⑦運搬費</t>
     <rPh sb="13" eb="15">
       <t>ウンパン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　⑧施設使用料</t>
     <rPh sb="13" eb="15">
       <t>シセツ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>リョウ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　⑨その他</t>
     <rPh sb="15" eb="16">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="17"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>指定支援クラブ活動費</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>基盤活動助成</t>
   </si>
   <si>
     <t>学友会 中央パート</t>
   </si>
   <si>
     <t>学友会 公認団体</t>
@@ -1088,115 +948,254 @@
     <rPh sb="41" eb="43">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="45" eb="48">
       <t>イライショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>交通費（大会、試合等）</t>
     <rPh sb="0" eb="3">
       <t>コウツウヒ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>タイカイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シアイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>交通費（大会、試合等）</t>
-[...2 lines deleted...]
-  <si>
     <t>交通費（遠征および合宿）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>立命館大学課外自主活動団体助成金制度　出金依頼書</t>
     <rPh sb="0" eb="5">
       <t>リツメイカンダイガク</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ジョセイキン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>セイド</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>シュッキン</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>イライショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>振込口座届</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>銀行振込口座
-[...5 lines deleted...]
-    <t>各項目査定シート</t>
+    <t>選考結果
+通知
+（コピー）</t>
+    <rPh sb="0" eb="2">
+      <t>センコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ツウチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>各費目
+査定シート</t>
     <rPh sb="0" eb="1">
       <t>カク</t>
     </rPh>
     <rPh sb="1" eb="3">
-      <t>コウモク</t>
-[...1 lines deleted...]
-    <rPh sb="3" eb="5">
+      <t>ヒモク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
       <t>サテイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>名簿</t>
+    <t>交通費（フィールドワーク）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>施設使用料</t>
     <rPh sb="0" eb="2">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>助成金担当者
+氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ジョセイキン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">銀行振込口座
+登録依頼書
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※新規のみ</t>
+    </r>
+    <rPh sb="14" eb="16">
+      <t>シンキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>出金依頼時　提出必須書類</t>
+    <rPh sb="0" eb="2">
+      <t>シュッキン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヒッス</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>証憑</t>
+    <rPh sb="0" eb="2">
+      <t>ショウヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>交通費
+明細書</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>メイサイショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>大会要項
+・企画書</t>
+    <rPh sb="6" eb="9">
+      <t>キカクショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>参加者
+名簿</t>
+    <rPh sb="0" eb="3">
+      <t>サンカシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
       <t>メイボ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>規程経路</t>
+    <rPh sb="0" eb="2">
+      <t>キテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイロ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>交通費　 必要書類</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>手続キャンパス</t>
+    <rPh sb="0" eb="2">
+      <t>テツヅキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1256,56 +1255,50 @@
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1334,51 +1327,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1583,127 +1576,79 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...22 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -1731,690 +1676,531 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...18 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...35 lines deleted...]
-      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
-[...29 lines deleted...]
-      <bottom style="double">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...30 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="4" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="6" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...28 lines deleted...]
-    <xf numFmtId="6" fontId="4" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="3" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="3" builtinId="6"/>
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{680CF55D-BB31-4492-8764-28DA778861BE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -2439,59 +2225,59 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>302076</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>519790</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:colOff>514350</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2505,60 +2291,60 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>333375</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>552450</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2573,59 +2359,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>433384</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:colOff>438150</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>651098</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:colOff>663575</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2640,59 +2426,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>299693</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>517407</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:colOff>514350</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2707,59 +2493,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>298503</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>516217</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:colOff>514350</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2774,59 +2560,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>300883</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>518597</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:colOff>514350</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2840,60 +2626,60 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>314325</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>326571</xdr:rowOff>
+          <xdr:col>4</xdr:col>
+          <xdr:colOff>492125</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1037"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2907,60 +2693,60 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>62593</xdr:rowOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>340179</xdr:rowOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>476250</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1039"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2975,59 +2761,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>302076</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>48986</xdr:rowOff>
+          <xdr:colOff>295275</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>519790</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>326572</xdr:rowOff>
+          <xdr:colOff>514350</xdr:colOff>
+          <xdr:row>35</xdr:row>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3041,51 +2827,51 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>115661</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D871954-0A8A-4D13-A11A-2220C8D6E786}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4497161" y="11246304"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -3366,1104 +3152,1090 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:K44"/>
+  <dimension ref="B1:K43"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O37" sqref="O37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.3" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="0.84375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="11" width="12.23046875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="0.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.75" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.125" style="1" customWidth="1"/>
+    <col min="8" max="11" width="12.25" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="2:11" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1" s="21"/>
+      <c r="I1" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="48"/>
+      <c r="K1" s="49"/>
+    </row>
+    <row r="2" spans="2:11" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+    </row>
+    <row r="4" spans="2:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="5" spans="2:11" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B5" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B6" s="7" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:11" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B7" s="7" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="2:11" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B8" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:11" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="2:11" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="29"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="33"/>
+    </row>
+    <row r="11" spans="2:11" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="34"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="91" t="s">
+        <v>78</v>
+      </c>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="33"/>
+    </row>
+    <row r="12" spans="2:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="13" spans="2:11" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="55"/>
+      <c r="D13" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="57"/>
+      <c r="F13" s="58"/>
+    </row>
+    <row r="14" spans="2:11" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="60"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="33"/>
+    </row>
+    <row r="15" spans="2:11" ht="36.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="62"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="64"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="64"/>
+      <c r="J15" s="64"/>
+      <c r="K15" s="65"/>
+    </row>
+    <row r="16" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="17" spans="2:11" ht="48.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+    </row>
+    <row r="18" spans="2:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="51"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="83">
+        <v>100000</v>
+      </c>
+      <c r="G18" s="83"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="68"/>
+    </row>
+    <row r="19" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="90" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="53"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="86"/>
+      <c r="I19" s="86"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="87"/>
+    </row>
+    <row r="20" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="90"/>
+      <c r="C20" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="38"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="69"/>
+      <c r="K20" s="70"/>
+    </row>
+    <row r="21" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="90"/>
+      <c r="C21" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="70"/>
+    </row>
+    <row r="22" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="90"/>
+      <c r="C22" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="38"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="70"/>
+    </row>
+    <row r="23" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="90"/>
+      <c r="C23" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" s="38"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="69"/>
+      <c r="J23" s="69"/>
+      <c r="K23" s="70"/>
+    </row>
+    <row r="24" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="90"/>
+      <c r="C24" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="38"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="69"/>
+      <c r="J24" s="69"/>
+      <c r="K24" s="70"/>
+    </row>
+    <row r="25" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="90"/>
+      <c r="C25" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="69"/>
+      <c r="J25" s="69"/>
+      <c r="K25" s="70"/>
+    </row>
+    <row r="26" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="90"/>
+      <c r="C26" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="38"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="69"/>
+      <c r="J26" s="69"/>
+      <c r="K26" s="70"/>
+    </row>
+    <row r="27" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="90"/>
+      <c r="C27" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="38"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="70"/>
+    </row>
+    <row r="28" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="90"/>
+      <c r="C28" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="46"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="35"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="69"/>
+      <c r="I28" s="69"/>
+      <c r="J28" s="69"/>
+      <c r="K28" s="70"/>
+    </row>
+    <row r="29" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B29" s="90"/>
+      <c r="C29" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="46"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="70"/>
+    </row>
+    <row r="30" spans="2:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="90"/>
+      <c r="C30" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="46"/>
+      <c r="E30" s="108"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="73"/>
+    </row>
+    <row r="31" spans="2:11" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="89"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="67"/>
+    </row>
+    <row r="32" spans="2:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="107"/>
+      <c r="G32" s="105"/>
+      <c r="H32" s="106"/>
+      <c r="I32" s="106"/>
+      <c r="J32" s="106"/>
+      <c r="K32" s="106"/>
+    </row>
+    <row r="33" spans="2:11" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="2:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="96" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" s="97"/>
+      <c r="E34" s="97"/>
+      <c r="F34" s="97"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="99" t="s">
+        <v>86</v>
+      </c>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="101"/>
+    </row>
+    <row r="35" spans="2:11" ht="54" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="103"/>
+      <c r="C35" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="G35" s="95" t="s">
+        <v>75</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="I35" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="J35" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="K35" s="24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="109"/>
+      <c r="C36" s="92"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="93"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="94"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="26"/>
+      <c r="J36" s="27"/>
+      <c r="K36" s="28"/>
+    </row>
+    <row r="37" spans="2:11" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="104" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="74"/>
+      <c r="D37" s="75"/>
+      <c r="E37" s="75"/>
+      <c r="F37" s="75"/>
+      <c r="G37" s="75"/>
+      <c r="H37" s="75"/>
+      <c r="I37" s="75"/>
+      <c r="J37" s="75"/>
+      <c r="K37" s="76"/>
+    </row>
+    <row r="38" spans="2:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="2"/>
+    </row>
+    <row r="39" spans="2:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="77"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="77"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="77"/>
+      <c r="H39" s="77"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="77"/>
+      <c r="K39" s="77"/>
+    </row>
+    <row r="40" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="78"/>
+      <c r="D40" s="78"/>
+      <c r="E40" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="80"/>
+      <c r="G40" s="80"/>
+      <c r="H40" s="81"/>
+      <c r="I40" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="H1" s="27"/>
-[...296 lines deleted...]
-      <c r="C29" s="50" t="s">
+      <c r="J40" s="80"/>
+      <c r="K40" s="81"/>
+    </row>
+    <row r="41" spans="2:11" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="71" t="s">
+        <v>32</v>
+      </c>
+      <c r="G41" s="72"/>
+      <c r="H41" s="82"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="72"/>
+      <c r="K41" s="82"/>
+    </row>
+    <row r="42" spans="2:11" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="69"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F42" s="71"/>
+      <c r="G42" s="72"/>
+      <c r="H42" s="82"/>
+      <c r="I42" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" s="80"/>
+      <c r="K42" s="81"/>
+    </row>
+    <row r="43" spans="2:11" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="69"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D29" s="51"/>
-[...226 lines deleted...]
-      <c r="K44" s="97"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="82"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="72"/>
+      <c r="K43" s="82"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{4C8C5A85-AE18-42B2-88AF-C0B9C834B804}" showPageBreaks="1" printArea="1" view="pageBreakPreview" topLeftCell="A31">
       <selection activeCell="I38" sqref="I38"/>
       <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="0.19685039370078741" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
     </customSheetView>
     <customSheetView guid="{D0BDD6C9-278E-4168-9330-4BE41A2C33DF}" showPageBreaks="1" printArea="1" view="pageBreakPreview" topLeftCell="A31">
       <selection activeCell="H34" sqref="H34:K34"/>
       <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="0.19685039370078741" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="81">
-[...12 lines deleted...]
-    <mergeCell ref="C26:D26"/>
+  <mergeCells count="78">
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C22:D22"/>
-    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="C34:G34"/>
+    <mergeCell ref="H34:K34"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="E40:H40"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="I43:K43"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="H19:K19"/>
     <mergeCell ref="H23:K23"/>
     <mergeCell ref="H24:K24"/>
     <mergeCell ref="H22:K22"/>
     <mergeCell ref="H28:K28"/>
     <mergeCell ref="H29:K29"/>
-    <mergeCell ref="H31:K31"/>
     <mergeCell ref="H25:K25"/>
-    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="F31:G31"/>
     <mergeCell ref="F24:G24"/>
-    <mergeCell ref="C43:D43"/>
-[...3 lines deleted...]
-    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="F43:H43"/>
     <mergeCell ref="C42:D42"/>
+    <mergeCell ref="C37:K37"/>
+    <mergeCell ref="B39:K39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="I40:K40"/>
     <mergeCell ref="I41:K41"/>
     <mergeCell ref="I42:K42"/>
-    <mergeCell ref="I43:K43"/>
-[...2 lines deleted...]
-    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="H31:K31"/>
     <mergeCell ref="H32:K32"/>
-    <mergeCell ref="H33:K33"/>
     <mergeCell ref="H17:K17"/>
     <mergeCell ref="H18:K18"/>
     <mergeCell ref="H26:K26"/>
     <mergeCell ref="H27:K27"/>
     <mergeCell ref="H30:K30"/>
     <mergeCell ref="H20:K20"/>
     <mergeCell ref="H21:K21"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:K15"/>
     <mergeCell ref="D14:K14"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="H10:K10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="H11:K11"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="F27:G27"/>
+    <mergeCell ref="B19:B30"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C26:D26"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C10:F10" xr:uid="{9E2FF882-317E-4780-90CA-7451D97CC7E2}">
+      <formula1>"学友会 中央パート,学友会 公認団体,学友会 同好会,学友会 任意団体,学部プロジェクト団体,学生部長が認めた団体"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="0.59055118110236227" bottom="0.59055118110236227" header="0.70866141732283472" footer="0.31496062992125984"/>
+  <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="0.53" bottom="0.59055118110236227" header="0.31" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId6" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>299357</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>517071</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId7" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>552450</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId8" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>435429</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:colOff>438150</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>653143</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:colOff>657225</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId9" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>299357</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>517071</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId10" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>299357</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>517071</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId11" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>299357</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>517071</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1037" r:id="rId12" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:col>4</xdr:col>
+                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:col>4</xdr:col>
+                    <xdr:colOff>485775</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1039" r:id="rId13" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>4</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>36</xdr:row>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>476250</xdr:colOff>
+                    <xdr:row>35</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId14" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>299357</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>48986</xdr:rowOff>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>517071</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>326571</xdr:rowOff>
+                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-[...5 lines deleted...]
-        </x14:dataValidation>
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AC1CD713-7E9C-4CFC-809B-64C135878841}">
           <x14:formula1>
             <xm:f>Sheet1!#REF!</xm:f>
           </x14:formula1>
           <xm:sqref>D15:K15</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93E59133-8089-4030-A15C-E9B71B90A149}">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.61328125" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9" style="22"/>
+    <col min="1" max="1" width="40.625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="48.375" style="19" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="18" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="18" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="18" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="21" t="s">
+    </row>
+    <row r="14" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="18" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="15" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="18" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="24" t="s">
+    <row r="16" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="18" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B5" s="24" t="s">
+    <row r="17" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="18" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="24" t="s">
+    <row r="18" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="18" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="24" t="s">
+    <row r="19" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="18" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="24" t="s">
+    <row r="20" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="18" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="24" t="s">
+    <row r="21" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="18" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="24" t="s">
+    <row r="22" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="18" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="24" t="s">
+    <row r="23" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="18" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="24" t="s">
+    <row r="24" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="18" t="s">
         <v>57</v>
-      </c>
-[...58 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{4C8C5A85-AE18-42B2-88AF-C0B9C834B804}">
       <selection activeCell="H13" sqref="H13"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
     </customSheetView>
     <customSheetView guid="{D0BDD6C9-278E-4168-9330-4BE41A2C33DF}">
       <selection activeCell="H13" sqref="H13"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">