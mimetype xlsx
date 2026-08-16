--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20402"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E748831C-980A-42E8-8210-A68F4CDB4367}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53D864DB-FA1E-4A46-80A0-6E90A5127C9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="口座届2ページ分" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">口座届2ページ分!$A$1:$J$79</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">口座届2ページ分!$A$1:$J$80</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="32">
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＜銀行・信用金庫等で申請する場合＞</t>
     <rPh sb="1" eb="3">
       <t>ギンコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シンヨウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キンコ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ナド</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -447,50 +448,66 @@
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>メイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>トウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ハイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>コジン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>メイギ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>コウザ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ウ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>□継続（変更なし）　　　　　□継続（変更あり）</t>
+    <rPh sb="1" eb="3">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1042,210 +1059,211 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1490,1095 +1508,1061 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L80"/>
+  <dimension ref="A1:J81"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="I36" sqref="I36"/>
+      <selection activeCell="S13" sqref="S13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="9" style="1"/>
     <col min="3" max="10" width="10.25" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="2" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="A2" s="64" t="s">
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="75" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="64"/>
-[...10 lines deleted...]
-      <c r="A3" s="66" t="s">
+      <c r="B3" s="70"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+    </row>
+    <row r="4" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="66"/>
-[...10 lines deleted...]
-      <c r="A4" s="67" t="s">
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="68"/>
-      <c r="C4" s="3" t="s">
+      <c r="B5" s="74"/>
+      <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="3"/>
-[...17 lines deleted...]
-      <c r="J5" s="7" t="s">
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="67"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="7" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J6" s="10" t="s">
+    <row r="7" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="50"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="10" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="42" t="s">
+    <row r="8" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="43"/>
-      <c r="C7" s="11" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="11"/>
-[...25 lines deleted...]
-      <c r="D9" s="8"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+      <c r="J8" s="12"/>
+    </row>
+    <row r="9" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="67"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="13"/>
       <c r="J9" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="50"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="14" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="56" t="s">
+    <row r="11" spans="1:10" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="57"/>
-      <c r="C10" s="15" t="s">
+      <c r="B11" s="63"/>
+      <c r="C11" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="16"/>
-[...8 lines deleted...]
-      <c r="A11" s="42" t="s">
+      <c r="D11" s="16"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="19"/>
+    </row>
+    <row r="12" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="43"/>
-[...22 lines deleted...]
-      <c r="A13" s="42" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="22"/>
+    </row>
+    <row r="13" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="50"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="25"/>
+    </row>
+    <row r="14" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="48"/>
-      <c r="C13" s="11" t="s">
+      <c r="B14" s="54"/>
+      <c r="C14" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="11"/>
-[...35 lines deleted...]
-      <c r="B16" s="29"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="55"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="21"/>
+    </row>
+    <row r="16" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="57"/>
+      <c r="B16" s="58"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
-      <c r="J16" s="30"/>
-[...3 lines deleted...]
-      <c r="A17" s="58" t="s">
+      <c r="J16" s="27"/>
+    </row>
+    <row r="17" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="28"/>
+      <c r="B17" s="28"/>
+      <c r="J17" s="29"/>
+    </row>
+    <row r="18" spans="1:10" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="58"/>
-[...11 lines deleted...]
-      <c r="A18" s="49" t="s">
+      <c r="B18" s="64"/>
+      <c r="C18" s="64"/>
+      <c r="D18" s="64"/>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="65"/>
+    </row>
+    <row r="19" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="60"/>
-      <c r="C18" s="31" t="s">
+      <c r="B19" s="66"/>
+      <c r="C19" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="D18" s="31"/>
-[...25 lines deleted...]
-      <c r="D20" s="8"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="31"/>
+    </row>
+    <row r="20" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="67"/>
+      <c r="B20" s="66"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="14"/>
+    </row>
+    <row r="21" spans="1:10" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="50"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="J20" s="14"/>
-[...2 lines deleted...]
-      <c r="A21" s="56" t="s">
+      <c r="J21" s="14"/>
+    </row>
+    <row r="22" spans="1:10" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="57"/>
-      <c r="C21" s="16" t="s">
+      <c r="B22" s="63"/>
+      <c r="C22" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="D21" s="16"/>
-[...8 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="D22" s="16"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="43"/>
-[...18 lines deleted...]
-      <c r="I23" s="36"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="35"/>
       <c r="J23" s="22"/>
     </row>
-    <row r="24" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="42" t="s">
+    <row r="24" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="50"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="22"/>
+    </row>
+    <row r="25" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="43"/>
-[...22 lines deleted...]
-      <c r="A26" s="42" t="s">
+      <c r="B25" s="49"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="35"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="22"/>
+    </row>
+    <row r="26" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="50"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="25"/>
+    </row>
+    <row r="27" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="43"/>
-[...7 lines deleted...]
-      <c r="J26" s="46">
+      <c r="B27" s="49"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="52">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A28" s="42" t="s">
+    <row r="28" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="50"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="53"/>
+    </row>
+    <row r="29" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="48"/>
-      <c r="C28" s="11" t="s">
+      <c r="B29" s="54"/>
+      <c r="C29" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D28" s="11"/>
-[...37 lines deleted...]
-      </c>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="55"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="21"/>
+    </row>
+    <row r="31" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="57"/>
+      <c r="B31" s="58"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
-      <c r="J31" s="26"/>
-[...3 lines deleted...]
-      <c r="B32" s="26" t="s">
+      <c r="J31" s="27"/>
+    </row>
+    <row r="32" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C32" s="26"/>
-[...10 lines deleted...]
-      <c r="B33" s="69" t="s">
+    </row>
+    <row r="34" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C33" s="26"/>
-[...10 lines deleted...]
-      <c r="B34" s="69" t="s">
+    </row>
+    <row r="35" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="26"/>
-[...9 lines deleted...]
-      <c r="B35" s="69" t="s">
+    </row>
+    <row r="36" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="26" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="26" t="s">
+    <row r="37" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B37" s="26" t="s">
+    <row r="38" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C37" s="26"/>
-[...10 lines deleted...]
-      <c r="A39" s="53" t="s">
+    </row>
+    <row r="39" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="40" spans="1:10" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="54"/>
-[...22 lines deleted...]
-      <c r="A41" s="70"/>
+      <c r="B40" s="60"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="60"/>
+      <c r="F40" s="60"/>
+      <c r="G40" s="60"/>
+      <c r="H40" s="60"/>
+      <c r="I40" s="60"/>
+      <c r="J40" s="61"/>
+    </row>
+    <row r="41" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="41"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
-      <c r="J41" s="71"/>
-[...2 lines deleted...]
-      <c r="A42" s="70"/>
+      <c r="J41" s="42"/>
+    </row>
+    <row r="42" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="41"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
-      <c r="J42" s="71"/>
+      <c r="J42" s="42"/>
     </row>
     <row r="43" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="70"/>
+      <c r="A43" s="41"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
-      <c r="J43" s="71"/>
+      <c r="J43" s="42"/>
     </row>
     <row r="44" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="70"/>
+      <c r="A44" s="41"/>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
-      <c r="J44" s="71"/>
+      <c r="J44" s="42"/>
     </row>
     <row r="45" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="70"/>
+      <c r="A45" s="41"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
-      <c r="J45" s="71"/>
+      <c r="J45" s="42"/>
     </row>
     <row r="46" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="70"/>
+      <c r="A46" s="41"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
-      <c r="J46" s="71"/>
+      <c r="J46" s="42"/>
     </row>
     <row r="47" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="70"/>
+      <c r="A47" s="41"/>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
-      <c r="J47" s="71"/>
+      <c r="J47" s="42"/>
     </row>
     <row r="48" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="70"/>
+      <c r="A48" s="41"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
-      <c r="J48" s="71"/>
+      <c r="J48" s="42"/>
     </row>
     <row r="49" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="70"/>
+      <c r="A49" s="41"/>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
-      <c r="J49" s="71"/>
+      <c r="J49" s="42"/>
     </row>
     <row r="50" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="72"/>
-      <c r="B50" s="73"/>
+      <c r="A50" s="41"/>
+      <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
-      <c r="J50" s="71"/>
+      <c r="J50" s="42"/>
     </row>
     <row r="51" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="72"/>
-      <c r="B51" s="73"/>
+      <c r="A51" s="46"/>
+      <c r="B51" s="47"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
-      <c r="J51" s="71"/>
+      <c r="J51" s="42"/>
     </row>
     <row r="52" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="72"/>
-      <c r="B52" s="73"/>
+      <c r="A52" s="46"/>
+      <c r="B52" s="47"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
-      <c r="J52" s="71"/>
+      <c r="J52" s="42"/>
     </row>
     <row r="53" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="70"/>
-      <c r="B53" s="5"/>
+      <c r="A53" s="46"/>
+      <c r="B53" s="47"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
-      <c r="J53" s="71"/>
+      <c r="J53" s="42"/>
     </row>
     <row r="54" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="70"/>
+      <c r="A54" s="41"/>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
-      <c r="J54" s="71"/>
+      <c r="J54" s="42"/>
     </row>
     <row r="55" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="70"/>
+      <c r="A55" s="41"/>
       <c r="B55" s="5"/>
       <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
-      <c r="J55" s="71"/>
+      <c r="J55" s="42"/>
     </row>
     <row r="56" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="70"/>
+      <c r="A56" s="41"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="5"/>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
-      <c r="J56" s="71"/>
+      <c r="J56" s="42"/>
     </row>
     <row r="57" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="70"/>
+      <c r="A57" s="41"/>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
-      <c r="J57" s="71"/>
+      <c r="J57" s="42"/>
     </row>
     <row r="58" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="70"/>
+      <c r="A58" s="41"/>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
-      <c r="J58" s="71"/>
+      <c r="J58" s="42"/>
     </row>
     <row r="59" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="70"/>
+      <c r="A59" s="41"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
-      <c r="J59" s="71"/>
+      <c r="J59" s="42"/>
     </row>
     <row r="60" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="70"/>
+      <c r="A60" s="41"/>
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
-      <c r="J60" s="71"/>
+      <c r="J60" s="42"/>
     </row>
     <row r="61" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="70"/>
+      <c r="A61" s="41"/>
       <c r="B61" s="5"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
-      <c r="J61" s="71"/>
+      <c r="J61" s="42"/>
     </row>
     <row r="62" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="70"/>
+      <c r="A62" s="41"/>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
-      <c r="J62" s="71"/>
+      <c r="J62" s="42"/>
     </row>
     <row r="63" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="70"/>
+      <c r="A63" s="41"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
-      <c r="J63" s="71"/>
+      <c r="J63" s="42"/>
     </row>
     <row r="64" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="70"/>
+      <c r="A64" s="41"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
-      <c r="J64" s="71"/>
+      <c r="J64" s="42"/>
     </row>
     <row r="65" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="70"/>
+      <c r="A65" s="41"/>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
-      <c r="J65" s="71"/>
+      <c r="J65" s="42"/>
     </row>
     <row r="66" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="70"/>
+      <c r="A66" s="41"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
-      <c r="J66" s="71"/>
+      <c r="J66" s="42"/>
     </row>
     <row r="67" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="72"/>
-      <c r="B67" s="73"/>
+      <c r="A67" s="41"/>
+      <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
-      <c r="J67" s="71"/>
+      <c r="J67" s="42"/>
     </row>
     <row r="68" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="72"/>
-      <c r="B68" s="73"/>
+      <c r="A68" s="46"/>
+      <c r="B68" s="47"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
-      <c r="J68" s="71"/>
+      <c r="J68" s="42"/>
     </row>
     <row r="69" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="72"/>
-      <c r="B69" s="73"/>
+      <c r="A69" s="46"/>
+      <c r="B69" s="47"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
-      <c r="J69" s="71"/>
+      <c r="J69" s="42"/>
     </row>
     <row r="70" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="70"/>
-      <c r="B70" s="5"/>
+      <c r="A70" s="46"/>
+      <c r="B70" s="47"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
-      <c r="J70" s="71"/>
+      <c r="J70" s="42"/>
     </row>
     <row r="71" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="70"/>
+      <c r="A71" s="41"/>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
-      <c r="J71" s="71"/>
+      <c r="J71" s="42"/>
     </row>
     <row r="72" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="70"/>
+      <c r="A72" s="41"/>
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
-      <c r="J72" s="71"/>
+      <c r="J72" s="42"/>
     </row>
     <row r="73" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="70"/>
+      <c r="A73" s="41"/>
       <c r="B73" s="5"/>
       <c r="C73" s="5"/>
       <c r="D73" s="5"/>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
-      <c r="J73" s="71"/>
+      <c r="J73" s="42"/>
     </row>
     <row r="74" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="70"/>
+      <c r="A74" s="41"/>
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
-      <c r="J74" s="71"/>
+      <c r="J74" s="42"/>
     </row>
     <row r="75" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="70"/>
+      <c r="A75" s="41"/>
       <c r="B75" s="5"/>
       <c r="C75" s="5"/>
       <c r="D75" s="5"/>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
-      <c r="J75" s="71"/>
+      <c r="J75" s="42"/>
     </row>
     <row r="76" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="70"/>
+      <c r="A76" s="41"/>
       <c r="B76" s="5"/>
       <c r="C76" s="5"/>
       <c r="D76" s="5"/>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
-      <c r="J76" s="71"/>
+      <c r="J76" s="42"/>
     </row>
     <row r="77" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="70"/>
+      <c r="A77" s="41"/>
       <c r="B77" s="5"/>
       <c r="C77" s="5"/>
       <c r="D77" s="5"/>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
-      <c r="J77" s="71"/>
+      <c r="J77" s="42"/>
     </row>
     <row r="78" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="70"/>
+      <c r="A78" s="41"/>
       <c r="B78" s="5"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
-      <c r="J78" s="71"/>
-[...13 lines deleted...]
-    <row r="80" spans="1:10" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+      <c r="J78" s="42"/>
+    </row>
+    <row r="79" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="41"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="5"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5"/>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="42"/>
+    </row>
+    <row r="80" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="43"/>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44"/>
+      <c r="I80" s="44"/>
+      <c r="J80" s="45"/>
+    </row>
+    <row r="81" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="20">
-    <mergeCell ref="A7:B9"/>
+  <mergeCells count="21">
+    <mergeCell ref="A8:B10"/>
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A2:B2"/>
-[...16 lines deleted...]
-    <mergeCell ref="A26:B27"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:J3"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:B7"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="A29:B31"/>
+    <mergeCell ref="A40:J40"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B13"/>
+    <mergeCell ref="A14:B16"/>
+    <mergeCell ref="A18:J18"/>
+    <mergeCell ref="A19:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A51:B53"/>
+    <mergeCell ref="A68:B70"/>
+    <mergeCell ref="A23:B24"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="A27:B28"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="38" max="9" man="1"/>
+    <brk id="39" max="9" man="1"/>
   </rowBreaks>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">