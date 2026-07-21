--- v0 (2025-10-16)
+++ v1 (2026-07-21)
@@ -1,76 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20406"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{198E8B80-5ED4-43E7-B0CD-04C3D3000326}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{471D790E-1E36-46BB-9D37-1B259E32F30A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="基盤　成果報告書" sheetId="3" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'基盤　成果報告書'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'基盤　成果報告書'!$A$1:$J$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
@@ -133,63 +117,50 @@
       <t>ショケン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>受給費目
 （該当費目に☑）</t>
     <rPh sb="0" eb="2">
       <t>ジュキュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒモク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヒモク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>担当者氏名</t>
-[...11 lines deleted...]
-  <si>
     <t>担当者役職</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヤクショク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>担当者学生証番号</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ショウ</t>
@@ -1095,135 +1066,145 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）。　</t>
     </r>
     <rPh sb="25" eb="27">
       <t>ダンタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>記入日</t>
     <rPh sb="0" eb="3">
       <t>キニュウビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　                  　年　                  　月　                  　日　　　　　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　 備品購入費　　　　交通費（大会、試合等）　　　交通費（フィールドワーク）　　　交通費（遠征および合宿）　 　　指導者招聘費</t>
-    <rPh sb="3" eb="5">
+    <t>助成金担当者氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ジョセイキン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□ 備品購入費　　□交通費（大会、試合等）　　□交通費（フィールドワーク）　　□交通費（遠征および合宿）　　□指導者招聘費</t>
+    <rPh sb="2" eb="4">
       <t>ビヒン</t>
     </rPh>
-    <rPh sb="5" eb="8">
+    <rPh sb="4" eb="7">
       <t>コウニュウヒ</t>
     </rPh>
-    <rPh sb="12" eb="15">
+    <rPh sb="10" eb="13">
       <t>コウツウヒ</t>
     </rPh>
-    <rPh sb="16" eb="18">
+    <rPh sb="14" eb="16">
       <t>タイカイ</t>
     </rPh>
-    <rPh sb="19" eb="22">
+    <rPh sb="17" eb="20">
       <t>シアイトウ</t>
     </rPh>
-    <rPh sb="26" eb="29">
+    <rPh sb="24" eb="27">
       <t>コウツウヒ</t>
     </rPh>
-    <rPh sb="42" eb="45">
+    <rPh sb="40" eb="43">
       <t>コウツウヒ</t>
     </rPh>
-    <rPh sb="46" eb="48">
+    <rPh sb="44" eb="46">
       <t>エンセイ</t>
     </rPh>
-    <rPh sb="51" eb="53">
+    <rPh sb="49" eb="51">
       <t>ガッシュク</t>
     </rPh>
+    <rPh sb="55" eb="58">
+      <t>シドウシャ</t>
+    </rPh>
     <rPh sb="58" eb="61">
-      <t>シドウシャ</t>
-[...1 lines deleted...]
-    <rPh sb="61" eb="64">
       <t>ショウヘイヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　安全管理対策費　（　　　①学生の講演会参加費　　　　②講師招聘　　　　③備品購入費　　　　④備品整備費）</t>
+    <t>　安全管理対策費　（□①学生の講演会参加費　　□②講師招聘　　□③備品購入費　　□④備品整備費）</t>
     <rPh sb="1" eb="3">
       <t>アンゼン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カンリ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>タイサクヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　 施設使用料　　　　大型備品運搬費　　　　保険加入料　　　　印刷費　　　　指導者招聘費　　　　学部プロジェクト活動費　　　　指定支援クラブ活動費</t>
-    <rPh sb="3" eb="8">
+    <t>□施設使用料　　□大型備品運搬費　　□保険加入料　　□印刷費　　□学部プロジェクト活動費　　　□指定支援クラブ活動費</t>
+    <rPh sb="1" eb="6">
       <t>シセツシヨウリョウ</t>
     </rPh>
-    <rPh sb="12" eb="16">
+    <rPh sb="9" eb="13">
       <t>オオガタビヒン</t>
     </rPh>
-    <rPh sb="16" eb="19">
+    <rPh sb="13" eb="16">
       <t>ウンパンヒ</t>
     </rPh>
-    <rPh sb="23" eb="25">
+    <rPh sb="19" eb="21">
       <t>ホケン</t>
     </rPh>
-    <rPh sb="25" eb="28">
+    <rPh sb="21" eb="24">
       <t>カニュウリョウ</t>
     </rPh>
-    <rPh sb="32" eb="35">
+    <rPh sb="27" eb="30">
       <t>インサツヒ</t>
     </rPh>
-    <rPh sb="39" eb="42">
-[...5 lines deleted...]
-    <rPh sb="49" eb="51">
+    <rPh sb="33" eb="35">
       <t>ガクブ</t>
     </rPh>
-    <rPh sb="57" eb="60">
+    <rPh sb="41" eb="44">
       <t>カツドウヒ</t>
     </rPh>
-    <rPh sb="64" eb="68">
+    <rPh sb="48" eb="52">
       <t>シテイシエン</t>
     </rPh>
-    <rPh sb="71" eb="74">
+    <rPh sb="55" eb="58">
       <t>カツドウヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1753,95 +1734,139 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -1853,75 +1878,75 @@
     <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1940,204 +1965,99 @@
     <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...51 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{3DF1F111-A764-49C1-BFAE-EABDA84318F1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF52283A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...62 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Check Box 1" hidden="1">
           <a:extLst>
             <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
               <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s1025"/>
             </a:ext>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -2989,1122 +2909,50 @@
           </a:ext>
         </a:extLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>学部プロジェクト活動費</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1070 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4326,408 +3174,408 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:J12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A18" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="5" width="13.125" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.25" style="1" customWidth="1"/>
     <col min="7" max="10" width="13.125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="60"/>
+    </row>
+    <row r="2" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="68" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="48"/>
-[...21 lines deleted...]
-      <c r="J2" s="56"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="70"/>
     </row>
     <row r="3" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="57" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="59"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="67"/>
       <c r="F3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="18"/>
-[...2 lines deleted...]
-      <c r="J3" s="53"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="64"/>
     </row>
     <row r="4" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="18"/>
-[...9 lines deleted...]
-      <c r="J4" s="52"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" s="61"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="63"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="18"/>
-[...9 lines deleted...]
-      <c r="J5" s="22"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="33"/>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="62"/>
-[...6 lines deleted...]
-      <c r="J6" s="63"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="18"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="24"/>
-      <c r="B7" s="64" t="s">
+      <c r="A7" s="35"/>
+      <c r="B7" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="65"/>
-[...6 lines deleted...]
-      <c r="J7" s="66"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="21"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="25"/>
-      <c r="B8" s="70" t="s">
+      <c r="A8" s="36"/>
+      <c r="B8" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="60"/>
-[...6 lines deleted...]
-      <c r="J8" s="61"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="16"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="6" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="26" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="28"/>
+    </row>
+    <row r="12" spans="1:10" s="8" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="23"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="25"/>
+    </row>
+    <row r="13" spans="1:10" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="16"/>
-[...22 lines deleted...]
-      <c r="A13" s="15" t="s">
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="28"/>
+    </row>
+    <row r="14" spans="1:10" s="8" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="23"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="25"/>
+    </row>
+    <row r="15" spans="1:10" s="8" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="16"/>
-[...22 lines deleted...]
-      <c r="A15" s="15" t="s">
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="28"/>
+    </row>
+    <row r="16" spans="1:10" s="8" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="23"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="25"/>
+    </row>
+    <row r="17" spans="1:10" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="16"/>
-[...22 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="28"/>
+    </row>
+    <row r="18" spans="1:10" ht="120" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="23"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="25"/>
+    </row>
+    <row r="19" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="16"/>
-[...22 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="28"/>
+    </row>
+    <row r="20" spans="1:10" ht="99.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="25"/>
+    </row>
+    <row r="21" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="16"/>
-[...33 lines deleted...]
-      <c r="J21" s="17"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="28"/>
     </row>
     <row r="22" spans="1:10" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="67"/>
-[...8 lines deleted...]
-      <c r="J22" s="69"/>
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="25"/>
     </row>
     <row r="23" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="44" t="s">
+      <c r="A23" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="45"/>
-[...5 lines deleted...]
-      <c r="H23" s="41" t="s">
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="57"/>
+      <c r="H23" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="I23" s="42"/>
-      <c r="J23" s="43"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="54"/>
     </row>
     <row r="24" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="26"/>
-[...8 lines deleted...]
-      <c r="J24" s="37"/>
+      <c r="A24" s="37"/>
+      <c r="B24" s="38"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="46"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="48"/>
     </row>
     <row r="25" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="29"/>
-[...8 lines deleted...]
-      <c r="J25" s="37"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="41"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="48"/>
     </row>
     <row r="26" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="32"/>
-[...8 lines deleted...]
-      <c r="J26" s="40"/>
+      <c r="A26" s="43"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="51"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="25">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A24:G26"/>
     <mergeCell ref="H24:J26"/>
     <mergeCell ref="A21:J21"/>
     <mergeCell ref="A22:J22"/>
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="A19:J19"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="A13:J13"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="A15:J15"/>
@@ -4737,566 +3585,213 @@
     <mergeCell ref="A6:A8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="4">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="文字数制限あり【400文字～500文字以内】" sqref="A14:J14 A12:J12 A20:J20" xr:uid="{7C2623B1-29FA-45E8-BC63-02FEE99E3B2D}">
       <formula1>400</formula1>
       <formula2>520</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="文字数制限あり【400文字～500文字以内】" sqref="A18:J18" xr:uid="{E6FDAF9A-1FE9-4BEC-8893-045481804F91}">
       <formula1>500</formula1>
       <formula2>620</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="文字数制限あり【500文字～600文字以内】" sqref="A16:J16" xr:uid="{A0C9D709-D64F-4629-972A-AB0BD66CF982}">
       <formula1>500</formula1>
       <formula2>620</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A22:J22" xr:uid="{A3D846A9-CC4E-4FD1-A938-33444E4A8C5C}">
       <formula1>1</formula1>
       <formula2>300</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0" bottom="0" header="0.11811023622047245" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...357 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{364DA393-0AD2-4698-9C3B-9D5D99B8B679}">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="40.625" style="11" customWidth="1"/>
     <col min="2" max="2" width="48.375" style="14" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="10" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="13" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="13" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="13" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">