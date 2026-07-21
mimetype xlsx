--- v1 (2025-12-06)
+++ v2 (2026-07-21)
@@ -1,98 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1ED40BBC-2326-4F1F-A106-0AB1E6A1E242}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B08510E-0412-48F6-B320-7E03435F5D89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="基盤　申請内容変更願" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'基盤　申請内容変更願'!$A$1:$H$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'基盤　申請内容変更願'!$A$1:$H$17</definedName>
     <definedName name="費目">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="56">
   <si>
     <t>提出日</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表者氏名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
@@ -162,63 +154,50 @@
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>助成金担当者氏名</t>
     <rPh sb="0" eb="3">
       <t>ジョセイキン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>使途</t>
     <rPh sb="0" eb="2">
       <t>シト</t>
-    </rPh>
-[...11 lines deleted...]
-      <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">｢採用通知｣に記載されている内容のうち、変更が必要である事項を写してください。
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
@@ -551,95 +530,304 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　
 ⑧施設使用料</t>
     <rPh sb="14" eb="16">
       <t>シセツ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>学部プロジェクト活動費　
 ⑨その他</t>
     <rPh sb="16" eb="17">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>学友会 中央パート</t>
+  </si>
+  <si>
+    <t>学友会 公認団体</t>
+  </si>
+  <si>
+    <t>学友会 同好会</t>
+  </si>
+  <si>
+    <t>学友会 任意団体</t>
+  </si>
+  <si>
+    <t>学部プロジェクト団体</t>
+  </si>
+  <si>
+    <t>学生部長が認める次の団体（京北プロジェクト、RWFプロレス同好会、Fusion Of Gambit）</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>費目名</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※プルダウン選択</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ヒモク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>金額</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（採用通知に金額が記載されている場合のみ）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>サイヨウツウチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>交通費
+（大会、試合等）</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>タイカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シアイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>交通費
+（フィールドワーク）</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>交通費
+（遠征および合宿）</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="5" eb="12">
+      <t>エンセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="0"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">立命館大学課外自主活動団体助成制度　 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="0"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>基盤活動助成－助成内容変更願－</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>リツメイカン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジシュ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キバン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
       <t>助成が決定している内容について、以下に合致する場合のみ、助成決定内容を変更します。
-❒（原則として）</t>
+■（原則として）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>外部的要因によりやむを得ず助成決定となった活動に変更が生じたもの</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
-❒本用紙に必要事項を記入の上、</t>
+■本用紙に必要事項を記入の上、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>助成対象となる大会・企画等が行われる１週間前まで</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>に、学生部（学生オフィス）に申請を行ったもの
-❒学生部から変更願の内容を</t>
+■学生部から変更願の内容を</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>承認</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>されたもの</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
@@ -711,159 +899,146 @@
     <rPh sb="136" eb="138">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="139" eb="140">
       <t>オコナ</t>
     </rPh>
     <rPh sb="146" eb="149">
       <t>ガクセイブ</t>
     </rPh>
     <rPh sb="151" eb="153">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="153" eb="154">
       <t>ネガ</t>
     </rPh>
     <rPh sb="155" eb="157">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="158" eb="160">
       <t>ショウニン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t>１．変更内容に☑をつけてください。</t>
-[...26 lines deleted...]
-　※本用紙にて変更可能な金額は【</t>
+      <t>１．変更する内容を記入してください。
+　　　※本用紙にて変更可能な金額は【</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>助成決定】された各費目合計金額内</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（備品購入費のみ費目合計でなく当該備品金額内）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>となります。</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キニュウ</t>
     </rPh>
-    <rPh sb="31" eb="33">
+    <rPh sb="33" eb="35">
       <t>キンガク</t>
     </rPh>
-    <rPh sb="37" eb="39">
+    <rPh sb="39" eb="41">
       <t>ケッテイ</t>
     </rPh>
-    <rPh sb="43" eb="46">
+    <rPh sb="45" eb="48">
       <t>カクヒモク</t>
     </rPh>
-    <rPh sb="46" eb="48">
+    <rPh sb="48" eb="50">
       <t>ゴウケイ</t>
     </rPh>
-    <rPh sb="48" eb="49">
+    <rPh sb="50" eb="51">
       <t>キン</t>
     </rPh>
-    <rPh sb="50" eb="51">
+    <rPh sb="52" eb="53">
       <t>ナイ</t>
     </rPh>
-    <rPh sb="54" eb="56">
+    <rPh sb="56" eb="58">
       <t>コウニュウ</t>
     </rPh>
-    <rPh sb="56" eb="57">
+    <rPh sb="58" eb="59">
       <t>ヒ</t>
     </rPh>
-    <rPh sb="66" eb="68">
+    <rPh sb="68" eb="70">
       <t>トウガイ</t>
     </rPh>
-    <rPh sb="70" eb="72">
+    <rPh sb="72" eb="74">
       <t>キンガク</t>
     </rPh>
-    <rPh sb="72" eb="73">
+    <rPh sb="74" eb="75">
       <t>ナイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>２．変更となった理由を記入してください。</t>
+    <rPh sb="2" eb="4">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
-      <t>４．変更後の計画で当初の目的をどのように達成できるか記入してください。 　</t>
+      <t>３．変更後の計画で当初の目的をどのように達成できるか記入してください。 　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>＊当初の目的とは、出願時に設定された活動の目的・目標のことです。</t>
     </r>
     <rPh sb="2" eb="4">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゴ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウショ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>モクテキ</t>
     </rPh>
@@ -878,466 +1053,107 @@
     </rPh>
     <rPh sb="41" eb="43">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>シュツガン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ジ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>セッテイ</t>
     </rPh>
     <rPh sb="55" eb="57">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>モクテキ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>モクヒョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">　　　その他 【内容：　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　】　　　         </t>
-[...99 lines deleted...]
-      <t>サイヨウツウチ</t>
+    <t>A氏</t>
+    <rPh sb="1" eb="2">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>50,000円</t>
+    <rPh sb="6" eb="7">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>指導場所：OIC
+実施時期：８月　１回</t>
+    <rPh sb="0" eb="4">
+      <t>シドウバショ</t>
     </rPh>
     <rPh sb="9" eb="11">
-      <t>キンガク</t>
-[...75 lines deleted...]
-      <t>ジシュ</t>
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジキ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>B氏</t>
+    <rPh sb="1" eb="2">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>指導場所：OIC
+実施時期：10月　１回</t>
+    <rPh sb="0" eb="4">
+      <t>シドウバショ</t>
     </rPh>
     <rPh sb="9" eb="11">
-      <t>カツドウ</t>
+      <t>ジッシ</t>
     </rPh>
     <rPh sb="11" eb="13">
-      <t>ダンタイ</t>
-[...229 lines deleted...]
-      <t>メイ</t>
+      <t>ジキ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1502,51 +1318,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="38">
+  <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1628,1148 +1444,764 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...202 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
-[...20 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...74 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="9" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{1B7FD7E9-0CA0-4F50-8265-AE5D7503EA54}"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{70A0387F-0C4F-475E-B230-F3E9549D8254}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...500 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2990,742 +2422,523 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView tabSelected="1" topLeftCell="A12" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17:F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.6328125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="50.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="50.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="25.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="50.625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:8" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+    </row>
+    <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="52"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="55"/>
+    </row>
+    <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="50"/>
+    </row>
+    <row r="4" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="45"/>
+    </row>
+    <row r="5" spans="1:8" s="2" customFormat="1" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+    </row>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="70"/>
+    </row>
+    <row r="7" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="67"/>
+    </row>
+    <row r="8" spans="1:8" s="7" customFormat="1" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="6"/>
+    </row>
+    <row r="9" spans="1:8" s="7" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="7" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="78"/>
-[...144 lines deleted...]
-      <c r="C12" s="11" t="s">
+      <c r="E10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="29"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="27"/>
+    </row>
+    <row r="12" spans="1:8" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="25"/>
+    </row>
+    <row r="13" spans="1:8" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="35"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="38"/>
+    </row>
+    <row r="14" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="59" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="12" t="s">
-[...16 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="61"/>
+    </row>
+    <row r="15" spans="1:8" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="71"/>
+      <c r="B15" s="72"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="73"/>
+    </row>
+    <row r="16" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="35" t="s">
-[...107 lines deleted...]
-      <c r="G22" s="58" t="s">
+      <c r="B16" s="77"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="77"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="H22" s="59"/>
-[...9 lines deleted...]
-      <c r="H23" s="39"/>
+      <c r="H16" s="75"/>
+    </row>
+    <row r="17" spans="1:8" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="71"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="57"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="17">
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="F2:H2"/>
-    <mergeCell ref="G23:H23"/>
-[...11 lines deleted...]
-    <mergeCell ref="A7:H7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.51181102362204722" bottom="0.23622047244094491" header="3.937007874015748E-2" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-[...160 lines deleted...]
-  </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D5EA47D1-F932-40F1-ABEA-BF056A078685}">
           <x14:formula1>
             <xm:f>Sheet1!$B$2:$B$24</xm:f>
           </x14:formula1>
-          <xm:sqref>A13:A19 E15:E19 E13</xm:sqref>
+          <xm:sqref>E10 A10:A13 E12:E13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44858261-936C-4B45-8E61-D0D7F17A9638}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.6328125" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9" style="16"/>
+    <col min="1" max="1" width="40.625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="48.375" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="15" t="s">
+    </row>
+    <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B2" s="17" t="s">
+    <row r="3" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="B6" s="17" t="s">
+    <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="15" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="B10" s="19" t="s">
+    <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="B14" s="17" t="s">
+    <row r="16" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="15" t="s">
         <v>21</v>
-      </c>
-[...48 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">