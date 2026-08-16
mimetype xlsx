--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,79 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FF9939E-931E-4F1F-9F92-7D8ECF9719E0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEE06319-20C7-43A2-A15E-1086ADFE167D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="内定辞退・助成決定後辞退届" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">内定辞退・助成決定後辞退届!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">内定辞退・助成決定後辞退届!$A$1:$G$17</definedName>
     <definedName name="取消理由">Sheet1!$B$2:$B$5</definedName>
     <definedName name="費目">Sheet1!$A$2:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>提出日</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表者氏名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
@@ -96,79 +97,50 @@
     <t>企画名</t>
     <rPh sb="0" eb="2">
       <t>キカク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>学生部承認欄</t>
     <rPh sb="0" eb="1">
       <t>ガク</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>セイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ブ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
-    </rPh>
-[...27 lines deleted...]
-      <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>基盤：団体区分</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>基盤：費目</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒモク</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -561,363 +533,318 @@
       </rPr>
       <t>してください。</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ゲンソク</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジッシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">立命館大学課外自主活動団体助成制度
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color indexed="9"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>「基盤活動助成」助成辞退届</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>リツメイカン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジシュ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キバン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>トドケ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>助成金担当者氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ジョセイキン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10.5"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>助成費目の全内容</t>
+      <t>助成費目の一部の活動</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10.5"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>を外部的要因などでやむを得ず辞退することになった場合のみ</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、本紙を学生オフィスに提出してください。</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒモク</t>
     </rPh>
-    <rPh sb="5" eb="6">
-[...5 lines deleted...]
-    <rPh sb="9" eb="12">
+    <rPh sb="5" eb="7">
+      <t>イチブ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
       <t>ガイブテキ</t>
     </rPh>
-    <rPh sb="12" eb="14">
+    <rPh sb="14" eb="16">
       <t>ヨウイン</t>
     </rPh>
-    <rPh sb="20" eb="21">
+    <rPh sb="22" eb="23">
       <t>エ</t>
     </rPh>
-    <rPh sb="22" eb="24">
+    <rPh sb="24" eb="26">
       <t>ジタイ</t>
     </rPh>
-    <rPh sb="47" eb="49">
+    <rPh sb="49" eb="51">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>助成費目の一部に変更・取り止めが発生した場合は、「助成内容変更願」を提出下さい。</t>
+    <t>助成費目の一部に変更が生じて査定が必要となった場合は「助成内容変更願」を提出下さい。</t>
     <rPh sb="0" eb="2">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒモク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イチブ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="11" eb="12">
-      <t>ト</t>
-[...7 lines deleted...]
-    <rPh sb="25" eb="27">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>サテイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
       <t>ジョセイ</t>
     </rPh>
-    <rPh sb="27" eb="29">
+    <rPh sb="29" eb="31">
       <t>ナイヨウ</t>
     </rPh>
-    <rPh sb="29" eb="31">
+    <rPh sb="31" eb="33">
       <t>ヘンコウ</t>
     </rPh>
-    <rPh sb="31" eb="32">
+    <rPh sb="33" eb="34">
       <t>ネガイ</t>
     </rPh>
-    <rPh sb="34" eb="36">
+    <rPh sb="36" eb="38">
       <t>テイシュツ</t>
     </rPh>
-    <rPh sb="36" eb="37">
+    <rPh sb="38" eb="39">
       <t>クダ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">立命館大学課外自主活動団体助成制度
-[...136 lines deleted...]
-      <t xml:space="preserve">取り消すことになった理由・経過を記入してください。
+      <t xml:space="preserve">２．取り消すことになった理由・経過を記入してください。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>　　（内容変更申請等による代替の可能性がなかったかについても言及して下さい）。</t>
+      <t>　　（内容変更申請等による代替の可能性がなかったかについても言及して下さい）</t>
     </r>
-    <rPh sb="2" eb="4">
-[...5 lines deleted...]
-    <rPh sb="14" eb="16">
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケイカ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ダイタイ</t>
+    </rPh>
+    <rPh sb="44" eb="47">
+      <t>カノウセイ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>ゲンキュウ</t>
+    </rPh>
+    <rPh sb="62" eb="63">
+      <t>クダ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１．取り消す費目をプルダウンから選択し、企画名を記載してください。　</t>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヒモク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
       <t>センタク</t>
     </rPh>
-    <rPh sb="18" eb="20">
-[...39 lines deleted...]
-      <t>クダ</t>
+    <rPh sb="20" eb="22">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -947,58 +874,50 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color rgb="FFFF0000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Meiryo UI"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10.5"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
@@ -1042,51 +961,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1122,513 +1041,360 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...20 lines deleted...]
-      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="dashed">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...31 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...20 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...35 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...100 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{95314CC7-2508-4ADB-AE7F-706638CAA699}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{CB36ECB6-3DA3-4B55-969D-37447931AACA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1690,51 +1456,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1832,506 +1598,481 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="N4" sqref="N4"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A8" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="16.5" style="1" customWidth="1"/>
-    <col min="2" max="7" width="12.625" style="1" customWidth="1"/>
+    <col min="2" max="6" width="12.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.75" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="56" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="58"/>
+      <c r="A1" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
     </row>
     <row r="2" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="17"/>
-      <c r="C2" s="18" t="s">
+      <c r="B2" s="16"/>
+      <c r="C2" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2" s="17"/>
+      <c r="G2" s="18" t="s">
         <v>42</v>
-      </c>
-[...6 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="53"/>
-[...4 lines deleted...]
-      <c r="G3" s="55"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="22"/>
     </row>
     <row r="4" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="53"/>
-[...4 lines deleted...]
-      <c r="G4" s="55"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="22"/>
     </row>
     <row r="5" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      <c r="G5" s="55"/>
+        <v>46</v>
+      </c>
+      <c r="B5" s="20"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="22"/>
     </row>
     <row r="6" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="20" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="55"/>
+      <c r="A6" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="20"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="22"/>
     </row>
     <row r="7" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="39" t="s">
-[...7 lines deleted...]
-      <c r="G7" s="41"/>
+      <c r="A7" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
     </row>
     <row r="8" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="43"/>
-[...4 lines deleted...]
-      <c r="G8" s="44"/>
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
     </row>
     <row r="9" spans="1:7" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="48"/>
-[...4 lines deleted...]
-      <c r="G9" s="49"/>
+      <c r="B9" s="30"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
     </row>
     <row r="10" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="45"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="29"/>
+    </row>
+    <row r="11" spans="1:7" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A11" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="50"/>
-[...4 lines deleted...]
-      <c r="G11" s="52"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="33"/>
     </row>
     <row r="12" spans="1:7" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A12" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="36"/>
-[...62 lines deleted...]
-      <c r="F18" s="34" t="s">
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="25"/>
+    </row>
+    <row r="13" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="35"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="35"/>
+      <c r="F13" s="35"/>
+      <c r="G13" s="36"/>
+    </row>
+    <row r="14" spans="1:7" ht="177.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="37"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="39"/>
+    </row>
+    <row r="15" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="6"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G18" s="35"/>
-[...11 lines deleted...]
-      <c r="A20" s="8"/>
+      <c r="G16" s="44"/>
+    </row>
+    <row r="17" spans="1:7" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="34"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="43"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...4 lines deleted...]
-    <mergeCell ref="B5:G5"/>
+  <mergeCells count="17">
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="F16:G16"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="B11:G11"/>
-    <mergeCell ref="F19:G19"/>
-[...6 lines deleted...]
-    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
-[...5 lines deleted...]
-        </x14:dataValidation>
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BB93F8CF-B296-41F7-B73A-D84CAEC73B62}">
           <x14:formula1>
             <xm:f>Sheet1!$B$2:$B$24</xm:f>
           </x14:formula1>
           <xm:sqref>B11:G11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39C1F63D-264D-45D7-B062-8FC2BFB46842}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="40.625" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9" style="12"/>
+    <col min="1" max="1" width="40.625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="48.375" style="15" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="10" t="s">
+    </row>
+    <row r="2" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="11" t="s">
+      <c r="B2" s="13" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="C2" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="14" t="s">
+    </row>
+    <row r="3" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="15" t="s">
+      <c r="B3" s="13" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="C3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="14" t="s">
+    </row>
+    <row r="4" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="B4" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="13" t="s">
+      <c r="C4" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="14" t="s">
+    </row>
+    <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="B5" s="13" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="13" t="s">
+      <c r="C5" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="14" t="s">
+    </row>
+    <row r="6" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="15" t="s">
+    </row>
+    <row r="7" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="14" t="s">
+    <row r="8" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="13" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B7" s="14" t="s">
+    <row r="9" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="13" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B8" s="14" t="s">
+    <row r="10" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="13" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="14" t="s">
+    <row r="11" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="14" t="s">
+    <row r="12" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="13" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="14" t="s">
+    <row r="13" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="14" t="s">
+    <row r="14" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="14" t="s">
+    <row r="15" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="13" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="14" t="s">
+    <row r="16" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="13" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B15" s="14" t="s">
+    <row r="17" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="13" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="14" t="s">
+    <row r="18" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="13" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="17" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="14" t="s">
+    <row r="19" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="14" t="s">
+    <row r="20" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="13" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="14" t="s">
+    <row r="21" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="20" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B20" s="14" t="s">
+    <row r="22" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="13" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="21" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B21" s="14" t="s">
+    <row r="23" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="22" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="14" t="s">
+    <row r="24" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="13" t="s">
         <v>39</v>
-      </c>
-[...8 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">