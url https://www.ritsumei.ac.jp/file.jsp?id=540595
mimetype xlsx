--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,115 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B24FDEC-E10B-4A4D-8597-58C1CF6E497A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0F22F17-134D-436E-909E-8899D15F35A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="943" yWindow="0" windowWidth="13723" windowHeight="7423" tabRatio="682" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="682" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="大会、試合等" sheetId="4" r:id="rId1"/>
     <sheet name="フィールドワーク" sheetId="14" r:id="rId2"/>
     <sheet name="遠征および合宿" sheetId="15" r:id="rId3"/>
     <sheet name="学部プロジェクト活動費" sheetId="16" r:id="rId4"/>
     <sheet name="指定支援クラブ活動費" sheetId="17" r:id="rId5"/>
     <sheet name="Sheet1" sheetId="13" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">フィールドワーク!$A$1:$O$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">遠征および合宿!$A$1:$O$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">学部プロジェクト活動費!$A$1:$O$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">指定支援クラブ活動費!$A$1:$O$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'大会、試合等'!$A$1:$O$42</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K20" i="17" l="1"/>
   <c r="I20" i="17"/>
   <c r="D20" i="17"/>
   <c r="K20" i="16"/>
   <c r="I20" i="16"/>
   <c r="D20" i="16"/>
   <c r="K20" i="15" l="1"/>
   <c r="I20" i="15"/>
   <c r="D20" i="15"/>
   <c r="K20" i="14"/>
   <c r="I20" i="14"/>
   <c r="D20" i="14"/>
   <c r="K20" i="4"/>
   <c r="I20" i="4"/>
   <c r="D20" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="121">
   <si>
     <t>　　　　　　　　　　　　　　　　　　　　　　</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>連絡先(携帯等)</t>
     <rPh sb="0" eb="1">
       <t>レン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ラク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ケイタイトウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>会計担当者</t>
     <rPh sb="0" eb="2">
       <t>カイケイ</t>
     </rPh>
@@ -1517,59 +1529,72 @@
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>レン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>トウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヤクイン</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＊名簿（CAMPUS WEB登録リストをもとに提出/役職・役割を明記）もあわせて提出すること</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>助成金担当者</t>
+    <rPh sb="0" eb="3">
+      <t>ジョセイキン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -2395,521 +2420,536 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="207">
+  <cellXfs count="198">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...226 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -2922,142 +2962,100 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="通貨 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{C77984ED-BF59-4FED-AF0B-F61CB90A0C97}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4685,2797 +4683,2779 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:O1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.61328125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="14.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.25" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
-    <col min="15" max="15" width="12.765625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.75" style="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="50.15" customHeight="1" thickBot="1">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:15" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="100" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="109"/>
-[...15 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="102"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="13"/>
-[...15 lines deleted...]
-      <c r="A3" s="111" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+    </row>
+    <row r="3" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="121" t="s">
+      <c r="B3" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="130" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="124"/>
-[...4 lines deleted...]
-      <c r="J3" s="120" t="s">
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="K3" s="77"/>
-[...7 lines deleted...]
-      <c r="B4" s="114" t="s">
+      <c r="K3" s="113"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="117"/>
+      <c r="N3" s="117"/>
+      <c r="O3" s="118"/>
+    </row>
+    <row r="4" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="115"/>
-[...5 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="C4" s="107"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="J4" s="34"/>
-[...8 lines deleted...]
-      <c r="B5" s="86" t="s">
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="29"/>
+    </row>
+    <row r="5" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="104"/>
+      <c r="B5" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="87"/>
-[...5 lines deleted...]
-      <c r="I5" s="86" t="s">
+      <c r="C5" s="76"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="87"/>
-[...12 lines deleted...]
-      <c r="D6" s="117" t="s">
+      <c r="J5" s="76"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
+    </row>
+    <row r="6" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="105"/>
+      <c r="B6" s="79" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="118"/>
-[...3 lines deleted...]
-      <c r="I6" s="90" t="s">
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="91"/>
-[...7 lines deleted...]
-      <c r="A7" s="111" t="s">
+      <c r="J6" s="80"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="122"/>
+    </row>
+    <row r="7" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="151" t="s">
+      <c r="B7" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="152"/>
-[...15 lines deleted...]
-      <c r="B8" s="84" t="s">
+      <c r="C7" s="134"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="131"/>
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="132"/>
+    </row>
+    <row r="8" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="180" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="139" t="s">
         <v>98</v>
       </c>
-      <c r="E8" s="178"/>
-[...3 lines deleted...]
-      <c r="I8" s="41" t="s">
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="178" t="s">
+      <c r="J8" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="K8" s="178"/>
-[...7 lines deleted...]
-      <c r="B9" s="86" t="s">
+      <c r="K8" s="137"/>
+      <c r="L8" s="137"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="137"/>
+      <c r="O8" s="138"/>
+    </row>
+    <row r="9" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="87"/>
-      <c r="D9" s="143" t="s">
+      <c r="C9" s="76"/>
+      <c r="D9" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="144"/>
-[...3 lines deleted...]
-      <c r="I9" s="31" t="s">
+      <c r="E9" s="129"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="136"/>
+      <c r="I9" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="177"/>
-[...3 lines deleted...]
-      <c r="N9" s="178" t="s">
+      <c r="J9" s="136"/>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="O9" s="179"/>
-[...5 lines deleted...]
-      <c r="D10" s="92" t="s">
+      <c r="O9" s="138"/>
+    </row>
+    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="93"/>
-[...13 lines deleted...]
-      <c r="B11" s="90" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="84"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="85"/>
+    </row>
+    <row r="11" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="105"/>
+      <c r="B11" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="C11" s="91"/>
-[...5 lines deleted...]
-      <c r="I11" s="40" t="s">
+      <c r="C11" s="80"/>
+      <c r="D11" s="140"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="J11" s="183"/>
-[...7 lines deleted...]
-      <c r="A12" s="141" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="143"/>
+      <c r="O11" s="144"/>
+    </row>
+    <row r="12" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="C12" s="77"/>
-[...2 lines deleted...]
-      <c r="F12" s="42" t="s">
+      <c r="C12" s="113"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
+      <c r="F12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="139" t="s">
+      <c r="G12" s="146" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="140"/>
-[...2 lines deleted...]
-      <c r="K12" s="42" t="s">
+      <c r="H12" s="147"/>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="100" t="s">
+      <c r="L12" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="101"/>
-[...1 lines deleted...]
-      <c r="O12" s="44" t="s">
+      <c r="M12" s="90"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="38" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="35.15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B13" s="98" t="s">
+    <row r="13" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="149"/>
+      <c r="B13" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="99"/>
-[...2 lines deleted...]
-      <c r="F13" s="43" t="s">
+      <c r="C13" s="88"/>
+      <c r="D13" s="155"/>
+      <c r="E13" s="156"/>
+      <c r="F13" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="G13" s="132" t="s">
+      <c r="G13" s="125" t="s">
         <v>119</v>
       </c>
-      <c r="H13" s="133"/>
-[...26 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="H13" s="126"/>
+      <c r="I13" s="126"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="127"/>
+    </row>
+    <row r="14" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+    </row>
+    <row r="15" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="15"/>
-[...16 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+    </row>
+    <row r="16" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="16"/>
+      <c r="B16" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="23"/>
-[...6 lines deleted...]
-      <c r="J16" s="32" t="s">
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="68"/>
-[...7 lines deleted...]
-      <c r="B17" s="107" t="s">
+      <c r="K16" s="61"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+    </row>
+    <row r="17" spans="1:15" s="24" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="23"/>
+      <c r="B17" s="99" t="s">
         <v>93</v>
       </c>
-      <c r="C17" s="107"/>
-[...31 lines deleted...]
-      <c r="B19" s="27" t="s">
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="99"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="99"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="99"/>
+      <c r="L17" s="99"/>
+      <c r="M17" s="99"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="11"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="14"/>
-[...15 lines deleted...]
-      <c r="B20" s="92" t="s">
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="17"/>
+      <c r="B20" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="93"/>
-      <c r="D20" s="180" t="str">
+      <c r="C20" s="82"/>
+      <c r="D20" s="139" t="str">
         <f>IF(D4="","")</f>
         <v/>
       </c>
-      <c r="E20" s="178"/>
-[...1 lines deleted...]
-      <c r="G20" s="36" t="s">
+      <c r="E20" s="137"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="I20" s="143" t="str">
+      <c r="I20" s="128" t="str">
         <f>B11</f>
         <v>開催場所　最寄り駅</v>
       </c>
-      <c r="J20" s="144"/>
-      <c r="K20" s="194" t="str">
+      <c r="J20" s="129"/>
+      <c r="K20" s="187" t="str">
         <f>IF(D11="","")</f>
         <v/>
       </c>
-      <c r="L20" s="195"/>
-[...1 lines deleted...]
-      <c r="N20" s="37" t="s">
+      <c r="L20" s="188"/>
+      <c r="M20" s="189"/>
+      <c r="N20" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="O20" s="14"/>
-[...20 lines deleted...]
-      <c r="B22" s="97" t="s">
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+    </row>
+    <row r="22" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="13"/>
+      <c r="B22" s="86" t="s">
         <v>97</v>
       </c>
-      <c r="C22" s="137"/>
-      <c r="D22" s="80" t="s">
+      <c r="C22" s="95"/>
+      <c r="D22" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="81"/>
-      <c r="F22" s="97" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="97"/>
-      <c r="H22" s="11" t="s">
+      <c r="G22" s="86"/>
+      <c r="H22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="80" t="s">
+      <c r="I22" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="J22" s="81"/>
-      <c r="K22" s="80" t="s">
+      <c r="J22" s="70"/>
+      <c r="K22" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="L22" s="138"/>
-      <c r="M22" s="80" t="s">
+      <c r="L22" s="145"/>
+      <c r="M22" s="69" t="s">
         <v>104</v>
       </c>
-      <c r="N22" s="81"/>
-[...4 lines deleted...]
-      <c r="B23" s="135" t="s">
+      <c r="N22" s="70"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:15" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13"/>
+      <c r="B23" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="C23" s="136"/>
-[...15 lines deleted...]
-      <c r="B24" s="78" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="150"/>
+      <c r="F23" s="151"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:15" ht="54.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13"/>
+      <c r="B24" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="79"/>
-[...11 lines deleted...]
-      <c r="O24" s="67" t="s">
+      <c r="C24" s="68"/>
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="192"/>
+      <c r="K24" s="98"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="91"/>
+      <c r="N24" s="92"/>
+      <c r="O24" s="60" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="20.149999999999999" customHeight="1" thickTop="1">
-[...17 lines deleted...]
-      <c r="B26" s="27" t="s">
+    <row r="25" spans="1:15" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+      <c r="O25" s="16"/>
+    </row>
+    <row r="26" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="14"/>
-[...15 lines deleted...]
-      <c r="B27" s="137" t="s">
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="16"/>
+    </row>
+    <row r="27" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="17"/>
+      <c r="B27" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="137"/>
-      <c r="D27" s="97" t="s">
+      <c r="C27" s="95"/>
+      <c r="D27" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="E27" s="97"/>
-      <c r="F27" s="97" t="s">
+      <c r="E27" s="86"/>
+      <c r="F27" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="G27" s="97"/>
-      <c r="H27" s="97" t="s">
+      <c r="G27" s="86"/>
+      <c r="H27" s="86" t="s">
         <v>101</v>
       </c>
-      <c r="I27" s="97"/>
-[...1 lines deleted...]
-      <c r="K27" s="190" t="s">
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="183" t="s">
         <v>102</v>
       </c>
-      <c r="L27" s="191"/>
-[...6 lines deleted...]
-      <c r="B28" s="197" t="s">
+      <c r="L27" s="184"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="184"/>
+      <c r="O27" s="13"/>
+    </row>
+    <row r="28" spans="1:15" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="198"/>
-[...15 lines deleted...]
-      <c r="B29" s="162" t="s">
+      <c r="C28" s="191"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="150"/>
+      <c r="F28" s="150"/>
+      <c r="G28" s="150"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="183"/>
+      <c r="L28" s="184"/>
+      <c r="M28" s="184"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="13"/>
+    </row>
+    <row r="29" spans="1:15" ht="54.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="167" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="162"/>
-[...7 lines deleted...]
-      <c r="K29" s="66" t="s">
+      <c r="C29" s="167"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="91"/>
+      <c r="I29" s="180"/>
+      <c r="J29" s="92"/>
+      <c r="K29" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="L29" s="72" t="s">
+      <c r="L29" s="65" t="s">
         <v>107</v>
       </c>
-      <c r="M29" s="14"/>
-[...20 lines deleted...]
-      <c r="B31" s="27" t="s">
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+    </row>
+    <row r="30" spans="1:15" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="17"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+    </row>
+    <row r="31" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="C31" s="14"/>
-[...15 lines deleted...]
-      <c r="B32" s="172" t="s">
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="16"/>
+    </row>
+    <row r="32" spans="1:15" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13"/>
+      <c r="B32" s="177" t="s">
         <v>13</v>
       </c>
-      <c r="C32" s="173"/>
-[...1 lines deleted...]
-      <c r="E32" s="54" t="s">
+      <c r="C32" s="178"/>
+      <c r="D32" s="179"/>
+      <c r="E32" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="55" t="s">
+      <c r="F32" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="G32" s="55" t="s">
+      <c r="G32" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="H32" s="55" t="s">
+      <c r="H32" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="I32" s="55" t="s">
+      <c r="I32" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="J32" s="55" t="s">
+      <c r="J32" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="K32" s="56" t="s">
+      <c r="K32" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="L32" s="14"/>
-[...6 lines deleted...]
-      <c r="B33" s="166" t="s">
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="16"/>
+    </row>
+    <row r="33" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="13"/>
+      <c r="B33" s="171" t="s">
         <v>14</v>
       </c>
-      <c r="C33" s="167"/>
-[...1 lines deleted...]
-      <c r="E33" s="46">
+      <c r="C33" s="172"/>
+      <c r="D33" s="173"/>
+      <c r="E33" s="40">
         <v>10</v>
       </c>
-      <c r="F33" s="47">
+      <c r="F33" s="41">
         <v>20</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="41">
         <v>30</v>
       </c>
-      <c r="H33" s="48">
+      <c r="H33" s="42">
         <v>40</v>
       </c>
-      <c r="I33" s="48">
+      <c r="I33" s="42">
         <v>50</v>
       </c>
-      <c r="J33" s="48">
+      <c r="J33" s="42">
         <v>60</v>
       </c>
-      <c r="K33" s="49">
+      <c r="K33" s="43">
         <v>100</v>
       </c>
-      <c r="L33" s="14"/>
-[...6 lines deleted...]
-      <c r="B34" s="169" t="s">
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="16"/>
+    </row>
+    <row r="34" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="174" t="s">
         <v>15</v>
       </c>
-      <c r="C34" s="170"/>
-[...1 lines deleted...]
-      <c r="E34" s="50">
+      <c r="C34" s="175"/>
+      <c r="D34" s="176"/>
+      <c r="E34" s="44">
         <v>10</v>
       </c>
-      <c r="F34" s="51">
+      <c r="F34" s="45">
         <v>20</v>
       </c>
-      <c r="G34" s="51">
+      <c r="G34" s="45">
         <v>30</v>
       </c>
-      <c r="H34" s="52">
+      <c r="H34" s="46">
         <v>40</v>
       </c>
-      <c r="I34" s="52">
+      <c r="I34" s="46">
         <v>50</v>
       </c>
-      <c r="J34" s="52">
+      <c r="J34" s="46">
         <v>60</v>
       </c>
-      <c r="K34" s="53">
+      <c r="K34" s="47">
         <v>100</v>
       </c>
-      <c r="L34" s="14"/>
-[...6 lines deleted...]
-      <c r="B35" s="163" t="s">
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="16"/>
+    </row>
+    <row r="35" spans="1:15" ht="50.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="13"/>
+      <c r="B35" s="168" t="s">
         <v>16</v>
       </c>
-      <c r="C35" s="164"/>
-[...1 lines deleted...]
-      <c r="E35" s="60">
+      <c r="C35" s="169"/>
+      <c r="D35" s="170"/>
+      <c r="E35" s="54">
         <v>5</v>
       </c>
-      <c r="F35" s="61">
+      <c r="F35" s="55">
         <v>10</v>
       </c>
-      <c r="G35" s="62">
+      <c r="G35" s="56">
         <v>15</v>
       </c>
-      <c r="H35" s="63">
+      <c r="H35" s="57">
         <v>20</v>
       </c>
-      <c r="I35" s="63">
+      <c r="I35" s="57">
         <v>25</v>
       </c>
-      <c r="J35" s="63">
+      <c r="J35" s="57">
         <v>30</v>
       </c>
-      <c r="K35" s="64">
+      <c r="K35" s="58">
         <v>35</v>
       </c>
-      <c r="M35" s="69"/>
-      <c r="N35" s="70" t="s">
+      <c r="M35" s="62"/>
+      <c r="N35" s="63" t="s">
         <v>99</v>
       </c>
-      <c r="O35" s="65" t="s">
+      <c r="O35" s="59" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="36" spans="1:15" ht="35.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B36" s="192" t="s">
+    <row r="36" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="13"/>
+      <c r="B36" s="185" t="s">
         <v>103</v>
       </c>
-      <c r="C36" s="192"/>
-[...31 lines deleted...]
-      <c r="B38" s="12" t="s">
+      <c r="C36" s="185"/>
+      <c r="D36" s="185"/>
+      <c r="E36" s="185"/>
+      <c r="F36" s="185"/>
+      <c r="G36" s="185"/>
+      <c r="H36" s="185"/>
+      <c r="I36" s="185"/>
+      <c r="J36" s="185"/>
+      <c r="K36" s="185"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="22"/>
+      <c r="O36" s="11"/>
+    </row>
+    <row r="37" spans="1:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="13"/>
+    </row>
+    <row r="38" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="C38" s="14"/>
-[...7 lines deleted...]
-      <c r="K38" s="153" t="s">
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="158" t="s">
         <v>25</v>
       </c>
-      <c r="L38" s="154"/>
-[...23 lines deleted...]
-      <c r="B40" s="71" t="s">
+      <c r="L38" s="159"/>
+      <c r="M38" s="159"/>
+      <c r="N38" s="159"/>
+      <c r="O38" s="160"/>
+    </row>
+    <row r="39" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="161"/>
+      <c r="L39" s="162"/>
+      <c r="M39" s="162"/>
+      <c r="N39" s="162"/>
+      <c r="O39" s="163"/>
+    </row>
+    <row r="40" spans="1:15" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="13"/>
+      <c r="B40" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="205"/>
-[...2 lines deleted...]
-      <c r="F40" s="57" t="s">
+      <c r="C40" s="181"/>
+      <c r="D40" s="182"/>
+      <c r="E40" s="182"/>
+      <c r="F40" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G40" s="14"/>
-[...44 lines deleted...]
-    <row r="44" spans="1:15" ht="45.75" customHeight="1"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="161"/>
+      <c r="L40" s="162"/>
+      <c r="M40" s="162"/>
+      <c r="N40" s="162"/>
+      <c r="O40" s="163"/>
+    </row>
+    <row r="41" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="161"/>
+      <c r="L41" s="162"/>
+      <c r="M41" s="162"/>
+      <c r="N41" s="162"/>
+      <c r="O41" s="163"/>
+    </row>
+    <row r="42" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="164"/>
+      <c r="L42" s="165"/>
+      <c r="M42" s="165"/>
+      <c r="N42" s="165"/>
+      <c r="O42" s="166"/>
+    </row>
+    <row r="43" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="44" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="86">
     <mergeCell ref="K27:N28"/>
     <mergeCell ref="B36:K36"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="K38:O38"/>
     <mergeCell ref="K39:O42"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="C40:E40"/>
-    <mergeCell ref="K22:L22"/>
     <mergeCell ref="M22:N22"/>
     <mergeCell ref="M23:N23"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="D13:E13"/>
+    <mergeCell ref="B12:C12"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="G13:O13"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D7:O7"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="D11:H11"/>
     <mergeCell ref="J11:O11"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K23:L23"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="B17:O17"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="L3:O3"/>
-    <mergeCell ref="B12:C12"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="I22:J22"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:O10"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="M24:N24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="B22:C22"/>
+    <mergeCell ref="K22:L22"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:H4" xr:uid="{F55A54CE-BAA8-4818-9701-6B95BB91331A}">
       <formula1>"衣笠（JR円町）, BKC（JR南草津）, OIC（JR茨木）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16" xr:uid="{498F63FA-80DE-41E6-B0E3-BA548445DA15}">
       <formula1>"はい,いいえ"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3:O3" xr:uid="{BA99CB73-E129-4D15-B0EB-7DD0A7CC4247}">
+      <formula1>"学友会 中央パート,学友会 公認団体,学友会 同好会,学友会 任意団体,学部プロジェクト団体,学生部長が認めた団体"</formula1>
+    </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42C220D9-AA48-46CC-8951-7CABF6159225}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A26" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A17" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L3" sqref="L3:O3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.61328125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="14.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.25" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
-    <col min="15" max="15" width="12.765625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.75" style="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="50.15" customHeight="1" thickBot="1">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:15" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="100" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="109"/>
-[...15 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="102"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="13"/>
-[...15 lines deleted...]
-      <c r="A3" s="111" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+    </row>
+    <row r="3" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="121" t="s">
+      <c r="B3" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="130" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="124"/>
-[...4 lines deleted...]
-      <c r="J3" s="120" t="s">
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="K3" s="77"/>
-[...7 lines deleted...]
-      <c r="B4" s="114" t="s">
+      <c r="K3" s="113"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="117"/>
+      <c r="N3" s="117"/>
+      <c r="O3" s="118"/>
+    </row>
+    <row r="4" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="115"/>
-[...5 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="C4" s="107"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="J4" s="34"/>
-[...8 lines deleted...]
-      <c r="B5" s="86" t="s">
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="29"/>
+    </row>
+    <row r="5" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="104"/>
+      <c r="B5" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="87"/>
-[...5 lines deleted...]
-      <c r="I5" s="86" t="s">
+      <c r="C5" s="76"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="87"/>
-[...8 lines deleted...]
-      <c r="B6" s="90" t="s">
+      <c r="J5" s="76"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
+    </row>
+    <row r="6" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="105"/>
+      <c r="B6" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="91"/>
-      <c r="D6" s="117" t="s">
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="118"/>
-[...3 lines deleted...]
-      <c r="I6" s="90" t="s">
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="91"/>
-[...7 lines deleted...]
-      <c r="A7" s="111" t="s">
+      <c r="J6" s="80"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="122"/>
+    </row>
+    <row r="7" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="151" t="s">
+      <c r="B7" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="152"/>
-[...15 lines deleted...]
-      <c r="B8" s="84" t="s">
+      <c r="C7" s="134"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="131"/>
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="132"/>
+    </row>
+    <row r="8" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="180" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="139" t="s">
         <v>98</v>
       </c>
-      <c r="E8" s="178"/>
-[...3 lines deleted...]
-      <c r="I8" s="41" t="s">
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="178" t="s">
+      <c r="J8" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="K8" s="178"/>
-[...7 lines deleted...]
-      <c r="B9" s="86" t="s">
+      <c r="K8" s="137"/>
+      <c r="L8" s="137"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="137"/>
+      <c r="O8" s="138"/>
+    </row>
+    <row r="9" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="87"/>
-      <c r="D9" s="143" t="s">
+      <c r="C9" s="76"/>
+      <c r="D9" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="144"/>
-[...3 lines deleted...]
-      <c r="I9" s="31" t="s">
+      <c r="E9" s="129"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="136"/>
+      <c r="I9" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="177"/>
-[...3 lines deleted...]
-      <c r="N9" s="178" t="s">
+      <c r="J9" s="136"/>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="O9" s="179"/>
-[...5 lines deleted...]
-      <c r="D10" s="92" t="s">
+      <c r="O9" s="138"/>
+    </row>
+    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="93"/>
-[...13 lines deleted...]
-      <c r="B11" s="90" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="84"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="85"/>
+    </row>
+    <row r="11" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="105"/>
+      <c r="B11" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="C11" s="91"/>
-[...5 lines deleted...]
-      <c r="I11" s="40" t="s">
+      <c r="C11" s="80"/>
+      <c r="D11" s="140"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="J11" s="183"/>
-[...7 lines deleted...]
-      <c r="A12" s="141" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="143"/>
+      <c r="O11" s="144"/>
+    </row>
+    <row r="12" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="C12" s="77"/>
-[...2 lines deleted...]
-      <c r="F12" s="42" t="s">
+      <c r="C12" s="113"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
+      <c r="F12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="139" t="s">
+      <c r="G12" s="146" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="140"/>
-[...2 lines deleted...]
-      <c r="K12" s="42" t="s">
+      <c r="H12" s="147"/>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="100" t="s">
+      <c r="L12" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="101"/>
-[...1 lines deleted...]
-      <c r="O12" s="44" t="s">
+      <c r="M12" s="90"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="38" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="35.15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B13" s="98" t="s">
+    <row r="13" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="149"/>
+      <c r="B13" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="99"/>
-[...2 lines deleted...]
-      <c r="F13" s="43" t="s">
+      <c r="C13" s="88"/>
+      <c r="D13" s="155"/>
+      <c r="E13" s="156"/>
+      <c r="F13" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="G13" s="132" t="s">
+      <c r="G13" s="125" t="s">
         <v>109</v>
       </c>
-      <c r="H13" s="133"/>
-[...26 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="H13" s="126"/>
+      <c r="I13" s="126"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="127"/>
+    </row>
+    <row r="14" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+    </row>
+    <row r="15" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="B15" s="15"/>
-[...16 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+    </row>
+    <row r="16" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="16"/>
+      <c r="B16" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="23"/>
-[...6 lines deleted...]
-      <c r="J16" s="32" t="s">
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="68"/>
-[...7 lines deleted...]
-      <c r="B17" s="107" t="s">
+      <c r="K16" s="61"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+    </row>
+    <row r="17" spans="1:15" s="24" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="23"/>
+      <c r="B17" s="99" t="s">
         <v>93</v>
       </c>
-      <c r="C17" s="107"/>
-[...31 lines deleted...]
-      <c r="B19" s="27" t="s">
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="99"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="99"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="99"/>
+      <c r="L17" s="99"/>
+      <c r="M17" s="99"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="11"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="14"/>
-[...15 lines deleted...]
-      <c r="B20" s="92" t="s">
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="17"/>
+      <c r="B20" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="93"/>
-      <c r="D20" s="180" t="str">
+      <c r="C20" s="82"/>
+      <c r="D20" s="139" t="str">
         <f>IF(D4="","")</f>
         <v/>
       </c>
-      <c r="E20" s="178"/>
-[...1 lines deleted...]
-      <c r="G20" s="36" t="s">
+      <c r="E20" s="137"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="I20" s="143" t="str">
+      <c r="I20" s="128" t="str">
         <f>B11</f>
         <v>開催場所　最寄り駅</v>
       </c>
-      <c r="J20" s="144"/>
-      <c r="K20" s="194" t="str">
+      <c r="J20" s="129"/>
+      <c r="K20" s="187" t="str">
         <f>IF(D11="","")</f>
         <v/>
       </c>
-      <c r="L20" s="195"/>
-[...1 lines deleted...]
-      <c r="N20" s="37" t="s">
+      <c r="L20" s="188"/>
+      <c r="M20" s="189"/>
+      <c r="N20" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="O20" s="14"/>
-[...20 lines deleted...]
-      <c r="B22" s="97" t="s">
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+    </row>
+    <row r="22" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="13"/>
+      <c r="B22" s="86" t="s">
         <v>97</v>
       </c>
-      <c r="C22" s="137"/>
-      <c r="D22" s="80" t="s">
+      <c r="C22" s="95"/>
+      <c r="D22" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="81"/>
-      <c r="F22" s="97" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="97"/>
-      <c r="H22" s="11" t="s">
+      <c r="G22" s="86"/>
+      <c r="H22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="80" t="s">
+      <c r="I22" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="J22" s="81"/>
-      <c r="K22" s="80" t="s">
+      <c r="J22" s="70"/>
+      <c r="K22" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="L22" s="138"/>
-      <c r="M22" s="80" t="s">
+      <c r="L22" s="145"/>
+      <c r="M22" s="69" t="s">
         <v>104</v>
       </c>
-      <c r="N22" s="81"/>
-[...4 lines deleted...]
-      <c r="B23" s="135" t="s">
+      <c r="N22" s="70"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:15" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13"/>
+      <c r="B23" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="C23" s="136"/>
-[...15 lines deleted...]
-      <c r="B24" s="78" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="150"/>
+      <c r="F23" s="151"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:15" ht="54.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13"/>
+      <c r="B24" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="79"/>
-[...11 lines deleted...]
-      <c r="O24" s="67" t="s">
+      <c r="C24" s="68"/>
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="192"/>
+      <c r="K24" s="98"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="91"/>
+      <c r="N24" s="92"/>
+      <c r="O24" s="60" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="20.149999999999999" customHeight="1" thickTop="1">
-[...17 lines deleted...]
-      <c r="B26" s="27" t="s">
+    <row r="25" spans="1:15" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+      <c r="O25" s="16"/>
+    </row>
+    <row r="26" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="14"/>
-[...15 lines deleted...]
-      <c r="B27" s="137" t="s">
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="16"/>
+    </row>
+    <row r="27" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="17"/>
+      <c r="B27" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="137"/>
-      <c r="D27" s="97" t="s">
+      <c r="C27" s="95"/>
+      <c r="D27" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="E27" s="97"/>
-      <c r="F27" s="97" t="s">
+      <c r="E27" s="86"/>
+      <c r="F27" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="G27" s="97"/>
-      <c r="H27" s="97" t="s">
+      <c r="G27" s="86"/>
+      <c r="H27" s="86" t="s">
         <v>101</v>
       </c>
-      <c r="I27" s="97"/>
-[...1 lines deleted...]
-      <c r="K27" s="190" t="s">
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="183" t="s">
         <v>102</v>
       </c>
-      <c r="L27" s="191"/>
-[...6 lines deleted...]
-      <c r="B28" s="197" t="s">
+      <c r="L27" s="184"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="184"/>
+      <c r="O27" s="13"/>
+    </row>
+    <row r="28" spans="1:15" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="198"/>
-[...15 lines deleted...]
-      <c r="B29" s="162" t="s">
+      <c r="C28" s="191"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="150"/>
+      <c r="F28" s="150"/>
+      <c r="G28" s="150"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="183"/>
+      <c r="L28" s="184"/>
+      <c r="M28" s="184"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="13"/>
+    </row>
+    <row r="29" spans="1:15" ht="54.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="167" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="162"/>
-[...7 lines deleted...]
-      <c r="K29" s="66" t="s">
+      <c r="C29" s="167"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="91"/>
+      <c r="I29" s="180"/>
+      <c r="J29" s="92"/>
+      <c r="K29" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="L29" s="72" t="s">
+      <c r="L29" s="65" t="s">
         <v>107</v>
       </c>
-      <c r="M29" s="14"/>
-[...37 lines deleted...]
-      <c r="B32" s="12" t="s">
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+    </row>
+    <row r="30" spans="1:15" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="17"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+    </row>
+    <row r="31" spans="1:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+    </row>
+    <row r="32" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="C32" s="14"/>
-[...7 lines deleted...]
-      <c r="K32" s="153" t="s">
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="158" t="s">
         <v>25</v>
       </c>
-      <c r="L32" s="154"/>
-[...23 lines deleted...]
-      <c r="B34" s="71" t="s">
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="160"/>
+    </row>
+    <row r="33" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="161"/>
+      <c r="L33" s="162"/>
+      <c r="M33" s="162"/>
+      <c r="N33" s="162"/>
+      <c r="O33" s="163"/>
+    </row>
+    <row r="34" spans="1:15" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="58"/>
-[...2 lines deleted...]
-      <c r="F34" s="57" t="s">
+      <c r="C34" s="52"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G34" s="14"/>
-[...44 lines deleted...]
-    <row r="38" spans="1:15" ht="45.75" customHeight="1"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="161"/>
+      <c r="L34" s="162"/>
+      <c r="M34" s="162"/>
+      <c r="N34" s="162"/>
+      <c r="O34" s="163"/>
+    </row>
+    <row r="35" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="161"/>
+      <c r="L35" s="162"/>
+      <c r="M35" s="162"/>
+      <c r="N35" s="162"/>
+      <c r="O35" s="163"/>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="164"/>
+      <c r="L36" s="165"/>
+      <c r="M36" s="165"/>
+      <c r="N36" s="165"/>
+      <c r="O36" s="166"/>
+    </row>
+    <row r="37" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="38" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="80">
     <mergeCell ref="K32:O32"/>
     <mergeCell ref="K33:O36"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K27:N28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="M24:N24"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
     <mergeCell ref="M22:N22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="K23:L23"/>
     <mergeCell ref="M23:N23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="I22:J22"/>
     <mergeCell ref="K22:L22"/>
-    <mergeCell ref="B24:C24"/>
-[...1 lines deleted...]
-    <mergeCell ref="F24:G24"/>
     <mergeCell ref="B17:O17"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="G13:O13"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:H11"/>
     <mergeCell ref="J11:O11"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:O7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:O6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16" xr:uid="{8CB8FACC-0954-46D8-95EB-9EDCB11B119E}">
       <formula1>"はい,いいえ"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:H4" xr:uid="{F3ED78FE-A4C8-4951-A7E7-3ADDAFD8E442}">
       <formula1>"衣笠（JR円町）, BKC（JR南草津）, OIC（JR茨木）"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3:O3" xr:uid="{87D60462-3F3D-415F-8E4C-46F1B00C80FA}">
+      <formula1>"学友会 中央パート,学友会 公認団体,学友会 同好会,学友会 任意団体,学部プロジェクト団体,学生部長が認めた団体"</formula1>
+    </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F002445-54B2-4DF6-B184-228A580B6251}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A28" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13:O13"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L3" sqref="L3:O3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.61328125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="14.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.25" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
-    <col min="15" max="15" width="12.765625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.75" style="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="50.15" customHeight="1" thickBot="1">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:15" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="100" t="s">
         <v>111</v>
       </c>
-      <c r="B1" s="109"/>
-[...15 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="102"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="13"/>
-[...15 lines deleted...]
-      <c r="A3" s="111" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+    </row>
+    <row r="3" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="121" t="s">
+      <c r="B3" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="130" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="124"/>
-[...4 lines deleted...]
-      <c r="J3" s="120" t="s">
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="K3" s="77"/>
-[...7 lines deleted...]
-      <c r="B4" s="114" t="s">
+      <c r="K3" s="113"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="117"/>
+      <c r="N3" s="117"/>
+      <c r="O3" s="118"/>
+    </row>
+    <row r="4" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="115"/>
-[...5 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="C4" s="107"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="J4" s="34"/>
-[...8 lines deleted...]
-      <c r="B5" s="86" t="s">
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="29"/>
+    </row>
+    <row r="5" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="104"/>
+      <c r="B5" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="87"/>
-[...5 lines deleted...]
-      <c r="I5" s="86" t="s">
+      <c r="C5" s="76"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="87"/>
-[...8 lines deleted...]
-      <c r="B6" s="90" t="s">
+      <c r="J5" s="76"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
+    </row>
+    <row r="6" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="105"/>
+      <c r="B6" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="91"/>
-      <c r="D6" s="117" t="s">
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="118"/>
-[...3 lines deleted...]
-      <c r="I6" s="90" t="s">
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="91"/>
-[...7 lines deleted...]
-      <c r="A7" s="111" t="s">
+      <c r="J6" s="80"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="122"/>
+    </row>
+    <row r="7" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="151" t="s">
+      <c r="B7" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="152"/>
-[...15 lines deleted...]
-      <c r="B8" s="84" t="s">
+      <c r="C7" s="134"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="131"/>
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="132"/>
+    </row>
+    <row r="8" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="180" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="139" t="s">
         <v>98</v>
       </c>
-      <c r="E8" s="178"/>
-[...3 lines deleted...]
-      <c r="I8" s="41" t="s">
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="178" t="s">
+      <c r="J8" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="K8" s="178"/>
-[...7 lines deleted...]
-      <c r="B9" s="86" t="s">
+      <c r="K8" s="137"/>
+      <c r="L8" s="137"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="137"/>
+      <c r="O8" s="138"/>
+    </row>
+    <row r="9" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="87"/>
-      <c r="D9" s="143" t="s">
+      <c r="C9" s="76"/>
+      <c r="D9" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="144"/>
-[...3 lines deleted...]
-      <c r="I9" s="31" t="s">
+      <c r="E9" s="129"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="136"/>
+      <c r="I9" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="177"/>
-[...3 lines deleted...]
-      <c r="N9" s="178" t="s">
+      <c r="J9" s="136"/>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="O9" s="179"/>
-[...5 lines deleted...]
-      <c r="D10" s="92" t="s">
+      <c r="O9" s="138"/>
+    </row>
+    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="93"/>
-[...13 lines deleted...]
-      <c r="B11" s="90" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="84"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="85"/>
+    </row>
+    <row r="11" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="105"/>
+      <c r="B11" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="C11" s="91"/>
-[...5 lines deleted...]
-      <c r="I11" s="40" t="s">
+      <c r="C11" s="80"/>
+      <c r="D11" s="140"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="J11" s="183"/>
-[...7 lines deleted...]
-      <c r="A12" s="141" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="143"/>
+      <c r="O11" s="144"/>
+    </row>
+    <row r="12" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="C12" s="77"/>
-[...2 lines deleted...]
-      <c r="F12" s="42" t="s">
+      <c r="C12" s="113"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
+      <c r="F12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="139" t="s">
+      <c r="G12" s="146" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="140"/>
-[...2 lines deleted...]
-      <c r="K12" s="42" t="s">
+      <c r="H12" s="147"/>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="100" t="s">
+      <c r="L12" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="101"/>
-[...1 lines deleted...]
-      <c r="O12" s="44" t="s">
+      <c r="M12" s="90"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="38" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="35.15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B13" s="98" t="s">
+    <row r="13" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="149"/>
+      <c r="B13" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="99"/>
-[...2 lines deleted...]
-      <c r="F13" s="43" t="s">
+      <c r="C13" s="88"/>
+      <c r="D13" s="155"/>
+      <c r="E13" s="156"/>
+      <c r="F13" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="G13" s="132" t="s">
+      <c r="G13" s="125" t="s">
         <v>109</v>
       </c>
-      <c r="H13" s="133"/>
-[...26 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="H13" s="126"/>
+      <c r="I13" s="126"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="127"/>
+    </row>
+    <row r="14" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+    </row>
+    <row r="15" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="B15" s="15"/>
-[...16 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+    </row>
+    <row r="16" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="16"/>
+      <c r="B16" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="23"/>
-[...6 lines deleted...]
-      <c r="J16" s="32" t="s">
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="68"/>
-[...7 lines deleted...]
-      <c r="B17" s="107" t="s">
+      <c r="K16" s="61"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+    </row>
+    <row r="17" spans="1:15" s="24" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="23"/>
+      <c r="B17" s="99" t="s">
         <v>93</v>
       </c>
-      <c r="C17" s="107"/>
-[...31 lines deleted...]
-      <c r="B19" s="27" t="s">
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="99"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="99"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="99"/>
+      <c r="L17" s="99"/>
+      <c r="M17" s="99"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="11"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="14"/>
-[...15 lines deleted...]
-      <c r="B20" s="92" t="s">
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="17"/>
+      <c r="B20" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="93"/>
-      <c r="D20" s="180" t="str">
+      <c r="C20" s="82"/>
+      <c r="D20" s="139" t="str">
         <f>IF(D4="","")</f>
         <v/>
       </c>
-      <c r="E20" s="178"/>
-[...1 lines deleted...]
-      <c r="G20" s="36" t="s">
+      <c r="E20" s="137"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="I20" s="143" t="str">
+      <c r="I20" s="128" t="str">
         <f>B11</f>
         <v>開催場所　最寄り駅</v>
       </c>
-      <c r="J20" s="144"/>
-      <c r="K20" s="194" t="str">
+      <c r="J20" s="129"/>
+      <c r="K20" s="187" t="str">
         <f>IF(D11="","")</f>
         <v/>
       </c>
-      <c r="L20" s="195"/>
-[...1 lines deleted...]
-      <c r="N20" s="37" t="s">
+      <c r="L20" s="188"/>
+      <c r="M20" s="189"/>
+      <c r="N20" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="O20" s="14"/>
-[...20 lines deleted...]
-      <c r="B22" s="97" t="s">
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+    </row>
+    <row r="22" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="13"/>
+      <c r="B22" s="86" t="s">
         <v>97</v>
       </c>
-      <c r="C22" s="137"/>
-      <c r="D22" s="80" t="s">
+      <c r="C22" s="95"/>
+      <c r="D22" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="81"/>
-      <c r="F22" s="97" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="97"/>
-      <c r="H22" s="11" t="s">
+      <c r="G22" s="86"/>
+      <c r="H22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="80" t="s">
+      <c r="I22" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="J22" s="81"/>
-      <c r="K22" s="80" t="s">
+      <c r="J22" s="70"/>
+      <c r="K22" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="L22" s="138"/>
-      <c r="M22" s="80" t="s">
+      <c r="L22" s="145"/>
+      <c r="M22" s="69" t="s">
         <v>104</v>
       </c>
-      <c r="N22" s="81"/>
-[...4 lines deleted...]
-      <c r="B23" s="135" t="s">
+      <c r="N22" s="70"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:15" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13"/>
+      <c r="B23" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="C23" s="136"/>
-[...15 lines deleted...]
-      <c r="B24" s="78" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="150"/>
+      <c r="F23" s="151"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:15" ht="54.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13"/>
+      <c r="B24" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="79"/>
-[...11 lines deleted...]
-      <c r="O24" s="67" t="s">
+      <c r="C24" s="68"/>
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="192"/>
+      <c r="K24" s="98"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="91"/>
+      <c r="N24" s="92"/>
+      <c r="O24" s="60" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="20.149999999999999" customHeight="1" thickTop="1">
-[...17 lines deleted...]
-      <c r="B26" s="27" t="s">
+    <row r="25" spans="1:15" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+      <c r="O25" s="16"/>
+    </row>
+    <row r="26" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="14"/>
-[...15 lines deleted...]
-      <c r="B27" s="137" t="s">
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="16"/>
+    </row>
+    <row r="27" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="17"/>
+      <c r="B27" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="137"/>
-      <c r="D27" s="97" t="s">
+      <c r="C27" s="95"/>
+      <c r="D27" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="E27" s="97"/>
-      <c r="F27" s="97" t="s">
+      <c r="E27" s="86"/>
+      <c r="F27" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="G27" s="97"/>
-      <c r="H27" s="97" t="s">
+      <c r="G27" s="86"/>
+      <c r="H27" s="86" t="s">
         <v>101</v>
       </c>
-      <c r="I27" s="97"/>
-[...1 lines deleted...]
-      <c r="K27" s="190" t="s">
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="183" t="s">
         <v>102</v>
       </c>
-      <c r="L27" s="191"/>
-[...6 lines deleted...]
-      <c r="B28" s="197" t="s">
+      <c r="L27" s="184"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="184"/>
+      <c r="O27" s="13"/>
+    </row>
+    <row r="28" spans="1:15" ht="54.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17"/>
+      <c r="B28" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="198"/>
-[...15 lines deleted...]
-      <c r="B29" s="162" t="s">
+      <c r="C28" s="191"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="150"/>
+      <c r="F28" s="150"/>
+      <c r="G28" s="150"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="183"/>
+      <c r="L28" s="184"/>
+      <c r="M28" s="184"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="13"/>
+    </row>
+    <row r="29" spans="1:15" ht="54.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17"/>
+      <c r="B29" s="167" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="162"/>
-[...7 lines deleted...]
-      <c r="K29" s="66" t="s">
+      <c r="C29" s="167"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="91"/>
+      <c r="I29" s="180"/>
+      <c r="J29" s="92"/>
+      <c r="K29" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="L29" s="72" t="s">
+      <c r="L29" s="65" t="s">
         <v>107</v>
       </c>
-      <c r="M29" s="14"/>
-[...37 lines deleted...]
-      <c r="B32" s="12" t="s">
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+    </row>
+    <row r="30" spans="1:15" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="17"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+    </row>
+    <row r="31" spans="1:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+    </row>
+    <row r="32" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="C32" s="14"/>
-[...7 lines deleted...]
-      <c r="K32" s="153" t="s">
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="158" t="s">
         <v>25</v>
       </c>
-      <c r="L32" s="154"/>
-[...23 lines deleted...]
-      <c r="B34" s="71" t="s">
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="160"/>
+    </row>
+    <row r="33" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="161"/>
+      <c r="L33" s="162"/>
+      <c r="M33" s="162"/>
+      <c r="N33" s="162"/>
+      <c r="O33" s="163"/>
+    </row>
+    <row r="34" spans="1:15" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="C34" s="58"/>
-[...2 lines deleted...]
-      <c r="F34" s="57" t="s">
+      <c r="C34" s="52"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G34" s="14"/>
-[...44 lines deleted...]
-    <row r="38" spans="1:15" ht="45.75" customHeight="1"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="161"/>
+      <c r="L34" s="162"/>
+      <c r="M34" s="162"/>
+      <c r="N34" s="162"/>
+      <c r="O34" s="163"/>
+    </row>
+    <row r="35" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="161"/>
+      <c r="L35" s="162"/>
+      <c r="M35" s="162"/>
+      <c r="N35" s="162"/>
+      <c r="O35" s="163"/>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="164"/>
+      <c r="L36" s="165"/>
+      <c r="M36" s="165"/>
+      <c r="N36" s="165"/>
+      <c r="O36" s="166"/>
+    </row>
+    <row r="37" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="38" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="80">
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="K32:O32"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K33:O36"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K27:N28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="M24:N24"/>
     <mergeCell ref="M22:N22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
@@ -7516,846 +7496,839 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:O6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:H4" xr:uid="{1506AFBC-EC61-41F3-AFD9-AD04B0754367}">
       <formula1>"衣笠（JR円町）, BKC（JR南草津）, OIC（JR茨木）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16" xr:uid="{80BF05C9-8419-433B-AB4B-8E63ACECBB53}">
       <formula1>"はい,いいえ"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3:O3" xr:uid="{84B86F52-BD79-4620-8366-1DA312A5CB40}">
+      <formula1>"学友会 中央パート,学友会 公認団体,学友会 同好会,学友会 任意団体,学部プロジェクト団体,学生部長が認めた団体"</formula1>
+    </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EA78FAD-15F4-41D5-B909-4F96C4F7B280}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A21" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13:O13"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L3" sqref="L3:O3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.61328125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="14.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.25" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
-    <col min="15" max="15" width="12.765625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.75" style="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="70" customHeight="1" thickBot="1">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:15" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="100" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="109"/>
-[...15 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="102"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="13"/>
-[...15 lines deleted...]
-      <c r="A3" s="111" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+    </row>
+    <row r="3" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="121" t="s">
+      <c r="B3" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="130" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="124"/>
-[...4 lines deleted...]
-      <c r="J3" s="120" t="s">
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="K3" s="77"/>
-[...7 lines deleted...]
-      <c r="B4" s="114" t="s">
+      <c r="K3" s="113"/>
+      <c r="L3" s="116" t="s">
+        <v>80</v>
+      </c>
+      <c r="M3" s="117"/>
+      <c r="N3" s="117"/>
+      <c r="O3" s="118"/>
+    </row>
+    <row r="4" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="115"/>
-[...5 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="C4" s="107"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="J4" s="34"/>
-[...8 lines deleted...]
-      <c r="B5" s="86" t="s">
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="29"/>
+    </row>
+    <row r="5" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="104"/>
+      <c r="B5" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="87"/>
-[...5 lines deleted...]
-      <c r="I5" s="86" t="s">
+      <c r="C5" s="76"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="87"/>
-[...8 lines deleted...]
-      <c r="B6" s="90" t="s">
+      <c r="J5" s="76"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
+    </row>
+    <row r="6" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="105"/>
+      <c r="B6" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="91"/>
-      <c r="D6" s="117" t="s">
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="118"/>
-[...3 lines deleted...]
-      <c r="I6" s="90" t="s">
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="91"/>
-[...7 lines deleted...]
-      <c r="A7" s="111" t="s">
+      <c r="J6" s="80"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="122"/>
+    </row>
+    <row r="7" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="151" t="s">
+      <c r="B7" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="152"/>
-[...15 lines deleted...]
-      <c r="B8" s="84" t="s">
+      <c r="C7" s="134"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="131"/>
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="132"/>
+    </row>
+    <row r="8" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="180" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="139" t="s">
         <v>98</v>
       </c>
-      <c r="E8" s="178"/>
-[...3 lines deleted...]
-      <c r="I8" s="41" t="s">
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="178" t="s">
+      <c r="J8" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="K8" s="178"/>
-[...7 lines deleted...]
-      <c r="B9" s="86" t="s">
+      <c r="K8" s="137"/>
+      <c r="L8" s="137"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="137"/>
+      <c r="O8" s="138"/>
+    </row>
+    <row r="9" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="87"/>
-      <c r="D9" s="143" t="s">
+      <c r="C9" s="76"/>
+      <c r="D9" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="144"/>
-[...3 lines deleted...]
-      <c r="I9" s="31" t="s">
+      <c r="E9" s="129"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="136"/>
+      <c r="I9" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="177"/>
-[...3 lines deleted...]
-      <c r="N9" s="178" t="s">
+      <c r="J9" s="136"/>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="O9" s="179"/>
-[...5 lines deleted...]
-      <c r="D10" s="92" t="s">
+      <c r="O9" s="138"/>
+    </row>
+    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="93"/>
-[...13 lines deleted...]
-      <c r="B11" s="90" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="84"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="85"/>
+    </row>
+    <row r="11" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="105"/>
+      <c r="B11" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="C11" s="91"/>
-[...5 lines deleted...]
-      <c r="I11" s="40" t="s">
+      <c r="C11" s="80"/>
+      <c r="D11" s="140"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="J11" s="183"/>
-[...7 lines deleted...]
-      <c r="A12" s="141" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="143"/>
+      <c r="O11" s="144"/>
+    </row>
+    <row r="12" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="C12" s="77"/>
-[...2 lines deleted...]
-      <c r="F12" s="42" t="s">
+      <c r="C12" s="113"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
+      <c r="F12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="139" t="s">
+      <c r="G12" s="146" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="140"/>
-[...2 lines deleted...]
-      <c r="K12" s="42" t="s">
+      <c r="H12" s="147"/>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="100" t="s">
+      <c r="L12" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="101"/>
-[...1 lines deleted...]
-      <c r="O12" s="44" t="s">
+      <c r="M12" s="90"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="38" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="35.15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B13" s="98" t="s">
+    <row r="13" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="149"/>
+      <c r="B13" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="99"/>
-[...2 lines deleted...]
-      <c r="F13" s="43" t="s">
+      <c r="C13" s="88"/>
+      <c r="D13" s="155"/>
+      <c r="E13" s="156"/>
+      <c r="F13" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="G13" s="132" t="s">
+      <c r="G13" s="125" t="s">
         <v>109</v>
       </c>
-      <c r="H13" s="133"/>
-[...26 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="H13" s="126"/>
+      <c r="I13" s="126"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="127"/>
+    </row>
+    <row r="14" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+    </row>
+    <row r="15" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="B15" s="15"/>
-[...16 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+    </row>
+    <row r="16" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="16"/>
+      <c r="B16" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="23"/>
-[...6 lines deleted...]
-      <c r="J16" s="32" t="s">
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="68"/>
-[...7 lines deleted...]
-      <c r="B17" s="107" t="s">
+      <c r="K16" s="61"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+    </row>
+    <row r="17" spans="1:15" s="24" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="23"/>
+      <c r="B17" s="99" t="s">
         <v>93</v>
       </c>
-      <c r="C17" s="107"/>
-[...31 lines deleted...]
-      <c r="B19" s="27" t="s">
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="99"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="99"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="99"/>
+      <c r="L17" s="99"/>
+      <c r="M17" s="99"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="11"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="14"/>
-[...15 lines deleted...]
-      <c r="B20" s="92" t="s">
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="17"/>
+      <c r="B20" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="93"/>
-      <c r="D20" s="180" t="str">
+      <c r="C20" s="82"/>
+      <c r="D20" s="139" t="str">
         <f>IF(D4="","")</f>
         <v/>
       </c>
-      <c r="E20" s="178"/>
-[...1 lines deleted...]
-      <c r="G20" s="36" t="s">
+      <c r="E20" s="137"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="I20" s="143" t="str">
+      <c r="I20" s="128" t="str">
         <f>B11</f>
         <v>開催場所　最寄り駅</v>
       </c>
-      <c r="J20" s="144"/>
-      <c r="K20" s="194" t="str">
+      <c r="J20" s="129"/>
+      <c r="K20" s="187" t="str">
         <f>IF(D11="","")</f>
         <v/>
       </c>
-      <c r="L20" s="195"/>
-[...1 lines deleted...]
-      <c r="N20" s="37" t="s">
+      <c r="L20" s="188"/>
+      <c r="M20" s="189"/>
+      <c r="N20" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="O20" s="14"/>
-[...20 lines deleted...]
-      <c r="B22" s="97" t="s">
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+    </row>
+    <row r="22" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="13"/>
+      <c r="B22" s="86" t="s">
         <v>97</v>
       </c>
-      <c r="C22" s="137"/>
-      <c r="D22" s="80" t="s">
+      <c r="C22" s="95"/>
+      <c r="D22" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="81"/>
-      <c r="F22" s="97" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="97"/>
-      <c r="H22" s="11" t="s">
+      <c r="G22" s="86"/>
+      <c r="H22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="80" t="s">
+      <c r="I22" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="J22" s="81"/>
-[...8 lines deleted...]
-      <c r="B23" s="135" t="s">
+      <c r="J22" s="70"/>
+      <c r="K22" s="197"/>
+      <c r="L22" s="194"/>
+      <c r="M22" s="194"/>
+      <c r="N22" s="194"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="13"/>
+      <c r="B23" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="C23" s="136"/>
-[...15 lines deleted...]
-      <c r="B24" s="78" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="150"/>
+      <c r="F23" s="151"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="195"/>
+      <c r="L23" s="196"/>
+      <c r="M23" s="196"/>
+      <c r="N23" s="196"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="13"/>
+      <c r="B24" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="79"/>
-[...31 lines deleted...]
-      <c r="B26" s="27" t="s">
+      <c r="C24" s="68"/>
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="192"/>
+      <c r="K24" s="195"/>
+      <c r="L24" s="196"/>
+      <c r="M24" s="196"/>
+      <c r="N24" s="196"/>
+      <c r="O24" s="60"/>
+    </row>
+    <row r="25" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+      <c r="O25" s="16"/>
+    </row>
+    <row r="26" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="14"/>
-[...15 lines deleted...]
-      <c r="B27" s="137" t="s">
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="16"/>
+    </row>
+    <row r="27" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="17"/>
+      <c r="B27" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="137"/>
-      <c r="D27" s="97" t="s">
+      <c r="C27" s="95"/>
+      <c r="D27" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="E27" s="97"/>
-[...13 lines deleted...]
-      <c r="B28" s="197" t="s">
+      <c r="E27" s="86"/>
+      <c r="F27" s="197"/>
+      <c r="G27" s="194"/>
+      <c r="H27" s="194"/>
+      <c r="I27" s="194"/>
+      <c r="J27" s="194"/>
+      <c r="K27" s="184"/>
+      <c r="L27" s="184"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="184"/>
+      <c r="O27" s="13"/>
+    </row>
+    <row r="28" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="17"/>
+      <c r="B28" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="198"/>
-[...15 lines deleted...]
-      <c r="B29" s="162" t="s">
+      <c r="C28" s="191"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="150"/>
+      <c r="F28" s="195"/>
+      <c r="G28" s="196"/>
+      <c r="H28" s="196"/>
+      <c r="I28" s="196"/>
+      <c r="J28" s="196"/>
+      <c r="K28" s="184"/>
+      <c r="L28" s="184"/>
+      <c r="M28" s="184"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="13"/>
+    </row>
+    <row r="29" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="17"/>
+      <c r="B29" s="167" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="162"/>
-[...47 lines deleted...]
-      <c r="B32" s="75" t="s">
+      <c r="C29" s="167"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="195"/>
+      <c r="G29" s="196"/>
+      <c r="H29" s="196"/>
+      <c r="I29" s="196"/>
+      <c r="J29" s="196"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+    </row>
+    <row r="30" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="17"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+    </row>
+    <row r="31" spans="1:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+    </row>
+    <row r="32" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="66" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="14"/>
-[...7 lines deleted...]
-      <c r="K32" s="153" t="s">
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="158" t="s">
         <v>25</v>
       </c>
-      <c r="L32" s="154"/>
-[...23 lines deleted...]
-      <c r="B34" s="71" t="s">
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="160"/>
+    </row>
+    <row r="33" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="161"/>
+      <c r="L33" s="162"/>
+      <c r="M33" s="162"/>
+      <c r="N33" s="162"/>
+      <c r="O33" s="163"/>
+    </row>
+    <row r="34" spans="1:15" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="64" t="s">
         <v>115</v>
       </c>
-      <c r="C34" s="58"/>
-[...2 lines deleted...]
-      <c r="F34" s="57" t="s">
+      <c r="C34" s="52"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G34" s="14"/>
-[...44 lines deleted...]
-    <row r="38" spans="1:15" ht="45.75" customHeight="1"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="161"/>
+      <c r="L34" s="162"/>
+      <c r="M34" s="162"/>
+      <c r="N34" s="162"/>
+      <c r="O34" s="163"/>
+    </row>
+    <row r="35" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="161"/>
+      <c r="L35" s="162"/>
+      <c r="M35" s="162"/>
+      <c r="N35" s="162"/>
+      <c r="O35" s="163"/>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="164"/>
+      <c r="L36" s="165"/>
+      <c r="M36" s="165"/>
+      <c r="N36" s="165"/>
+      <c r="O36" s="166"/>
+    </row>
+    <row r="37" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="38" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="80">
     <mergeCell ref="M24:N24"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="K32:O32"/>
     <mergeCell ref="K33:O36"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K27:N28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="M22:N22"/>
@@ -8396,846 +8369,837 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:O6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16" xr:uid="{C1795527-8E19-45F2-B83C-7EE53AE985DE}">
       <formula1>"はい,いいえ"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:H4" xr:uid="{CAEE9F32-32B0-4D7F-8780-40D264335E37}">
       <formula1>"衣笠（JR円町）, BKC（JR南草津）, OIC（JR茨木）"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3:O3" xr:uid="{561213CB-D0D4-4D6F-8075-AD99592E07EE}">
+      <formula1>"学友会 中央パート,学友会 公認団体,学友会 同好会,学友会 任意団体,学部プロジェクト団体,学生部長が認めた団体"</formula1>
+    </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D21D99D-2630-46D7-94F3-E992ECC66CC4}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D28" sqref="B28:E28"/>
+      <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.61328125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="14.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.25" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.25" style="1" customWidth="1"/>
+    <col min="12" max="12" width="10.375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
-    <col min="15" max="15" width="12.765625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.75" style="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="70" customHeight="1" thickBot="1">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:15" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="100" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="109"/>
-[...15 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="102"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="13"/>
-[...15 lines deleted...]
-      <c r="A3" s="111" t="s">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+    </row>
+    <row r="3" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="121" t="s">
+      <c r="B3" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="C3" s="122"/>
-      <c r="D3" s="130" t="s">
+      <c r="C3" s="115"/>
+      <c r="D3" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="124"/>
-[...4 lines deleted...]
-      <c r="J3" s="120" t="s">
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="112" t="s">
         <v>89</v>
       </c>
-      <c r="K3" s="77"/>
-[...7 lines deleted...]
-      <c r="B4" s="114" t="s">
+      <c r="K3" s="113"/>
+      <c r="L3" s="116"/>
+      <c r="M3" s="117"/>
+      <c r="N3" s="117"/>
+      <c r="O3" s="118"/>
+    </row>
+    <row r="4" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="115"/>
-[...5 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="C4" s="107"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="J4" s="34"/>
-[...8 lines deleted...]
-      <c r="B5" s="86" t="s">
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="29"/>
+    </row>
+    <row r="5" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="104"/>
+      <c r="B5" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="C5" s="87"/>
-[...5 lines deleted...]
-      <c r="I5" s="86" t="s">
+      <c r="C5" s="76"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="87"/>
-[...8 lines deleted...]
-      <c r="B6" s="90" t="s">
+      <c r="J5" s="76"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="121"/>
+    </row>
+    <row r="6" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="105"/>
+      <c r="B6" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="91"/>
-      <c r="D6" s="117" t="s">
+      <c r="C6" s="80"/>
+      <c r="D6" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="118"/>
-[...3 lines deleted...]
-      <c r="I6" s="90" t="s">
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="91"/>
-[...7 lines deleted...]
-      <c r="A7" s="111" t="s">
+      <c r="J6" s="80"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="122"/>
+    </row>
+    <row r="7" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="151" t="s">
+      <c r="B7" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="152"/>
-[...15 lines deleted...]
-      <c r="B8" s="84" t="s">
+      <c r="C7" s="134"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="131"/>
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="132"/>
+    </row>
+    <row r="8" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="85"/>
-      <c r="D8" s="180" t="s">
+      <c r="C8" s="74"/>
+      <c r="D8" s="139" t="s">
         <v>98</v>
       </c>
-      <c r="E8" s="178"/>
-[...3 lines deleted...]
-      <c r="I8" s="41" t="s">
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="178" t="s">
+      <c r="J8" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="K8" s="178"/>
-[...7 lines deleted...]
-      <c r="B9" s="86" t="s">
+      <c r="K8" s="137"/>
+      <c r="L8" s="137"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="137"/>
+      <c r="O8" s="138"/>
+    </row>
+    <row r="9" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="87"/>
-      <c r="D9" s="143" t="s">
+      <c r="C9" s="76"/>
+      <c r="D9" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="144"/>
-[...3 lines deleted...]
-      <c r="I9" s="31" t="s">
+      <c r="E9" s="129"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="136"/>
+      <c r="H9" s="136"/>
+      <c r="I9" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="177"/>
-[...3 lines deleted...]
-      <c r="N9" s="178" t="s">
+      <c r="J9" s="136"/>
+      <c r="K9" s="136"/>
+      <c r="L9" s="136"/>
+      <c r="M9" s="136"/>
+      <c r="N9" s="137" t="s">
         <v>85</v>
       </c>
-      <c r="O9" s="179"/>
-[...5 lines deleted...]
-      <c r="D10" s="92" t="s">
+      <c r="O9" s="138"/>
+    </row>
+    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="93"/>
-[...13 lines deleted...]
-      <c r="B11" s="90" t="s">
+      <c r="E10" s="82"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="84"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="85"/>
+    </row>
+    <row r="11" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="105"/>
+      <c r="B11" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="C11" s="91"/>
-[...5 lines deleted...]
-      <c r="I11" s="40" t="s">
+      <c r="C11" s="80"/>
+      <c r="D11" s="140"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="J11" s="183"/>
-[...7 lines deleted...]
-      <c r="A12" s="141" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="143"/>
+      <c r="M11" s="143"/>
+      <c r="N11" s="143"/>
+      <c r="O11" s="144"/>
+    </row>
+    <row r="12" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="157" t="s">
         <v>91</v>
       </c>
-      <c r="C12" s="77"/>
-[...2 lines deleted...]
-      <c r="F12" s="42" t="s">
+      <c r="C12" s="113"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
+      <c r="F12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="139" t="s">
+      <c r="G12" s="146" t="s">
         <v>118</v>
       </c>
-      <c r="H12" s="140"/>
-[...2 lines deleted...]
-      <c r="K12" s="42" t="s">
+      <c r="H12" s="147"/>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="100" t="s">
+      <c r="L12" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="101"/>
-[...1 lines deleted...]
-      <c r="O12" s="44" t="s">
+      <c r="M12" s="90"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="38" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="35.15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B13" s="98" t="s">
+    <row r="13" spans="1:15" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="149"/>
+      <c r="B13" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="99"/>
-[...2 lines deleted...]
-      <c r="F13" s="43" t="s">
+      <c r="C13" s="88"/>
+      <c r="D13" s="155"/>
+      <c r="E13" s="156"/>
+      <c r="F13" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="G13" s="132" t="s">
+      <c r="G13" s="125" t="s">
         <v>109</v>
       </c>
-      <c r="H13" s="133"/>
-[...26 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="H13" s="126"/>
+      <c r="I13" s="126"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="126"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="127"/>
+    </row>
+    <row r="14" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="13"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+    </row>
+    <row r="15" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="B15" s="15"/>
-[...16 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+    </row>
+    <row r="16" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="16"/>
+      <c r="B16" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="23"/>
-[...6 lines deleted...]
-      <c r="J16" s="32" t="s">
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="68"/>
-[...7 lines deleted...]
-      <c r="B17" s="107" t="s">
+      <c r="K16" s="61"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+    </row>
+    <row r="17" spans="1:15" s="24" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="23"/>
+      <c r="B17" s="99" t="s">
         <v>93</v>
       </c>
-      <c r="C17" s="107"/>
-[...31 lines deleted...]
-      <c r="B19" s="27" t="s">
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="99"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="99"/>
+      <c r="J17" s="99"/>
+      <c r="K17" s="99"/>
+      <c r="L17" s="99"/>
+      <c r="M17" s="99"/>
+      <c r="N17" s="99"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="11"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="14"/>
-[...15 lines deleted...]
-      <c r="B20" s="92" t="s">
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="17"/>
+      <c r="B20" s="81" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="93"/>
-      <c r="D20" s="180" t="str">
+      <c r="C20" s="82"/>
+      <c r="D20" s="139" t="str">
         <f>IF(D4="","")</f>
         <v/>
       </c>
-      <c r="E20" s="178"/>
-[...1 lines deleted...]
-      <c r="G20" s="36" t="s">
+      <c r="E20" s="137"/>
+      <c r="F20" s="186"/>
+      <c r="G20" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="I20" s="143" t="str">
+      <c r="I20" s="128" t="str">
         <f>B11</f>
         <v>開催場所　最寄り駅</v>
       </c>
-      <c r="J20" s="144"/>
-      <c r="K20" s="194" t="str">
+      <c r="J20" s="129"/>
+      <c r="K20" s="187" t="str">
         <f>IF(D11="","")</f>
         <v/>
       </c>
-      <c r="L20" s="195"/>
-[...1 lines deleted...]
-      <c r="N20" s="37" t="s">
+      <c r="L20" s="188"/>
+      <c r="M20" s="189"/>
+      <c r="N20" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="O20" s="14"/>
-[...20 lines deleted...]
-      <c r="B22" s="97" t="s">
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="17"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+    </row>
+    <row r="22" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="13"/>
+      <c r="B22" s="86" t="s">
         <v>97</v>
       </c>
-      <c r="C22" s="137"/>
-      <c r="D22" s="80" t="s">
+      <c r="C22" s="95"/>
+      <c r="D22" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="81"/>
-      <c r="F22" s="97" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="97"/>
-      <c r="H22" s="11" t="s">
+      <c r="G22" s="86"/>
+      <c r="H22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="80" t="s">
+      <c r="I22" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="J22" s="81"/>
-[...8 lines deleted...]
-      <c r="B23" s="135" t="s">
+      <c r="J22" s="70"/>
+      <c r="K22" s="197"/>
+      <c r="L22" s="194"/>
+      <c r="M22" s="194"/>
+      <c r="N22" s="194"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="13"/>
+      <c r="B23" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="C23" s="136"/>
-[...15 lines deleted...]
-      <c r="B24" s="78" t="s">
+      <c r="C23" s="94"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="150"/>
+      <c r="F23" s="151"/>
+      <c r="G23" s="152"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="152"/>
+      <c r="K23" s="195"/>
+      <c r="L23" s="196"/>
+      <c r="M23" s="196"/>
+      <c r="N23" s="196"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="13"/>
+      <c r="B24" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="79"/>
-[...31 lines deleted...]
-      <c r="B26" s="27" t="s">
+      <c r="C24" s="68"/>
+      <c r="D24" s="98"/>
+      <c r="E24" s="98"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="71"/>
+      <c r="J24" s="192"/>
+      <c r="K24" s="195"/>
+      <c r="L24" s="196"/>
+      <c r="M24" s="196"/>
+      <c r="N24" s="196"/>
+      <c r="O24" s="60"/>
+    </row>
+    <row r="25" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="13"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="193"/>
+      <c r="L25" s="193"/>
+      <c r="M25" s="193"/>
+      <c r="N25" s="193"/>
+      <c r="O25" s="16"/>
+    </row>
+    <row r="26" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="14"/>
-[...15 lines deleted...]
-      <c r="B27" s="137" t="s">
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="16"/>
+    </row>
+    <row r="27" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="17"/>
+      <c r="B27" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="137"/>
-      <c r="D27" s="97" t="s">
+      <c r="C27" s="95"/>
+      <c r="D27" s="86" t="s">
         <v>113</v>
       </c>
-      <c r="E27" s="97"/>
-[...13 lines deleted...]
-      <c r="B28" s="197" t="s">
+      <c r="E27" s="86"/>
+      <c r="F27" s="197"/>
+      <c r="G27" s="194"/>
+      <c r="H27" s="194"/>
+      <c r="I27" s="194"/>
+      <c r="J27" s="194"/>
+      <c r="K27" s="184"/>
+      <c r="L27" s="184"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="184"/>
+      <c r="O27" s="13"/>
+    </row>
+    <row r="28" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="17"/>
+      <c r="B28" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="198"/>
-[...15 lines deleted...]
-      <c r="B29" s="162" t="s">
+      <c r="C28" s="191"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="150"/>
+      <c r="F28" s="195"/>
+      <c r="G28" s="196"/>
+      <c r="H28" s="196"/>
+      <c r="I28" s="196"/>
+      <c r="J28" s="196"/>
+      <c r="K28" s="184"/>
+      <c r="L28" s="184"/>
+      <c r="M28" s="184"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="13"/>
+    </row>
+    <row r="29" spans="1:15" ht="54.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="17"/>
+      <c r="B29" s="167" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="162"/>
-[...47 lines deleted...]
-      <c r="B32" s="75" t="s">
+      <c r="C29" s="167"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="195"/>
+      <c r="G29" s="196"/>
+      <c r="H29" s="196"/>
+      <c r="I29" s="196"/>
+      <c r="J29" s="196"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+    </row>
+    <row r="30" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="17"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+    </row>
+    <row r="31" spans="1:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+    </row>
+    <row r="32" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="66" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="14"/>
-[...7 lines deleted...]
-      <c r="K32" s="153" t="s">
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="158" t="s">
         <v>25</v>
       </c>
-      <c r="L32" s="154"/>
-[...23 lines deleted...]
-      <c r="B34" s="71" t="s">
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="160"/>
+    </row>
+    <row r="33" spans="1:15" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="161"/>
+      <c r="L33" s="162"/>
+      <c r="M33" s="162"/>
+      <c r="N33" s="162"/>
+      <c r="O33" s="163"/>
+    </row>
+    <row r="34" spans="1:15" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="64" t="s">
         <v>115</v>
       </c>
-      <c r="C34" s="58"/>
-[...2 lines deleted...]
-      <c r="F34" s="57" t="s">
+      <c r="C34" s="52"/>
+      <c r="D34" s="53"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G34" s="14"/>
-[...44 lines deleted...]
-    <row r="38" spans="1:15" ht="45.75" customHeight="1"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="161"/>
+      <c r="L34" s="162"/>
+      <c r="M34" s="162"/>
+      <c r="N34" s="162"/>
+      <c r="O34" s="163"/>
+    </row>
+    <row r="35" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="161"/>
+      <c r="L35" s="162"/>
+      <c r="M35" s="162"/>
+      <c r="N35" s="162"/>
+      <c r="O35" s="163"/>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="164"/>
+      <c r="L36" s="165"/>
+      <c r="M36" s="165"/>
+      <c r="N36" s="165"/>
+      <c r="O36" s="166"/>
+    </row>
+    <row r="37" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="38" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="80">
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="K32:O32"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K33:O36"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K27:N28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="M24:N24"/>
     <mergeCell ref="M22:N22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="F23:G23"/>
@@ -9276,254 +9240,251 @@
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:O6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:H4" xr:uid="{0E2469D1-154D-49E7-9A53-DC3E2AD76009}">
       <formula1>"衣笠（JR円町）, BKC（JR南草津）, OIC（JR茨木）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K16" xr:uid="{8F8C2EF3-3C1F-45FD-8670-E61C7A92DC7F}">
       <formula1>"はい,いいえ"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3:O3" xr:uid="{86DCD895-3555-47AD-AA29-FF6CF2763CCA}">
+      <formula1>"学友会 中央パート,学友会 公認団体,学友会 同好会,学友会 任意団体,学部プロジェクト団体,学生部長が認めた団体"</formula1>
+    </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F980362A-8405-4C22-9FAA-257F94B91868}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.61328125" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9" style="6"/>
+    <col min="1" max="1" width="40.625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="48.375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A1" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="4" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A2" s="7" t="s">
+    <row r="2" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C2" s="9" t="s">
+      <c r="C2" s="8" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="8" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A4" s="7" t="s">
+    <row r="4" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="8" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="8" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A6" s="7" t="s">
+    <row r="6" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="15.75" customHeight="1">
-      <c r="A7" s="7" t="s">
+    <row r="7" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:3">
-      <c r="B8" s="8" t="s">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B8" s="7" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
-      <c r="B9" s="8" t="s">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B9" s="7" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:3">
-      <c r="B10" s="8" t="s">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B10" s="7" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
-      <c r="B11" s="8" t="s">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B11" s="7" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
-      <c r="B12" s="8" t="s">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B12" s="7" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
-      <c r="B13" s="8" t="s">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
-      <c r="B14" s="8" t="s">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
-      <c r="B15" s="8" t="s">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B15" s="7" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
-      <c r="B16" s="8" t="s">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B16" s="7" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="17" spans="2:2">
-      <c r="B17" s="8" t="s">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B17" s="7" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="18" spans="2:2">
-      <c r="B18" s="8" t="s">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B18" s="7" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="19" spans="2:2">
-      <c r="B19" s="8" t="s">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B19" s="7" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="20" spans="2:2">
-      <c r="B20" s="8" t="s">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B20" s="7" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="21" spans="2:2">
-      <c r="B21" s="8" t="s">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B21" s="7" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="22" spans="2:2">
-      <c r="B22" s="8" t="s">
+    <row r="22" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B22" s="7" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="23" spans="2:2">
-      <c r="B23" s="8" t="s">
+    <row r="23" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B23" s="7" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="24" spans="2:2">
-      <c r="B24" s="8" t="s">
+    <row r="24" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B24" s="7" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">