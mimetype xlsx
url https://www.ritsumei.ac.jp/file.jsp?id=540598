--- v0 (2025-10-16)
+++ v1 (2026-07-21)
@@ -1,80 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FDA9AAAF-57CE-4BDF-A99E-806EF80DE10B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CC4E5D6-905D-4A40-B101-341CA29BA120}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="銀行振込口座登録依頼書" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">銀行振込口座登録依頼書!$A$6:$Y$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">銀行振込口座登録依頼書!$A$6:$Y$38</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="105">
   <si>
     <t>依頼区分にチェック☑してください。</t>
     <rPh sb="0" eb="2">
       <t>イライ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>□本登録　・　□仮登録後の本登録　・　□仮登録　・　□変更　・　□停止</t>
     <rPh sb="1" eb="2">
       <t>ホン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トウロク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>カリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウロク</t>
     </rPh>
     <rPh sb="11" eb="12">
@@ -1484,55 +1485,87 @@
     </rPh>
     <rPh sb="26" eb="28">
       <t>セイネン</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ガッピ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ゼイム</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ショリ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>カナラ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>←記入不要</t>
+    <t>＜口座情報記入欄＞</t>
     <rPh sb="1" eb="3">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>キニュウラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＜個人情報記入欄＞</t>
+    <rPh sb="1" eb="3">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>キニュウラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>←学生団体は記入不要</t>
+    <rPh sb="1" eb="3">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
       <t>キニュウ</t>
     </rPh>
-    <rPh sb="3" eb="5">
+    <rPh sb="8" eb="10">
       <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1664,51 +1697,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -2018,452 +2051,440 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...238 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -2710,3113 +2731,3116 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:torihiki@st.ritsumei.ac.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM93"/>
+  <dimension ref="A1:AM95"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A18" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="Z27" sqref="Z27"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A9" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="31" width="5.625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...22 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
+      <c r="N1" s="107"/>
+      <c r="O1" s="107"/>
+      <c r="P1" s="107"/>
+      <c r="Q1" s="107"/>
+      <c r="R1" s="107"/>
+      <c r="S1" s="107"/>
+      <c r="T1" s="107"/>
+      <c r="U1" s="107"/>
+      <c r="V1" s="107"/>
+      <c r="W1" s="107"/>
+      <c r="X1" s="107"/>
+      <c r="Y1" s="107"/>
     </row>
     <row r="2" spans="1:39" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="54"/>
-[...22 lines deleted...]
-      <c r="Y2" s="54"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
+      <c r="L2" s="110"/>
+      <c r="M2" s="110"/>
+      <c r="N2" s="110"/>
+      <c r="O2" s="110"/>
+      <c r="P2" s="110"/>
+      <c r="Q2" s="110"/>
+      <c r="R2" s="110"/>
+      <c r="S2" s="110"/>
+      <c r="T2" s="110"/>
+      <c r="U2" s="110"/>
+      <c r="V2" s="110"/>
+      <c r="W2" s="110"/>
+      <c r="X2" s="110"/>
+      <c r="Y2" s="110"/>
     </row>
     <row r="3" spans="1:39" ht="103.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="113"/>
-[...22 lines deleted...]
-      <c r="Y3" s="113"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
     </row>
     <row r="4" spans="1:39" s="4" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="111" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="56"/>
-[...4 lines deleted...]
-      <c r="G4" s="116"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="52"/>
       <c r="H4" s="3"/>
-      <c r="I4" s="57" t="s">
+      <c r="I4" s="113" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="56"/>
-[...6 lines deleted...]
-      <c r="Q4" s="57" t="s">
+      <c r="J4" s="112"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="113" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="56"/>
-[...6 lines deleted...]
-      <c r="Y4" s="119"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="3"/>
       <c r="AI4" s="3"/>
       <c r="AJ4" s="3"/>
       <c r="AK4" s="3"/>
       <c r="AL4" s="3"/>
       <c r="AM4" s="3"/>
     </row>
     <row r="5" spans="1:39" s="4" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="6"/>
-[...15 lines deleted...]
-      <c r="Q5" s="115" t="s">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="115"/>
-[...6 lines deleted...]
-      <c r="Y5" s="115"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="51"/>
+      <c r="X5" s="51"/>
+      <c r="Y5" s="51"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="3"/>
       <c r="AG5" s="3"/>
       <c r="AH5" s="3"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="3"/>
       <c r="AL5" s="3"/>
       <c r="AM5" s="3"/>
     </row>
     <row r="6" spans="1:39" s="4" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="59"/>
-[...4 lines deleted...]
-      <c r="G6" s="116"/>
+      <c r="B6" s="115"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="52"/>
       <c r="H6" s="3"/>
-      <c r="I6" s="58" t="s">
+      <c r="I6" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="59"/>
-[...6 lines deleted...]
-      <c r="Q6" s="58" t="s">
+      <c r="J6" s="115"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="114" t="s">
         <v>9</v>
       </c>
-      <c r="R6" s="59"/>
-[...6 lines deleted...]
-      <c r="Y6" s="119"/>
+      <c r="R6" s="115"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
       <c r="Z6" s="3"/>
       <c r="AA6" s="3"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
       <c r="AD6" s="3"/>
       <c r="AE6" s="3"/>
       <c r="AF6" s="3"/>
       <c r="AG6" s="3"/>
       <c r="AH6" s="3"/>
       <c r="AI6" s="3"/>
       <c r="AJ6" s="3"/>
       <c r="AK6" s="3"/>
       <c r="AL6" s="3"/>
       <c r="AM6" s="3"/>
     </row>
     <row r="7" spans="1:39" s="4" customFormat="1" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="6"/>
-[...7 lines deleted...]
-      <c r="I7" s="117" t="s">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="117"/>
-[...6 lines deleted...]
-      <c r="Q7" s="118" t="s">
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="R7" s="118"/>
-[...6 lines deleted...]
-      <c r="Y7" s="118"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60"/>
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
       <c r="AD7" s="3"/>
       <c r="AE7" s="3"/>
       <c r="AF7" s="3"/>
       <c r="AG7" s="3"/>
       <c r="AH7" s="3"/>
       <c r="AI7" s="3"/>
       <c r="AJ7" s="3"/>
       <c r="AK7" s="3"/>
       <c r="AL7" s="3"/>
       <c r="AM7" s="3"/>
     </row>
     <row r="8" spans="1:39" s="4" customFormat="1" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="6"/>
-[...23 lines deleted...]
-      <c r="Y8" s="16"/>
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="13"/>
+      <c r="R8" s="13"/>
+      <c r="S8" s="13"/>
+      <c r="T8" s="13"/>
+      <c r="U8" s="13"/>
+      <c r="V8" s="13"/>
+      <c r="W8" s="13"/>
+      <c r="X8" s="13"/>
+      <c r="Y8" s="13"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
       <c r="AB8" s="3"/>
       <c r="AC8" s="3"/>
       <c r="AD8" s="3"/>
       <c r="AE8" s="3"/>
       <c r="AF8" s="3"/>
       <c r="AG8" s="3"/>
       <c r="AH8" s="3"/>
       <c r="AI8" s="3"/>
       <c r="AJ8" s="3"/>
       <c r="AK8" s="3"/>
       <c r="AL8" s="3"/>
       <c r="AM8" s="3"/>
     </row>
     <row r="9" spans="1:39" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="17"/>
-[...23 lines deleted...]
-      <c r="Y9" s="20"/>
+      <c r="A9" s="14"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="15"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="3"/>
       <c r="AD9" s="3"/>
       <c r="AE9" s="3"/>
       <c r="AF9" s="3"/>
       <c r="AG9" s="3"/>
       <c r="AH9" s="3"/>
       <c r="AI9" s="3"/>
       <c r="AJ9" s="3"/>
       <c r="AK9" s="3"/>
       <c r="AL9" s="3"/>
       <c r="AM9" s="3"/>
     </row>
     <row r="10" spans="1:39" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="122" t="s">
+      <c r="A10" s="64" t="s">
         <v>99</v>
       </c>
-      <c r="B10" s="122"/>
-[...22 lines deleted...]
-      <c r="Y10" s="122"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+      <c r="G10" s="64"/>
+      <c r="H10" s="64"/>
+      <c r="I10" s="64"/>
+      <c r="J10" s="64"/>
+      <c r="K10" s="64"/>
+      <c r="L10" s="64"/>
+      <c r="M10" s="64"/>
+      <c r="N10" s="64"/>
+      <c r="O10" s="64"/>
+      <c r="P10" s="64"/>
+      <c r="Q10" s="64"/>
+      <c r="R10" s="64"/>
+      <c r="S10" s="64"/>
+      <c r="T10" s="64"/>
+      <c r="U10" s="64"/>
+      <c r="V10" s="64"/>
+      <c r="W10" s="64"/>
+      <c r="X10" s="64"/>
+      <c r="Y10" s="64"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
       <c r="AB10" s="3"/>
       <c r="AC10" s="3"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
     </row>
     <row r="11" spans="1:39" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="17"/>
-[...23 lines deleted...]
-      <c r="Y11" s="20"/>
+      <c r="A11" s="14"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="16"/>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="17"/>
+      <c r="R11" s="17"/>
+      <c r="S11" s="17"/>
+      <c r="T11" s="17"/>
+      <c r="U11" s="17"/>
+      <c r="V11" s="17"/>
+      <c r="W11" s="17"/>
+      <c r="X11" s="17"/>
+      <c r="Y11" s="17"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
       <c r="AD11" s="3"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
     </row>
-    <row r="12" spans="1:39" s="28" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="21" t="s">
+    <row r="12" spans="1:39" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="26"/>
-[...31 lines deleted...]
-      <c r="A13" s="44" t="s">
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
+      <c r="R12" s="21"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="21"/>
+      <c r="U12" s="21"/>
+      <c r="V12" s="21"/>
+      <c r="W12" s="21"/>
+      <c r="X12" s="21"/>
+      <c r="Y12" s="21"/>
+      <c r="Z12" s="22"/>
+      <c r="AA12" s="22"/>
+      <c r="AB12" s="22"/>
+      <c r="AC12" s="22"/>
+      <c r="AD12" s="22"/>
+      <c r="AE12" s="22"/>
+    </row>
+    <row r="13" spans="1:39" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="44"/>
-[...3 lines deleted...]
-      <c r="F13" s="37" t="s">
+      <c r="B13" s="35"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="35"/>
+      <c r="F13" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="G13" s="38"/>
-[...6 lines deleted...]
-      <c r="N13" s="30" t="s">
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="58"/>
+      <c r="N13" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="O13" s="21"/>
+      <c r="P13" s="21"/>
+      <c r="Q13" s="21"/>
+      <c r="R13" s="21"/>
+      <c r="S13" s="21"/>
+      <c r="T13" s="21"/>
+      <c r="U13" s="21"/>
+      <c r="V13" s="21"/>
+      <c r="W13" s="21"/>
+      <c r="X13" s="21"/>
+      <c r="Y13" s="21"/>
+      <c r="Z13" s="22"/>
+      <c r="AA13" s="22"/>
+      <c r="AB13" s="22"/>
+      <c r="AC13" s="22"/>
+      <c r="AD13" s="22"/>
+      <c r="AE13" s="22"/>
+    </row>
+    <row r="14" spans="1:39" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="35"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="21"/>
+      <c r="P14" s="21"/>
+      <c r="Q14" s="21"/>
+      <c r="R14" s="21"/>
+      <c r="S14" s="21"/>
+      <c r="T14" s="21"/>
+      <c r="U14" s="21"/>
+      <c r="V14" s="21"/>
+      <c r="W14" s="21"/>
+      <c r="X14" s="21"/>
+      <c r="Y14" s="21"/>
+      <c r="Z14" s="22"/>
+      <c r="AA14" s="22"/>
+      <c r="AB14" s="22"/>
+      <c r="AC14" s="22"/>
+      <c r="AD14" s="22"/>
+      <c r="AE14" s="22"/>
+    </row>
+    <row r="15" spans="1:39" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="35"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="54"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="54"/>
+      <c r="L15" s="54"/>
+      <c r="M15" s="54"/>
+      <c r="N15" s="54"/>
+      <c r="O15" s="54"/>
+      <c r="P15" s="54"/>
+      <c r="Q15" s="54"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="54"/>
+      <c r="T15" s="54"/>
+      <c r="U15" s="54"/>
+      <c r="V15" s="54"/>
+      <c r="W15" s="54"/>
+      <c r="X15" s="54"/>
+      <c r="Y15" s="55"/>
+      <c r="Z15" s="108"/>
+      <c r="AA15" s="108"/>
+      <c r="AB15" s="108"/>
+      <c r="AC15" s="108"/>
+      <c r="AD15" s="108"/>
+      <c r="AE15" s="22"/>
+    </row>
+    <row r="16" spans="1:39" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+      <c r="S16" s="54"/>
+      <c r="T16" s="54"/>
+      <c r="U16" s="54"/>
+      <c r="V16" s="54"/>
+      <c r="W16" s="54"/>
+      <c r="X16" s="54"/>
+      <c r="Y16" s="55"/>
+      <c r="Z16" s="22"/>
+      <c r="AA16" s="22"/>
+      <c r="AB16" s="22"/>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="22"/>
+      <c r="AE16" s="22"/>
+    </row>
+    <row r="17" spans="1:39" s="27" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="25"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="26"/>
+      <c r="O17" s="26"/>
+      <c r="P17" s="25"/>
+      <c r="Q17" s="26"/>
+      <c r="R17" s="26"/>
+      <c r="S17" s="26"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="26"/>
+      <c r="V17" s="26"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="26"/>
+      <c r="Z17" s="21"/>
+      <c r="AA17" s="21"/>
+      <c r="AB17" s="21"/>
+      <c r="AC17" s="21"/>
+      <c r="AD17" s="21"/>
+      <c r="AE17" s="21"/>
+      <c r="AF17" s="21"/>
+      <c r="AG17" s="21"/>
+      <c r="AH17" s="21"/>
+      <c r="AI17" s="21"/>
+      <c r="AJ17" s="21"/>
+      <c r="AK17" s="21"/>
+      <c r="AL17" s="21"/>
+      <c r="AM17" s="21"/>
+    </row>
+    <row r="18" spans="1:39" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="20"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="20"/>
+      <c r="R18" s="20"/>
+      <c r="S18" s="20"/>
+      <c r="T18" s="20"/>
+      <c r="U18" s="20"/>
+      <c r="V18" s="20"/>
+      <c r="W18" s="20"/>
+      <c r="X18" s="20"/>
+      <c r="Y18" s="20"/>
+      <c r="Z18" s="21"/>
+      <c r="AA18" s="21"/>
+      <c r="AB18" s="21"/>
+      <c r="AC18" s="21"/>
+      <c r="AD18" s="21"/>
+      <c r="AE18" s="21"/>
+      <c r="AF18" s="21"/>
+      <c r="AG18" s="21"/>
+      <c r="AH18" s="21"/>
+      <c r="AI18" s="21"/>
+      <c r="AJ18" s="21"/>
+      <c r="AK18" s="21"/>
+      <c r="AL18" s="21"/>
+      <c r="AM18" s="21"/>
+    </row>
+    <row r="19" spans="1:39" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="20"/>
+      <c r="R19" s="20"/>
+      <c r="S19" s="20"/>
+      <c r="T19" s="20"/>
+      <c r="U19" s="20"/>
+      <c r="V19" s="20"/>
+      <c r="W19" s="20"/>
+      <c r="X19" s="20"/>
+      <c r="Y19" s="20"/>
+      <c r="Z19" s="21"/>
+      <c r="AA19" s="21"/>
+      <c r="AB19" s="21"/>
+      <c r="AC19" s="21"/>
+      <c r="AD19" s="21"/>
+      <c r="AE19" s="21"/>
+      <c r="AF19" s="21"/>
+      <c r="AG19" s="21"/>
+      <c r="AH19" s="21"/>
+      <c r="AI19" s="21"/>
+      <c r="AJ19" s="21"/>
+      <c r="AK19" s="21"/>
+      <c r="AL19" s="21"/>
+      <c r="AM19" s="21"/>
+    </row>
+    <row r="20" spans="1:39" s="27" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="63"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="63"/>
+      <c r="K20" s="63"/>
+      <c r="L20" s="63"/>
+      <c r="M20" s="63"/>
+      <c r="N20" s="63"/>
+      <c r="O20" s="63"/>
+      <c r="P20" s="63"/>
+      <c r="Q20" s="63"/>
+      <c r="R20" s="63"/>
+      <c r="S20" s="63"/>
+      <c r="T20" s="63"/>
+      <c r="U20" s="63"/>
+      <c r="V20" s="63"/>
+      <c r="W20" s="63"/>
+      <c r="X20" s="63"/>
+      <c r="Y20" s="63"/>
+      <c r="Z20" s="21"/>
+      <c r="AA20" s="21"/>
+      <c r="AB20" s="21"/>
+      <c r="AC20" s="21"/>
+      <c r="AD20" s="21"/>
+      <c r="AE20" s="21"/>
+    </row>
+    <row r="21" spans="1:39" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="20"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+    </row>
+    <row r="22" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="21"/>
+      <c r="P22" s="21"/>
+      <c r="Q22" s="21"/>
+      <c r="R22" s="21"/>
+      <c r="S22" s="21"/>
+      <c r="T22" s="21"/>
+      <c r="U22" s="21"/>
+      <c r="V22" s="21"/>
+      <c r="W22" s="21"/>
+      <c r="X22" s="21"/>
+      <c r="Y22" s="21"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="23"/>
+      <c r="AH22" s="23"/>
+      <c r="AI22" s="23"/>
+      <c r="AJ22" s="23"/>
+      <c r="AK22" s="23"/>
+      <c r="AL22" s="23"/>
+      <c r="AM22" s="23"/>
+    </row>
+    <row r="23" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="54"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="54"/>
+      <c r="M23" s="54"/>
+      <c r="N23" s="54"/>
+      <c r="O23" s="54"/>
+      <c r="P23" s="54"/>
+      <c r="Q23" s="54"/>
+      <c r="R23" s="54"/>
+      <c r="S23" s="54"/>
+      <c r="T23" s="54"/>
+      <c r="U23" s="54"/>
+      <c r="V23" s="54"/>
+      <c r="W23" s="54"/>
+      <c r="X23" s="54"/>
+      <c r="Y23" s="55"/>
+      <c r="AF23" s="23"/>
+      <c r="AG23" s="23"/>
+      <c r="AH23" s="23"/>
+      <c r="AI23" s="23"/>
+      <c r="AJ23" s="23"/>
+      <c r="AK23" s="23"/>
+      <c r="AL23" s="23"/>
+      <c r="AM23" s="23"/>
+    </row>
+    <row r="24" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="35"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="54"/>
+      <c r="U24" s="54"/>
+      <c r="V24" s="54"/>
+      <c r="W24" s="54"/>
+      <c r="X24" s="54"/>
+      <c r="Y24" s="55"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="23"/>
+      <c r="AH24" s="23"/>
+      <c r="AI24" s="23"/>
+      <c r="AJ24" s="23"/>
+      <c r="AK24" s="23"/>
+      <c r="AL24" s="23"/>
+      <c r="AM24" s="23"/>
+    </row>
+    <row r="25" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="54"/>
+      <c r="U25" s="54"/>
+      <c r="V25" s="54"/>
+      <c r="W25" s="54"/>
+      <c r="X25" s="54"/>
+      <c r="Y25" s="55"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="23"/>
+      <c r="AH25" s="23"/>
+      <c r="AI25" s="23"/>
+      <c r="AJ25" s="23"/>
+      <c r="AK25" s="23"/>
+      <c r="AL25" s="23"/>
+      <c r="AM25" s="23"/>
+    </row>
+    <row r="26" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="35"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="48"/>
+      <c r="I26" s="48"/>
+      <c r="J26" s="48"/>
+      <c r="K26" s="48"/>
+      <c r="L26" s="48"/>
+      <c r="M26" s="48"/>
+      <c r="N26" s="48"/>
+      <c r="O26" s="48"/>
+      <c r="P26" s="48"/>
+      <c r="Q26" s="48"/>
+      <c r="R26" s="48"/>
+      <c r="S26" s="21"/>
+      <c r="T26" s="21"/>
+      <c r="U26" s="21"/>
+      <c r="V26" s="21"/>
+      <c r="W26" s="21"/>
+      <c r="X26" s="21"/>
+      <c r="Y26" s="21"/>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="23"/>
+      <c r="AH26" s="23"/>
+      <c r="AI26" s="23"/>
+      <c r="AJ26" s="23"/>
+      <c r="AK26" s="23"/>
+      <c r="AL26" s="23"/>
+      <c r="AM26" s="23"/>
+    </row>
+    <row r="27" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="35"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
+      <c r="W27" s="21"/>
+      <c r="X27" s="21"/>
+      <c r="Y27" s="21"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="23"/>
+      <c r="AH27" s="23"/>
+      <c r="AI27" s="23"/>
+      <c r="AJ27" s="23"/>
+      <c r="AK27" s="23"/>
+      <c r="AL27" s="23"/>
+      <c r="AM27" s="23"/>
+    </row>
+    <row r="28" spans="1:39" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="35"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="116" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="116"/>
+      <c r="H28" s="116"/>
+      <c r="I28" s="116"/>
+      <c r="J28" s="116"/>
+      <c r="K28" s="116"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="21"/>
+      <c r="V28" s="21"/>
+      <c r="W28" s="21"/>
+      <c r="X28" s="21"/>
+      <c r="Y28" s="21"/>
+      <c r="Z28" s="22"/>
+      <c r="AA28" s="22"/>
+      <c r="AB28" s="22"/>
+      <c r="AC28" s="22"/>
+      <c r="AD28" s="22"/>
+      <c r="AE28" s="22"/>
+    </row>
+    <row r="29" spans="1:39" s="27" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="25"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="21"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="20"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="20"/>
+      <c r="Z29" s="21"/>
+      <c r="AA29" s="21"/>
+      <c r="AB29" s="21"/>
+      <c r="AC29" s="21"/>
+      <c r="AD29" s="21"/>
+      <c r="AE29" s="21"/>
+      <c r="AF29" s="21"/>
+      <c r="AG29" s="21"/>
+      <c r="AH29" s="21"/>
+      <c r="AI29" s="21"/>
+      <c r="AJ29" s="21"/>
+      <c r="AK29" s="21"/>
+      <c r="AL29" s="21"/>
+      <c r="AM29" s="21"/>
+    </row>
+    <row r="30" spans="1:39" s="22" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="O13" s="26"/>
-[...581 lines deleted...]
-      <c r="A29" s="44" t="s">
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="21"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="21"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="21"/>
+      <c r="T30" s="21"/>
+      <c r="U30" s="21"/>
+      <c r="V30" s="21"/>
+      <c r="W30" s="21"/>
+      <c r="X30" s="21"/>
+      <c r="Y30" s="21"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="23"/>
+      <c r="AH30" s="23"/>
+      <c r="AI30" s="23"/>
+      <c r="AJ30" s="23"/>
+      <c r="AK30" s="23"/>
+      <c r="AL30" s="23"/>
+      <c r="AM30" s="23"/>
+    </row>
+    <row r="31" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="44"/>
-[...33 lines deleted...]
-      <c r="A30" s="44" t="s">
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="53"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="54"/>
+      <c r="U31" s="54"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="55"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="23"/>
+      <c r="AH31" s="23"/>
+      <c r="AI31" s="23"/>
+      <c r="AJ31" s="23"/>
+      <c r="AK31" s="23"/>
+      <c r="AL31" s="23"/>
+      <c r="AM31" s="23"/>
+    </row>
+    <row r="32" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="44"/>
-[...12 lines deleted...]
-      <c r="O30" s="37" t="s">
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="30"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="30"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="30"/>
+      <c r="N32" s="30"/>
+      <c r="O32" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="P30" s="38"/>
-[...19 lines deleted...]
-      <c r="A31" s="44" t="s">
+      <c r="P32" s="57"/>
+      <c r="Q32" s="57"/>
+      <c r="R32" s="58"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="24"/>
+      <c r="U32" s="24"/>
+      <c r="V32" s="117"/>
+      <c r="W32" s="118"/>
+      <c r="X32" s="118"/>
+      <c r="Y32" s="119"/>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="23"/>
+      <c r="AL32" s="23"/>
+      <c r="AM32" s="23"/>
+    </row>
+    <row r="33" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="44"/>
-[...3 lines deleted...]
-      <c r="F31" s="37" t="s">
+      <c r="B33" s="35"/>
+      <c r="C33" s="35"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="G31" s="38"/>
-[...7 lines deleted...]
-      <c r="O31" s="37" t="s">
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="57"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="57"/>
+      <c r="N33" s="58"/>
+      <c r="O33" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="P31" s="38"/>
-[...19 lines deleted...]
-      <c r="A32" s="45" t="s">
+      <c r="P33" s="57"/>
+      <c r="Q33" s="57"/>
+      <c r="R33" s="58"/>
+      <c r="S33" s="24"/>
+      <c r="T33" s="24"/>
+      <c r="U33" s="24"/>
+      <c r="V33" s="24"/>
+      <c r="W33" s="24"/>
+      <c r="X33" s="24"/>
+      <c r="Y33" s="24"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="23"/>
+      <c r="AH33" s="23"/>
+      <c r="AI33" s="23"/>
+      <c r="AJ33" s="23"/>
+      <c r="AK33" s="23"/>
+      <c r="AL33" s="23"/>
+      <c r="AM33" s="23"/>
+    </row>
+    <row r="34" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B32" s="46"/>
-[...33 lines deleted...]
-      <c r="A33" s="84" t="s">
+      <c r="B34" s="102"/>
+      <c r="C34" s="102"/>
+      <c r="D34" s="102"/>
+      <c r="E34" s="103"/>
+      <c r="F34" s="121"/>
+      <c r="G34" s="122"/>
+      <c r="H34" s="122"/>
+      <c r="I34" s="122"/>
+      <c r="J34" s="122"/>
+      <c r="K34" s="122"/>
+      <c r="L34" s="122"/>
+      <c r="M34" s="122"/>
+      <c r="N34" s="122"/>
+      <c r="O34" s="122"/>
+      <c r="P34" s="122"/>
+      <c r="Q34" s="122"/>
+      <c r="R34" s="122"/>
+      <c r="S34" s="122"/>
+      <c r="T34" s="122"/>
+      <c r="U34" s="122"/>
+      <c r="V34" s="122"/>
+      <c r="W34" s="122"/>
+      <c r="X34" s="122"/>
+      <c r="Y34" s="123"/>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="23"/>
+      <c r="AH34" s="23"/>
+      <c r="AI34" s="23"/>
+      <c r="AJ34" s="23"/>
+      <c r="AK34" s="23"/>
+      <c r="AL34" s="23"/>
+      <c r="AM34" s="23"/>
+    </row>
+    <row r="35" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="46"/>
-[...68 lines deleted...]
-      <c r="A35" s="37" t="s">
+      <c r="B35" s="102"/>
+      <c r="C35" s="102"/>
+      <c r="D35" s="102"/>
+      <c r="E35" s="103"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="24"/>
+      <c r="R35" s="24"/>
+      <c r="S35" s="24"/>
+      <c r="T35" s="24"/>
+      <c r="U35" s="24"/>
+      <c r="V35" s="24"/>
+      <c r="W35" s="24"/>
+      <c r="X35" s="24"/>
+      <c r="Y35" s="24"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="23"/>
+      <c r="AH35" s="23"/>
+      <c r="AI35" s="23"/>
+      <c r="AJ35" s="23"/>
+      <c r="AK35" s="23"/>
+      <c r="AL35" s="23"/>
+      <c r="AM35" s="23"/>
+    </row>
+    <row r="36" spans="1:39" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="104"/>
+      <c r="B36" s="105"/>
+      <c r="C36" s="105"/>
+      <c r="D36" s="105"/>
+      <c r="E36" s="106"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="24"/>
+      <c r="P36" s="86"/>
+      <c r="Q36" s="87"/>
+      <c r="R36" s="87"/>
+      <c r="S36" s="87"/>
+      <c r="T36" s="87"/>
+      <c r="U36" s="87"/>
+      <c r="V36" s="87"/>
+      <c r="W36" s="87"/>
+      <c r="X36" s="87"/>
+      <c r="Y36" s="88"/>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="23"/>
+      <c r="AH36" s="23"/>
+      <c r="AI36" s="23"/>
+      <c r="AJ36" s="23"/>
+      <c r="AK36" s="23"/>
+      <c r="AL36" s="23"/>
+      <c r="AM36" s="23"/>
+    </row>
+    <row r="37" spans="1:39" s="22" customFormat="1" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="38"/>
-[...3 lines deleted...]
-      <c r="F35" s="69" t="s">
+      <c r="B37" s="57"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="G35" s="70"/>
-[...124 lines deleted...]
-      <c r="Y38" s="11"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="90"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="90"/>
+      <c r="K37" s="90"/>
+      <c r="L37" s="90"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="90"/>
+      <c r="O37" s="90"/>
+      <c r="P37" s="90"/>
+      <c r="Q37" s="90"/>
+      <c r="R37" s="90"/>
+      <c r="S37" s="90"/>
+      <c r="T37" s="90"/>
+      <c r="U37" s="90"/>
+      <c r="V37" s="90"/>
+      <c r="W37" s="90"/>
+      <c r="X37" s="90"/>
+      <c r="Y37" s="91"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="23"/>
+      <c r="AH37" s="23"/>
+      <c r="AI37" s="23"/>
+      <c r="AJ37" s="23"/>
+      <c r="AK37" s="23"/>
+      <c r="AL37" s="23"/>
+      <c r="AM37" s="23"/>
+    </row>
+    <row r="38" spans="1:39" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="19"/>
+      <c r="B38" s="18"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
+      <c r="N38" s="18"/>
+      <c r="O38" s="18"/>
+      <c r="P38" s="18"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18"/>
+      <c r="T38" s="18"/>
+      <c r="U38" s="18"/>
+      <c r="V38" s="18"/>
+      <c r="W38" s="18"/>
+      <c r="X38" s="18"/>
+      <c r="Y38" s="18"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
     </row>
-    <row r="39" spans="1:39" s="1" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...28 lines deleted...]
-      <c r="Y39" s="11"/>
+    <row r="39" spans="1:39" s="1" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="6"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
     </row>
-    <row r="40" spans="1:39" s="1" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...30 lines deleted...]
-      <c r="Y40" s="65"/>
+    <row r="40" spans="1:39" s="1" customFormat="1" ht="27" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>36</v>
+      </c>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
     </row>
-    <row r="41" spans="1:39" s="1" customFormat="1" ht="93.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-      <c r="Y41" s="53"/>
+    <row r="41" spans="1:39" s="1" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="92" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="92"/>
+      <c r="C41" s="92"/>
+      <c r="D41" s="92"/>
+      <c r="E41" s="92"/>
+      <c r="F41" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
     </row>
-    <row r="42" spans="1:39" s="1" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-      <c r="Y42" s="78"/>
+    <row r="42" spans="1:39" s="1" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="92" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="92"/>
+      <c r="C42" s="92"/>
+      <c r="D42" s="92"/>
+      <c r="E42" s="92"/>
+      <c r="F42" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
+      <c r="P42" s="41"/>
+      <c r="Q42" s="41"/>
+      <c r="R42" s="96" t="s">
+        <v>40</v>
+      </c>
+      <c r="S42" s="92"/>
+      <c r="T42" s="92"/>
+      <c r="U42" s="92"/>
+      <c r="V42" s="83"/>
+      <c r="W42" s="84"/>
+      <c r="X42" s="84"/>
+      <c r="Y42" s="85"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
     </row>
-    <row r="43" spans="1:39" s="1" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="M43" s="14"/>
+    <row r="43" spans="1:39" s="1" customFormat="1" ht="93.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="109" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="109"/>
+      <c r="C43" s="109"/>
+      <c r="D43" s="109"/>
+      <c r="E43" s="109"/>
+      <c r="F43" s="109"/>
+      <c r="G43" s="109"/>
+      <c r="H43" s="109"/>
+      <c r="I43" s="109"/>
+      <c r="J43" s="109"/>
+      <c r="K43" s="109"/>
+      <c r="L43" s="109"/>
+      <c r="M43" s="109"/>
+      <c r="N43" s="109"/>
+      <c r="O43" s="109"/>
+      <c r="P43" s="109"/>
+      <c r="Q43" s="109"/>
+      <c r="R43" s="109"/>
+      <c r="S43" s="109"/>
+      <c r="T43" s="109"/>
+      <c r="U43" s="109"/>
+      <c r="V43" s="109"/>
+      <c r="W43" s="109"/>
+      <c r="X43" s="109"/>
+      <c r="Y43" s="109"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
     </row>
-    <row r="44" spans="1:39" s="1" customFormat="1" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M44" s="11"/>
+    <row r="44" spans="1:39" s="1" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="95"/>
+      <c r="C44" s="95"/>
+      <c r="D44" s="95"/>
+      <c r="E44" s="95"/>
+      <c r="F44" s="95"/>
+      <c r="G44" s="95"/>
+      <c r="H44" s="95"/>
+      <c r="I44" s="95"/>
+      <c r="J44" s="95"/>
+      <c r="K44" s="95"/>
+      <c r="L44" s="95"/>
+      <c r="M44" s="95"/>
+      <c r="N44" s="95"/>
+      <c r="O44" s="95"/>
+      <c r="P44" s="95"/>
+      <c r="Q44" s="95"/>
+      <c r="R44" s="95"/>
+      <c r="S44" s="95"/>
+      <c r="T44" s="95"/>
+      <c r="U44" s="95"/>
+      <c r="V44" s="95"/>
+      <c r="W44" s="95"/>
+      <c r="X44" s="95"/>
+      <c r="Y44" s="95"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
     </row>
-    <row r="45" spans="1:39" ht="25.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="2" t="s">
+    <row r="45" spans="1:39" s="1" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="41"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="41"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39" s="1" customFormat="1" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="7"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39" ht="25.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E45" s="112"/>
-[...14 lines deleted...]
-      <c r="T45" s="126" t="s">
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="37"/>
+      <c r="K47" s="37"/>
+      <c r="L47" s="37"/>
+      <c r="M47" s="37"/>
+      <c r="N47" s="37"/>
+      <c r="O47" s="37"/>
+      <c r="P47" s="37"/>
+      <c r="Q47" s="37"/>
+      <c r="R47" s="37"/>
+      <c r="S47" s="37"/>
+      <c r="T47" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="U45" s="127"/>
-      <c r="V45" s="72" t="s">
+      <c r="U47" s="39"/>
+      <c r="V47" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="W45" s="72"/>
-[...4 lines deleted...]
-      <c r="A46" s="72" t="s">
+      <c r="W47" s="41"/>
+      <c r="X47" s="9"/>
+      <c r="Y47" s="9"/>
+    </row>
+    <row r="48" spans="1:39" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B46" s="72"/>
-[...3 lines deleted...]
-      <c r="F46" s="72" t="s">
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="G46" s="72"/>
-[...8 lines deleted...]
-      <c r="X46" s="73" t="s">
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="41"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="41"/>
+      <c r="T48" s="97"/>
+      <c r="U48" s="98"/>
+      <c r="V48" s="97"/>
+      <c r="W48" s="98"/>
+      <c r="X48" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="Y46" s="73"/>
-[...2 lines deleted...]
-      <c r="A47" s="75" t="s">
+      <c r="Y48" s="40"/>
+    </row>
+    <row r="49" spans="1:25" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="B47" s="75"/>
-[...26 lines deleted...]
-      <c r="A49" s="13" t="s">
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="37"/>
+      <c r="J49" s="37"/>
+      <c r="K49" s="37"/>
+      <c r="L49" s="37"/>
+      <c r="M49" s="37"/>
+      <c r="N49" s="37"/>
+      <c r="O49" s="37"/>
+      <c r="P49" s="37"/>
+      <c r="Q49" s="37"/>
+      <c r="R49" s="37"/>
+      <c r="S49" s="93"/>
+      <c r="T49" s="99"/>
+      <c r="U49" s="100"/>
+      <c r="V49" s="99"/>
+      <c r="W49" s="100"/>
+      <c r="X49" s="40"/>
+      <c r="Y49" s="40"/>
+    </row>
+    <row r="50" spans="1:25" hidden="1" x14ac:dyDescent="0.15"/>
+    <row r="51" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="50" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="A51" s="15" t="s">
+    <row r="52" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="12"/>
+    </row>
+    <row r="53" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="12" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="52" spans="1:25" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="73" t="s">
+    <row r="54" spans="1:25" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="73"/>
-[...4 lines deleted...]
-      <c r="G52" s="72" t="s">
+      <c r="B54" s="40"/>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="40"/>
+      <c r="F54" s="40"/>
+      <c r="G54" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="H52" s="72"/>
-[...4 lines deleted...]
-      <c r="M52" s="72" t="s">
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
+      <c r="J54" s="41"/>
+      <c r="K54" s="41"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="N52" s="72"/>
-[...4 lines deleted...]
-      <c r="S52" s="72" t="s">
+      <c r="N54" s="41"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="41"/>
+      <c r="R54" s="41"/>
+      <c r="S54" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="T52" s="72"/>
-[...7 lines deleted...]
-      <c r="A53" s="94">
+      <c r="T54" s="41"/>
+      <c r="U54" s="41"/>
+      <c r="V54" s="41"/>
+      <c r="W54" s="41"/>
+      <c r="X54" s="41"/>
+      <c r="Y54" s="41"/>
+    </row>
+    <row r="55" spans="1:25" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="77">
         <v>2000</v>
       </c>
-      <c r="B53" s="95"/>
-[...4 lines deleted...]
-      <c r="G53" s="97" t="s">
+      <c r="B55" s="78"/>
+      <c r="C55" s="78"/>
+      <c r="D55" s="78"/>
+      <c r="E55" s="78"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="H53" s="98"/>
-[...10 lines deleted...]
-      <c r="S53" s="94" t="s">
+      <c r="H55" s="81"/>
+      <c r="I55" s="81"/>
+      <c r="J55" s="81"/>
+      <c r="K55" s="81"/>
+      <c r="L55" s="82"/>
+      <c r="M55" s="80"/>
+      <c r="N55" s="81"/>
+      <c r="O55" s="81"/>
+      <c r="P55" s="81"/>
+      <c r="Q55" s="81"/>
+      <c r="R55" s="82"/>
+      <c r="S55" s="77" t="s">
         <v>56</v>
       </c>
-      <c r="T53" s="98"/>
-[...7 lines deleted...]
-      <c r="A54" s="88">
+      <c r="T55" s="81"/>
+      <c r="U55" s="81"/>
+      <c r="V55" s="81"/>
+      <c r="W55" s="81"/>
+      <c r="X55" s="81"/>
+      <c r="Y55" s="82"/>
+    </row>
+    <row r="56" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="42">
         <v>2001</v>
       </c>
-      <c r="B54" s="89"/>
-[...4 lines deleted...]
-      <c r="G54" s="91" t="s">
+      <c r="B56" s="43"/>
+      <c r="C56" s="43"/>
+      <c r="D56" s="43"/>
+      <c r="E56" s="43"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="H54" s="92"/>
-[...10 lines deleted...]
-      <c r="S54" s="91" t="s">
+      <c r="H56" s="46"/>
+      <c r="I56" s="46"/>
+      <c r="J56" s="46"/>
+      <c r="K56" s="46"/>
+      <c r="L56" s="47"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="46"/>
+      <c r="O56" s="46"/>
+      <c r="P56" s="46"/>
+      <c r="Q56" s="46"/>
+      <c r="R56" s="47"/>
+      <c r="S56" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="T54" s="92"/>
-[...7 lines deleted...]
-      <c r="A55" s="88">
+      <c r="T56" s="46"/>
+      <c r="U56" s="46"/>
+      <c r="V56" s="46"/>
+      <c r="W56" s="46"/>
+      <c r="X56" s="46"/>
+      <c r="Y56" s="47"/>
+    </row>
+    <row r="57" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="42">
         <v>2002</v>
       </c>
-      <c r="B55" s="89"/>
-[...4 lines deleted...]
-      <c r="G55" s="91" t="s">
+      <c r="B57" s="43"/>
+      <c r="C57" s="43"/>
+      <c r="D57" s="43"/>
+      <c r="E57" s="43"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="H55" s="92"/>
-[...19 lines deleted...]
-      <c r="A56" s="88">
+      <c r="H57" s="46"/>
+      <c r="I57" s="46"/>
+      <c r="J57" s="46"/>
+      <c r="K57" s="46"/>
+      <c r="L57" s="47"/>
+      <c r="M57" s="45"/>
+      <c r="N57" s="46"/>
+      <c r="O57" s="46"/>
+      <c r="P57" s="46"/>
+      <c r="Q57" s="46"/>
+      <c r="R57" s="47"/>
+      <c r="S57" s="45"/>
+      <c r="T57" s="46"/>
+      <c r="U57" s="46"/>
+      <c r="V57" s="46"/>
+      <c r="W57" s="46"/>
+      <c r="X57" s="46"/>
+      <c r="Y57" s="47"/>
+    </row>
+    <row r="58" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="42">
         <v>2003</v>
       </c>
-      <c r="B56" s="89"/>
-[...4 lines deleted...]
-      <c r="G56" s="91" t="s">
+      <c r="B58" s="43"/>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="H56" s="92"/>
-[...10 lines deleted...]
-      <c r="S56" s="91" t="s">
+      <c r="H58" s="46"/>
+      <c r="I58" s="46"/>
+      <c r="J58" s="46"/>
+      <c r="K58" s="46"/>
+      <c r="L58" s="47"/>
+      <c r="M58" s="45"/>
+      <c r="N58" s="46"/>
+      <c r="O58" s="46"/>
+      <c r="P58" s="46"/>
+      <c r="Q58" s="46"/>
+      <c r="R58" s="47"/>
+      <c r="S58" s="45" t="s">
         <v>61</v>
       </c>
-      <c r="T56" s="92"/>
-[...7 lines deleted...]
-      <c r="A57" s="88">
+      <c r="T58" s="46"/>
+      <c r="U58" s="46"/>
+      <c r="V58" s="46"/>
+      <c r="W58" s="46"/>
+      <c r="X58" s="46"/>
+      <c r="Y58" s="47"/>
+    </row>
+    <row r="59" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="42">
         <v>2004</v>
       </c>
-      <c r="B57" s="89"/>
-[...4 lines deleted...]
-      <c r="G57" s="91" t="s">
+      <c r="B59" s="43"/>
+      <c r="C59" s="43"/>
+      <c r="D59" s="43"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="H57" s="92"/>
-[...10 lines deleted...]
-      <c r="S57" s="91" t="s">
+      <c r="H59" s="46"/>
+      <c r="I59" s="46"/>
+      <c r="J59" s="46"/>
+      <c r="K59" s="46"/>
+      <c r="L59" s="47"/>
+      <c r="M59" s="45"/>
+      <c r="N59" s="46"/>
+      <c r="O59" s="46"/>
+      <c r="P59" s="46"/>
+      <c r="Q59" s="46"/>
+      <c r="R59" s="47"/>
+      <c r="S59" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="T57" s="92"/>
-[...7 lines deleted...]
-      <c r="A58" s="88">
+      <c r="T59" s="46"/>
+      <c r="U59" s="46"/>
+      <c r="V59" s="46"/>
+      <c r="W59" s="46"/>
+      <c r="X59" s="46"/>
+      <c r="Y59" s="47"/>
+    </row>
+    <row r="60" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="42">
         <v>2005</v>
       </c>
-      <c r="B58" s="89"/>
-[...4 lines deleted...]
-      <c r="G58" s="91" t="s">
+      <c r="B60" s="43"/>
+      <c r="C60" s="43"/>
+      <c r="D60" s="43"/>
+      <c r="E60" s="43"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="H58" s="92"/>
-[...10 lines deleted...]
-      <c r="S58" s="91" t="s">
+      <c r="H60" s="46"/>
+      <c r="I60" s="46"/>
+      <c r="J60" s="46"/>
+      <c r="K60" s="46"/>
+      <c r="L60" s="47"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="46"/>
+      <c r="O60" s="46"/>
+      <c r="P60" s="46"/>
+      <c r="Q60" s="46"/>
+      <c r="R60" s="47"/>
+      <c r="S60" s="45" t="s">
         <v>65</v>
       </c>
-      <c r="T58" s="92"/>
-[...7 lines deleted...]
-      <c r="A59" s="88">
+      <c r="T60" s="46"/>
+      <c r="U60" s="46"/>
+      <c r="V60" s="46"/>
+      <c r="W60" s="46"/>
+      <c r="X60" s="46"/>
+      <c r="Y60" s="47"/>
+    </row>
+    <row r="61" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="42">
         <v>2006</v>
       </c>
-      <c r="B59" s="89"/>
-[...4 lines deleted...]
-      <c r="G59" s="91" t="s">
+      <c r="B61" s="43"/>
+      <c r="C61" s="43"/>
+      <c r="D61" s="43"/>
+      <c r="E61" s="43"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="H59" s="92"/>
-[...19 lines deleted...]
-      <c r="A60" s="88">
+      <c r="H61" s="46"/>
+      <c r="I61" s="46"/>
+      <c r="J61" s="46"/>
+      <c r="K61" s="46"/>
+      <c r="L61" s="47"/>
+      <c r="M61" s="45"/>
+      <c r="N61" s="46"/>
+      <c r="O61" s="46"/>
+      <c r="P61" s="46"/>
+      <c r="Q61" s="46"/>
+      <c r="R61" s="47"/>
+      <c r="S61" s="45"/>
+      <c r="T61" s="46"/>
+      <c r="U61" s="46"/>
+      <c r="V61" s="46"/>
+      <c r="W61" s="46"/>
+      <c r="X61" s="46"/>
+      <c r="Y61" s="47"/>
+    </row>
+    <row r="62" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="42">
         <v>2007</v>
       </c>
-      <c r="B60" s="89"/>
-[...4 lines deleted...]
-      <c r="G60" s="91" t="s">
+      <c r="B62" s="43"/>
+      <c r="C62" s="43"/>
+      <c r="D62" s="43"/>
+      <c r="E62" s="43"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="H60" s="92"/>
-[...19 lines deleted...]
-      <c r="A61" s="88">
+      <c r="H62" s="46"/>
+      <c r="I62" s="46"/>
+      <c r="J62" s="46"/>
+      <c r="K62" s="46"/>
+      <c r="L62" s="47"/>
+      <c r="M62" s="45"/>
+      <c r="N62" s="46"/>
+      <c r="O62" s="46"/>
+      <c r="P62" s="46"/>
+      <c r="Q62" s="46"/>
+      <c r="R62" s="47"/>
+      <c r="S62" s="45"/>
+      <c r="T62" s="46"/>
+      <c r="U62" s="46"/>
+      <c r="V62" s="46"/>
+      <c r="W62" s="46"/>
+      <c r="X62" s="46"/>
+      <c r="Y62" s="47"/>
+    </row>
+    <row r="63" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="42">
         <v>2008</v>
       </c>
-      <c r="B61" s="89"/>
-[...4 lines deleted...]
-      <c r="G61" s="91" t="s">
+      <c r="B63" s="43"/>
+      <c r="C63" s="43"/>
+      <c r="D63" s="43"/>
+      <c r="E63" s="43"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="H61" s="92"/>
-[...19 lines deleted...]
-      <c r="A62" s="88">
+      <c r="H63" s="46"/>
+      <c r="I63" s="46"/>
+      <c r="J63" s="46"/>
+      <c r="K63" s="46"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="45"/>
+      <c r="N63" s="46"/>
+      <c r="O63" s="46"/>
+      <c r="P63" s="46"/>
+      <c r="Q63" s="46"/>
+      <c r="R63" s="47"/>
+      <c r="S63" s="45"/>
+      <c r="T63" s="46"/>
+      <c r="U63" s="46"/>
+      <c r="V63" s="46"/>
+      <c r="W63" s="46"/>
+      <c r="X63" s="46"/>
+      <c r="Y63" s="47"/>
+    </row>
+    <row r="64" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="42">
         <v>2009</v>
       </c>
-      <c r="B62" s="89"/>
-[...4 lines deleted...]
-      <c r="G62" s="91" t="s">
+      <c r="B64" s="43"/>
+      <c r="C64" s="43"/>
+      <c r="D64" s="43"/>
+      <c r="E64" s="43"/>
+      <c r="F64" s="44"/>
+      <c r="G64" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="H62" s="92"/>
-[...10 lines deleted...]
-      <c r="S62" s="91" t="s">
+      <c r="H64" s="46"/>
+      <c r="I64" s="46"/>
+      <c r="J64" s="46"/>
+      <c r="K64" s="46"/>
+      <c r="L64" s="47"/>
+      <c r="M64" s="45"/>
+      <c r="N64" s="46"/>
+      <c r="O64" s="46"/>
+      <c r="P64" s="46"/>
+      <c r="Q64" s="46"/>
+      <c r="R64" s="47"/>
+      <c r="S64" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="T62" s="92"/>
-[...7 lines deleted...]
-      <c r="A63" s="88">
+      <c r="T64" s="46"/>
+      <c r="U64" s="46"/>
+      <c r="V64" s="46"/>
+      <c r="W64" s="46"/>
+      <c r="X64" s="46"/>
+      <c r="Y64" s="47"/>
+    </row>
+    <row r="65" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="42">
         <v>2010</v>
       </c>
-      <c r="B63" s="89"/>
-[...4 lines deleted...]
-      <c r="G63" s="91" t="s">
+      <c r="B65" s="43"/>
+      <c r="C65" s="43"/>
+      <c r="D65" s="43"/>
+      <c r="E65" s="43"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="H63" s="92"/>
-[...19 lines deleted...]
-      <c r="A64" s="88">
+      <c r="H65" s="46"/>
+      <c r="I65" s="46"/>
+      <c r="J65" s="46"/>
+      <c r="K65" s="46"/>
+      <c r="L65" s="47"/>
+      <c r="M65" s="45"/>
+      <c r="N65" s="46"/>
+      <c r="O65" s="46"/>
+      <c r="P65" s="46"/>
+      <c r="Q65" s="46"/>
+      <c r="R65" s="47"/>
+      <c r="S65" s="45"/>
+      <c r="T65" s="46"/>
+      <c r="U65" s="46"/>
+      <c r="V65" s="46"/>
+      <c r="W65" s="46"/>
+      <c r="X65" s="46"/>
+      <c r="Y65" s="47"/>
+    </row>
+    <row r="66" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="42">
         <v>2011</v>
       </c>
-      <c r="B64" s="89"/>
-[...4 lines deleted...]
-      <c r="G64" s="91" t="s">
+      <c r="B66" s="43"/>
+      <c r="C66" s="43"/>
+      <c r="D66" s="43"/>
+      <c r="E66" s="43"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="H64" s="92"/>
-[...19 lines deleted...]
-      <c r="A65" s="88">
+      <c r="H66" s="46"/>
+      <c r="I66" s="46"/>
+      <c r="J66" s="46"/>
+      <c r="K66" s="46"/>
+      <c r="L66" s="47"/>
+      <c r="M66" s="45"/>
+      <c r="N66" s="46"/>
+      <c r="O66" s="46"/>
+      <c r="P66" s="46"/>
+      <c r="Q66" s="46"/>
+      <c r="R66" s="47"/>
+      <c r="S66" s="45"/>
+      <c r="T66" s="46"/>
+      <c r="U66" s="46"/>
+      <c r="V66" s="46"/>
+      <c r="W66" s="46"/>
+      <c r="X66" s="46"/>
+      <c r="Y66" s="47"/>
+    </row>
+    <row r="67" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="42">
         <v>2012</v>
       </c>
-      <c r="B65" s="89"/>
-[...4 lines deleted...]
-      <c r="G65" s="91" t="s">
+      <c r="B67" s="43"/>
+      <c r="C67" s="43"/>
+      <c r="D67" s="43"/>
+      <c r="E67" s="43"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="H65" s="92"/>
-[...19 lines deleted...]
-      <c r="A66" s="88">
+      <c r="H67" s="46"/>
+      <c r="I67" s="46"/>
+      <c r="J67" s="46"/>
+      <c r="K67" s="46"/>
+      <c r="L67" s="47"/>
+      <c r="M67" s="45"/>
+      <c r="N67" s="46"/>
+      <c r="O67" s="46"/>
+      <c r="P67" s="46"/>
+      <c r="Q67" s="46"/>
+      <c r="R67" s="47"/>
+      <c r="S67" s="45"/>
+      <c r="T67" s="46"/>
+      <c r="U67" s="46"/>
+      <c r="V67" s="46"/>
+      <c r="W67" s="46"/>
+      <c r="X67" s="46"/>
+      <c r="Y67" s="47"/>
+    </row>
+    <row r="68" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="42">
         <v>2013</v>
       </c>
-      <c r="B66" s="89"/>
-[...4 lines deleted...]
-      <c r="G66" s="91" t="s">
+      <c r="B68" s="43"/>
+      <c r="C68" s="43"/>
+      <c r="D68" s="43"/>
+      <c r="E68" s="43"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="H66" s="92"/>
-[...19 lines deleted...]
-      <c r="A67" s="88">
+      <c r="H68" s="46"/>
+      <c r="I68" s="46"/>
+      <c r="J68" s="46"/>
+      <c r="K68" s="46"/>
+      <c r="L68" s="47"/>
+      <c r="M68" s="45"/>
+      <c r="N68" s="46"/>
+      <c r="O68" s="46"/>
+      <c r="P68" s="46"/>
+      <c r="Q68" s="46"/>
+      <c r="R68" s="47"/>
+      <c r="S68" s="45"/>
+      <c r="T68" s="46"/>
+      <c r="U68" s="46"/>
+      <c r="V68" s="46"/>
+      <c r="W68" s="46"/>
+      <c r="X68" s="46"/>
+      <c r="Y68" s="47"/>
+    </row>
+    <row r="69" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="42">
         <v>2014</v>
       </c>
-      <c r="B67" s="89"/>
-[...4 lines deleted...]
-      <c r="G67" s="91" t="s">
+      <c r="B69" s="43"/>
+      <c r="C69" s="43"/>
+      <c r="D69" s="43"/>
+      <c r="E69" s="43"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="H67" s="92"/>
-[...10 lines deleted...]
-      <c r="S67" s="91" t="s">
+      <c r="H69" s="46"/>
+      <c r="I69" s="46"/>
+      <c r="J69" s="46"/>
+      <c r="K69" s="46"/>
+      <c r="L69" s="47"/>
+      <c r="M69" s="45"/>
+      <c r="N69" s="46"/>
+      <c r="O69" s="46"/>
+      <c r="P69" s="46"/>
+      <c r="Q69" s="46"/>
+      <c r="R69" s="47"/>
+      <c r="S69" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="T67" s="92"/>
-[...7 lines deleted...]
-      <c r="A68" s="88">
+      <c r="T69" s="46"/>
+      <c r="U69" s="46"/>
+      <c r="V69" s="46"/>
+      <c r="W69" s="46"/>
+      <c r="X69" s="46"/>
+      <c r="Y69" s="47"/>
+    </row>
+    <row r="70" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="42">
         <v>2015</v>
       </c>
-      <c r="B68" s="89"/>
-[...4 lines deleted...]
-      <c r="G68" s="91" t="s">
+      <c r="B70" s="43"/>
+      <c r="C70" s="43"/>
+      <c r="D70" s="43"/>
+      <c r="E70" s="43"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="H68" s="92"/>
-[...10 lines deleted...]
-      <c r="S68" s="91" t="s">
+      <c r="H70" s="46"/>
+      <c r="I70" s="46"/>
+      <c r="J70" s="46"/>
+      <c r="K70" s="46"/>
+      <c r="L70" s="47"/>
+      <c r="M70" s="45"/>
+      <c r="N70" s="46"/>
+      <c r="O70" s="46"/>
+      <c r="P70" s="46"/>
+      <c r="Q70" s="46"/>
+      <c r="R70" s="47"/>
+      <c r="S70" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="T68" s="92"/>
-[...7 lines deleted...]
-      <c r="A69" s="88">
+      <c r="T70" s="46"/>
+      <c r="U70" s="46"/>
+      <c r="V70" s="46"/>
+      <c r="W70" s="46"/>
+      <c r="X70" s="46"/>
+      <c r="Y70" s="47"/>
+    </row>
+    <row r="71" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="42">
         <v>2016</v>
       </c>
-      <c r="B69" s="89"/>
-[...4 lines deleted...]
-      <c r="G69" s="91" t="s">
+      <c r="B71" s="43"/>
+      <c r="C71" s="43"/>
+      <c r="D71" s="43"/>
+      <c r="E71" s="43"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="H69" s="92"/>
-[...4 lines deleted...]
-      <c r="M69" s="91" t="s">
+      <c r="H71" s="46"/>
+      <c r="I71" s="46"/>
+      <c r="J71" s="46"/>
+      <c r="K71" s="46"/>
+      <c r="L71" s="47"/>
+      <c r="M71" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="N69" s="92"/>
-[...13 lines deleted...]
-      <c r="A70" s="88">
+      <c r="N71" s="46"/>
+      <c r="O71" s="46"/>
+      <c r="P71" s="46"/>
+      <c r="Q71" s="46"/>
+      <c r="R71" s="47"/>
+      <c r="S71" s="45"/>
+      <c r="T71" s="46"/>
+      <c r="U71" s="46"/>
+      <c r="V71" s="46"/>
+      <c r="W71" s="46"/>
+      <c r="X71" s="46"/>
+      <c r="Y71" s="47"/>
+    </row>
+    <row r="72" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="42">
         <v>2017</v>
       </c>
-      <c r="B70" s="89"/>
-[...4 lines deleted...]
-      <c r="G70" s="91" t="s">
+      <c r="B72" s="43"/>
+      <c r="C72" s="43"/>
+      <c r="D72" s="43"/>
+      <c r="E72" s="43"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="45" t="s">
         <v>81</v>
       </c>
-      <c r="H70" s="92"/>
-[...4 lines deleted...]
-      <c r="M70" s="91" t="s">
+      <c r="H72" s="46"/>
+      <c r="I72" s="46"/>
+      <c r="J72" s="46"/>
+      <c r="K72" s="46"/>
+      <c r="L72" s="47"/>
+      <c r="M72" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="N70" s="92"/>
-[...13 lines deleted...]
-      <c r="A71" s="88">
+      <c r="N72" s="46"/>
+      <c r="O72" s="46"/>
+      <c r="P72" s="46"/>
+      <c r="Q72" s="46"/>
+      <c r="R72" s="47"/>
+      <c r="S72" s="45"/>
+      <c r="T72" s="46"/>
+      <c r="U72" s="46"/>
+      <c r="V72" s="46"/>
+      <c r="W72" s="46"/>
+      <c r="X72" s="46"/>
+      <c r="Y72" s="47"/>
+    </row>
+    <row r="73" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="42">
         <v>2018</v>
       </c>
-      <c r="B71" s="89"/>
-[...4 lines deleted...]
-      <c r="G71" s="91" t="s">
+      <c r="B73" s="43"/>
+      <c r="C73" s="43"/>
+      <c r="D73" s="43"/>
+      <c r="E73" s="43"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="45" t="s">
         <v>82</v>
       </c>
-      <c r="H71" s="92"/>
-[...4 lines deleted...]
-      <c r="M71" s="91" t="s">
+      <c r="H73" s="46"/>
+      <c r="I73" s="46"/>
+      <c r="J73" s="46"/>
+      <c r="K73" s="46"/>
+      <c r="L73" s="47"/>
+      <c r="M73" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="N71" s="92"/>
-[...13 lines deleted...]
-      <c r="A72" s="88">
+      <c r="N73" s="46"/>
+      <c r="O73" s="46"/>
+      <c r="P73" s="46"/>
+      <c r="Q73" s="46"/>
+      <c r="R73" s="47"/>
+      <c r="S73" s="45"/>
+      <c r="T73" s="46"/>
+      <c r="U73" s="46"/>
+      <c r="V73" s="46"/>
+      <c r="W73" s="46"/>
+      <c r="X73" s="46"/>
+      <c r="Y73" s="47"/>
+    </row>
+    <row r="74" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="42">
         <v>2019</v>
       </c>
-      <c r="B72" s="89"/>
-[...4 lines deleted...]
-      <c r="G72" s="91" t="s">
+      <c r="B74" s="43"/>
+      <c r="C74" s="43"/>
+      <c r="D74" s="43"/>
+      <c r="E74" s="43"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="H72" s="92"/>
-[...4 lines deleted...]
-      <c r="M72" s="91" t="s">
+      <c r="H74" s="46"/>
+      <c r="I74" s="46"/>
+      <c r="J74" s="46"/>
+      <c r="K74" s="46"/>
+      <c r="L74" s="47"/>
+      <c r="M74" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="N72" s="92"/>
-[...13 lines deleted...]
-      <c r="A73" s="88">
+      <c r="N74" s="46"/>
+      <c r="O74" s="46"/>
+      <c r="P74" s="46"/>
+      <c r="Q74" s="46"/>
+      <c r="R74" s="47"/>
+      <c r="S74" s="45"/>
+      <c r="T74" s="46"/>
+      <c r="U74" s="46"/>
+      <c r="V74" s="46"/>
+      <c r="W74" s="46"/>
+      <c r="X74" s="46"/>
+      <c r="Y74" s="47"/>
+    </row>
+    <row r="75" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="42">
         <v>2020</v>
       </c>
-      <c r="B73" s="89"/>
-[...4 lines deleted...]
-      <c r="G73" s="91" t="s">
+      <c r="B75" s="43"/>
+      <c r="C75" s="43"/>
+      <c r="D75" s="43"/>
+      <c r="E75" s="43"/>
+      <c r="F75" s="44"/>
+      <c r="G75" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="H73" s="92"/>
-[...4 lines deleted...]
-      <c r="M73" s="91" t="s">
+      <c r="H75" s="46"/>
+      <c r="I75" s="46"/>
+      <c r="J75" s="46"/>
+      <c r="K75" s="46"/>
+      <c r="L75" s="47"/>
+      <c r="M75" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="N73" s="92"/>
-[...13 lines deleted...]
-      <c r="A74" s="100">
+      <c r="N75" s="46"/>
+      <c r="O75" s="46"/>
+      <c r="P75" s="46"/>
+      <c r="Q75" s="46"/>
+      <c r="R75" s="47"/>
+      <c r="S75" s="45"/>
+      <c r="T75" s="46"/>
+      <c r="U75" s="46"/>
+      <c r="V75" s="46"/>
+      <c r="W75" s="46"/>
+      <c r="X75" s="46"/>
+      <c r="Y75" s="47"/>
+    </row>
+    <row r="76" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="71">
         <v>2021</v>
       </c>
-      <c r="B74" s="101"/>
-[...4 lines deleted...]
-      <c r="G74" s="103" t="s">
+      <c r="B76" s="72"/>
+      <c r="C76" s="72"/>
+      <c r="D76" s="72"/>
+      <c r="E76" s="72"/>
+      <c r="F76" s="73"/>
+      <c r="G76" s="74" t="s">
         <v>85</v>
       </c>
-      <c r="H74" s="104"/>
-[...4 lines deleted...]
-      <c r="M74" s="103" t="s">
+      <c r="H76" s="75"/>
+      <c r="I76" s="75"/>
+      <c r="J76" s="75"/>
+      <c r="K76" s="75"/>
+      <c r="L76" s="76"/>
+      <c r="M76" s="74" t="s">
         <v>80</v>
       </c>
-      <c r="N74" s="104"/>
-[...21 lines deleted...]
-      <c r="A76" s="15" t="s">
+      <c r="N76" s="75"/>
+      <c r="O76" s="75"/>
+      <c r="P76" s="75"/>
+      <c r="Q76" s="75"/>
+      <c r="R76" s="76"/>
+      <c r="S76" s="74"/>
+      <c r="T76" s="75"/>
+      <c r="U76" s="75"/>
+      <c r="V76" s="75"/>
+      <c r="W76" s="75"/>
+      <c r="X76" s="75"/>
+      <c r="Y76" s="76"/>
+    </row>
+    <row r="77" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="7"/>
+      <c r="G77" s="12"/>
+      <c r="M77" s="12"/>
+      <c r="O77" s="12"/>
+      <c r="P77" s="12"/>
+      <c r="Q77" s="12"/>
+    </row>
+    <row r="78" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="G76" s="15"/>
-[...6 lines deleted...]
-      <c r="A77" s="73" t="s">
+      <c r="G78" s="12"/>
+      <c r="M78" s="12"/>
+      <c r="O78" s="12"/>
+      <c r="P78" s="12"/>
+      <c r="Q78" s="12"/>
+    </row>
+    <row r="79" spans="1:25" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="73"/>
-[...4 lines deleted...]
-      <c r="G77" s="72" t="s">
+      <c r="B79" s="40"/>
+      <c r="C79" s="40"/>
+      <c r="D79" s="40"/>
+      <c r="E79" s="40"/>
+      <c r="F79" s="40"/>
+      <c r="G79" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="H77" s="72"/>
-[...4 lines deleted...]
-      <c r="M77" s="72" t="s">
+      <c r="H79" s="41"/>
+      <c r="I79" s="41"/>
+      <c r="J79" s="41"/>
+      <c r="K79" s="41"/>
+      <c r="L79" s="41"/>
+      <c r="M79" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="N77" s="72"/>
-[...4 lines deleted...]
-      <c r="S77" s="72" t="s">
+      <c r="N79" s="41"/>
+      <c r="O79" s="41"/>
+      <c r="P79" s="41"/>
+      <c r="Q79" s="41"/>
+      <c r="R79" s="41"/>
+      <c r="S79" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="T77" s="72"/>
-[...7 lines deleted...]
-      <c r="A78" s="106">
+      <c r="T79" s="41"/>
+      <c r="U79" s="41"/>
+      <c r="V79" s="41"/>
+      <c r="W79" s="41"/>
+      <c r="X79" s="41"/>
+      <c r="Y79" s="41"/>
+    </row>
+    <row r="80" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="65">
         <v>3000</v>
       </c>
-      <c r="B78" s="106"/>
-[...4 lines deleted...]
-      <c r="G78" s="107" t="s">
+      <c r="B80" s="65"/>
+      <c r="C80" s="65"/>
+      <c r="D80" s="65"/>
+      <c r="E80" s="65"/>
+      <c r="F80" s="65"/>
+      <c r="G80" s="66" t="s">
         <v>87</v>
       </c>
-      <c r="H78" s="107"/>
-[...4 lines deleted...]
-      <c r="M78" s="107" t="s">
+      <c r="H80" s="66"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="66"/>
+      <c r="L80" s="66"/>
+      <c r="M80" s="66" t="s">
         <v>88</v>
       </c>
-      <c r="N78" s="107"/>
-[...13 lines deleted...]
-      <c r="A79" s="108">
+      <c r="N80" s="66"/>
+      <c r="O80" s="66"/>
+      <c r="P80" s="66"/>
+      <c r="Q80" s="66"/>
+      <c r="R80" s="66"/>
+      <c r="S80" s="66"/>
+      <c r="T80" s="66"/>
+      <c r="U80" s="66"/>
+      <c r="V80" s="66"/>
+      <c r="W80" s="66"/>
+      <c r="X80" s="66"/>
+      <c r="Y80" s="66"/>
+    </row>
+    <row r="81" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="67">
         <v>3001</v>
       </c>
-      <c r="B79" s="108"/>
-[...4 lines deleted...]
-      <c r="G79" s="109" t="s">
+      <c r="B81" s="67"/>
+      <c r="C81" s="67"/>
+      <c r="D81" s="67"/>
+      <c r="E81" s="67"/>
+      <c r="F81" s="67"/>
+      <c r="G81" s="68" t="s">
         <v>89</v>
       </c>
-      <c r="H79" s="109"/>
-[...4 lines deleted...]
-      <c r="M79" s="109" t="s">
+      <c r="H81" s="68"/>
+      <c r="I81" s="68"/>
+      <c r="J81" s="68"/>
+      <c r="K81" s="68"/>
+      <c r="L81" s="68"/>
+      <c r="M81" s="68" t="s">
         <v>88</v>
       </c>
-      <c r="N79" s="109"/>
-[...13 lines deleted...]
-      <c r="A80" s="110">
+      <c r="N81" s="68"/>
+      <c r="O81" s="68"/>
+      <c r="P81" s="68"/>
+      <c r="Q81" s="68"/>
+      <c r="R81" s="68"/>
+      <c r="S81" s="68"/>
+      <c r="T81" s="68"/>
+      <c r="U81" s="68"/>
+      <c r="V81" s="68"/>
+      <c r="W81" s="68"/>
+      <c r="X81" s="68"/>
+      <c r="Y81" s="68"/>
+    </row>
+    <row r="82" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="69">
         <v>3002</v>
       </c>
-      <c r="B80" s="110"/>
-[...4 lines deleted...]
-      <c r="G80" s="111" t="s">
+      <c r="B82" s="69"/>
+      <c r="C82" s="69"/>
+      <c r="D82" s="69"/>
+      <c r="E82" s="69"/>
+      <c r="F82" s="69"/>
+      <c r="G82" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="H80" s="111"/>
-[...4 lines deleted...]
-      <c r="M80" s="111" t="s">
+      <c r="H82" s="70"/>
+      <c r="I82" s="70"/>
+      <c r="J82" s="70"/>
+      <c r="K82" s="70"/>
+      <c r="L82" s="70"/>
+      <c r="M82" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="N80" s="111"/>
-[...21 lines deleted...]
-      <c r="A82" s="15" t="s">
+      <c r="N82" s="70"/>
+      <c r="O82" s="70"/>
+      <c r="P82" s="70"/>
+      <c r="Q82" s="70"/>
+      <c r="R82" s="70"/>
+      <c r="S82" s="70"/>
+      <c r="T82" s="70"/>
+      <c r="U82" s="70"/>
+      <c r="V82" s="70"/>
+      <c r="W82" s="70"/>
+      <c r="X82" s="70"/>
+      <c r="Y82" s="70"/>
+    </row>
+    <row r="83" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="7"/>
+      <c r="G83" s="12"/>
+      <c r="M83" s="12"/>
+      <c r="O83" s="12"/>
+      <c r="P83" s="12"/>
+      <c r="Q83" s="12"/>
+    </row>
+    <row r="84" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="G82" s="15"/>
-[...6 lines deleted...]
-      <c r="A83" s="73" t="s">
+      <c r="G84" s="12"/>
+      <c r="M84" s="12"/>
+      <c r="O84" s="12"/>
+      <c r="P84" s="12"/>
+      <c r="Q84" s="12"/>
+    </row>
+    <row r="85" spans="1:25" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B83" s="73"/>
-[...4 lines deleted...]
-      <c r="G83" s="72" t="s">
+      <c r="B85" s="40"/>
+      <c r="C85" s="40"/>
+      <c r="D85" s="40"/>
+      <c r="E85" s="40"/>
+      <c r="F85" s="40"/>
+      <c r="G85" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="H83" s="72"/>
-[...4 lines deleted...]
-      <c r="M83" s="72" t="s">
+      <c r="H85" s="41"/>
+      <c r="I85" s="41"/>
+      <c r="J85" s="41"/>
+      <c r="K85" s="41"/>
+      <c r="L85" s="41"/>
+      <c r="M85" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="N83" s="72"/>
-[...4 lines deleted...]
-      <c r="S83" s="72" t="s">
+      <c r="N85" s="41"/>
+      <c r="O85" s="41"/>
+      <c r="P85" s="41"/>
+      <c r="Q85" s="41"/>
+      <c r="R85" s="41"/>
+      <c r="S85" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="T83" s="72"/>
-[...7 lines deleted...]
-      <c r="A84" s="73">
+      <c r="T85" s="41"/>
+      <c r="U85" s="41"/>
+      <c r="V85" s="41"/>
+      <c r="W85" s="41"/>
+      <c r="X85" s="41"/>
+      <c r="Y85" s="41"/>
+    </row>
+    <row r="86" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="40">
         <v>4000</v>
       </c>
-      <c r="B84" s="73"/>
-[...4 lines deleted...]
-      <c r="G84" s="72" t="s">
+      <c r="B86" s="40"/>
+      <c r="C86" s="40"/>
+      <c r="D86" s="40"/>
+      <c r="E86" s="40"/>
+      <c r="F86" s="40"/>
+      <c r="G86" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="H84" s="72"/>
-[...4 lines deleted...]
-      <c r="M84" s="72" t="s">
+      <c r="H86" s="41"/>
+      <c r="I86" s="41"/>
+      <c r="J86" s="41"/>
+      <c r="K86" s="41"/>
+      <c r="L86" s="41"/>
+      <c r="M86" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="N84" s="72"/>
-[...26 lines deleted...]
-      <c r="K86" s="15"/>
+      <c r="N86" s="41"/>
+      <c r="O86" s="41"/>
+      <c r="P86" s="41"/>
+      <c r="Q86" s="41"/>
+      <c r="R86" s="41"/>
+      <c r="S86" s="41"/>
+      <c r="T86" s="41"/>
+      <c r="U86" s="41"/>
+      <c r="V86" s="41"/>
+      <c r="W86" s="41"/>
+      <c r="X86" s="41"/>
+      <c r="Y86" s="41"/>
     </row>
     <row r="87" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
-      <c r="A87" s="8"/>
-[...2 lines deleted...]
-      <c r="D87" s="11"/>
+      <c r="A87" s="7"/>
+      <c r="B87" s="12"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="12"/>
+      <c r="G87" s="12"/>
+      <c r="K87" s="12"/>
     </row>
     <row r="88" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="128" t="s">
+      <c r="A88" s="7"/>
+      <c r="B88" s="12"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="12"/>
+      <c r="G88" s="12"/>
+      <c r="K88" s="12"/>
+    </row>
+    <row r="89" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="7"/>
+    </row>
+    <row r="90" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="49" t="s">
         <v>93</v>
       </c>
-      <c r="B88" s="128"/>
-[...10 lines deleted...]
-      <c r="A90" s="124" t="s">
+      <c r="B90" s="49"/>
+      <c r="C90" s="49"/>
+      <c r="D90" s="49"/>
+    </row>
+    <row r="91" spans="1:25" hidden="1" x14ac:dyDescent="0.15"/>
+    <row r="92" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="B90" s="124"/>
-[...21 lines deleted...]
-      <c r="A91" s="123" t="s">
+      <c r="B92" s="34"/>
+      <c r="C92" s="34"/>
+      <c r="D92" s="34"/>
+      <c r="E92" s="34"/>
+      <c r="F92" s="34"/>
+      <c r="G92" s="34"/>
+      <c r="H92" s="34"/>
+      <c r="I92" s="34"/>
+      <c r="J92" s="34"/>
+      <c r="K92" s="34"/>
+      <c r="L92" s="34"/>
+      <c r="M92" s="34"/>
+      <c r="N92" s="34"/>
+      <c r="O92" s="34"/>
+      <c r="P92" s="34"/>
+      <c r="Q92" s="34"/>
+      <c r="R92" s="34"/>
+      <c r="S92" s="34"/>
+      <c r="T92" s="34"/>
+      <c r="U92" s="34"/>
+    </row>
+    <row r="93" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="33" t="s">
         <v>95</v>
       </c>
-      <c r="B91" s="124"/>
-[...21 lines deleted...]
-      <c r="A92" s="124" t="s">
+      <c r="B93" s="34"/>
+      <c r="C93" s="34"/>
+      <c r="D93" s="34"/>
+      <c r="E93" s="34"/>
+      <c r="F93" s="34"/>
+      <c r="G93" s="34"/>
+      <c r="H93" s="34"/>
+      <c r="I93" s="34"/>
+      <c r="J93" s="34"/>
+      <c r="K93" s="34"/>
+      <c r="L93" s="34"/>
+      <c r="M93" s="34"/>
+      <c r="N93" s="34"/>
+      <c r="O93" s="34"/>
+      <c r="P93" s="34"/>
+      <c r="Q93" s="34"/>
+      <c r="R93" s="34"/>
+      <c r="S93" s="34"/>
+      <c r="T93" s="34"/>
+      <c r="U93" s="34"/>
+    </row>
+    <row r="94" spans="1:25" hidden="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="B92" s="124"/>
-[...20 lines deleted...]
-    <row r="93" spans="1:25" hidden="1" x14ac:dyDescent="0.15"/>
+      <c r="B94" s="34"/>
+      <c r="C94" s="34"/>
+      <c r="D94" s="34"/>
+      <c r="E94" s="34"/>
+      <c r="F94" s="34"/>
+      <c r="G94" s="34"/>
+      <c r="H94" s="34"/>
+      <c r="I94" s="34"/>
+      <c r="J94" s="34"/>
+      <c r="K94" s="34"/>
+      <c r="L94" s="34"/>
+      <c r="M94" s="34"/>
+      <c r="N94" s="34"/>
+      <c r="O94" s="34"/>
+      <c r="P94" s="34"/>
+      <c r="Q94" s="34"/>
+      <c r="R94" s="34"/>
+      <c r="S94" s="34"/>
+      <c r="T94" s="34"/>
+      <c r="U94" s="34"/>
+    </row>
+    <row r="95" spans="1:25" hidden="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="194">
-    <mergeCell ref="A91:U91"/>
-    <mergeCell ref="A92:U92"/>
+    <mergeCell ref="F28:K28"/>
+    <mergeCell ref="O32:R32"/>
+    <mergeCell ref="O33:R33"/>
+    <mergeCell ref="F33:N33"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="F26:R26"/>
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="F34:Y34"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="Z15:AD15"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A43:Y43"/>
+    <mergeCell ref="A2:Y2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A26:E26"/>
     <mergeCell ref="A27:E27"/>
-    <mergeCell ref="D12:M12"/>
-[...91 lines deleted...]
-    <mergeCell ref="S63:Y63"/>
+    <mergeCell ref="F15:Y15"/>
+    <mergeCell ref="F16:Y16"/>
+    <mergeCell ref="F25:Y25"/>
+    <mergeCell ref="F24:Y24"/>
+    <mergeCell ref="V42:Y42"/>
+    <mergeCell ref="F31:Y31"/>
+    <mergeCell ref="P36:Y36"/>
+    <mergeCell ref="F37:Y37"/>
+    <mergeCell ref="F48:K48"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="F41:K41"/>
+    <mergeCell ref="X48:Y49"/>
+    <mergeCell ref="A49:S49"/>
+    <mergeCell ref="A44:Y44"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="F42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="T48:U49"/>
+    <mergeCell ref="V48:W49"/>
+    <mergeCell ref="V47:W47"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A35:E36"/>
+    <mergeCell ref="S54:Y54"/>
     <mergeCell ref="A61:F61"/>
     <mergeCell ref="G61:L61"/>
     <mergeCell ref="M61:R61"/>
-    <mergeCell ref="S61:Y61"/>
-[...16 lines deleted...]
-    <mergeCell ref="S52:Y52"/>
     <mergeCell ref="A59:F59"/>
     <mergeCell ref="G59:L59"/>
     <mergeCell ref="M59:R59"/>
     <mergeCell ref="A57:F57"/>
     <mergeCell ref="G57:L57"/>
     <mergeCell ref="M57:R57"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="G55:L55"/>
     <mergeCell ref="M55:R55"/>
-    <mergeCell ref="A53:F53"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="G54:L54"/>
+    <mergeCell ref="M54:R54"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="S57:Y57"/>
+    <mergeCell ref="A58:F58"/>
+    <mergeCell ref="G58:L58"/>
+    <mergeCell ref="M58:R58"/>
+    <mergeCell ref="S58:Y58"/>
     <mergeCell ref="S55:Y55"/>
     <mergeCell ref="A56:F56"/>
     <mergeCell ref="G56:L56"/>
     <mergeCell ref="M56:R56"/>
     <mergeCell ref="S56:Y56"/>
-    <mergeCell ref="S53:Y53"/>
-[...44 lines deleted...]
-    <mergeCell ref="F24:Y24"/>
+    <mergeCell ref="S61:Y61"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="G62:L62"/>
+    <mergeCell ref="M62:R62"/>
+    <mergeCell ref="S62:Y62"/>
+    <mergeCell ref="S59:Y59"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="G60:L60"/>
+    <mergeCell ref="M60:R60"/>
+    <mergeCell ref="S60:Y60"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="G65:L65"/>
+    <mergeCell ref="M65:R65"/>
+    <mergeCell ref="S65:Y65"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="G63:L63"/>
+    <mergeCell ref="M63:R63"/>
+    <mergeCell ref="S63:Y63"/>
+    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="G64:L64"/>
+    <mergeCell ref="M64:R64"/>
+    <mergeCell ref="S64:Y64"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="G75:L75"/>
+    <mergeCell ref="M75:R75"/>
+    <mergeCell ref="S75:Y75"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="G76:L76"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="G66:L66"/>
+    <mergeCell ref="M66:R66"/>
+    <mergeCell ref="S66:Y66"/>
+    <mergeCell ref="M76:R76"/>
+    <mergeCell ref="S76:Y76"/>
+    <mergeCell ref="S72:Y72"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="G69:L69"/>
+    <mergeCell ref="M69:R69"/>
+    <mergeCell ref="S69:Y69"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="G72:L72"/>
+    <mergeCell ref="M72:R72"/>
+    <mergeCell ref="S67:Y67"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="G68:L68"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="G86:L86"/>
+    <mergeCell ref="M86:R86"/>
+    <mergeCell ref="S86:Y86"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="G80:L80"/>
+    <mergeCell ref="M80:R80"/>
+    <mergeCell ref="S80:Y80"/>
+    <mergeCell ref="A81:F81"/>
+    <mergeCell ref="G81:L81"/>
+    <mergeCell ref="M81:R81"/>
+    <mergeCell ref="S81:Y81"/>
+    <mergeCell ref="S85:Y85"/>
+    <mergeCell ref="A82:F82"/>
+    <mergeCell ref="G82:L82"/>
+    <mergeCell ref="M82:R82"/>
+    <mergeCell ref="S82:Y82"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="G85:L85"/>
+    <mergeCell ref="M85:R85"/>
+    <mergeCell ref="M68:R68"/>
+    <mergeCell ref="S68:Y68"/>
+    <mergeCell ref="S71:Y71"/>
+    <mergeCell ref="G70:L70"/>
+    <mergeCell ref="M70:R70"/>
+    <mergeCell ref="S70:Y70"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="G67:L67"/>
+    <mergeCell ref="M67:R67"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="K6:O6"/>
     <mergeCell ref="F23:Y23"/>
-    <mergeCell ref="F27:K27"/>
-[...8 lines deleted...]
-    <mergeCell ref="F32:Y32"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="F13:M13"/>
+    <mergeCell ref="I7:O7"/>
+    <mergeCell ref="Q7:Y7"/>
+    <mergeCell ref="S4:Y4"/>
+    <mergeCell ref="S6:Y6"/>
+    <mergeCell ref="Q5:Y5"/>
+    <mergeCell ref="A20:Y20"/>
+    <mergeCell ref="A10:Y10"/>
+    <mergeCell ref="A93:U93"/>
+    <mergeCell ref="A94:U94"/>
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="D12:M12"/>
+    <mergeCell ref="E47:S47"/>
+    <mergeCell ref="T47:U47"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="G79:L79"/>
+    <mergeCell ref="M79:R79"/>
+    <mergeCell ref="S79:Y79"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="G73:L73"/>
+    <mergeCell ref="M73:R73"/>
+    <mergeCell ref="S73:Y73"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="G74:L74"/>
+    <mergeCell ref="M74:R74"/>
+    <mergeCell ref="S74:Y74"/>
+    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="G71:L71"/>
+    <mergeCell ref="M71:R71"/>
+    <mergeCell ref="F27:R27"/>
+    <mergeCell ref="A90:D90"/>
+    <mergeCell ref="A92:U92"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations disablePrompts="1" count="2">
-    <dataValidation type="textLength" imeMode="fullKatakana" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F33:Y33 F34:O34" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="textLength" imeMode="fullKatakana" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F35:Y35 F36:O36" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="textLength" imeMode="fullAlpha" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="S30:U31 V31:Y31" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="textLength" imeMode="fullAlpha" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="S32:U33 V33:Y33" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A91" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A93" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="47" max="24" man="1"/>
+    <brk id="49" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RU_書式・マニュアル" ma:contentTypeID="0x010100A3B4CF93EB16954FB40D3DAAFAE3E3EC009968C128EB90574BA7C0BF0C696AAE68" ma:contentTypeVersion="10" ma:contentTypeDescription="書式・マニュアルドキュメント用" ma:contentTypeScope="" ma:versionID="803f297af3f06373dd5ed0903245ec1d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8dd69d2-b783-41bf-9877-12119791ce82" xmlns:ns3="83282aaa-4316-492e-99c9-35aff64013ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0a8572e5a5593bf5104aa25a000cf652" ns2:_="" ns3:_="">
     <xsd:import namespace="e8dd69d2-b783-41bf-9877-12119791ce82"/>
     <xsd:import namespace="83282aaa-4316-492e-99c9-35aff64013ca"/>
@@ -6031,176 +6055,182 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <FolderPermissions xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">はい</FolderPermissions>
+    <_dlc_DocId xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">QWTXN5W75H2Y-403129605-2988</_dlc_DocId>
+    <Contact xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">
+      <Url>https://ritsumei365.sharepoint.com/sites/portal/Document/_layouts/15/DocIdRedir.aspx?ID=QWTXN5W75H2Y-403129605-2988</Url>
+      <Description>QWTXN5W75H2Y-403129605-2988</Description>
+    </_dlc_DocIdUrl>
+    <MainDivision xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">契約課</MainDivision>
+    <OverviewAndApplication xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">銀行振込口座登録依頼書です。</OverviewAndApplication>
+    <Remarks xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
+    <OpenRange1 xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F60ECE27-FD20-406F-87DF-A403499591DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e8dd69d2-b783-41bf-9877-12119791ce82"/>
     <ds:schemaRef ds:uri="83282aaa-4316-492e-99c9-35aff64013ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D092F3CC-0FAB-45F6-998F-1FDF07B9CF1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A8370CF-029A-4521-A2B5-83AF5BFC287D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F154E0DA-EED1-4D6F-A840-6BAF48DE1219}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="83282aaa-4316-492e-99c9-35aff64013ca"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="e8dd69d2-b783-41bf-9877-12119791ce82"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">