--- v0 (2025-10-16)
+++ v1 (2026-07-21)
@@ -1,164 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B38D1E40-2409-4B31-9ACD-B27D2DAC7FBC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C52E15FE-6DE4-438F-AFBB-778EC760389D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6705" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="指導実施報告 兼　指導料金請求書" sheetId="1" r:id="rId1"/>
     <sheet name="源泉計算シート" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">源泉計算シート!$C$23:$G$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">源泉計算シート!$A$1:$H$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'指導実施報告 兼　指導料金請求書'!$A$2:$G$27</definedName>
     <definedName name="Z_4A30B4B6_91D9_4A68_912E_D8E9427E40CD_.wvu.FilterData" localSheetId="1" hidden="1">源泉計算シート!$C$23:$G$24</definedName>
     <definedName name="Z_4A30B4B6_91D9_4A68_912E_D8E9427E40CD_.wvu.PrintArea" localSheetId="1" hidden="1">源泉計算シート!$A$1:$H$32</definedName>
     <definedName name="Z_4A30B4B6_91D9_4A68_912E_D8E9427E40CD_.wvu.PrintArea" localSheetId="0" hidden="1">'指導実施報告 兼　指導料金請求書'!$A$2:$G$27</definedName>
     <definedName name="Z_F813DAD5_B9ED_4430_AD62_1C4FB26B1BB9_.wvu.FilterData" localSheetId="1" hidden="1">源泉計算シート!$C$23:$G$24</definedName>
     <definedName name="Z_F813DAD5_B9ED_4430_AD62_1C4FB26B1BB9_.wvu.PrintArea" localSheetId="1" hidden="1">源泉計算シート!$A$1:$H$32</definedName>
     <definedName name="Z_F813DAD5_B9ED_4430_AD62_1C4FB26B1BB9_.wvu.PrintArea" localSheetId="0" hidden="1">'指導実施報告 兼　指導料金請求書'!$A$2:$G$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
+    <customWorkbookView name="部課用 - 個人用ビュー" guid="{4A30B4B6-91D9-4A68-912E-D8E9427E40CD}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1299" windowHeight="784" activeSheetId="1" showComments="commIndAndComment"/>
     <customWorkbookView name="河合 牧 - 個人用ビュー" guid="{F813DAD5-B9ED-4430-AD62-1C4FB26B1BB9}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1382" windowHeight="744" activeSheetId="1"/>
-    <customWorkbookView name="部課用 - 個人用ビュー" guid="{4A30B4B6-91D9-4A68-912E-D8E9427E40CD}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1299" windowHeight="784" activeSheetId="1" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B25" i="1" l="1"/>
   <c r="E18" i="2" l="1"/>
   <c r="G18" i="2" s="1"/>
   <c r="E12" i="2"/>
   <c r="G12" i="2" s="1"/>
-  <c r="B25" i="1" l="1"/>
   <c r="D25" i="1" l="1"/>
   <c r="C25" i="1" s="1"/>
   <c r="E17" i="2"/>
   <c r="G17" i="2" s="1"/>
   <c r="E30" i="2" l="1"/>
   <c r="G30" i="2" s="1"/>
   <c r="E24" i="2"/>
   <c r="G24" i="2" s="1"/>
   <c r="E11" i="2"/>
   <c r="G11" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="55">
-  <si>
-[...44 lines deleted...]
-  </si>
   <si>
     <t>提出日</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>該当助成金</t>
     <rPh sb="0" eb="2">
       <t>ガイトウ</t>
     </rPh>
@@ -628,120 +594,50 @@
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>氏　名</t>
     </r>
     <rPh sb="6" eb="7">
       <t>シ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">支払総額(諸税込）
-[...68 lines deleted...]
-    <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　重点強化助成</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -815,84 +711,50 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>当該年度
 指導日日付</t>
     <rPh sb="0" eb="2">
       <t>トウガイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シドウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ビ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヒヅケ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">＊助成金の
-[...32 lines deleted...]
-    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>手続きキャンパス
 職員</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>記入欄</t>
     </r>
     <rPh sb="0" eb="2">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショクイン</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -942,83 +804,225 @@
     <r>
       <t>手続きキャンパス
 職員確認</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>欄</t>
     </r>
     <rPh sb="0" eb="2">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>　　基盤活動助成（指導者招聘費）
+　　基盤活動助成（学部プロジェクト活動費の指導謝礼）
+　　基盤活動助成（指定支援クラブ活動費の指導謝礼）</t>
+    <rPh sb="53" eb="55">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="55" eb="57">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>指 導 実 施 報 告　兼　指 導 料 金 請 求 書　　【個人】</t>
+    <rPh sb="0" eb="1">
+      <t>ユビ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ミチビク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ジツ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>コク</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ユビ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>シルベ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>モトム</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>コジン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">支払合計(諸税込）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>＊出金合計額が「内定通知」の査定額を越えていないか要確認</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ゼイコミ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シュッキン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ナイテイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ツウチ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>サテイガク</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>＊指導予定
+総回数</t>
+    <rPh sb="1" eb="3">
+      <t>シドウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カイスウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>※助成金の受給額は、講師手取り額ではなく支払総額（諸税込）</t>
+      <t>※助成金の受給額は、講師手取り額ではなく支払合計（諸税込）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">　
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>諸税の計算式　『手取り金額÷0.8979＝税込みの支払金額』　　　例）指導者への振込（＝手取り金額）が100,000円の場合
-①100,000円（手取り額） ÷ 0.8979= 111,370円（＊諸税込の支払総額）　
-②111,370円（諸税込の支払総額）-100,000円（手取り額）＝11,370円（諸税）</t>
+①100,000円（手取り額） ÷ 0.8979= 111,370円（＊諸税込の支払合計）　
+②111,370円（諸税込の支払合計）-100,000円（手取り額）＝11,370円（諸税）</t>
     </r>
+    <rPh sb="22" eb="24">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="136" eb="138">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="157" eb="159">
+      <t>ゴウケイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0.0000;[Red]\-#,##0.0000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1196,51 +1200,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="61">
+  <borders count="59">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1346,63 +1350,50 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1413,63 +1404,50 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
@@ -1533,78 +1511,50 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...26 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1689,121 +1639,84 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
-        <color indexed="64"/>
-[...20 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1941,548 +1854,607 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="double">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="152">
+  <cellXfs count="150">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="5" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="51" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="3" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="8" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="16" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="17" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="17" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="38" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="55" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="9" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="5" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="5" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="53" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...106 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="通貨" xfId="2" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -3316,491 +3288,489 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="O27" sqref="O27"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.875" style="30" customWidth="1"/>
-    <col min="2" max="2" width="15.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.875" style="23" customWidth="1"/>
+    <col min="2" max="2" width="18.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.5" style="1" customWidth="1"/>
     <col min="8" max="13" width="6.625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="119" t="s">
+    <row r="2" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="95" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="97"/>
+    </row>
+    <row r="3" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="120"/>
-[...17 lines deleted...]
-      <c r="G3" s="126"/>
+      <c r="B3" s="100" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="102"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="4"/>
-[...14 lines deleted...]
-      <c r="G4" s="97"/>
+    </row>
+    <row r="4" spans="1:10" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="132" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="133"/>
+      <c r="D4" s="134"/>
+      <c r="E4" s="130" t="s">
+        <v>43</v>
+      </c>
+      <c r="F4" s="130"/>
+      <c r="G4" s="131"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
-      <c r="K4" s="4"/>
-[...15 lines deleted...]
-      <c r="A6" s="129" t="s">
+    </row>
+    <row r="5" spans="1:10" s="4" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="98"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="104"/>
+      <c r="E5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="98"/>
+      <c r="G5" s="99"/>
+    </row>
+    <row r="6" spans="1:10" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="105" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="107"/>
+      <c r="D6" s="107"/>
+      <c r="E6" s="107"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="109"/>
+    </row>
+    <row r="7" spans="1:10" s="4" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="105"/>
+      <c r="B7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="121"/>
+      <c r="D7" s="122"/>
+      <c r="E7" s="122"/>
+      <c r="F7" s="122"/>
+      <c r="G7" s="123"/>
+    </row>
+    <row r="8" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="105"/>
+      <c r="B8" s="116" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="118" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="119"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="119"/>
+      <c r="G8" s="120"/>
+    </row>
+    <row r="9" spans="1:10" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="105"/>
+      <c r="B9" s="117"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="111"/>
+      <c r="G9" s="112"/>
+    </row>
+    <row r="10" spans="1:10" s="4" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="106"/>
+      <c r="B10" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="114"/>
+      <c r="G10" s="115"/>
+    </row>
+    <row r="11" spans="1:10" s="4" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="141" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="9" t="s">
-[...24 lines deleted...]
-      <c r="C8" s="142" t="s">
+      <c r="B11" s="142"/>
+      <c r="C11" s="142"/>
+      <c r="D11" s="142"/>
+      <c r="E11" s="142"/>
+      <c r="F11" s="143"/>
+      <c r="G11" s="126" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="90" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="85" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="144" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="145"/>
+      <c r="F12" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="G12" s="127"/>
+    </row>
+    <row r="13" spans="1:10" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="12">
+        <v>10000</v>
+      </c>
+      <c r="D13" s="124" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="125"/>
+      <c r="F13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="143"/>
-[...25 lines deleted...]
-      <c r="A11" s="107" t="s">
+      <c r="B14" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="146"/>
+      <c r="E14" s="147"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="75"/>
+    </row>
+    <row r="15" spans="1:10" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="148"/>
+      <c r="E15" s="149"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="76"/>
+    </row>
+    <row r="16" spans="1:10" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="148"/>
+      <c r="E16" s="149"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="76"/>
+    </row>
+    <row r="17" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="148"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="76"/>
+    </row>
+    <row r="18" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="148"/>
+      <c r="E18" s="149"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="76"/>
+    </row>
+    <row r="19" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="148"/>
+      <c r="E19" s="149"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="76"/>
+    </row>
+    <row r="20" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="148"/>
+      <c r="E20" s="149"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="76"/>
+    </row>
+    <row r="21" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="148"/>
+      <c r="E21" s="149"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="76"/>
+    </row>
+    <row r="22" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="148"/>
+      <c r="E22" s="149"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="76"/>
+    </row>
+    <row r="23" spans="1:13" s="14" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="78"/>
+      <c r="D23" s="91"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="77"/>
+    </row>
+    <row r="24" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="74" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="84" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="108"/>
-[...9 lines deleted...]
-      <c r="A12" s="82" t="s">
+      <c r="D24" s="93" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="12" t="s">
+      <c r="E24" s="93"/>
+      <c r="F24" s="94"/>
+      <c r="G24" s="81" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="83" t="s">
-[...25 lines deleted...]
-      <c r="F13" s="16" t="s">
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="G13" s="16" t="s">
-[...156 lines deleted...]
-      <c r="B25" s="27">
+      <c r="B25" s="79">
         <f>SUM(C14:C23)</f>
         <v>0</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="22">
         <f>ROUNDDOWN(IF(D25&gt;1000000,1000000*0.1021+(D25-1000000)*0.2042,D25*0.1021),0)</f>
         <v>0</v>
       </c>
-      <c r="D25" s="93">
+      <c r="D25" s="128">
         <f>ROUNDDOWN(IF(B25&gt;897900,897900/0.8979+(B25-897900)/0.7958,B25/0.8979),0)</f>
         <v>0</v>
       </c>
-      <c r="E25" s="94"/>
-[...1 lines deleted...]
-      <c r="G25" s="92"/>
+      <c r="E25" s="128"/>
+      <c r="F25" s="129"/>
+      <c r="G25" s="82"/>
     </row>
     <row r="26" spans="1:13" s="4" customFormat="1" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="101" t="s">
+      <c r="A26" s="135" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="102"/>
-[...10 lines deleted...]
-      <c r="M26" s="29"/>
+      <c r="B26" s="136"/>
+      <c r="C26" s="136"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="136"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="137"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
     </row>
     <row r="27" spans="1:13" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="104" t="s">
-[...7 lines deleted...]
-      <c r="G27" s="106"/>
+      <c r="A27" s="138" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="139"/>
+      <c r="C27" s="139"/>
+      <c r="D27" s="139"/>
+      <c r="E27" s="139"/>
+      <c r="F27" s="139"/>
+      <c r="G27" s="140"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{F813DAD5-B9ED-4430-AD62-1C4FB26B1BB9}" showPageBreaks="1" zeroValues="0" fitToPage="1" printArea="1" view="pageBreakPreview">
-      <selection activeCell="B4" sqref="B4:D4"/>
+    <customSheetView guid="{4A30B4B6-91D9-4A68-912E-D8E9427E40CD}" showPageBreaks="1" zeroValues="0" fitToPage="1" printArea="1" view="pageBreakPreview" topLeftCell="A22">
+      <selection activeCell="A25" sqref="A25"/>
       <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{4A30B4B6-91D9-4A68-912E-D8E9427E40CD}" showPageBreaks="1" zeroValues="0" fitToPage="1" printArea="1" view="pageBreakPreview" topLeftCell="A22">
-      <selection activeCell="A25" sqref="A25"/>
+    <customSheetView guid="{F813DAD5-B9ED-4430-AD62-1C4FB26B1BB9}" showPageBreaks="1" zeroValues="0" fitToPage="1" printArea="1" view="pageBreakPreview">
+      <selection activeCell="B4" sqref="B4:D4"/>
       <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId2"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="31">
-    <mergeCell ref="D23:E23"/>
-[...13 lines deleted...]
-    <mergeCell ref="G11:G12"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="A6:A10"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G11:G12"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="3.937007874015748E-2" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B25" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId6" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
@@ -3887,417 +3857,420 @@
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>333375</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>485775</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>581025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="J4" sqref="J4"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="23.625" style="35" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9" style="35"/>
+    <col min="1" max="1" width="23.625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="5.25" style="25" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="25" customWidth="1"/>
+    <col min="4" max="4" width="7.625" style="26" customWidth="1"/>
+    <col min="5" max="5" width="12.875" style="27" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="26" customWidth="1"/>
+    <col min="7" max="7" width="13" style="25" customWidth="1"/>
+    <col min="8" max="8" width="4" style="25" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="76.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="31"/>
+      <c r="A1" s="24"/>
     </row>
     <row r="2" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="31"/>
+      <c r="A2" s="24"/>
     </row>
     <row r="3" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="28" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="31"/>
+    </row>
+    <row r="5" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="29"/>
+    </row>
+    <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="38"/>
-[...12 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="41"/>
-[...8 lines deleted...]
-      <c r="A8" s="44" t="s">
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+    </row>
+    <row r="9" spans="1:10" ht="16.5" x14ac:dyDescent="0.15">
+      <c r="A9" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="45"/>
-[...8 lines deleted...]
-      <c r="A9" s="36" t="s">
+    </row>
+    <row r="10" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C10" s="40" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C10" s="48" t="s">
+      <c r="E10" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="48" t="s">
+      <c r="G10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="32" t="s">
+    </row>
+    <row r="11" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C11" s="41"/>
+      <c r="D11" s="42" t="s">
         <v>18</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E11" s="51">
+      <c r="E11" s="43">
         <f>ROUNDDOWN(IF(C11&gt;1000000,1000000*0.1021+(C11-1000000)*0.2042,C11*0.1021),0)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="52">
+      <c r="F11" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="44">
         <f>C11-E11</f>
         <v>0</v>
       </c>
-      <c r="H11" s="53"/>
-[...5 lines deleted...]
-      <c r="C12" s="55">
+      <c r="H11" s="45"/>
+    </row>
+    <row r="12" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="47">
         <v>20000</v>
       </c>
-      <c r="D12" s="56"/>
-      <c r="E12" s="57">
+      <c r="D12" s="48"/>
+      <c r="E12" s="49">
         <f>ROUNDDOWN(IF(C12&gt;1000000,1000000*0.1021+(C12-1000000)*0.2042,C12*0.1021),0)</f>
         <v>2042</v>
       </c>
-      <c r="F12" s="56"/>
-      <c r="G12" s="52">
+      <c r="F12" s="48"/>
+      <c r="G12" s="44">
         <f>C12-E12</f>
         <v>17958</v>
       </c>
-      <c r="H12" s="58"/>
+      <c r="H12" s="45"/>
     </row>
     <row r="13" spans="1:10" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="59"/>
-[...6 lines deleted...]
-      <c r="H13" s="60"/>
+      <c r="A13" s="50"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="51"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A14" s="63"/>
-[...7 lines deleted...]
-      <c r="J14" s="37"/>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="56"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="54"/>
     </row>
     <row r="15" spans="1:10" ht="16.5" x14ac:dyDescent="0.15">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+    </row>
+    <row r="16" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C16" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="35"/>
-[...7 lines deleted...]
-      <c r="C16" s="32" t="s">
+      <c r="E16" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="E16" s="48" t="s">
+      <c r="G16" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="24"/>
+    </row>
+    <row r="17" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C17" s="57"/>
+      <c r="D17" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="G16" s="48" t="s">
-[...9 lines deleted...]
-      <c r="E17" s="68">
+      <c r="E17" s="58">
         <f>ROUNDDOWN(IF(C17&gt;897900,897900/0.8979+(C17-897900)/0.7958,C17/0.8979),0)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="69">
+      <c r="F17" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="59">
         <f>ROUNDDOWN(IF(E17&gt;1000000,1000000*0.1021+(E17-1000000)*0.2042,E17*0.1021),0)</f>
         <v>0</v>
       </c>
-      <c r="H17" s="70"/>
+      <c r="H17" s="60"/>
     </row>
     <row r="18" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B18" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="72">
+      <c r="B18" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="62">
         <v>18000</v>
       </c>
-      <c r="E18" s="68">
+      <c r="E18" s="58">
         <f>ROUNDDOWN(IF(C18&gt;897900,897900/0.8979+(C18-897900)/0.7958,C18/0.8979),0)</f>
         <v>20046</v>
       </c>
-      <c r="G18" s="73">
+      <c r="G18" s="63">
         <f>ROUNDDOWN(IF(E18&gt;1000000,1000000*0.1021+(E18-1000000)*0.2042,E18*0.1021),0)</f>
         <v>2046</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D19" s="65"/>
-[...3 lines deleted...]
-      <c r="H19" s="64"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="54"/>
     </row>
     <row r="20" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="75" t="s">
+      <c r="A20" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="37"/>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="37"/>
+    </row>
+    <row r="21" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="45"/>
-[...8 lines deleted...]
-      <c r="A21" s="44" t="s">
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+    </row>
+    <row r="22" spans="1:8" ht="16.5" x14ac:dyDescent="0.15">
+      <c r="A22" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="45"/>
-[...16 lines deleted...]
-      <c r="H22" s="35"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C23" s="48" t="s">
+      <c r="C23" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="48" t="s">
+      <c r="G23" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="G23" s="32" t="s">
+    </row>
+    <row r="24" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C24" s="41"/>
+      <c r="D24" s="42" t="s">
         <v>18</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E24" s="76">
+      <c r="E24" s="66">
         <f>ROUNDDOWN(C24*0.2042,0)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="77">
+      <c r="F24" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="67">
         <f>C24-E24</f>
         <v>0</v>
       </c>
-      <c r="H24" s="53"/>
-[...8 lines deleted...]
-      <c r="H25" s="58"/>
+      <c r="H24" s="45"/>
+    </row>
+    <row r="25" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="30"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="45"/>
     </row>
     <row r="26" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="59"/>
-[...6 lines deleted...]
-      <c r="H26" s="60"/>
+      <c r="A26" s="50"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.15">
-      <c r="A27" s="63"/>
-[...6 lines deleted...]
-      <c r="H27" s="64"/>
+      <c r="B27" s="54"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
     </row>
     <row r="28" spans="1:8" ht="16.5" x14ac:dyDescent="0.15">
-      <c r="A28" s="36" t="s">
-[...7 lines deleted...]
-      <c r="H28" s="35"/>
+      <c r="A28" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
     </row>
     <row r="29" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C29" s="32" t="s">
+      <c r="C29" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="E29" s="48" t="s">
+      <c r="F29" s="31"/>
+      <c r="G29" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="30"/>
+    </row>
+    <row r="30" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C30" s="57"/>
+      <c r="D30" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="39"/>
-[...10 lines deleted...]
-      <c r="E30" s="79">
+      <c r="E30" s="69">
         <f>ROUNDDOWN(C30/0.7958,0)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="80">
+      <c r="F30" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="70">
         <f>ROUNDDOWN(E30*0.2042,0)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="77"/>
+      <c r="H30" s="67"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.15">
-      <c r="E31" s="81"/>
-[...2 lines deleted...]
-      <c r="H31" s="38"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="30"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{F813DAD5-B9ED-4430-AD62-1C4FB26B1BB9}" showGridLines="0" topLeftCell="A10">
+    <customSheetView guid="{4A30B4B6-91D9-4A68-912E-D8E9427E40CD}" showGridLines="0" topLeftCell="A10">
       <selection activeCell="F21" sqref="F21"/>
       <pageMargins left="0.75" right="0.75" top="0.64" bottom="0.62" header="0.51200000000000001" footer="0.51200000000000001"/>
       <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{4A30B4B6-91D9-4A68-912E-D8E9427E40CD}" showGridLines="0" topLeftCell="A10">
+    <customSheetView guid="{F813DAD5-B9ED-4430-AD62-1C4FB26B1BB9}" showGridLines="0" topLeftCell="A10">
       <selection activeCell="F21" sqref="F21"/>
       <pageMargins left="0.75" right="0.75" top="0.64" bottom="0.62" header="0.51200000000000001" footer="0.51200000000000001"/>
       <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="0.64" bottom="0.62" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId4"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">