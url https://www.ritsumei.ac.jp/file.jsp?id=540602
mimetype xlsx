--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,112 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D62CC884-D975-4553-9BB2-2B45F6997E2D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7A8DACA-6A45-440E-82FB-FC01E461D137}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1560" yWindow="780" windowWidth="14880" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="安全管理③備品購入費査定シート " sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'安全管理③備品購入費査定シート '!$A$1:$K$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C23" i="5" l="1"/>
-[...6 lines deleted...]
-  <c r="J12" i="5"/>
+  <c r="J12" i="5" l="1"/>
   <c r="I18" i="5"/>
+  <c r="J18" i="5" s="1"/>
   <c r="I17" i="5"/>
+  <c r="J17" i="5" s="1"/>
   <c r="I16" i="5"/>
+  <c r="J16" i="5" s="1"/>
   <c r="I15" i="5"/>
+  <c r="J15" i="5" s="1"/>
   <c r="I14" i="5"/>
+  <c r="J14" i="5" s="1"/>
   <c r="I13" i="5"/>
+  <c r="J13" i="5" s="1"/>
   <c r="I12" i="5"/>
   <c r="E18" i="5"/>
   <c r="F18" i="5" s="1"/>
   <c r="E17" i="5"/>
+  <c r="F17" i="5" s="1"/>
   <c r="E16" i="5"/>
   <c r="F16" i="5" s="1"/>
   <c r="E15" i="5"/>
+  <c r="F15" i="5" s="1"/>
   <c r="E14" i="5"/>
   <c r="F14" i="5" s="1"/>
   <c r="E13" i="5"/>
+  <c r="F13" i="5" s="1"/>
   <c r="E12" i="5"/>
   <c r="F12" i="5" s="1"/>
-  <c r="F17" i="5"/>
-[...2 lines deleted...]
-  <c r="G23" i="5" l="1"/>
+  <c r="K12" i="5" l="1"/>
+  <c r="C23" i="5" s="1"/>
+  <c r="G23" i="5" s="1"/>
   <c r="H23" i="5" s="1"/>
   <c r="J23" i="5" s="1"/>
-  <c r="K12" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Owner</author>
   </authors>
   <commentList>
     <comment ref="H13" authorId="0" shapeId="0" xr:uid="{7CB0511E-D656-4654-82C1-15554628DD8A}">
       <text>
         <r>
           <rPr>
             <sz val="14"/>
             <color indexed="81"/>
             <rFont val="Meiryo UI"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>領収書金額が内定額をオーバーしている場合は内定金額に引き下げた後査定する。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
@@ -1670,432 +1682,423 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="6" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="6" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="12" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="24" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="6" fontId="24" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="20" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="11"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="11"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="11"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="12" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="20" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="12" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="12" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="20" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="20" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...152 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2542,51 +2545,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE5C4905-F726-4068-A353-64FE675917D4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="Q25" sqref="Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.25" style="2" customWidth="1"/>
     <col min="3" max="3" width="19" style="2" customWidth="1"/>
     <col min="4" max="11" width="14.625" style="2" customWidth="1"/>
     <col min="12" max="259" width="9" style="2"/>
     <col min="260" max="260" width="18.5" style="2" customWidth="1"/>
     <col min="261" max="261" width="29.75" style="2" customWidth="1"/>
     <col min="262" max="262" width="11.875" style="2" customWidth="1"/>
     <col min="263" max="263" width="12.75" style="2" customWidth="1"/>
     <col min="264" max="264" width="20.5" style="2" customWidth="1"/>
     <col min="265" max="515" width="9" style="2"/>
     <col min="516" max="516" width="18.5" style="2" customWidth="1"/>
     <col min="517" max="517" width="29.75" style="2" customWidth="1"/>
     <col min="518" max="518" width="11.875" style="2" customWidth="1"/>
     <col min="519" max="519" width="12.75" style="2" customWidth="1"/>
     <col min="520" max="520" width="20.5" style="2" customWidth="1"/>
     <col min="521" max="771" width="9" style="2"/>
     <col min="772" max="772" width="18.5" style="2" customWidth="1"/>
@@ -2936,669 +2939,657 @@
     <col min="15366" max="15366" width="11.875" style="2" customWidth="1"/>
     <col min="15367" max="15367" width="12.75" style="2" customWidth="1"/>
     <col min="15368" max="15368" width="20.5" style="2" customWidth="1"/>
     <col min="15369" max="15619" width="9" style="2"/>
     <col min="15620" max="15620" width="18.5" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="29.75" style="2" customWidth="1"/>
     <col min="15622" max="15622" width="11.875" style="2" customWidth="1"/>
     <col min="15623" max="15623" width="12.75" style="2" customWidth="1"/>
     <col min="15624" max="15624" width="20.5" style="2" customWidth="1"/>
     <col min="15625" max="15875" width="9" style="2"/>
     <col min="15876" max="15876" width="18.5" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="29.75" style="2" customWidth="1"/>
     <col min="15878" max="15878" width="11.875" style="2" customWidth="1"/>
     <col min="15879" max="15879" width="12.75" style="2" customWidth="1"/>
     <col min="15880" max="15880" width="20.5" style="2" customWidth="1"/>
     <col min="15881" max="16131" width="9" style="2"/>
     <col min="16132" max="16132" width="18.5" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="29.75" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="11.875" style="2" customWidth="1"/>
     <col min="16135" max="16135" width="12.75" style="2" customWidth="1"/>
     <col min="16136" max="16136" width="20.5" style="2" customWidth="1"/>
     <col min="16137" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="81" t="s">
+      <c r="A1" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="82"/>
-[...8 lines deleted...]
-      <c r="K1" s="83"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="84"/>
     </row>
     <row r="2" spans="1:11" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="58"/>
-      <c r="C2" s="84" t="s">
+      <c r="B2" s="96"/>
+      <c r="C2" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="84"/>
-[...2 lines deleted...]
-      <c r="G2" s="13" t="s">
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="H2" s="86"/>
-[...2 lines deleted...]
-      <c r="K2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="88"/>
     </row>
     <row r="3" spans="1:11" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="60"/>
-[...4 lines deleted...]
-      <c r="G3" s="14" t="s">
+      <c r="B3" s="98"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="H3" s="85"/>
-[...2 lines deleted...]
-      <c r="K3" s="88"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="89"/>
     </row>
     <row r="4" spans="1:11" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="62"/>
-[...8 lines deleted...]
-      <c r="K4" s="72"/>
+      <c r="B4" s="100"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="109"/>
+      <c r="J4" s="109"/>
+      <c r="K4" s="110"/>
     </row>
     <row r="5" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="6" spans="1:11" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="101" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="63"/>
-[...7 lines deleted...]
-      <c r="J6" s="63"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="101"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
     </row>
     <row r="7" spans="1:11" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="73" t="s">
+      <c r="A7" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="74"/>
-[...2 lines deleted...]
-      <c r="E7" s="12" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:11" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="64" t="s">
+      <c r="A9" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="65"/>
-[...5 lines deleted...]
-      <c r="H9" s="120" t="s">
+      <c r="B9" s="103"/>
+      <c r="C9" s="103"/>
+      <c r="D9" s="103"/>
+      <c r="E9" s="103"/>
+      <c r="F9" s="103"/>
+      <c r="G9" s="103"/>
+      <c r="H9" s="117" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="121"/>
-[...1 lines deleted...]
-      <c r="K9" s="122"/>
+      <c r="I9" s="118"/>
+      <c r="J9" s="118"/>
+      <c r="K9" s="119"/>
     </row>
     <row r="10" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="67"/>
-[...4 lines deleted...]
-      <c r="G10" s="23" t="s">
+      <c r="B10" s="105"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="106"/>
+      <c r="G10" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="H10" s="123"/>
-[...2 lines deleted...]
-      <c r="K10" s="125"/>
+      <c r="H10" s="120"/>
+      <c r="I10" s="121"/>
+      <c r="J10" s="121"/>
+      <c r="K10" s="122"/>
     </row>
-    <row r="11" spans="1:11" s="22" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:11" s="20" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="16" t="s">
+      <c r="B11" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="16" t="s">
+      <c r="C11" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="17" t="s">
+      <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="E11" s="17" t="s">
+      <c r="E11" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="F11" s="17" t="s">
+      <c r="F11" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="G11" s="18" t="s">
+      <c r="G11" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="H11" s="19" t="s">
+      <c r="H11" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="20" t="s">
+      <c r="I11" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="J11" s="20" t="s">
+      <c r="J11" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="K11" s="21" t="s">
+      <c r="K11" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="24" t="s">
+      <c r="A12" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="25" t="s">
+      <c r="C12" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="27">
         <v>43200</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="28">
         <f>IF(D12="","",D12*2/3)</f>
         <v>28800</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="28">
         <f>IF(E12="","",ROUND(E12,-3))</f>
         <v>29000</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="34">
         <v>43200</v>
       </c>
-      <c r="H12" s="37">
+      <c r="H12" s="35">
         <v>43200</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="36">
         <f t="shared" ref="I12:I18" si="0">IF(H12="","",H12*2/3)</f>
         <v>28800</v>
       </c>
-      <c r="J12" s="39">
+      <c r="J12" s="36">
         <f t="shared" ref="J12:J18" si="1">IF(I12="","",ROUND(I12,-3))</f>
         <v>29000</v>
       </c>
-      <c r="K12" s="77">
+      <c r="K12" s="76">
         <f>J12+J13</f>
         <v>69000</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="25" t="s">
+      <c r="B13" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="25" t="s">
+      <c r="C13" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="27">
         <v>59940</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="28">
         <f t="shared" ref="E13:E18" si="2">IF(D13="","",D13*2/3)</f>
         <v>39960</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="28">
         <f t="shared" ref="F13:F18" si="3">IF(E13="","",ROUND(E13,-3))</f>
         <v>40000</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="37">
         <v>61050</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="38">
         <v>59940</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="36">
         <f t="shared" si="0"/>
         <v>39960</v>
       </c>
-      <c r="J13" s="39">
+      <c r="J13" s="36">
         <f t="shared" si="1"/>
         <v>40000</v>
       </c>
-      <c r="K13" s="78"/>
+      <c r="K13" s="114"/>
     </row>
     <row r="14" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="26"/>
-[...2 lines deleted...]
-      <c r="E14" s="32" t="str">
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="F14" s="42" t="str">
+      <c r="F14" s="39" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="G14" s="43"/>
-[...1 lines deleted...]
-      <c r="I14" s="45" t="str">
+      <c r="G14" s="40"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J14" s="45" t="str">
+      <c r="J14" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="K14" s="79"/>
+      <c r="K14" s="115"/>
     </row>
     <row r="15" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="26"/>
-[...2 lines deleted...]
-      <c r="E15" s="32" t="str">
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="F15" s="42" t="str">
+      <c r="F15" s="39" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="G15" s="43"/>
-[...1 lines deleted...]
-      <c r="I15" s="45" t="str">
+      <c r="G15" s="40"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J15" s="45" t="str">
+      <c r="J15" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="K15" s="79"/>
+      <c r="K15" s="115"/>
     </row>
     <row r="16" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="26"/>
-[...2 lines deleted...]
-      <c r="E16" s="32" t="str">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="F16" s="42" t="str">
+      <c r="F16" s="39" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="G16" s="46"/>
-[...1 lines deleted...]
-      <c r="I16" s="42" t="str">
+      <c r="G16" s="43"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="39" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J16" s="42" t="str">
+      <c r="J16" s="39" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="K16" s="79"/>
+      <c r="K16" s="115"/>
     </row>
     <row r="17" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="26"/>
-[...2 lines deleted...]
-      <c r="E17" s="32" t="str">
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="F17" s="42" t="str">
+      <c r="F17" s="39" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="G17" s="43"/>
-[...1 lines deleted...]
-      <c r="I17" s="45" t="str">
+      <c r="G17" s="40"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J17" s="45" t="str">
+      <c r="J17" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="K17" s="79"/>
+      <c r="K17" s="115"/>
     </row>
     <row r="18" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="28"/>
-[...2 lines deleted...]
-      <c r="E18" s="33" t="str">
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="F18" s="48" t="str">
+      <c r="F18" s="45" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="G18" s="49"/>
-[...1 lines deleted...]
-      <c r="I18" s="51" t="str">
+      <c r="G18" s="46"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="48" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J18" s="51" t="str">
+      <c r="J18" s="48" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="K18" s="80"/>
+      <c r="K18" s="116"/>
     </row>
     <row r="19" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="5"/>
-[...8 lines deleted...]
-      <c r="J19" s="7"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:11" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G20" s="6"/>
-[...2 lines deleted...]
-      <c r="J20" s="7"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
     </row>
     <row r="21" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="55"/>
-[...8 lines deleted...]
-      <c r="K21" s="56"/>
+      <c r="B21" s="93"/>
+      <c r="C21" s="93"/>
+      <c r="D21" s="93"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="93"/>
+      <c r="G21" s="93"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="93"/>
+      <c r="J21" s="93"/>
+      <c r="K21" s="94"/>
     </row>
     <row r="22" spans="1:11" ht="75.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="89" t="s">
+      <c r="A22" s="123" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="90"/>
-      <c r="C22" s="76" t="s">
+      <c r="B22" s="124"/>
+      <c r="C22" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="D22" s="76"/>
-      <c r="E22" s="76" t="s">
+      <c r="D22" s="70"/>
+      <c r="E22" s="70" t="s">
         <v>46</v>
       </c>
-      <c r="F22" s="76"/>
-      <c r="G22" s="17" t="s">
+      <c r="F22" s="70"/>
+      <c r="G22" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="H22" s="76" t="s">
+      <c r="H22" s="70" t="s">
         <v>47</v>
       </c>
-      <c r="I22" s="76"/>
-      <c r="J22" s="76" t="s">
+      <c r="I22" s="70"/>
+      <c r="J22" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="K22" s="94"/>
+      <c r="K22" s="74"/>
     </row>
     <row r="23" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="52" t="s">
+      <c r="A23" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="53"/>
-      <c r="C23" s="104">
+      <c r="B23" s="91"/>
+      <c r="C23" s="58">
         <f>K12</f>
         <v>69000</v>
       </c>
-      <c r="D23" s="104"/>
-      <c r="E23" s="104">
+      <c r="D23" s="58"/>
+      <c r="E23" s="58">
         <v>40000</v>
       </c>
-      <c r="F23" s="104"/>
-      <c r="G23" s="35">
+      <c r="F23" s="58"/>
+      <c r="G23" s="33">
         <f>C23+E23</f>
         <v>109000</v>
       </c>
-      <c r="H23" s="104">
+      <c r="H23" s="58">
         <f>100000-G23</f>
         <v>-9000</v>
       </c>
-      <c r="I23" s="104"/>
-      <c r="J23" s="95">
+      <c r="I23" s="58"/>
+      <c r="J23" s="75">
         <f>C23-(-H23)</f>
         <v>60000</v>
       </c>
-      <c r="K23" s="77"/>
+      <c r="K23" s="76"/>
     </row>
     <row r="24" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="112" t="s">
+      <c r="A24" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="113"/>
-[...8 lines deleted...]
-      <c r="K24" s="97"/>
+      <c r="B24" s="67"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="78"/>
     </row>
     <row r="25" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A25" s="126" t="s">
+      <c r="A25" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="127"/>
-[...8 lines deleted...]
-      <c r="K25" s="116"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="56"/>
+      <c r="K25" s="57"/>
     </row>
     <row r="26" spans="1:11" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A26" s="5"/>
-[...6 lines deleted...]
-      <c r="J26" s="10"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="J26" s="8"/>
     </row>
     <row r="27" spans="1:11" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A27" s="117" t="s">
+      <c r="A27" s="79" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="118"/>
-[...4 lines deleted...]
-      <c r="I27" s="91" t="s">
+      <c r="B27" s="80"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="5"/>
+      <c r="I27" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="J27" s="92"/>
-      <c r="K27" s="93"/>
+      <c r="J27" s="72"/>
+      <c r="K27" s="73"/>
     </row>
     <row r="28" spans="1:11" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="98" t="s">
+      <c r="A28" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="99"/>
-[...6 lines deleted...]
-      <c r="K28" s="108"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="5"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="62"/>
     </row>
     <row r="29" spans="1:11" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A29" s="101" t="s">
+      <c r="A29" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="102"/>
-[...6 lines deleted...]
-      <c r="K29" s="111"/>
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="55"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="65"/>
     </row>
     <row r="30" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
-      <c r="D30" s="9"/>
-[...10 lines deleted...]
-      <c r="F32" s="5"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="A21:K21"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A6:J6"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:K4"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="K14:K18"/>
+    <mergeCell ref="H9:K10"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="C2:F2"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="H2:K2"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="I27:K27"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="A22:B22"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="I28:K29"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
-    <mergeCell ref="E22:F22"/>
-[...26 lines deleted...]
-    <mergeCell ref="A22:B22"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">