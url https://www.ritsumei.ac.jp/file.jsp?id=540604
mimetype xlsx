--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,70 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9CD7F0A-9DC7-4310-8F77-49E7517E649A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44B30511-D2E4-46E2-B341-463AE0C75069}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1560" yWindow="780" windowWidth="14880" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="施設使用料 " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'施設使用料 '!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D21" i="2" l="1"/>
   <c r="E21" i="2" s="1"/>
   <c r="F21" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="32">
   <si>
     <t>提出日</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -1463,255 +1475,249 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="25" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="25" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="25" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2005,91 +2011,91 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2151,51 +2157,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2293,66 +2299,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19BFAF72-54A1-4A3D-8356-FFFEA89ED16C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="21.125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21" style="2" customWidth="1"/>
     <col min="3" max="3" width="24" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="22" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.75" style="2" customWidth="1"/>
     <col min="7" max="256" width="9" style="2"/>
     <col min="257" max="257" width="18.5" style="2" customWidth="1"/>
     <col min="258" max="258" width="29.75" style="2" customWidth="1"/>
     <col min="259" max="259" width="11.875" style="2" customWidth="1"/>
     <col min="260" max="260" width="12.75" style="2" customWidth="1"/>
     <col min="261" max="261" width="20.5" style="2" customWidth="1"/>
     <col min="262" max="512" width="9" style="2"/>
     <col min="513" max="513" width="18.5" style="2" customWidth="1"/>
     <col min="514" max="514" width="29.75" style="2" customWidth="1"/>
     <col min="515" max="515" width="11.875" style="2" customWidth="1"/>
     <col min="516" max="516" width="12.75" style="2" customWidth="1"/>
     <col min="517" max="517" width="20.5" style="2" customWidth="1"/>
@@ -2704,378 +2710,373 @@
     <col min="15363" max="15363" width="11.875" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="12.75" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="20.5" style="2" customWidth="1"/>
     <col min="15366" max="15616" width="9" style="2"/>
     <col min="15617" max="15617" width="18.5" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="29.75" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="11.875" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="12.75" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="20.5" style="2" customWidth="1"/>
     <col min="15622" max="15872" width="9" style="2"/>
     <col min="15873" max="15873" width="18.5" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="29.75" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="11.875" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="12.75" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="20.5" style="2" customWidth="1"/>
     <col min="15878" max="16128" width="9" style="2"/>
     <col min="16129" max="16129" width="18.5" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="29.75" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="11.875" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="12.75" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="20.5" style="2" customWidth="1"/>
     <col min="16134" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="24"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="54"/>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="26" t="s">
+      <c r="B2" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="26"/>
-[...2 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="56"/>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="28"/>
-[...1 lines deleted...]
-      <c r="D3" s="30" t="s">
+      <c r="B3" s="63"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="31"/>
-      <c r="F3" s="32"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="58"/>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="34"/>
-[...1 lines deleted...]
-      <c r="D4" s="36" t="s">
+      <c r="B4" s="65"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="37"/>
-      <c r="F4" s="38"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="60"/>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="6" spans="1:6" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="40"/>
-[...3 lines deleted...]
-      <c r="F6" s="40"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
     </row>
     <row r="7" spans="1:6" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="42"/>
-      <c r="C7" s="39"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="12"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="43"/>
-      <c r="D9" s="30" t="s">
+      <c r="C9" s="28"/>
+      <c r="D9" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="43" t="s">
+      <c r="E9" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="43"/>
+      <c r="F9" s="28"/>
     </row>
     <row r="10" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="44"/>
-      <c r="B10" s="60" t="s">
+      <c r="A10" s="27"/>
+      <c r="B10" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="60"/>
-      <c r="D10" s="61" t="s">
+      <c r="C10" s="51"/>
+      <c r="D10" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="62" t="s">
+      <c r="E10" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="F10" s="62"/>
+      <c r="F10" s="50"/>
     </row>
     <row r="11" spans="1:6" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="44"/>
-[...4 lines deleted...]
-      <c r="F11" s="47"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="34"/>
     </row>
-    <row r="12" spans="1:6" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-    </row>
+    <row r="12" spans="1:6" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4"/>
     <row r="13" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="43"/>
-      <c r="D13" s="30" t="s">
+      <c r="C13" s="28"/>
+      <c r="D13" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="43" t="s">
+      <c r="E13" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="43"/>
+      <c r="F13" s="28"/>
     </row>
     <row r="14" spans="1:6" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="44"/>
-[...4 lines deleted...]
-      <c r="F14" s="47"/>
+      <c r="A14" s="27"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="34"/>
     </row>
-    <row r="15" spans="1:6" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B16" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="43"/>
-      <c r="D16" s="30" t="s">
+      <c r="C16" s="28"/>
+      <c r="D16" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E16" s="43" t="s">
+      <c r="E16" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="F16" s="43"/>
+      <c r="F16" s="28"/>
     </row>
     <row r="17" spans="1:6" ht="35.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="44"/>
-[...4 lines deleted...]
-      <c r="F17" s="47"/>
+      <c r="A17" s="27"/>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="34"/>
     </row>
     <row r="18" spans="1:6" ht="38.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="17"/>
-[...3 lines deleted...]
-      <c r="F19" s="18"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43"/>
     </row>
     <row r="20" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="25" t="s">
+      <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="48" t="s">
+      <c r="C20" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="48" t="s">
+      <c r="D20" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="E20" s="48" t="s">
+      <c r="E20" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="F20" s="49" t="s">
+      <c r="F20" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="57">
+      <c r="B21" s="23">
         <v>350000</v>
       </c>
-      <c r="C21" s="57">
+      <c r="C21" s="23">
         <v>500000</v>
       </c>
-      <c r="D21" s="57">
+      <c r="D21" s="23">
         <f>B21+C21</f>
         <v>850000</v>
       </c>
-      <c r="E21" s="59">
+      <c r="E21" s="25">
         <f>800000-D21</f>
         <v>-50000</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="24">
         <f>B21-(-E21)</f>
         <v>300000</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="51" t="s">
+      <c r="A22" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="52"/>
-[...3 lines deleted...]
-      <c r="F22" s="53"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="19"/>
     </row>
     <row r="23" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="56" t="s">
+      <c r="A23" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="54"/>
-[...3 lines deleted...]
-      <c r="F23" s="55"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="21"/>
     </row>
     <row r="24" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A24" s="6"/>
-      <c r="D24" s="4"/>
+      <c r="A24" s="5"/>
     </row>
     <row r="25" spans="1:6" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A25" s="63" t="s">
+      <c r="A25" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="64"/>
-[...1 lines deleted...]
-      <c r="E25" s="14" t="s">
+      <c r="B25" s="31"/>
+      <c r="C25" s="32"/>
+      <c r="E25" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F25" s="15"/>
+      <c r="F25" s="40"/>
     </row>
     <row r="26" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A26" s="66" t="s">
+      <c r="A26" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="67"/>
-[...2 lines deleted...]
-      <c r="F26" s="11"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="46"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="36"/>
     </row>
     <row r="27" spans="1:6" ht="78" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A27" s="19" t="s">
+      <c r="A27" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="20"/>
-[...2 lines deleted...]
-      <c r="F27" s="13"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="49"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="38"/>
     </row>
     <row r="28" spans="1:6" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="7"/>
+      <c r="B28" s="6"/>
     </row>
     <row r="29" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E29" s="8"/>
+      <c r="E29" s="7"/>
     </row>
-    <row r="30" spans="1:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-    </row>
+    <row r="30" spans="1:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="31">
-    <mergeCell ref="A13:A14"/>
-[...14 lines deleted...]
-    <mergeCell ref="A27:C27"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
+    <mergeCell ref="E26:F27"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E14:F14"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="3.937007874015748E-2" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">