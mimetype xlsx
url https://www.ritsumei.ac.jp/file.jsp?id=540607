--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,70 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB68D7D0-4250-487F-92BD-48003D1F6035}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F81AA3CB-A3E3-4D75-BA9E-745D47EB921C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1560" yWindow="780" windowWidth="14880" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="印刷費" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">印刷費!$A$1:$G$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D10" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>提出日</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　　　　　年　　　　　　　月　　　　　　日</t>
@@ -1254,201 +1266,195 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="14" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="14" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="14" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="8"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1638,91 +1644,91 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>　</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="2000">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1784,51 +1790,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1926,66 +1932,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29518BC0-4820-44AF-9DD2-BA7A8D86EF93}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.125" style="2" customWidth="1"/>
     <col min="3" max="3" width="24" style="2" customWidth="1"/>
     <col min="4" max="4" width="23.5" style="2" customWidth="1"/>
     <col min="5" max="5" width="21.25" style="2" customWidth="1"/>
     <col min="6" max="6" width="20.375" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.875" style="2" customWidth="1"/>
     <col min="8" max="257" width="9" style="2"/>
     <col min="258" max="258" width="18.5" style="2" customWidth="1"/>
     <col min="259" max="259" width="29.75" style="2" customWidth="1"/>
     <col min="260" max="260" width="11.875" style="2" customWidth="1"/>
     <col min="261" max="261" width="12.75" style="2" customWidth="1"/>
     <col min="262" max="262" width="20.5" style="2" customWidth="1"/>
     <col min="263" max="513" width="9" style="2"/>
     <col min="514" max="514" width="18.5" style="2" customWidth="1"/>
     <col min="515" max="515" width="29.75" style="2" customWidth="1"/>
     <col min="516" max="516" width="11.875" style="2" customWidth="1"/>
     <col min="517" max="517" width="12.75" style="2" customWidth="1"/>
@@ -2337,273 +2343,268 @@
     <col min="15363" max="15363" width="29.75" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="11.875" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="12.75" style="2" customWidth="1"/>
     <col min="15366" max="15366" width="20.5" style="2" customWidth="1"/>
     <col min="15367" max="15617" width="9" style="2"/>
     <col min="15618" max="15618" width="18.5" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="29.75" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="11.875" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="12.75" style="2" customWidth="1"/>
     <col min="15622" max="15622" width="20.5" style="2" customWidth="1"/>
     <col min="15623" max="15873" width="9" style="2"/>
     <col min="15874" max="15874" width="18.5" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="29.75" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="11.875" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="12.75" style="2" customWidth="1"/>
     <col min="15878" max="15878" width="20.5" style="2" customWidth="1"/>
     <col min="15879" max="16129" width="9" style="2"/>
     <col min="16130" max="16130" width="18.5" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="29.75" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="11.875" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="12.75" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="20.5" style="2" customWidth="1"/>
     <col min="16135" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="24"/>
-[...4 lines deleted...]
-      <c r="G1" s="25"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="38"/>
     </row>
-    <row r="2" spans="1:8" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:7" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="19"/>
-      <c r="C2" s="26" t="s">
+      <c r="B2" s="32"/>
+      <c r="C2" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="27"/>
-[...2 lines deleted...]
-      <c r="G2" s="28"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="41"/>
     </row>
-    <row r="3" spans="1:8" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
+    <row r="3" spans="1:7" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="19"/>
-[...2 lines deleted...]
-      <c r="E3" s="7" t="s">
+      <c r="B3" s="32"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="29"/>
-      <c r="G3" s="30"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="43"/>
     </row>
-    <row r="4" spans="1:8" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="54" t="s">
+    <row r="4" spans="1:7" s="1" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="55"/>
-[...2 lines deleted...]
-      <c r="E4" s="8" t="s">
+      <c r="B4" s="53"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="31"/>
-      <c r="G4" s="32"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="45"/>
     </row>
-    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A6" s="33" t="s">
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="6" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="33"/>
-[...4 lines deleted...]
-      <c r="G6" s="33"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
     </row>
-    <row r="7" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
     </row>
-    <row r="8" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="51" t="s">
+    <row r="8" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="52"/>
-[...4 lines deleted...]
-      <c r="G8" s="58"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="56"/>
     </row>
-    <row r="9" spans="1:8" s="5" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:7" s="4" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="19"/>
-      <c r="C9" s="9" t="s">
+      <c r="B9" s="32"/>
+      <c r="C9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="18" t="s">
+      <c r="D9" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="E9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="F9" s="11" t="s">
+      <c r="F9" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="9" t="s">
+      <c r="G9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="H9" s="4"/>
     </row>
-    <row r="10" spans="1:8" s="5" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:7" s="4" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="20"/>
-      <c r="C10" s="12">
+      <c r="B10" s="33"/>
+      <c r="C10" s="10">
         <v>176000</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="11">
         <f>C10*2/3</f>
         <v>117333.33333333333</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="10">
         <v>118000</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="13">
         <v>100000</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="21"/>
-[...4 lines deleted...]
-      <c r="G11" s="17"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
+      <c r="G11" s="15"/>
     </row>
-    <row r="12" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="22" t="s">
+    <row r="12" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="22"/>
-[...5 lines deleted...]
-      <c r="H12" s="6"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
     </row>
-    <row r="13" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="A15" s="36" t="s">
+    <row r="13" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="1:7" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="15" spans="1:7" ht="72" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="37"/>
-[...2 lines deleted...]
-      <c r="F15" s="39" t="s">
+      <c r="B15" s="18"/>
+      <c r="C15" s="19"/>
+      <c r="F15" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="40"/>
+      <c r="G15" s="21"/>
     </row>
-    <row r="16" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="41" t="s">
+    <row r="16" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="42"/>
-[...2 lines deleted...]
-      <c r="G16" s="45"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="26"/>
     </row>
     <row r="17" spans="1:7" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="48" t="s">
+      <c r="A17" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="49"/>
-[...2 lines deleted...]
-      <c r="G17" s="47"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="31"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
     </row>
-    <row r="18" spans="1:7" ht="16.5" thickTop="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-    </row>
+    <row r="18" spans="1:7" ht="16.5" thickTop="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A15:C15"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:C17"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C8:G8"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="F16:G17"/>
+    <mergeCell ref="A17:C17"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F11" xr:uid="{13DC16C1-8BBD-412D-AC3A-341B81AB1745}">
       <formula1>"超えない,超える"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">