--- v0 (2025-10-16)
+++ v1 (2026-07-21)
@@ -1,78 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE8188AE-7807-4C86-B6BE-938115BC9302}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09AEAA18-7C05-47A1-A5B3-7F06CA252FC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2829" yWindow="0" windowWidth="20494" windowHeight="7457" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="720" yWindow="180" windowWidth="14580" windowHeight="15210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="57">
   <si>
     <t>連絡先</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>費目</t>
     <rPh sb="0" eb="2">
       <t>ヒモク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学生部承認欄</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>実施日程</t>
     <rPh sb="0" eb="2">
@@ -122,126 +123,97 @@
   <si>
     <t xml:space="preserve">
 出金依頼書一式の提出予定日
 </t>
     <rPh sb="1" eb="3">
       <t>シュッキン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>イライショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イッシキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>指導謝礼</t>
-[...8 lines deleted...]
-  <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>費用見込み金額</t>
     <rPh sb="0" eb="2">
       <t>ヒヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ミコ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>キン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>●交通費 [大会・試合等、フィールドワーク、遠征および合宿]</t>
     <rPh sb="1" eb="3">
       <t>コウツウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>タイカイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シアイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>トウ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>エンセイ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ガッシュク</t>
-    </rPh>
-[...17 lines deleted...]
-      <t>シャレイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>基盤：団体区分</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>基盤：費目</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒモク</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -655,93 +627,50 @@
     <rPh sb="6" eb="8">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>企画実施
 予定日</t>
     <rPh sb="0" eb="2">
       <t>キカク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ビ</t>
-    </rPh>
-[...41 lines deleted...]
-      <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>対象人数</t>
     <rPh sb="0" eb="2">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニンズウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">費用見込み金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -906,82 +835,114 @@
       </rPr>
       <t>※出金依頼書一式は遅くとも</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="18"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>2026年3月13日（金）17時 までに必ず提出</t>
+      <t>2027年3月19日（金）17時 までに必ず提出</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>してください。</t>
     </r>
     <rPh sb="18" eb="19">
       <t>ネン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>キン</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t xml:space="preserve">●上記以外の各費目の申請予定 </t>
+    <rPh sb="1" eb="3">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒモク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヨテイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>●指導謝礼</t>
+    <rPh sb="1" eb="3">
+      <t>シドウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シャレイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1362,66 +1323,65 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1469,120 +1429,110 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="31" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
@@ -1671,91 +1621,91 @@
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>本紙提出締切日：</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>2025</a:t>
+            <a:t>2026</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>年</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>12</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>月</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>5</a:t>
+            <a:t>4</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日（金）17：00</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
@@ -2054,714 +2004,707 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G45"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:F10"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.61328125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="13.4609375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="30.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="40.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="25.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="13.5" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="60" customHeight="1">
-[...7 lines deleted...]
-      <c r="F1" s="64"/>
+    <row r="1" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7" ht="7.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F2" s="44"/>
+    <row r="2" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
       <c r="G2" s="1"/>
     </row>
-    <row r="3" spans="1:7" s="6" customFormat="1" ht="50.15" customHeight="1">
-[...36 lines deleted...]
-      <c r="F6" s="69"/>
+    <row r="3" spans="1:7" s="6" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="18"/>
+    </row>
+    <row r="4" spans="1:7" s="6" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+    </row>
+    <row r="5" spans="1:7" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="41"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="62"/>
       <c r="G6" s="4"/>
     </row>
-    <row r="7" spans="1:7" s="5" customFormat="1" ht="35.15" customHeight="1">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:7" s="5" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="70"/>
-[...6 lines deleted...]
-      <c r="A8" s="21" t="s">
+      <c r="B7" s="63"/>
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="64"/>
+    </row>
+    <row r="8" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="70"/>
-[...3 lines deleted...]
-      <c r="F8" s="71"/>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="64"/>
       <c r="G8" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="35.15" customHeight="1" thickBot="1">
-      <c r="A9" s="22" t="s">
+    <row r="9" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="72"/>
-[...34 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="B9" s="65"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="65"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="66"/>
+    </row>
+    <row r="10" spans="1:7" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="60" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+    </row>
+    <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="46"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="9"/>
+    </row>
+    <row r="12" spans="1:7" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="43"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="44"/>
+    </row>
+    <row r="13" spans="1:7" s="7" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="24" t="s">
+      <c r="D13" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="26"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="29"/>
+    </row>
+    <row r="15" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="26"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="29"/>
+    </row>
+    <row r="16" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="26"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="29"/>
+    </row>
+    <row r="17" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="29"/>
+    </row>
+    <row r="18" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="26"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="29"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="39"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+    </row>
+    <row r="20" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="41"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+    </row>
+    <row r="21" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="D21" s="35"/>
+      <c r="E21" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="26"/>
+      <c r="B22" s="26"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="29"/>
+    </row>
+    <row r="23" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26"/>
+      <c r="B23" s="26"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+    </row>
+    <row r="24" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="26"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+    </row>
+    <row r="25" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="29"/>
+    </row>
+    <row r="26" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="26"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+    </row>
+    <row r="27" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="26"/>
+      <c r="B27" s="26"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+    </row>
+    <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="41"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+    </row>
+    <row r="30" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="23" t="s">
-[...73 lines deleted...]
-      <c r="A21" s="23" t="s">
+      <c r="C30" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="24" t="s">
-[...171 lines deleted...]
-      <c r="D38" s="65" t="s">
+      <c r="D30" s="37"/>
+      <c r="E30" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="30"/>
+      <c r="B31" s="31"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="29"/>
+    </row>
+    <row r="32" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="30"/>
+      <c r="B32" s="31"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="29"/>
+    </row>
+    <row r="33" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="29"/>
+    </row>
+    <row r="34" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="30"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="32"/>
+      <c r="F34" s="29"/>
+    </row>
+    <row r="35" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="30"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="29"/>
+    </row>
+    <row r="36" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="30"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="29"/>
+    </row>
+    <row r="37" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="8"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+    </row>
+    <row r="38" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="E38" s="66"/>
-[...57 lines deleted...]
-      <c r="F45" s="51"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="48"/>
+    </row>
+    <row r="39" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="50"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="8"/>
+    </row>
+    <row r="40" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="53"/>
+      <c r="F40" s="8"/>
+    </row>
+    <row r="41" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="8"/>
+      <c r="B41" s="8"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="52"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="8"/>
+    </row>
+    <row r="42" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="8"/>
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="53"/>
+      <c r="F42" s="8"/>
+    </row>
+    <row r="43" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="8"/>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="52"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="8"/>
+    </row>
+    <row r="44" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="8"/>
+    </row>
+    <row r="45" spans="1:6" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="54"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D39:E45"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A31:A36" xr:uid="{0F2903C1-B0F9-430E-AEE3-F4610F0A37FF}">
+      <formula1>"備品購入費,安全管理対策費　①学生の講演会参加費,安全管理対策費　③備品購入費,安全管理対策費　④備品整備費,施設使用料,大型備品運搬費,保険加入料,印刷費"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A22:A27" xr:uid="{0A21A28D-C7F0-4EFE-BA4A-9A08012DFD1C}">
+      <formula1>"指導者招聘費,安全管理対策費　②講師招聘費,学部プロジェクト活動費　①指導謝礼,指定支援クラブ活動費　指導謝礼"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0" top="0.35433070866141736" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{16B72F2F-2301-4082-BC10-FD59116D2278}">
           <x14:formula1>
             <xm:f>Sheet2!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>A14:A18</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>A22:A27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E48111C5-9B9E-4F1A-A1E1-91B9DE9DA667}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.61328125" style="14" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9" style="14"/>
+    <col min="1" max="1" width="40.625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="48.375" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A1" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="12" t="s">
+    </row>
+    <row r="2" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="B2" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="15" t="s">
+      <c r="C2" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="16" t="s">
+    </row>
+    <row r="3" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="17" t="s">
+      <c r="B3" s="15" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="15" t="s">
+      <c r="C3" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="16" t="s">
+    </row>
+    <row r="4" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="B4" s="15" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="C4" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="16" t="s">
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A5" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="B5" s="15" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="C5" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="16" t="s">
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B6" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="17" t="s">
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B7" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:3">
-      <c r="B6" s="16" t="s">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B8" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
-      <c r="B7" s="16" t="s">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B9" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:3">
-      <c r="B8" s="16" t="s">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B10" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
-      <c r="B9" s="16" t="s">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B11" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:3">
-      <c r="B10" s="16" t="s">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B12" s="15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
-      <c r="B11" s="16" t="s">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B13" s="15" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
-      <c r="B12" s="16" t="s">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B14" s="15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
-      <c r="B13" s="16" t="s">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B15" s="15" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
-      <c r="B14" s="16" t="s">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B16" s="15" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
-      <c r="B15" s="16" t="s">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B17" s="15" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
-      <c r="B16" s="16" t="s">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B18" s="15" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="17" spans="2:2">
-      <c r="B17" s="16" t="s">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B19" s="15" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="18" spans="2:2">
-      <c r="B18" s="16" t="s">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B20" s="15" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="19" spans="2:2">
-      <c r="B19" s="16" t="s">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B21" s="15" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="20" spans="2:2">
-      <c r="B20" s="16" t="s">
+    <row r="22" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B22" s="15" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="21" spans="2:2">
-      <c r="B21" s="16" t="s">
+    <row r="23" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B23" s="15" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="22" spans="2:2">
-      <c r="B22" s="16" t="s">
+    <row r="24" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B24" s="15" t="s">
         <v>45</v>
-      </c>
-[...8 lines deleted...]
-        <v>47</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">