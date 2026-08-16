--- v0 (2025-10-16)
+++ v1 (2026-08-16)
@@ -1,133 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F38B13CE-6D70-4811-AAE0-E7A05C2A11CA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC5346EF-780F-46DF-AF67-C5FEF4F18D7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1886" yWindow="0" windowWidth="20494" windowHeight="7457" tabRatio="743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="学部PJ_支出報告書" sheetId="17" r:id="rId1"/>
     <sheet name="【記入例】 学部PJ支出報告書　戻入”無”" sheetId="14" r:id="rId2"/>
     <sheet name="【記入例】 学部PJ支出報告書　戻入”有” " sheetId="16" r:id="rId3"/>
     <sheet name="Sheet1" sheetId="19" state="hidden" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'【記入例】 学部PJ支出報告書　戻入”無”'!$B$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'【記入例】 学部PJ支出報告書　戻入”有” '!$B$1:$M$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">学部PJ_支出報告書!$B$1:$M$30</definedName>
     <definedName name="費目">[1]Sheet1!$A$2:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E29" i="16" l="1"/>
   <c r="E27" i="16" l="1"/>
   <c r="K23" i="16"/>
   <c r="E28" i="16" s="1"/>
-  <c r="I23" i="16"/>
-[...1 lines deleted...]
-  <c r="E28" i="14"/>
   <c r="E27" i="14"/>
   <c r="K23" i="14"/>
-  <c r="I23" i="14"/>
-[...1 lines deleted...]
-  <c r="C23" i="19" l="1"/>
+  <c r="E28" i="14" s="1"/>
+  <c r="E29" i="16" l="1"/>
+  <c r="C23" i="19"/>
   <c r="C22" i="19"/>
   <c r="C21" i="19"/>
   <c r="C20" i="19"/>
   <c r="C19" i="19"/>
   <c r="C18" i="19"/>
   <c r="C17" i="19"/>
   <c r="C16" i="19"/>
   <c r="C15" i="19"/>
   <c r="E27" i="17" l="1"/>
   <c r="K23" i="17"/>
   <c r="E28" i="17" s="1"/>
   <c r="I23" i="17"/>
   <c r="H23" i="17"/>
   <c r="H14" i="16" l="1"/>
   <c r="I16" i="16"/>
   <c r="I15" i="16"/>
   <c r="I14" i="16"/>
   <c r="I10" i="16"/>
+  <c r="I23" i="16" s="1"/>
   <c r="H22" i="16"/>
   <c r="H21" i="16"/>
   <c r="H20" i="16"/>
   <c r="H19" i="16"/>
   <c r="H16" i="16"/>
   <c r="H15" i="16"/>
   <c r="H10" i="16"/>
+  <c r="H23" i="16" s="1"/>
   <c r="I10" i="14" l="1"/>
+  <c r="I23" i="14" s="1"/>
   <c r="H10" i="14"/>
+  <c r="H23" i="14" s="1"/>
   <c r="I16" i="14"/>
   <c r="H16" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>松浦 志帆</author>
   </authors>
   <commentList>
     <comment ref="K16" authorId="0" shapeId="0" xr:uid="{8D469C72-91AC-4288-8C47-64477E3548B9}">
       <text>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Meiryo UI"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>合計　×￥52,500　→　〇　上限の￥50,500</t>
         </r>
       </text>
     </comment>
@@ -138,51 +150,51 @@
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>松浦 志帆</author>
   </authors>
   <commentList>
     <comment ref="K16" authorId="0" shapeId="0" xr:uid="{3CCB3449-FE15-438D-81A2-15718C5B9F89}">
       <text>
         <r>
           <rPr>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="Meiryo UI"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>合計　×￥52500　→　〇　上限の￥50500</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="105">
   <si>
     <t>提出日</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>戻入額</t>
     <rPh sb="0" eb="2">
       <t>レイニュウ</t>
     </rPh>
@@ -597,265 +609,94 @@
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>＊備品購入費は</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>備品毎</t>
     </r>
     <rPh sb="4" eb="6">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>有</t>
   </si>
   <si>
-    <r>
-[...96 lines deleted...]
-  <si>
     <t>手続きキャンパス確認印</t>
     <rPh sb="0" eb="2">
       <t>テツヅ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>／</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>支出報告書の
 提出期限</t>
     <rPh sb="0" eb="2">
       <t>シシュツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＊備品購の上限は合計額ではなく備品別。
 ＊変更願を提出している場合は、
 変更後の概算金額</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　内定通知記載の各費目
 　　　　上限（助成）額</t>
     <rPh sb="2" eb="4">
       <t>ナイテイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ツウチ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キサイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>カクヒモク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>シゲル</t>
-    </rPh>
-[...71 lines deleted...]
-      <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>基盤：団体区分</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>基盤：費目</t>
     <rPh sb="0" eb="2">
       <t>キバン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒモク</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -1735,84 +1576,173 @@
   </si>
   <si>
     <t>立命館大学課外自主活動団体助成制度＜基盤活動助成＞　学部プロジェクト活動費　支出報告書</t>
     <rPh sb="0" eb="3">
       <t>リツメイカン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>キバン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
+      <t>※助成金に採用された活動が終了後、①選考結果</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>通知のコピー</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、②出金済の出金依頼書のコピー、③</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>活動経費にかかる領収書等の証憑</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、④</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>成果報告書</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>と共に速やかに提出してください。</t>
+    </r>
+    <rPh sb="18" eb="20">
+      <t>センコウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>シュッキン</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ズ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>シュッキン</t>
+    </rPh>
+    <rPh sb="36" eb="39">
+      <t>イライショ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>ショウヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
       <t>①全ての企画が春学期中に終了する場合　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>【2025年10月31日（金）17時】</t>
+      <t>【2026年10月30日（金）17時】</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
-②全ての企画が秋学期(2025年2月中)に終了する場合　　</t>
+②全ての企画が秋学期(2027年2月中)に終了する場合　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>【2026年 2月 27日（金）17時】　</t>
+      <t>【2027年 2月 26日（金）17時】　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　</t>
     </r>
     <rPh sb="7" eb="11">
       <t>ハルガッキチュウ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>キン</t>
     </rPh>
     <rPh sb="43" eb="46">
       <t>アキガッキチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
@@ -2908,65 +2838,62 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="184">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="12" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="12" fillId="5" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="13" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="13" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="46" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2992,51 +2919,51 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="5" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -3106,391 +3033,391 @@
     </xf>
     <xf numFmtId="6" fontId="7" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="16" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="16" fillId="5" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="13" fillId="0" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="12" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="12" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="13" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="13" fillId="3" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="16" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="16" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="16" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="16" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="16" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="13" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="13" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...184 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="16" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="通貨" xfId="1" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{CFD40E93-795A-4170-A66A-0457DA134A06}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{FC1C50F0-08F2-4876-A1EB-EBBE107A30F6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -3725,56 +3652,59 @@
             </a:rPr>
             <a:t>鉛筆不可。ボールペンで記載。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200">
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>（全ての書類において。手引きに記載）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="基盤　助成決定申請書"/>
       <sheetName val="運用メモ"/>
       <sheetName val="参考2020年の提出内容"/>
       <sheetName val="（2020基盤　助成決定申請書）"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4">
         <row r="2">
           <cell r="A2" t="str">
             <v>1.備品購入費</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>2-1.交通費（大会、試合等）</v>
           </cell>
         </row>
         <row r="4">
@@ -4147,2343 +4077,2337 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5483F4F3-1AAF-495B-86E5-684E343326C2}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N31"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N14" sqref="N14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.15234375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="9.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
-    <col min="4" max="4" width="29.23046875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="7.4609375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.25" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.625" style="1" customWidth="1"/>
+    <col min="6" max="7" width="16.375" style="1" customWidth="1"/>
+    <col min="8" max="9" width="16.75" style="1" customWidth="1"/>
+    <col min="10" max="10" width="34.75" style="1" customWidth="1"/>
+    <col min="11" max="11" width="31.75" style="1" customWidth="1"/>
+    <col min="12" max="13" width="18.75" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="7.5" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="133" t="s">
+    <row r="1" spans="2:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B1" s="78" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+    </row>
+    <row r="2" spans="2:14" ht="4.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="2:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" ht="75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="101" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="102"/>
+      <c r="D4" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="C1" s="133"/>
-[...19 lines deleted...]
-      <c r="B4" s="156" t="s">
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+    </row>
+    <row r="5" spans="2:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:14" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="79"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="81"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="79"/>
+      <c r="M6" s="80"/>
+    </row>
+    <row r="7" spans="2:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B7" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="83"/>
+      <c r="D7" s="88" t="s">
+        <v>101</v>
+      </c>
+      <c r="E7" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="L7" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="96"/>
+    </row>
+    <row r="8" spans="2:14" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="84"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>93</v>
+      </c>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="77"/>
+      <c r="J8" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="157"/>
-[...69 lines deleted...]
-      <c r="F8" s="130" t="s">
+      <c r="K8" s="94"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="98"/>
+    </row>
+    <row r="9" spans="2:14" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="86"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="G8" s="130"/>
-[...220 lines deleted...]
-      <c r="B23" s="120" t="s">
+      <c r="L9" s="99"/>
+      <c r="M9" s="100"/>
+    </row>
+    <row r="10" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="112"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="108"/>
+      <c r="M10" s="109"/>
+    </row>
+    <row r="11" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="104"/>
+      <c r="C11" s="105"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="107"/>
+    </row>
+    <row r="12" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="104"/>
+      <c r="C12" s="105"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="39"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="111"/>
+    </row>
+    <row r="13" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="104"/>
+      <c r="C13" s="105"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="43"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="106"/>
+      <c r="M13" s="107"/>
+    </row>
+    <row r="14" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="104"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="44"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="106"/>
+      <c r="M14" s="107"/>
+    </row>
+    <row r="15" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="104"/>
+      <c r="C15" s="105"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="106"/>
+      <c r="M15" s="107"/>
+    </row>
+    <row r="16" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="104"/>
+      <c r="C16" s="105"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="106"/>
+      <c r="M16" s="107"/>
+    </row>
+    <row r="17" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="104"/>
+      <c r="C17" s="105"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="49"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="107"/>
+    </row>
+    <row r="18" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="104"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="49"/>
+      <c r="L18" s="106"/>
+      <c r="M18" s="107"/>
+    </row>
+    <row r="19" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="104"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="48"/>
+      <c r="L19" s="106"/>
+      <c r="M19" s="107"/>
+    </row>
+    <row r="20" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="104"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="106"/>
+      <c r="M20" s="107"/>
+    </row>
+    <row r="21" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="104"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="106"/>
+      <c r="M21" s="107"/>
+    </row>
+    <row r="22" spans="2:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="142"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="156"/>
+      <c r="M22" s="157"/>
+    </row>
+    <row r="23" spans="2:13" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="144" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="121"/>
-[...4 lines deleted...]
-      <c r="H23" s="68">
+      <c r="C23" s="145"/>
+      <c r="D23" s="145"/>
+      <c r="E23" s="145"/>
+      <c r="F23" s="145"/>
+      <c r="G23" s="145"/>
+      <c r="H23" s="67">
         <f>SUM(H10:H22)</f>
         <v>0</v>
       </c>
-      <c r="I23" s="69">
+      <c r="I23" s="68">
         <f>SUM(I10:I22)</f>
         <v>0</v>
       </c>
-      <c r="J23" s="71" t="s">
+      <c r="J23" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="K23" s="72">
+      <c r="K23" s="71">
         <f>SUM(K10:K22)</f>
         <v>0</v>
       </c>
-      <c r="L23" s="70" t="s">
+      <c r="L23" s="69" t="s">
+        <v>96</v>
+      </c>
+      <c r="M23" s="65"/>
+    </row>
+    <row r="24" spans="2:13" s="11" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="146" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="147"/>
+      <c r="D24" s="147"/>
+      <c r="E24" s="148"/>
+      <c r="F24" s="149"/>
+      <c r="G24" s="149"/>
+      <c r="H24" s="149"/>
+      <c r="I24" s="149"/>
+      <c r="J24" s="149"/>
+      <c r="K24" s="149"/>
+      <c r="L24" s="149"/>
+      <c r="M24" s="150"/>
+    </row>
+    <row r="25" spans="2:13" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="152"/>
+      <c r="D25" s="152"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="153" t="s">
         <v>98</v>
       </c>
-      <c r="M23" s="66"/>
-[...18 lines deleted...]
-      <c r="B25" s="79" t="s">
+      <c r="G25" s="154"/>
+      <c r="H25" s="154"/>
+      <c r="I25" s="154"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="2:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="2:13" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="125" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="80"/>
-[...26 lines deleted...]
-      <c r="E27" s="106">
+      <c r="C27" s="128" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="129"/>
+      <c r="E27" s="130">
         <f>K25</f>
         <v>0</v>
       </c>
-      <c r="F27" s="106"/>
-[...1 lines deleted...]
-      <c r="I27" s="90" t="s">
+      <c r="F27" s="130"/>
+      <c r="G27" s="131"/>
+      <c r="I27" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="J27" s="108"/>
-[...7 lines deleted...]
-      <c r="C28" s="109" t="s">
+      <c r="J27" s="132"/>
+      <c r="K27" s="114" t="s">
+        <v>53</v>
+      </c>
+      <c r="L27" s="115"/>
+    </row>
+    <row r="28" spans="2:13" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="126"/>
+      <c r="C28" s="133" t="s">
         <v>9</v>
       </c>
-      <c r="D28" s="110"/>
-      <c r="E28" s="111">
+      <c r="D28" s="134"/>
+      <c r="E28" s="135">
         <f>K23</f>
         <v>0</v>
       </c>
-      <c r="F28" s="111"/>
-[...8 lines deleted...]
-      <c r="C29" s="116" t="s">
+      <c r="F28" s="135"/>
+      <c r="G28" s="136"/>
+      <c r="I28" s="116"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="116"/>
+      <c r="L28" s="117"/>
+    </row>
+    <row r="29" spans="2:13" ht="42" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="127"/>
+      <c r="C29" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="D29" s="117"/>
-[...14 lines deleted...]
-    <row r="31" spans="2:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="D29" s="141"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="123"/>
+      <c r="G29" s="124"/>
+      <c r="I29" s="118"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="118"/>
+      <c r="L29" s="119"/>
+    </row>
+    <row r="30" spans="2:13" ht="9.9499999999999993" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="I30" s="120"/>
+      <c r="J30" s="139"/>
+      <c r="K30" s="120"/>
+      <c r="L30" s="121"/>
+    </row>
+    <row r="31" spans="2:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="56">
-    <mergeCell ref="E8:E9"/>
-[...12 lines deleted...]
-    <mergeCell ref="D4:M4"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:M24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="K28:L30"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="I28:J30"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="L16:M16"/>
-    <mergeCell ref="L17:M17"/>
-[...24 lines deleted...]
-    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="B7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:I7"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:M9"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:M4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
+  <dataValidations disablePrompts="1" count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M23" xr:uid="{49416A1B-339F-4F9C-98AE-8AE6EE89BB7E}">
       <formula1>"無,有"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E25" xr:uid="{A0F385F1-E935-4083-8194-4CE5ADC7D7C7}">
       <formula1>"なし,あり"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.39370078740157483" bottom="0" header="0.51181102362204722" footer="0"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4B59B361-9886-4679-9427-37E2A8FE74A0}">
           <x14:formula1>
             <xm:f>Sheet1!$C$15:$C$23</xm:f>
           </x14:formula1>
           <xm:sqref>B10:C22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887A9631-0218-4F82-A8F4-A3CDCFD8EF32}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="D4" sqref="D4:M4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="1.765625" style="1" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="9.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.75" style="1" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="9.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
-    <col min="4" max="4" width="29.23046875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="7.4609375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.25" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.625" style="1" customWidth="1"/>
+    <col min="6" max="7" width="16.375" style="1" customWidth="1"/>
+    <col min="8" max="9" width="16.75" style="1" customWidth="1"/>
+    <col min="10" max="10" width="34.75" style="1" customWidth="1"/>
+    <col min="11" max="11" width="31.75" style="1" customWidth="1"/>
+    <col min="12" max="13" width="18.75" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="7.5" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="133" t="s">
+    <row r="1" spans="2:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B1" s="78" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+    </row>
+    <row r="2" spans="2:14" ht="4.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="2:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" ht="75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="101" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="102"/>
+      <c r="D4" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="C1" s="133"/>
-[...19 lines deleted...]
-      <c r="B4" s="156" t="s">
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+    </row>
+    <row r="5" spans="2:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:14" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="79"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="81"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="79"/>
+      <c r="M6" s="80"/>
+    </row>
+    <row r="7" spans="2:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B7" s="82" t="s">
+        <v>91</v>
+      </c>
+      <c r="C7" s="83"/>
+      <c r="D7" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="E7" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="L7" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="96"/>
+    </row>
+    <row r="8" spans="2:14" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="84"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>93</v>
+      </c>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="77"/>
+      <c r="J8" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="157"/>
-[...69 lines deleted...]
-      <c r="F8" s="130" t="s">
+      <c r="K8" s="94"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="98"/>
+    </row>
+    <row r="9" spans="2:14" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="86"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="G8" s="130"/>
-[...38 lines deleted...]
-      <c r="B10" s="173" t="s">
+      <c r="L9" s="99"/>
+      <c r="M9" s="100"/>
+    </row>
+    <row r="10" spans="2:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="163" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="174"/>
-      <c r="D10" s="31" t="s">
+      <c r="C10" s="164"/>
+      <c r="D10" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="32" t="s">
+      <c r="E10" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="32">
         <v>70000</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="33">
         <v>68000</v>
       </c>
-      <c r="H10" s="175">
+      <c r="H10" s="167">
         <f>SUM(F10:F12)</f>
         <v>128000</v>
       </c>
-      <c r="I10" s="177">
+      <c r="I10" s="169">
         <f>SUM(G10:G12)</f>
         <v>118000</v>
       </c>
-      <c r="J10" s="179">
+      <c r="J10" s="171">
         <v>110000</v>
       </c>
-      <c r="K10" s="171">
+      <c r="K10" s="161">
         <v>110000</v>
       </c>
-      <c r="L10" s="122"/>
-[...5 lines deleted...]
-      <c r="D11" s="37" t="s">
+      <c r="L10" s="108"/>
+      <c r="M10" s="109"/>
+    </row>
+    <row r="11" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="165"/>
+      <c r="C11" s="166"/>
+      <c r="D11" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="38" t="s">
+      <c r="E11" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="38">
         <v>38000</v>
       </c>
-      <c r="G11" s="40">
+      <c r="G11" s="39">
         <v>30000</v>
       </c>
-      <c r="H11" s="176"/>
-[...9 lines deleted...]
-      <c r="D12" s="37" t="s">
+      <c r="H11" s="168"/>
+      <c r="I11" s="170"/>
+      <c r="J11" s="172"/>
+      <c r="K11" s="162"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="107"/>
+    </row>
+    <row r="12" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="112"/>
+      <c r="C12" s="113"/>
+      <c r="D12" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="38">
         <v>20000</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="39">
         <v>20000</v>
       </c>
-      <c r="H12" s="176"/>
-[...7 lines deleted...]
-      <c r="B13" s="86" t="s">
+      <c r="H12" s="168"/>
+      <c r="I12" s="170"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="162"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="111"/>
+    </row>
+    <row r="13" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="87"/>
-      <c r="D13" s="37" t="s">
+      <c r="C13" s="105"/>
+      <c r="D13" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="38" t="s">
+      <c r="E13" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="38">
         <v>50000</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="39">
         <v>50000</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>50000</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="43">
         <v>50000</v>
       </c>
-      <c r="J13" s="52">
+      <c r="J13" s="51">
         <v>65000</v>
       </c>
-      <c r="K13" s="46">
+      <c r="K13" s="45">
         <v>50000</v>
       </c>
-      <c r="L13" s="88"/>
-[...3 lines deleted...]
-      <c r="B14" s="161" t="s">
+      <c r="L13" s="106"/>
+      <c r="M13" s="107"/>
+    </row>
+    <row r="14" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="162"/>
-      <c r="D14" s="37" t="s">
+      <c r="C14" s="160"/>
+      <c r="D14" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="38" t="s">
+      <c r="E14" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="38">
         <v>45000</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="39">
         <v>45000</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <v>45000</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="46">
         <v>45000</v>
       </c>
-      <c r="J14" s="52">
+      <c r="J14" s="51">
         <v>42000</v>
       </c>
-      <c r="K14" s="46">
+      <c r="K14" s="45">
         <v>42000</v>
       </c>
-      <c r="L14" s="88"/>
-[...5 lines deleted...]
-      <c r="D15" s="37" t="s">
+      <c r="L14" s="106"/>
+      <c r="M14" s="107"/>
+    </row>
+    <row r="15" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="112"/>
+      <c r="C15" s="113"/>
+      <c r="D15" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="38" t="s">
+      <c r="E15" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="38">
         <v>61500</v>
       </c>
-      <c r="G15" s="40">
+      <c r="G15" s="39">
         <v>61500</v>
       </c>
-      <c r="H15" s="43">
+      <c r="H15" s="42">
         <v>61500</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="47">
         <v>61500</v>
       </c>
-      <c r="J15" s="52">
+      <c r="J15" s="51">
         <v>61500</v>
       </c>
-      <c r="K15" s="49">
+      <c r="K15" s="48">
         <v>61500</v>
       </c>
-      <c r="L15" s="38" t="s">
+      <c r="L15" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="M15" s="64"/>
-[...2 lines deleted...]
-      <c r="B16" s="161" t="s">
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="159" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="162"/>
-      <c r="D16" s="37" t="s">
+      <c r="C16" s="160"/>
+      <c r="D16" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="E16" s="38" t="s">
+      <c r="E16" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="38">
         <v>7000</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="49">
         <v>7000</v>
       </c>
-      <c r="H16" s="165">
+      <c r="H16" s="173">
         <f>SUM(F16:F18)</f>
         <v>52500</v>
       </c>
-      <c r="I16" s="166">
+      <c r="I16" s="174">
         <f>SUM(G16:G18)</f>
         <v>52500</v>
       </c>
-      <c r="J16" s="170">
+      <c r="J16" s="158">
         <v>50500</v>
       </c>
-      <c r="K16" s="160">
+      <c r="K16" s="179">
         <v>50500</v>
       </c>
-      <c r="L16" s="88"/>
-[...5 lines deleted...]
-      <c r="D17" s="37" t="s">
+      <c r="L16" s="106"/>
+      <c r="M16" s="107"/>
+    </row>
+    <row r="17" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="165"/>
+      <c r="C17" s="166"/>
+      <c r="D17" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="38">
         <v>15000</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="49">
         <v>15000</v>
       </c>
-      <c r="H17" s="165"/>
-[...9 lines deleted...]
-      <c r="D18" s="37" t="s">
+      <c r="H17" s="173"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="158"/>
+      <c r="K17" s="179"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="107"/>
+    </row>
+    <row r="18" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="112"/>
+      <c r="C18" s="113"/>
+      <c r="D18" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="38">
         <v>30500</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="49">
         <v>30500</v>
       </c>
-      <c r="H18" s="165"/>
-[...7 lines deleted...]
-      <c r="B19" s="86" t="s">
+      <c r="H18" s="173"/>
+      <c r="I18" s="174"/>
+      <c r="J18" s="158"/>
+      <c r="K18" s="179"/>
+      <c r="L18" s="106"/>
+      <c r="M18" s="107"/>
+    </row>
+    <row r="19" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="87"/>
-      <c r="D19" s="37" t="s">
+      <c r="C19" s="105"/>
+      <c r="D19" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="E19" s="38" t="s">
+      <c r="E19" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="38">
         <v>9300</v>
       </c>
-      <c r="G19" s="40">
+      <c r="G19" s="39">
         <v>9300</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <v>9300</v>
       </c>
-      <c r="I19" s="41">
+      <c r="I19" s="40">
         <v>9300</v>
       </c>
-      <c r="J19" s="52">
+      <c r="J19" s="51">
         <v>9300</v>
       </c>
-      <c r="K19" s="49">
+      <c r="K19" s="48">
         <v>9300</v>
       </c>
-      <c r="L19" s="88"/>
-[...3 lines deleted...]
-      <c r="B20" s="86" t="s">
+      <c r="L19" s="106"/>
+      <c r="M19" s="107"/>
+    </row>
+    <row r="20" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="87"/>
-      <c r="D20" s="37" t="s">
+      <c r="C20" s="105"/>
+      <c r="D20" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="E20" s="38" t="s">
+      <c r="E20" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="38">
         <v>6000</v>
       </c>
-      <c r="G20" s="40">
+      <c r="G20" s="39">
         <v>6000</v>
       </c>
-      <c r="H20" s="43">
+      <c r="H20" s="42">
         <v>6000</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="40">
         <v>6000</v>
       </c>
-      <c r="J20" s="52">
+      <c r="J20" s="51">
         <v>6000</v>
       </c>
-      <c r="K20" s="49">
+      <c r="K20" s="48">
         <v>6000</v>
       </c>
-      <c r="L20" s="88"/>
-[...3 lines deleted...]
-      <c r="B21" s="86" t="s">
+      <c r="L20" s="106"/>
+      <c r="M20" s="107"/>
+    </row>
+    <row r="21" spans="2:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="87"/>
-      <c r="D21" s="53" t="s">
+      <c r="C21" s="105"/>
+      <c r="D21" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="38" t="s">
+      <c r="E21" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="38">
         <v>12000</v>
       </c>
-      <c r="G21" s="40">
+      <c r="G21" s="39">
         <v>12000</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <v>12000</v>
       </c>
-      <c r="I21" s="41">
+      <c r="I21" s="40">
         <v>12000</v>
       </c>
-      <c r="J21" s="52">
+      <c r="J21" s="51">
         <v>12000</v>
       </c>
-      <c r="K21" s="49">
+      <c r="K21" s="48">
         <v>12000</v>
       </c>
-      <c r="L21" s="88"/>
-[...3 lines deleted...]
-      <c r="B22" s="118" t="s">
+      <c r="L21" s="106"/>
+      <c r="M21" s="107"/>
+    </row>
+    <row r="22" spans="2:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="C22" s="119"/>
-      <c r="D22" s="54" t="s">
+      <c r="C22" s="143"/>
+      <c r="D22" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="E22" s="55" t="s">
+      <c r="E22" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="F22" s="56">
+      <c r="F22" s="55">
         <v>7000</v>
       </c>
-      <c r="G22" s="57">
+      <c r="G22" s="56">
         <v>7000</v>
       </c>
-      <c r="H22" s="58">
+      <c r="H22" s="57">
         <v>7000</v>
       </c>
-      <c r="I22" s="59">
+      <c r="I22" s="58">
         <v>7000</v>
       </c>
-      <c r="J22" s="60">
+      <c r="J22" s="59">
         <v>7000</v>
       </c>
-      <c r="K22" s="61">
+      <c r="K22" s="60">
         <v>7000</v>
       </c>
-      <c r="L22" s="84"/>
-[...3 lines deleted...]
-      <c r="B23" s="120" t="s">
+      <c r="L22" s="156"/>
+      <c r="M22" s="157"/>
+    </row>
+    <row r="23" spans="2:13" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="144" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="121"/>
-[...4 lines deleted...]
-      <c r="H23" s="7">
+      <c r="C23" s="145"/>
+      <c r="D23" s="145"/>
+      <c r="E23" s="145"/>
+      <c r="F23" s="145"/>
+      <c r="G23" s="178"/>
+      <c r="H23" s="6">
         <f>SUM(H10:H22)</f>
         <v>371300</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="7">
         <f>SUM(I10:I22)</f>
         <v>361300</v>
       </c>
-      <c r="J23" s="9" t="s">
+      <c r="J23" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="9">
         <f>SUM(K10:K22)</f>
         <v>348300</v>
       </c>
-      <c r="L23" s="30" t="s">
+      <c r="L23" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="M23" s="65" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="2:13" s="11" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="146" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="147"/>
+      <c r="D24" s="147"/>
+      <c r="E24" s="148"/>
+      <c r="F24" s="149"/>
+      <c r="G24" s="149"/>
+      <c r="H24" s="149"/>
+      <c r="I24" s="149"/>
+      <c r="J24" s="149"/>
+      <c r="K24" s="149"/>
+      <c r="L24" s="149"/>
+      <c r="M24" s="150"/>
+    </row>
+    <row r="25" spans="2:13" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="152"/>
+      <c r="D25" s="152"/>
+      <c r="E25" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="153" t="s">
         <v>98</v>
       </c>
-      <c r="M23" s="66" t="s">
-[...20 lines deleted...]
-      <c r="B25" s="79" t="s">
+      <c r="G25" s="154"/>
+      <c r="H25" s="154"/>
+      <c r="I25" s="154"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="64">
+        <v>300000</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="2:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="2:13" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="125" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="80"/>
-[...30 lines deleted...]
-      <c r="E27" s="106">
+      <c r="C27" s="128" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="129"/>
+      <c r="E27" s="130">
         <f>K25</f>
         <v>300000</v>
       </c>
-      <c r="F27" s="106"/>
-[...1 lines deleted...]
-      <c r="I27" s="90" t="s">
+      <c r="F27" s="130"/>
+      <c r="G27" s="131"/>
+      <c r="I27" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="J27" s="108"/>
-[...7 lines deleted...]
-      <c r="C28" s="109" t="s">
+      <c r="J27" s="132"/>
+      <c r="K27" s="114" t="s">
+        <v>53</v>
+      </c>
+      <c r="L27" s="115"/>
+    </row>
+    <row r="28" spans="2:13" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="126"/>
+      <c r="C28" s="133" t="s">
         <v>9</v>
       </c>
-      <c r="D28" s="110"/>
-      <c r="E28" s="111">
+      <c r="D28" s="134"/>
+      <c r="E28" s="135">
         <f>K23</f>
         <v>348300</v>
       </c>
-      <c r="F28" s="111"/>
-[...8 lines deleted...]
-      <c r="C29" s="116" t="s">
+      <c r="F28" s="135"/>
+      <c r="G28" s="136"/>
+      <c r="I28" s="116"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="116"/>
+      <c r="L28" s="117"/>
+    </row>
+    <row r="29" spans="2:13" ht="42" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="127"/>
+      <c r="C29" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="D29" s="117"/>
-      <c r="E29" s="167">
+      <c r="D29" s="141"/>
+      <c r="E29" s="175">
         <v>0</v>
       </c>
-      <c r="F29" s="168"/>
-[...12 lines deleted...]
-    <row r="31" spans="2:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="F29" s="176"/>
+      <c r="G29" s="177"/>
+      <c r="I29" s="118"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="118"/>
+      <c r="L29" s="119"/>
+    </row>
+    <row r="30" spans="2:13" ht="9.9499999999999993" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="I30" s="120"/>
+      <c r="J30" s="139"/>
+      <c r="K30" s="120"/>
+      <c r="L30" s="121"/>
+    </row>
+    <row r="31" spans="2:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="58">
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="K28:L30"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="E24:M24"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="F6:I6"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="L7:M9"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="K16:K18"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B16:C18"/>
+    <mergeCell ref="H16:H18"/>
+    <mergeCell ref="I16:I18"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="I28:J30"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B7:C9"/>
+    <mergeCell ref="E7:I7"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:M4"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="K27:L27"/>
     <mergeCell ref="F25:J25"/>
     <mergeCell ref="J16:J18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="K10:K12"/>
     <mergeCell ref="B10:C12"/>
     <mergeCell ref="H10:H12"/>
     <mergeCell ref="I10:I12"/>
     <mergeCell ref="J10:J12"/>
     <mergeCell ref="B21:C21"/>
-    <mergeCell ref="B1:N1"/>
-[...40 lines deleted...]
-    <mergeCell ref="L21:M21"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E25" xr:uid="{0D0C1913-4291-48EA-A1F9-BB0A1D295352}">
       <formula1>"なし,あり"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M23" xr:uid="{72088218-647D-4E14-B270-2A8DED0C5751}">
       <formula1>"無,有"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="7.874015748031496E-2" bottom="0" header="0.51181102362204722" footer="0"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC07C178-3957-4BC5-BD0E-DF93F8F48F1B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10:H12"/>
+      <selection activeCell="B10" sqref="B10:C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.23046875" style="1" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="9.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.25" style="1" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="9.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
-    <col min="4" max="4" width="29.23046875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="7.4609375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.25" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.625" style="1" customWidth="1"/>
+    <col min="6" max="7" width="16.375" style="1" customWidth="1"/>
+    <col min="8" max="9" width="16.75" style="1" customWidth="1"/>
+    <col min="10" max="10" width="34.75" style="1" customWidth="1"/>
+    <col min="11" max="11" width="31.75" style="1" customWidth="1"/>
+    <col min="12" max="13" width="18.75" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="7.5" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="133" t="s">
+    <row r="1" spans="2:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B1" s="78" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+    </row>
+    <row r="2" spans="2:14" ht="4.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="2:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" ht="75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="101" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="102"/>
+      <c r="D4" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="C1" s="133"/>
-[...19 lines deleted...]
-      <c r="B4" s="156" t="s">
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+    </row>
+    <row r="5" spans="2:14" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:14" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="79"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="81"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="81" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" s="79"/>
+      <c r="M6" s="80"/>
+    </row>
+    <row r="7" spans="2:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B7" s="82" t="s">
+        <v>91</v>
+      </c>
+      <c r="C7" s="83"/>
+      <c r="D7" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="E7" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="L7" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="96"/>
+    </row>
+    <row r="8" spans="2:14" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="84"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>93</v>
+      </c>
+      <c r="G8" s="75"/>
+      <c r="H8" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="77"/>
+      <c r="J8" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="157"/>
-[...69 lines deleted...]
-      <c r="F8" s="130" t="s">
+      <c r="K8" s="94"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="98"/>
+    </row>
+    <row r="9" spans="2:14" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="86"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="G8" s="130"/>
-[...38 lines deleted...]
-      <c r="B10" s="173" t="s">
+      <c r="L9" s="99"/>
+      <c r="M9" s="100"/>
+    </row>
+    <row r="10" spans="2:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="163" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="174"/>
-      <c r="D10" s="31" t="s">
+      <c r="C10" s="164"/>
+      <c r="D10" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="32" t="s">
+      <c r="E10" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="32">
         <v>30000</v>
       </c>
-      <c r="G10" s="62">
+      <c r="G10" s="61">
         <v>29000</v>
       </c>
-      <c r="H10" s="175">
+      <c r="H10" s="167">
         <f>SUM(F10:F12)</f>
         <v>50000</v>
       </c>
-      <c r="I10" s="177">
+      <c r="I10" s="169">
         <f>SUM(G10:G12)</f>
         <v>47000</v>
       </c>
-      <c r="J10" s="181">
+      <c r="J10" s="180">
         <v>110000</v>
       </c>
-      <c r="K10" s="171">
+      <c r="K10" s="161">
         <v>47000</v>
       </c>
-      <c r="L10" s="122"/>
-[...5 lines deleted...]
-      <c r="D11" s="37" t="s">
+      <c r="L10" s="108"/>
+      <c r="M10" s="109"/>
+    </row>
+    <row r="11" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="165"/>
+      <c r="C11" s="166"/>
+      <c r="D11" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="38" t="s">
+      <c r="E11" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="38">
         <v>10000</v>
       </c>
-      <c r="G11" s="63">
+      <c r="G11" s="62">
         <v>8000</v>
       </c>
-      <c r="H11" s="176"/>
-[...9 lines deleted...]
-      <c r="D12" s="37" t="s">
+      <c r="H11" s="168"/>
+      <c r="I11" s="170"/>
+      <c r="J11" s="181"/>
+      <c r="K11" s="162"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="107"/>
+    </row>
+    <row r="12" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="112"/>
+      <c r="C12" s="113"/>
+      <c r="D12" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="38">
         <v>10000</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="39">
         <v>10000</v>
       </c>
-      <c r="H12" s="176"/>
-[...7 lines deleted...]
-      <c r="B13" s="86" t="s">
+      <c r="H12" s="168"/>
+      <c r="I12" s="170"/>
+      <c r="J12" s="181"/>
+      <c r="K12" s="162"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="111"/>
+    </row>
+    <row r="13" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="87"/>
-      <c r="D13" s="37" t="s">
+      <c r="C13" s="105"/>
+      <c r="D13" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="E13" s="38" t="s">
+      <c r="E13" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="38">
         <v>50000</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="39">
         <v>50000</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="42">
         <v>50000</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="47">
         <v>50000</v>
       </c>
-      <c r="J13" s="52">
+      <c r="J13" s="51">
         <v>65000</v>
       </c>
-      <c r="K13" s="46">
+      <c r="K13" s="45">
         <v>50000</v>
       </c>
-      <c r="L13" s="88"/>
-[...3 lines deleted...]
-      <c r="B14" s="161" t="s">
+      <c r="L13" s="106"/>
+      <c r="M13" s="107"/>
+    </row>
+    <row r="14" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="162"/>
-      <c r="D14" s="37" t="s">
+      <c r="C14" s="160"/>
+      <c r="D14" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="38" t="s">
+      <c r="E14" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="38">
         <v>33000</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="39">
         <v>33000</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="42">
         <f>F14</f>
         <v>33000</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="47">
         <f>G14</f>
         <v>33000</v>
       </c>
-      <c r="J14" s="52">
+      <c r="J14" s="51">
         <v>42000</v>
       </c>
-      <c r="K14" s="46">
+      <c r="K14" s="45">
         <v>33000</v>
       </c>
-      <c r="L14" s="88"/>
-[...5 lines deleted...]
-      <c r="D15" s="37" t="s">
+      <c r="L14" s="106"/>
+      <c r="M14" s="107"/>
+    </row>
+    <row r="15" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="112"/>
+      <c r="C15" s="113"/>
+      <c r="D15" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="38" t="s">
+      <c r="E15" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="38">
         <v>61500</v>
       </c>
-      <c r="G15" s="40">
+      <c r="G15" s="39">
         <v>61500</v>
       </c>
-      <c r="H15" s="43">
+      <c r="H15" s="42">
         <f>F15</f>
         <v>61500</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="47">
         <f>G15</f>
         <v>61500</v>
       </c>
-      <c r="J15" s="52">
+      <c r="J15" s="51">
         <v>61500</v>
       </c>
-      <c r="K15" s="49">
+      <c r="K15" s="48">
         <v>61500</v>
       </c>
-      <c r="L15" s="38" t="s">
+      <c r="L15" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="M15" s="64"/>
-[...2 lines deleted...]
-      <c r="B16" s="161" t="s">
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="159" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="162"/>
-      <c r="D16" s="37" t="s">
+      <c r="C16" s="160"/>
+      <c r="D16" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="E16" s="38" t="s">
+      <c r="E16" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="38">
         <v>7000</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="49">
         <v>7000</v>
       </c>
-      <c r="H16" s="165">
+      <c r="H16" s="173">
         <f>SUM(F16:F18)</f>
         <v>52500</v>
       </c>
-      <c r="I16" s="166">
+      <c r="I16" s="174">
         <f>SUM(G16:G18)</f>
         <v>52500</v>
       </c>
-      <c r="J16" s="183">
+      <c r="J16" s="182">
         <v>50500</v>
       </c>
-      <c r="K16" s="160">
+      <c r="K16" s="179">
         <v>50500</v>
       </c>
-      <c r="L16" s="88"/>
-[...5 lines deleted...]
-      <c r="D17" s="37" t="s">
+      <c r="L16" s="106"/>
+      <c r="M16" s="107"/>
+    </row>
+    <row r="17" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="165"/>
+      <c r="C17" s="166"/>
+      <c r="D17" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="38">
         <v>15000</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="49">
         <v>15000</v>
       </c>
-      <c r="H17" s="165"/>
-[...9 lines deleted...]
-      <c r="D18" s="37" t="s">
+      <c r="H17" s="173"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="182"/>
+      <c r="K17" s="179"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="107"/>
+    </row>
+    <row r="18" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="112"/>
+      <c r="C18" s="113"/>
+      <c r="D18" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="38">
         <v>30500</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="49">
         <v>30500</v>
       </c>
-      <c r="H18" s="165"/>
-[...7 lines deleted...]
-      <c r="B19" s="86" t="s">
+      <c r="H18" s="173"/>
+      <c r="I18" s="174"/>
+      <c r="J18" s="182"/>
+      <c r="K18" s="179"/>
+      <c r="L18" s="106"/>
+      <c r="M18" s="107"/>
+    </row>
+    <row r="19" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="87"/>
-      <c r="D19" s="37" t="s">
+      <c r="C19" s="105"/>
+      <c r="D19" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="E19" s="38" t="s">
+      <c r="E19" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="38">
         <v>5000</v>
       </c>
-      <c r="G19" s="40">
+      <c r="G19" s="39">
         <v>5000</v>
       </c>
-      <c r="H19" s="43">
+      <c r="H19" s="42">
         <f>F19</f>
         <v>5000</v>
       </c>
-      <c r="I19" s="41">
+      <c r="I19" s="40">
         <v>5000</v>
       </c>
-      <c r="J19" s="52">
+      <c r="J19" s="51">
         <v>9300</v>
       </c>
-      <c r="K19" s="46">
+      <c r="K19" s="45">
         <v>5000</v>
       </c>
-      <c r="L19" s="88"/>
-[...3 lines deleted...]
-      <c r="B20" s="86" t="s">
+      <c r="L19" s="106"/>
+      <c r="M19" s="107"/>
+    </row>
+    <row r="20" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="87"/>
-      <c r="D20" s="37" t="s">
+      <c r="C20" s="105"/>
+      <c r="D20" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="E20" s="38" t="s">
+      <c r="E20" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="38">
         <v>6000</v>
       </c>
-      <c r="G20" s="40">
+      <c r="G20" s="39">
         <v>6000</v>
       </c>
-      <c r="H20" s="43">
+      <c r="H20" s="42">
         <f t="shared" ref="H20:H22" si="0">F20</f>
         <v>6000</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="40">
         <v>6000</v>
       </c>
-      <c r="J20" s="52">
+      <c r="J20" s="51">
         <v>6000</v>
       </c>
-      <c r="K20" s="49">
+      <c r="K20" s="48">
         <v>6000</v>
       </c>
-      <c r="L20" s="88"/>
-[...3 lines deleted...]
-      <c r="B21" s="86" t="s">
+      <c r="L20" s="106"/>
+      <c r="M20" s="107"/>
+    </row>
+    <row r="21" spans="2:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="87"/>
-      <c r="D21" s="53" t="s">
+      <c r="C21" s="105"/>
+      <c r="D21" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="38" t="s">
+      <c r="E21" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="38">
         <v>12000</v>
       </c>
-      <c r="G21" s="40">
+      <c r="G21" s="39">
         <v>12000</v>
       </c>
-      <c r="H21" s="43">
+      <c r="H21" s="42">
         <f t="shared" si="0"/>
         <v>12000</v>
       </c>
-      <c r="I21" s="41">
+      <c r="I21" s="40">
         <v>12000</v>
       </c>
-      <c r="J21" s="52">
+      <c r="J21" s="51">
         <v>12000</v>
       </c>
-      <c r="K21" s="49">
+      <c r="K21" s="48">
         <v>12000</v>
       </c>
-      <c r="L21" s="88"/>
-[...3 lines deleted...]
-      <c r="B22" s="118" t="s">
+      <c r="L21" s="106"/>
+      <c r="M21" s="107"/>
+    </row>
+    <row r="22" spans="2:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="C22" s="119"/>
-      <c r="D22" s="54" t="s">
+      <c r="C22" s="143"/>
+      <c r="D22" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="E22" s="55" t="s">
+      <c r="E22" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="F22" s="56">
+      <c r="F22" s="55">
         <v>7000</v>
       </c>
-      <c r="G22" s="57">
+      <c r="G22" s="56">
         <v>7000</v>
       </c>
-      <c r="H22" s="58">
+      <c r="H22" s="57">
         <f t="shared" si="0"/>
         <v>7000</v>
       </c>
-      <c r="I22" s="59">
+      <c r="I22" s="58">
         <v>7000</v>
       </c>
-      <c r="J22" s="60">
+      <c r="J22" s="59">
         <v>7000</v>
       </c>
-      <c r="K22" s="61">
+      <c r="K22" s="60">
         <v>7000</v>
       </c>
-      <c r="L22" s="84"/>
-[...3 lines deleted...]
-      <c r="B23" s="120" t="s">
+      <c r="L22" s="156"/>
+      <c r="M22" s="157"/>
+    </row>
+    <row r="23" spans="2:13" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="144" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="121"/>
-[...4 lines deleted...]
-      <c r="H23" s="7">
+      <c r="C23" s="145"/>
+      <c r="D23" s="145"/>
+      <c r="E23" s="145"/>
+      <c r="F23" s="145"/>
+      <c r="G23" s="178"/>
+      <c r="H23" s="6">
         <f>SUM(H10:H22)</f>
         <v>277000</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="7">
         <f>SUM(I10:I22)</f>
         <v>274000</v>
       </c>
-      <c r="J23" s="9" t="s">
+      <c r="J23" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="9">
         <f>SUM(K10:K22)</f>
         <v>272000</v>
       </c>
-      <c r="L23" s="30" t="s">
+      <c r="L23" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="M23" s="65" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="2:13" s="11" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="146" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="147"/>
+      <c r="D24" s="147"/>
+      <c r="E24" s="148"/>
+      <c r="F24" s="149"/>
+      <c r="G24" s="149"/>
+      <c r="H24" s="149"/>
+      <c r="I24" s="149"/>
+      <c r="J24" s="149"/>
+      <c r="K24" s="149"/>
+      <c r="L24" s="149"/>
+      <c r="M24" s="150"/>
+    </row>
+    <row r="25" spans="2:13" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="152"/>
+      <c r="D25" s="152"/>
+      <c r="E25" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="153" t="s">
         <v>98</v>
       </c>
-      <c r="M23" s="66" t="s">
-[...20 lines deleted...]
-      <c r="B25" s="79" t="s">
+      <c r="G25" s="154"/>
+      <c r="H25" s="154"/>
+      <c r="I25" s="154"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="64">
+        <v>300000</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="3"/>
+    </row>
+    <row r="26" spans="2:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="2:13" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="125" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="80"/>
-[...30 lines deleted...]
-      <c r="E27" s="106">
+      <c r="C27" s="128" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="129"/>
+      <c r="E27" s="130">
         <f>K25</f>
         <v>300000</v>
       </c>
-      <c r="F27" s="106"/>
-[...1 lines deleted...]
-      <c r="I27" s="90" t="s">
+      <c r="F27" s="130"/>
+      <c r="G27" s="131"/>
+      <c r="I27" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="J27" s="108"/>
-[...7 lines deleted...]
-      <c r="C28" s="109" t="s">
+      <c r="J27" s="132"/>
+      <c r="K27" s="114" t="s">
+        <v>53</v>
+      </c>
+      <c r="L27" s="115"/>
+    </row>
+    <row r="28" spans="2:13" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="126"/>
+      <c r="C28" s="133" t="s">
         <v>9</v>
       </c>
-      <c r="D28" s="110"/>
-      <c r="E28" s="111">
+      <c r="D28" s="134"/>
+      <c r="E28" s="135">
         <f>K23</f>
         <v>272000</v>
       </c>
-      <c r="F28" s="111"/>
-[...8 lines deleted...]
-      <c r="C29" s="116" t="s">
+      <c r="F28" s="135"/>
+      <c r="G28" s="136"/>
+      <c r="I28" s="116"/>
+      <c r="J28" s="137"/>
+      <c r="K28" s="137"/>
+      <c r="L28" s="117"/>
+    </row>
+    <row r="29" spans="2:13" ht="42" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="127"/>
+      <c r="C29" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="D29" s="117"/>
-      <c r="E29" s="167">
+      <c r="D29" s="141"/>
+      <c r="E29" s="175">
         <f>E27-E28</f>
         <v>28000</v>
       </c>
-      <c r="F29" s="168"/>
-[...12 lines deleted...]
-    <row r="31" spans="2:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="F29" s="176"/>
+      <c r="G29" s="177"/>
+      <c r="I29" s="118"/>
+      <c r="J29" s="138"/>
+      <c r="K29" s="138"/>
+      <c r="L29" s="119"/>
+    </row>
+    <row r="30" spans="2:13" ht="9.9499999999999993" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="I30" s="120"/>
+      <c r="J30" s="139"/>
+      <c r="K30" s="139"/>
+      <c r="L30" s="121"/>
+    </row>
+    <row r="31" spans="2:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="57">
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="H10:H12"/>
+    <mergeCell ref="J10:J12"/>
+    <mergeCell ref="K10:K12"/>
+    <mergeCell ref="J16:J18"/>
+    <mergeCell ref="K16:K18"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="I28:L30"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:M24"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="L18:M18"/>
     <mergeCell ref="B10:C12"/>
     <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C15"/>
+    <mergeCell ref="B16:C18"/>
+    <mergeCell ref="H16:H18"/>
+    <mergeCell ref="I16:I18"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="B7:C9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:I7"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:M9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:M4"/>
-    <mergeCell ref="L19:M19"/>
-[...39 lines deleted...]
-    <mergeCell ref="I10:I12"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M23" xr:uid="{55EB366B-D22B-41C2-9D50-531F1B242CF0}">
       <formula1>"無,有"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E25" xr:uid="{9D6A0C54-6C1F-4624-90F1-859F86A7448C}">
       <formula1>"なし,あり"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="7.874015748031496E-2" bottom="0" header="0.51181102362204722" footer="0"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B42CEAB3-5026-4F4D-BD77-CD87723C32E7}">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="40.61328125" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9" style="16"/>
+    <col min="1" max="1" width="40.625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="48.375" style="19" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30" style="15" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A1" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B1" s="14" t="s">
+    </row>
+    <row r="2" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="C1" s="15" t="s">
+      <c r="B2" s="17" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="17" t="s">
+      <c r="C2" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="18" t="s">
+    </row>
+    <row r="3" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="19" t="s">
+      <c r="B3" s="17" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="C3" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="18" t="s">
+    </row>
+    <row r="4" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="B4" s="17" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="17" t="s">
+      <c r="C4" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="B4" s="18" t="s">
+    </row>
+    <row r="5" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="16" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="19" t="s">
+      <c r="B5" s="17" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="C5" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="B5" s="18" t="s">
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B6" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="C5" s="19" t="s">
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B7" s="17" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B6" s="18" t="s">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B8" s="17" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B7" s="18" t="s">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B9" s="17" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B8" s="18" t="s">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B10" s="17" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B9" s="18" t="s">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B11" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B12" s="17" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="B10" s="18" t="s">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B13" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B14" s="17" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B12" s="18" t="s">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B15" s="17" t="s">
         <v>80</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="C15" s="21" t="str">
+      <c r="C15" s="20" t="str">
         <f>MIDB(B15,27,50)</f>
         <v>指導謝礼</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C16" s="21" t="str">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B16" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="20" t="str">
         <f t="shared" ref="C16:C23" si="0">MIDB(B16,27,50)</f>
         <v>交通費</v>
       </c>
     </row>
-    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C17" s="21" t="str">
+    <row r="17" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B17" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="20" t="str">
         <f t="shared" si="0"/>
         <v>宿泊費</v>
       </c>
     </row>
-    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C18" s="21" t="str">
+    <row r="18" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B18" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="20" t="str">
         <f t="shared" si="0"/>
         <v>備品費</v>
       </c>
     </row>
-    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C19" s="21" t="str">
+    <row r="19" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B19" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="20" t="str">
         <f t="shared" si="0"/>
         <v>材料費</v>
       </c>
     </row>
-    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C20" s="21" t="str">
+    <row r="20" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B20" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="20" t="str">
         <f t="shared" si="0"/>
         <v>保険加入料</v>
       </c>
     </row>
-    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C21" s="21" t="str">
+    <row r="21" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B21" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="20" t="str">
         <f t="shared" si="0"/>
         <v>運搬費</v>
       </c>
     </row>
-    <row r="22" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C22" s="21" t="str">
+    <row r="22" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B22" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="20" t="str">
         <f t="shared" si="0"/>
         <v>施設使用料</v>
       </c>
     </row>
-    <row r="23" spans="2:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C23" s="21" t="str">
+    <row r="23" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B23" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="20" t="str">
         <f t="shared" si="0"/>
         <v>その他</v>
       </c>
     </row>
-    <row r="24" spans="2:3" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="24" spans="2:3" x14ac:dyDescent="0.15">
+      <c r="B24" s="17" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">