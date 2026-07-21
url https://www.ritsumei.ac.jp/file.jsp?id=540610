--- v0 (2025-10-16)
+++ v1 (2026-07-21)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{138FE8BC-0674-4872-941F-DE2FE8D109C4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{FC6756D2-6B61-49AA-AEC6-343EC59001CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="943" yWindow="0" windowWidth="20494" windowHeight="7457" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="780" windowWidth="14880" windowHeight="14700" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="戻入手続延期申請" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">戻入手続延期申請!$A$1:$G$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
@@ -347,93 +348,93 @@
     <rPh sb="13" eb="15">
       <t>シテイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>シエン</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>カツドウヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">決算書類提出予定日
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>【最終締切】 2026年3月13日（金）17時</t>
+      <t>【最終締切】 2027年3月19日（金）17時</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ケッサン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ヨテイビ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>シメキリ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ネン</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ガツ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ニチ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>キン</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
@@ -657,195 +658,194 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -910,91 +910,91 @@
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>本紙提出締切日：</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>2025</a:t>
+            <a:t>2026</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>年</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>12</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>月</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>5</a:t>
+            <a:t>4</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日（金）17：00</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
@@ -1293,478 +1293,483 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="A19" sqref="A19:A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.61328125" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="5.765625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="37.625" style="4" customWidth="1"/>
+    <col min="2" max="7" width="15.625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="9.25" style="6" customWidth="1"/>
+    <col min="9" max="9" width="13.125" style="6" customWidth="1"/>
+    <col min="10" max="10" width="29.875" style="6" customWidth="1"/>
+    <col min="11" max="11" width="5.75" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="60" customHeight="1">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="31"/>
-[...4 lines deleted...]
-      <c r="G1" s="31"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="2"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:11" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="G2" s="21"/>
+    <row r="2" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:11" ht="50.15" customHeight="1">
-      <c r="A3" s="32" t="s">
+    <row r="3" spans="1:11" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="32"/>
-[...4 lines deleted...]
-      <c r="G3" s="32"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:11" ht="25" customHeight="1">
-      <c r="A4" s="32" t="s">
+    <row r="4" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="32"/>
-[...7 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+    </row>
+    <row r="5" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="30"/>
-[...13 lines deleted...]
-      <c r="G6" s="21"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="1:11" s="8" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A7" s="18" t="s">
+    <row r="7" spans="1:11" s="8" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="15"/>
-      <c r="C7" s="16" t="s">
+      <c r="B7" s="14"/>
+      <c r="C7" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="16"/>
-      <c r="E7" s="16" t="s">
+      <c r="D7" s="15"/>
+      <c r="E7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="16"/>
-      <c r="G7" s="17" t="s">
+      <c r="F7" s="15"/>
+      <c r="G7" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="7"/>
     </row>
-    <row r="8" spans="1:11" s="8" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A8" s="19" t="s">
+    <row r="8" spans="1:11" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="22"/>
-[...4 lines deleted...]
-      <c r="G8" s="24"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="48"/>
       <c r="H8" s="7"/>
     </row>
-    <row r="9" spans="1:11" s="8" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A9" s="18" t="s">
+    <row r="9" spans="1:11" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="26"/>
-[...3 lines deleted...]
-      <c r="G9" s="27"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="32"/>
       <c r="H9" s="7"/>
     </row>
-    <row r="10" spans="1:11" s="8" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A10" s="18" t="s">
+    <row r="10" spans="1:11" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="25"/>
-[...4 lines deleted...]
-      <c r="G10" s="27"/>
+      <c r="B10" s="30"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="32"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
-      <c r="J10" s="10"/>
-[...11 lines deleted...]
-      <c r="A12" s="14" t="s">
+    </row>
+    <row r="11" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="12"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="11"/>
+    </row>
+    <row r="12" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="11"/>
-[...7 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="34"/>
-[...4 lines deleted...]
-      <c r="G13" s="36"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="26"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
     </row>
-    <row r="14" spans="1:11">
-[...6 lines deleted...]
-      <c r="G14" s="39"/>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="23"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="29"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
     </row>
-    <row r="15" spans="1:11">
-[...6 lines deleted...]
-      <c r="G15" s="39"/>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="23"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="29"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
     </row>
-    <row r="16" spans="1:11">
-      <c r="A16" s="28" t="s">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="34"/>
-[...4 lines deleted...]
-      <c r="G16" s="36"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="26"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
     </row>
-    <row r="17" spans="1:10">
-[...6 lines deleted...]
-      <c r="G17" s="39"/>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="23"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="29"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
     </row>
-    <row r="18" spans="1:10">
-[...6 lines deleted...]
-      <c r="G18" s="51"/>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="23"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="44"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
     </row>
-    <row r="19" spans="1:10">
-      <c r="A19" s="28" t="s">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="40"/>
-[...84 lines deleted...]
-      <c r="F28" s="52" t="s">
+      <c r="B19" s="33"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="23"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="38"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="23"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="38"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="23"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="38"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="23"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="38"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="23"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="38"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="23"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="38"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="23"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="41"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="11"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:10" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="11"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="G28" s="52"/>
-[...62 lines deleted...]
-      <c r="G35" s="33"/>
+      <c r="G28" s="45"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="11"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="11"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="11"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="11"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="11"/>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="11"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="11"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="B10:G10"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
     <mergeCell ref="F29:G35"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="A19:A26"/>
     <mergeCell ref="B13:G15"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="B19:G26"/>
     <mergeCell ref="B16:G18"/>
     <mergeCell ref="F28:G28"/>
-    <mergeCell ref="B8:G8"/>
-[...5 lines deleted...]
-    <mergeCell ref="A4:G4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="3.937007874015748E-2" top="0.55118110236220474" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">