--- v0 (2025-10-24)
+++ v1 (2026-04-04)
@@ -1,127 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="211" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="887"/>
         <w:gridCol w:w="5829"/>
         <w:gridCol w:w="3199"/>
       </w:tblGrid>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00336E77" w14:paraId="5E3BC29F" w14:textId="77777777" w:rsidTr="00E80E74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10697" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04D79A01" w14:textId="41CF6883" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00ED1409" w:rsidP="00E80E74">
+          <w:p w14:paraId="04D79A01" w14:textId="24B07F68" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00ED1409" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00DB0656">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00DF6F1F">
+            <w:r w:rsidR="003A6740">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidR="00694F6E" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
             <w:r w:rsidR="00E04C24">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>「</w:t>
             </w:r>
             <w:r w:rsidR="00694F6E" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -139,82 +137,80 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
             <w:r w:rsidR="00694F6E" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教育プログラム履修申請書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="6522A5DB" w14:textId="77777777" w:rsidTr="00E80E74">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A638AF" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10049" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44D97322" w14:textId="560292BE" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="009242FA" w:rsidP="009242FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（該当</w:t>
             </w:r>
             <w:r w:rsidR="006B7A0F">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>を□囲み</w:t>
@@ -304,73 +300,71 @@
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>科学</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>研究科</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="52BA095F" w14:textId="77777777" w:rsidTr="00E80E74">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D41BFD6" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E69698E" w14:textId="708A97F7" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="009242FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="006B7A0F" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>該当</w:t>
@@ -378,103 +372,100 @@
             <w:r w:rsidR="006B7A0F">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>を□囲み</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">）　博士課程前期課程　・　博士課程後期課程　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D034D52" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:ind w:firstLineChars="900" w:firstLine="1980"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>回生</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="2F440EA3" w14:textId="77777777" w:rsidTr="00E80E74">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46065F66" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10049" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D869661" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:ind w:firstLineChars="1800" w:firstLine="3960"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>専攻</w:t>
             </w:r>
             <w:r w:rsidR="009242FA" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -485,105 +476,102 @@
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　   　　専修・領域・コース　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="0159262B" w14:textId="77777777" w:rsidTr="006B7A0F">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F23F61" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>学生証番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="487666F8" w14:textId="0FF4C529" w:rsidR="006B7A0F" w:rsidRPr="00E80E74" w:rsidRDefault="006B7A0F" w:rsidP="00694F6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="6966EF7A" w14:textId="77777777" w:rsidTr="006B7A0F">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5419EC94" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:ruby>
                 <w:rubyPr>
                   <w:rubyAlign w:val="distributeSpace"/>
                   <w:hps w:val="12"/>
                   <w:hpsRaise w:val="22"/>
                   <w:hpsBaseText w:val="22"/>
                   <w:lid w:val="ja-JP"/>
                 </w:rubyPr>
@@ -604,177 +592,171 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>氏名</w:t>
                   </w:r>
                 </w:rubyBase>
               </w:ruby>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0195C303" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00694F6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="3B795D87" w14:textId="77777777" w:rsidTr="006B7A0F">
         <w:trPr>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CFE0DAA" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="295EF8BE" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00694F6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="002035D4" w14:textId="77777777" w:rsidTr="006B7A0F">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A05C8FA" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="003404BB" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>携帯</w:t>
             </w:r>
             <w:r w:rsidR="00694F6E" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AFBFCDC" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00694F6E" w:rsidP="00694F6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="SimSun"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="75A0F446" w14:textId="77777777" w:rsidTr="006B7A0F">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EBDB871" w14:textId="77777777" w:rsidR="003404BB" w:rsidRPr="00E80E74" w:rsidRDefault="00412CAF" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>学内</w:t>
             </w:r>
             <w:r w:rsidR="003404BB" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -782,159 +764,155 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7F59AA41" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRPr="00E80E74" w:rsidRDefault="00412CAF" w:rsidP="00E80E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>アドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DE57AB9" w14:textId="77777777" w:rsidR="00080345" w:rsidRPr="00E80E74" w:rsidRDefault="00080345" w:rsidP="00694F6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57A1CF77" w14:textId="05B035BD" w:rsidR="00B03A60" w:rsidRPr="00E80E74" w:rsidRDefault="00412CAF" w:rsidP="0039470E">
+          <w:p w14:paraId="57A1CF77" w14:textId="2EA9DA9C" w:rsidR="00B03A60" w:rsidRPr="00E80E74" w:rsidRDefault="00412CAF" w:rsidP="0039470E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>教育プログラムに関する</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>連絡は</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>、学内メールアドレス</w:t>
             </w:r>
             <w:r w:rsidR="006B7A0F">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>もしくは</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003A6740">
+              <w:rPr>
+                <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RITSUMEIKAN STUDENT PORTA</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>に</w:t>
             </w:r>
             <w:r w:rsidR="00B03A60" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>お送りします</w:t>
             </w:r>
             <w:r w:rsidR="00B03A60" w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00694F6E" w:rsidRPr="00E80E74" w14:paraId="2A51DA84" w14:textId="77777777" w:rsidTr="00471151">
         <w:trPr>
           <w:trHeight w:val="7810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10697" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51BB5F3F" w14:textId="77777777" w:rsidR="00694F6E" w:rsidRDefault="00694F6E" w:rsidP="00694F6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80E74">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>教育プログラム履修希望理由</w:t>
             </w:r>
             <w:r w:rsidR="000C798B">
               <w:rPr>
                 <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（A4*1枚以内になるように提出すること）</w:t>
             </w:r>
@@ -946,70 +924,70 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FE165CE" w14:textId="77777777" w:rsidR="00503422" w:rsidRPr="000C798B" w:rsidRDefault="00503422" w:rsidP="00E3096E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HGPｺﾞｼｯｸM" w:eastAsia="HGPｺﾞｼｯｸM"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00503422" w:rsidRPr="000C798B" w:rsidSect="00694F6E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00E5EB24" w14:textId="77777777" w:rsidR="000E3FE5" w:rsidRDefault="000E3FE5" w:rsidP="00E80E74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="656F351B" w14:textId="77777777" w:rsidR="000E3FE5" w:rsidRDefault="000E3FE5" w:rsidP="00E80E74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
@@ -1043,70 +1021,70 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="150B6EFF" w14:textId="77777777" w:rsidR="000E3FE5" w:rsidRDefault="000E3FE5" w:rsidP="00E80E74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="17699CF2" w14:textId="77777777" w:rsidR="000E3FE5" w:rsidRDefault="000E3FE5" w:rsidP="00E80E74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50732140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D40EDD58"/>
     <w:lvl w:ilvl="0" w:tplc="436E5450">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1202,71 +1180,71 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="445198138">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313">
+    <o:shapedefaults v:ext="edit" spidmax="17409">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1298,50 +1276,51 @@
     <w:rsid w:val="00133358"/>
     <w:rsid w:val="00135785"/>
     <w:rsid w:val="00163899"/>
     <w:rsid w:val="00167BF3"/>
     <w:rsid w:val="00171AFA"/>
     <w:rsid w:val="00173FB0"/>
     <w:rsid w:val="001E4D58"/>
     <w:rsid w:val="001F09BD"/>
     <w:rsid w:val="00234EF1"/>
     <w:rsid w:val="00244B80"/>
     <w:rsid w:val="00250FC0"/>
     <w:rsid w:val="00262794"/>
     <w:rsid w:val="00273514"/>
     <w:rsid w:val="00277D35"/>
     <w:rsid w:val="002849BC"/>
     <w:rsid w:val="002B77EC"/>
     <w:rsid w:val="002C661C"/>
     <w:rsid w:val="002C738A"/>
     <w:rsid w:val="002C7A81"/>
     <w:rsid w:val="002F6968"/>
     <w:rsid w:val="00336E77"/>
     <w:rsid w:val="003404BB"/>
     <w:rsid w:val="0034492A"/>
     <w:rsid w:val="00392C40"/>
     <w:rsid w:val="0039470E"/>
+    <w:rsid w:val="003A6740"/>
     <w:rsid w:val="003C44DD"/>
     <w:rsid w:val="003E0A28"/>
     <w:rsid w:val="003F1703"/>
     <w:rsid w:val="00412CAF"/>
     <w:rsid w:val="0042006F"/>
     <w:rsid w:val="0042589D"/>
     <w:rsid w:val="00425A06"/>
     <w:rsid w:val="004305F9"/>
     <w:rsid w:val="004575CD"/>
     <w:rsid w:val="00471151"/>
     <w:rsid w:val="00472930"/>
     <w:rsid w:val="00485E82"/>
     <w:rsid w:val="004A0044"/>
     <w:rsid w:val="004A27C8"/>
     <w:rsid w:val="004A327C"/>
     <w:rsid w:val="004C1905"/>
     <w:rsid w:val="004C3618"/>
     <w:rsid w:val="004D4C56"/>
     <w:rsid w:val="004D5ABD"/>
     <w:rsid w:val="004E1E42"/>
     <w:rsid w:val="004E6AA8"/>
     <w:rsid w:val="004E6EF6"/>
     <w:rsid w:val="004F1BBF"/>
     <w:rsid w:val="004F2816"/>
     <w:rsid w:val="004F650C"/>
@@ -1382,76 +1361,79 @@
     <w:rsid w:val="008C652C"/>
     <w:rsid w:val="008C72D4"/>
     <w:rsid w:val="008C7CA1"/>
     <w:rsid w:val="009238C2"/>
     <w:rsid w:val="009242FA"/>
     <w:rsid w:val="009316B4"/>
     <w:rsid w:val="00951F46"/>
     <w:rsid w:val="00963E55"/>
     <w:rsid w:val="00965BD9"/>
     <w:rsid w:val="0097738E"/>
     <w:rsid w:val="009871AA"/>
     <w:rsid w:val="009A1940"/>
     <w:rsid w:val="009C09CE"/>
     <w:rsid w:val="009D0E78"/>
     <w:rsid w:val="009F3A56"/>
     <w:rsid w:val="009F44EE"/>
     <w:rsid w:val="00A03651"/>
     <w:rsid w:val="00A06442"/>
     <w:rsid w:val="00A14828"/>
     <w:rsid w:val="00A5167C"/>
     <w:rsid w:val="00A76F51"/>
     <w:rsid w:val="00AC1A2A"/>
     <w:rsid w:val="00AD36CA"/>
     <w:rsid w:val="00AD552B"/>
     <w:rsid w:val="00AF5BD1"/>
+    <w:rsid w:val="00B00B3F"/>
     <w:rsid w:val="00B00BFC"/>
     <w:rsid w:val="00B03A60"/>
     <w:rsid w:val="00B2512F"/>
     <w:rsid w:val="00B341D4"/>
     <w:rsid w:val="00B4081C"/>
     <w:rsid w:val="00B44AE4"/>
     <w:rsid w:val="00B45E47"/>
+    <w:rsid w:val="00B46AFD"/>
     <w:rsid w:val="00B5458A"/>
     <w:rsid w:val="00B64C16"/>
     <w:rsid w:val="00B66A93"/>
     <w:rsid w:val="00B726BA"/>
     <w:rsid w:val="00BA3388"/>
     <w:rsid w:val="00BB74F5"/>
     <w:rsid w:val="00BC342C"/>
     <w:rsid w:val="00BE4F3E"/>
     <w:rsid w:val="00BE5D56"/>
     <w:rsid w:val="00C04739"/>
     <w:rsid w:val="00C413DA"/>
     <w:rsid w:val="00C766D8"/>
     <w:rsid w:val="00C928DE"/>
     <w:rsid w:val="00C9318E"/>
     <w:rsid w:val="00CB395B"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CE1298"/>
     <w:rsid w:val="00D36CDB"/>
     <w:rsid w:val="00D43B14"/>
+    <w:rsid w:val="00D77756"/>
     <w:rsid w:val="00DA518B"/>
     <w:rsid w:val="00DA6F87"/>
     <w:rsid w:val="00DB0656"/>
     <w:rsid w:val="00DB260B"/>
     <w:rsid w:val="00DC5A1D"/>
     <w:rsid w:val="00DC7192"/>
     <w:rsid w:val="00DC7C9A"/>
     <w:rsid w:val="00DC7DF0"/>
     <w:rsid w:val="00DE19C9"/>
     <w:rsid w:val="00DF2D3C"/>
     <w:rsid w:val="00DF6F1F"/>
     <w:rsid w:val="00E04C24"/>
     <w:rsid w:val="00E2582C"/>
     <w:rsid w:val="00E3096E"/>
     <w:rsid w:val="00E616E8"/>
     <w:rsid w:val="00E778C8"/>
     <w:rsid w:val="00E80E74"/>
     <w:rsid w:val="00E87CED"/>
     <w:rsid w:val="00E96838"/>
     <w:rsid w:val="00ED1409"/>
     <w:rsid w:val="00EE3D66"/>
     <w:rsid w:val="00EF5313"/>
     <w:rsid w:val="00F0286A"/>
     <w:rsid w:val="00F1378F"/>
     <w:rsid w:val="00F20126"/>
@@ -1460,76 +1442,76 @@
     <w:rsid w:val="00F425D8"/>
     <w:rsid w:val="00F45AEB"/>
     <w:rsid w:val="00F643C8"/>
     <w:rsid w:val="00FC147B"/>
     <w:rsid w:val="00FD1EDB"/>
     <w:rsid w:val="00FE292F"/>
     <w:rsid w:val="00FF128D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313">
+    <o:shapedefaults v:ext="edit" spidmax="17409">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="688D65D0"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1765,50 +1747,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -1950,51 +1933,51 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:rsid w:val="00E80E74"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="フッター (文字)"/>
     <w:link w:val="ad"/>
     <w:rsid w:val="00E80E74"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2270,59 +2253,80 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7F9A799-E354-43FA-BAF5-3A2580F6F22D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>188</Words>
-  <Characters>142</Characters>
+  <Words>190</Words>
+  <Characters>157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>329</CharactersWithSpaces>
+  <CharactersWithSpaces>346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>