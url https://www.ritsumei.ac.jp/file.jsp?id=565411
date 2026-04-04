--- v0 (2025-10-24)
+++ v1 (2026-04-04)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\教学推進課\課内共有\教学システム\52_教学プログラム・大学院独自制度\22_文化遺産防災学　教育プログラム\2025年度\01_募集要項、要項提起\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\教学推進課\課内共有\教学システム\52_教学プログラム・大学院独自制度\22_文化遺産防災学　教育プログラム\2026年度\01_募集要項、要項提起\HP用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0805546D-54E2-4D24-AC2D-33FDDFA0AB39}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{6829093A-C337-4F95-BDBA-8E0EB13C363E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="825" yWindow="345" windowWidth="23250" windowHeight="12720" xr2:uid="{1334EDBA-9386-47E0-BA78-9226BEE0A5C3}"/>
+    <workbookView xWindow="2318" yWindow="1110" windowWidth="15329" windowHeight="10770" xr2:uid="{1334EDBA-9386-47E0-BA78-9226BEE0A5C3}"/>
   </bookViews>
   <sheets>
     <sheet name="受講科目申請書" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>※所属している研究科カリキュラムによって科目名称や登録する授業コードが異なります。詳細は時間割を確認してください。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※他研究科受講科目については別途「他研究科科目受講願」を所属研究科事務室へ提出する必要があります。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>所属研究科名</t>
@@ -245,51 +246,51 @@
       <t>カクジ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>クダ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>学内メール</t>
     <rPh sb="0" eb="2">
       <t>ガクナイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>○○○研究科</t>
     <rPh sb="3" eb="6">
       <t>ケンキュウカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2025年度受講科目申請書</t>
+    <t>2026年度受講科目申請書</t>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カモク</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -789,91 +790,91 @@
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -935,51 +936,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1077,66 +1078,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00C4551A-1C21-4C47-94B1-4BF462DE6840}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="13.125" customWidth="1"/>
     <col min="2" max="2" width="28.75" customWidth="1"/>
     <col min="3" max="3" width="27.75" customWidth="1"/>
     <col min="4" max="8" width="8.75" customWidth="1"/>
     <col min="9" max="9" width="27.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="25.5" x14ac:dyDescent="0.4">
       <c r="A1" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A3" s="25" t="s">
         <v>22</v>
       </c>
@@ -1322,50 +1323,56 @@
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A20" s="4">
         <v>8</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="6"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A22" s="23" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>受講科目申請書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>