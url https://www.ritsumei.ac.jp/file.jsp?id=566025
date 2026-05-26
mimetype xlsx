--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBA484D2-7D29-45D7-807B-25E1E81D42F2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5FFAD62-7CDC-4C73-B989-33C10DF32FEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="943" yWindow="0" windowWidth="15514" windowHeight="5366" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="345" yWindow="570" windowWidth="20175" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="チャレンジ領収書貼付用紙" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">チャレンジ領収書貼付用紙!$A$1:$I$48</definedName>
     <definedName name="費目">Sheet1!$A$2:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>松浦 志帆</author>
   </authors>
   <commentList>
     <comment ref="A5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
@@ -1505,51 +1506,51 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2345,662 +2346,662 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.65"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="15.35546875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.35546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1"/>
-    <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1"/>
-    <col min="9" max="9" width="10.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.75" style="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+    <row r="1" spans="1:9" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="34"/>
     </row>
-    <row r="2" spans="1:9" ht="22" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="2" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="38" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="39"/>
       <c r="H2" s="40" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="41"/>
     </row>
-    <row r="3" spans="1:9" ht="22" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="3" spans="1:9" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="43" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="44"/>
       <c r="H3" s="47" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="48"/>
     </row>
-    <row r="4" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="4" spans="1:9" ht="39" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="45"/>
       <c r="G4" s="46"/>
       <c r="H4" s="49"/>
       <c r="I4" s="50"/>
     </row>
-    <row r="5" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="5" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="42"/>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="25"/>
       <c r="H5" s="28" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29"/>
     </row>
-    <row r="6" spans="1:9" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+    <row r="6" spans="1:9" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="26"/>
       <c r="G6" s="27"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
     </row>
-    <row r="7" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.65"/>
-    <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="7" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
     </row>
-    <row r="9" spans="1:9" ht="5.25" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="9" spans="1:9" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="16"/>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A10" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A11" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A12" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A13" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A14" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
     </row>
-    <row r="15" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="15" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
     </row>
-    <row r="16" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="16" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="18"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A18" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A19" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A20" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A21" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A23" s="18"/>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A25" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
     </row>
-    <row r="26" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="26" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
     </row>
-    <row r="27" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="27" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A28" s="22"/>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A29" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A30" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A31" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="17"/>
       <c r="C31" s="17"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A32" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A33" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A34" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A35" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="17"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A36" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A38" s="18"/>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
     </row>
-    <row r="39" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="39" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="18"/>
     </row>
-    <row r="40" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="40" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="18"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A41" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="17"/>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="18"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A42" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="18"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A43" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A44" s="17"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="45" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A45" s="17"/>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="46" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A46" s="17"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A47" s="17"/>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.65">
+    <row r="48" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A48" s="17"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I6"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:I4"/>
   </mergeCells>
@@ -3011,165 +3012,171 @@
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F7BFE094-5A44-44ED-A05F-81ACBED7085D}">
           <x14:formula1>
             <xm:f>Sheet1!$A$2:$A$10</xm:f>
           </x14:formula1>
           <xm:sqref>B4:E4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D69C8C06-AD7D-4205-89EF-E6FFC732066D}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="15" style="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="40.640625" style="10" customWidth="1"/>
+    <col min="2" max="3" width="40.625" style="10" customWidth="1"/>
     <col min="4" max="4" width="30" style="15" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D2" s="14" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="11" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="11" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="11" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="11" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" copies="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">