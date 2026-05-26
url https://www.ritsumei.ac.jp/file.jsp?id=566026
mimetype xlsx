--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1C7EE24-B3D5-4FDC-8BC7-DEE8CC3B2E45}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F92BB802-0DDC-49BA-ADBE-AB2A2C558C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="943" yWindow="0" windowWidth="20486" windowHeight="7449" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3555" yWindow="165" windowWidth="19755" windowHeight="14745" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="チャレンジ　成果報告書" sheetId="8" r:id="rId1"/>
     <sheet name="Sheet1 " sheetId="7" state="hidden" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'チャレンジ　成果報告書'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'チャレンジ　成果報告書'!$A$1:$J$27</definedName>
     <definedName name="費目">[1]Sheet1!$A$2:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
@@ -574,51 +575,51 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>は、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>成果報告書は【区分ごと】に１枚ずつ提出すること。
 ※データ入力したものを提出すること（手書き不可）。</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t>2025年度立命館大学課外自主活動団体助成制度　　</t>
+      <t>2026年度立命館大学課外自主活動団体助成制度　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>チャレンジ助成</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
@@ -649,177 +650,180 @@
     <rPh sb="15" eb="17">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>セイド</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>セイカ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ホウコク</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t>最終提出期限：</t>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>成果報告書の提出期限</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>①全ての企画が春学期中に終了する場合：</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>2026年3月2日(月)17時</t>
+      <t>2026年10月30日(金)17時</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>②全ての企画が秋学期(2026年2月)に終了する場合：</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>2027年3月2日(火)17時</t>
+    </r>
+    <rPh sb="18" eb="22">
+      <t>ハルガッキチュウ</t>
+    </rPh>
+    <rPh sb="41" eb="44">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="55" eb="58">
+      <t>アキガッキ</t>
+    </rPh>
+    <rPh sb="83" eb="84">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="84" eb="87">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>最終提出期限：</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>2027年3月2日(火)17時</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（左記の①・②に提出し、修正があった場合）</t>
     </r>
-    <phoneticPr fontId="1"/>
-[...90 lines deleted...]
-      <t>キン</t>
+    <rPh sb="17" eb="18">
+      <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1262,232 +1266,225 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{62DB54D7-D06D-40ED-BECE-C19CCC78A30B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF52283A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -2541,56 +2538,59 @@
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>指導者招聘費</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="基盤　助成決定申請書"/>
       <sheetName val="運用メモ"/>
       <sheetName val="参考2020年の提出内容"/>
       <sheetName val="（2020基盤　助成決定申請書）"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4">
         <row r="2">
           <cell r="A2" t="str">
             <v>1.備品購入費</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>2-1.交通費（大会、試合等）</v>
           </cell>
         </row>
         <row r="4">
@@ -2951,409 +2951,409 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54CCFB35-3F65-4EF1-973C-A0D885734FCD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.69140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="10" width="13.07421875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14.75" style="1" customWidth="1"/>
+    <col min="2" max="5" width="13.125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.75" style="1" customWidth="1"/>
+    <col min="7" max="10" width="13.125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="20"/>
-[...7 lines deleted...]
-      <c r="J1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A2" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="24"/>
-[...7 lines deleted...]
-      <c r="J2" s="24"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
     </row>
-    <row r="3" spans="1:10" s="14" customFormat="1" ht="66.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="66.400000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="26"/>
-[...9 lines deleted...]
-      <c r="J3" s="31"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="29"/>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27" t="s">
+    <row r="4" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="28"/>
-[...7 lines deleted...]
-      <c r="J4" s="29"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="27"/>
     </row>
-    <row r="5" spans="1:10" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21"/>
-[...1 lines deleted...]
-      <c r="E5" s="21"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
       <c r="F5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="18"/>
-[...2 lines deleted...]
-      <c r="J5" s="18"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
     </row>
-    <row r="6" spans="1:10" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="18"/>
-[...2 lines deleted...]
-      <c r="E6" s="18"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
       <c r="F6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="22"/>
-[...2 lines deleted...]
-      <c r="J6" s="22"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
     </row>
-    <row r="7" spans="1:10" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" ht="21.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="18"/>
-[...2 lines deleted...]
-      <c r="J7" s="18"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
     </row>
-    <row r="8" spans="1:10" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="53"/>
-[...7 lines deleted...]
-      <c r="J8" s="53"/>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
     </row>
-    <row r="9" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="8" customFormat="1" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="54" t="s">
+    <row r="11" spans="1:10" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="55"/>
-[...7 lines deleted...]
-      <c r="J11" s="56"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="54"/>
     </row>
-    <row r="12" spans="1:10" s="8" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J12" s="17"/>
+    <row r="12" spans="1:10" s="8" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="14"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
     </row>
-    <row r="13" spans="1:10" s="8" customFormat="1" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="54" t="s">
+    <row r="13" spans="1:10" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="55"/>
-[...7 lines deleted...]
-      <c r="J13" s="56"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="54"/>
     </row>
-    <row r="14" spans="1:10" s="8" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J14" s="17"/>
+    <row r="14" spans="1:10" s="8" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="14"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
     </row>
-    <row r="15" spans="1:10" s="8" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="54" t="s">
+    <row r="15" spans="1:10" s="8" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="55"/>
-[...7 lines deleted...]
-      <c r="J15" s="56"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="54"/>
     </row>
-    <row r="16" spans="1:10" s="8" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J16" s="17"/>
+    <row r="16" spans="1:10" s="8" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="14"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="16"/>
     </row>
-    <row r="17" spans="1:10" ht="40" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="54" t="s">
+    <row r="17" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="55"/>
-[...7 lines deleted...]
-      <c r="J17" s="56"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="54"/>
     </row>
-    <row r="18" spans="1:10" ht="120" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J18" s="17"/>
+    <row r="18" spans="1:10" ht="120" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="14"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="16"/>
     </row>
-    <row r="19" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="54" t="s">
+    <row r="19" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="55"/>
-[...7 lines deleted...]
-      <c r="J19" s="56"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="54"/>
     </row>
-    <row r="20" spans="1:10" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J20" s="17"/>
+    <row r="20" spans="1:10" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="14"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
     </row>
-    <row r="21" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="54" t="s">
+    <row r="21" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="55"/>
-[...7 lines deleted...]
-      <c r="J21" s="56"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
     </row>
-    <row r="22" spans="1:10" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="J22" s="17"/>
+    <row r="22" spans="1:10" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="16"/>
     </row>
-    <row r="23" spans="1:10" ht="20.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="32" t="s">
+    <row r="23" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="33"/>
-[...5 lines deleted...]
-      <c r="H23" s="35" t="s">
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="I23" s="36"/>
-      <c r="J23" s="37"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="35"/>
     </row>
-    <row r="24" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J24" s="49"/>
+    <row r="24" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="36"/>
+      <c r="B24" s="37"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="46"/>
+      <c r="J24" s="47"/>
     </row>
-    <row r="25" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J25" s="49"/>
+    <row r="25" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="39"/>
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="41"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="46"/>
+      <c r="J25" s="47"/>
     </row>
-    <row r="26" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J26" s="49"/>
+    <row r="26" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="39"/>
+      <c r="B26" s="40"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="47"/>
     </row>
-    <row r="27" spans="1:10" ht="20.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="J27" s="52"/>
+    <row r="27" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="42"/>
+      <c r="B27" s="43"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="27">
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="A24:G27"/>
     <mergeCell ref="H24:J27"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="A17:J17"/>
     <mergeCell ref="A18:J18"/>
     <mergeCell ref="A19:J19"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="A21:J21"/>
     <mergeCell ref="A22:J22"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="A13:J13"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="A16:J16"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="G7:J7"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:E5"/>
@@ -3388,108 +3388,114 @@
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{ED9BB813-58E2-4B1A-9395-062B7609432C}">
           <x14:formula1>
             <xm:f>'Sheet1 '!$B$2:$B$6</xm:f>
           </x14:formula1>
           <xm:sqref>B8:J8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{496447D7-14E6-412E-A6AC-AA5865EDD642}">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.05" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="40.69140625" style="11" customWidth="1"/>
+    <col min="1" max="2" width="40.75" style="11" customWidth="1"/>
     <col min="3" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="20.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">