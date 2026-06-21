--- v0 (2025-10-16)
+++ v1 (2026-06-21)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCAC79C7-8A5A-4736-BDCB-A5B531B4E6E5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7DF4780-B9A3-4567-8710-443510F7876A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="943" yWindow="0" windowWidth="15514" windowHeight="5674" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="チャレンジ_内容変更願" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="6" state="hidden" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">チャレンジ_内容変更願!$A$1:$H$28</definedName>
     <definedName name="費目" localSheetId="1">[1]Sheet1!$A$2:$A$23</definedName>
     <definedName name="費目">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="51">
   <si>
@@ -841,121 +842,50 @@
       <t>モクテキ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>モクヒョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
-    </rPh>
-[...69 lines deleted...]
-      <t>ネガ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>「採用通知」</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>にて学生部に承認を得た内容について、以下に合致する場合のみ、助成決定内容を変更します。
 ❒（原則として）</t>
     </r>
     <r>
@@ -1093,56 +1023,127 @@
       <t>タイショウ</t>
     </rPh>
     <rPh sb="118" eb="119">
       <t>ナド</t>
     </rPh>
     <rPh sb="139" eb="141">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="142" eb="143">
       <t>オコナ</t>
     </rPh>
     <rPh sb="157" eb="159">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="159" eb="160">
       <t>ネガ</t>
     </rPh>
     <rPh sb="161" eb="163">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="164" eb="166">
       <t>ショウニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="0"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">2026年度　立命館大学課外自主活動団体助成制度　
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="0"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>チャレンジ助成－助成決定内容変更願ー</t>
+    </r>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>リツメイカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カガイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジシュ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ケッテイ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1923,190 +1924,190 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...106 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{19AEAA87-8D68-4284-9DE1-2C18B199AD14}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{E385DD49-2412-4B7C-AEF6-FDC25B497E58}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2122,59 +2123,59 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>54429</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>65314</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>315686</xdr:rowOff>
+          <xdr:rowOff>314325</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2210,52 +2211,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1869281</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="グループ化 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="66675" y="3686856"/>
-          <a:ext cx="3010920" cy="357186"/>
+          <a:off x="66675" y="3681413"/>
+          <a:ext cx="3107531" cy="357186"/>
           <a:chOff x="66675" y="3845719"/>
           <a:chExt cx="3088481" cy="369093"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s1034"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="66675" y="3888581"/>
                 <a:ext cx="247650" cy="247650"/>
               </a:xfrm>
@@ -2349,51 +2350,51 @@
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1221581</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="22" name="グループ化 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="3277961" y="3686856"/>
+          <a:off x="3524250" y="3681413"/>
           <a:ext cx="1040606" cy="357186"/>
           <a:chOff x="66675" y="3845719"/>
           <a:chExt cx="1040606" cy="369093"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s1049"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="66675" y="3888581"/>
                 <a:ext cx="247650" cy="247650"/>
@@ -2488,51 +2489,51 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>128587</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1169193</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="25" name="グループ化 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="4548187" y="3686856"/>
+          <a:off x="4900612" y="3681413"/>
           <a:ext cx="1040606" cy="357186"/>
           <a:chOff x="66675" y="3845719"/>
           <a:chExt cx="1040606" cy="369093"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="1050" name="Check Box 26" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s1050"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A040000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="66675" y="3888581"/>
                 <a:ext cx="247650" cy="247650"/>
@@ -2627,52 +2628,52 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1481137</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>819149</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="28" name="グループ化 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5900737" y="3686856"/>
-          <a:ext cx="2222726" cy="357186"/>
+          <a:off x="6253162" y="3681413"/>
+          <a:ext cx="2452687" cy="357186"/>
           <a:chOff x="66676" y="3845719"/>
           <a:chExt cx="2636042" cy="369093"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="1051" name="Check Box 27" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s1051"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="66676" y="3888581"/>
                 <a:ext cx="247649" cy="247650"/>
               </a:xfrm>
@@ -2766,52 +2767,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1131093</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>88105</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="31" name="グループ化 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="8435407" y="3686856"/>
-          <a:ext cx="845684" cy="357186"/>
+          <a:off x="9017793" y="3681413"/>
+          <a:ext cx="995362" cy="357186"/>
           <a:chOff x="66675" y="3845719"/>
           <a:chExt cx="1040606" cy="369093"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s1052"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="66675" y="3888581"/>
                 <a:ext cx="247650" cy="247650"/>
               </a:xfrm>
@@ -2905,52 +2906,52 @@
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>400049</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>23813</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1535906</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>-1</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="34" name="グループ化 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="9593035" y="3686856"/>
-          <a:ext cx="2458471" cy="357186"/>
+          <a:off x="10325099" y="3681413"/>
+          <a:ext cx="2564607" cy="357186"/>
           <a:chOff x="66675" y="3845719"/>
           <a:chExt cx="2552700" cy="369093"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s1053"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="66675" y="3888581"/>
                 <a:ext cx="247650" cy="247650"/>
               </a:xfrm>
@@ -3189,56 +3190,59 @@
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>2. </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>出願書類、様式のプルダウンのリストに活用</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="基盤　助成決定申請書"/>
       <sheetName val="運用メモ"/>
       <sheetName val="参考2020年の提出内容"/>
       <sheetName val="（2020基盤　助成決定申請書）"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4">
         <row r="2">
           <cell r="A2" t="str">
             <v>1.備品購入費</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>2-1.交通費（大会、試合等）</v>
           </cell>
         </row>
         <row r="4">
@@ -3600,736 +3604,742 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+      <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.07421875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="23.69140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="26.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.75" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="26.75" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.75" style="1" customWidth="1"/>
+    <col min="8" max="8" width="23.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="80.150000000000006" customHeight="1">
-[...9 lines deleted...]
-      <c r="H1" s="53"/>
+    <row r="1" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="87" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="89"/>
     </row>
-    <row r="2" spans="1:8" ht="30" customHeight="1">
+    <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="41" t="s">
         <v>46</v>
       </c>
       <c r="D2" s="42" t="s">
         <v>47</v>
       </c>
       <c r="E2" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="49"/>
-[...1 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="86"/>
     </row>
-    <row r="3" spans="1:8" ht="30" customHeight="1">
+    <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="46"/>
-[...1 lines deleted...]
-      <c r="D3" s="48"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="49"/>
-[...1 lines deleted...]
-      <c r="H3" s="50"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="86"/>
     </row>
-    <row r="4" spans="1:8" ht="45.15" customHeight="1">
+    <row r="4" spans="1:8" ht="45.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="43"/>
-[...5 lines deleted...]
-      <c r="H4" s="45"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="81"/>
     </row>
-    <row r="5" spans="1:8" s="4" customFormat="1" ht="73.650000000000006" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="H5" s="58"/>
+    <row r="5" spans="1:8" s="4" customFormat="1" ht="73.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="47"/>
     </row>
-    <row r="6" spans="1:8" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="A6" s="81" t="s">
+    <row r="6" spans="1:8" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="82"/>
-[...5 lines deleted...]
-      <c r="H6" s="83"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="72"/>
     </row>
-    <row r="7" spans="1:8" ht="30" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="69"/>
+    <row r="7" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="57"/>
+      <c r="B7" s="58"/>
       <c r="C7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="25"/>
       <c r="H7" s="27"/>
     </row>
-    <row r="8" spans="1:8" ht="30" customHeight="1" thickBot="1">
-      <c r="A8" s="84" t="s">
+    <row r="8" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="85"/>
-[...5 lines deleted...]
-      <c r="H8" s="86"/>
+      <c r="B8" s="74"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="75"/>
     </row>
-    <row r="9" spans="1:8" s="5" customFormat="1" ht="45.15" customHeight="1">
-      <c r="A9" s="70" t="s">
+    <row r="9" spans="1:8" s="5" customFormat="1" ht="45.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="71"/>
-[...5 lines deleted...]
-      <c r="H9" s="72"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="61"/>
     </row>
-    <row r="10" spans="1:8" ht="30" customHeight="1" thickBot="1">
-      <c r="A10" s="65" t="s">
+    <row r="10" spans="1:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="66"/>
-[...2 lines deleted...]
-      <c r="E10" s="65" t="s">
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="66"/>
-[...1 lines deleted...]
-      <c r="H10" s="67"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="56"/>
     </row>
-    <row r="11" spans="1:8" s="6" customFormat="1" ht="57.75" customHeight="1">
-      <c r="A11" s="62" t="s">
+    <row r="11" spans="1:8" s="6" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="63"/>
-[...2 lines deleted...]
-      <c r="E11" s="87" t="s">
+      <c r="B11" s="52"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="88"/>
-[...1 lines deleted...]
-      <c r="H11" s="89"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="78"/>
     </row>
-    <row r="12" spans="1:8" s="6" customFormat="1" ht="55.65" customHeight="1">
+    <row r="12" spans="1:8" s="6" customFormat="1" ht="55.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="38" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="37" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="51.9" customHeight="1">
+    <row r="13" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28"/>
       <c r="B13" s="9"/>
       <c r="C13" s="10"/>
       <c r="D13" s="11"/>
       <c r="E13" s="28"/>
       <c r="F13" s="9"/>
       <c r="G13" s="10"/>
       <c r="H13" s="11"/>
     </row>
-    <row r="14" spans="1:8" ht="51.9" customHeight="1">
+    <row r="14" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="29"/>
       <c r="B14" s="12"/>
       <c r="C14" s="13"/>
       <c r="D14" s="14"/>
       <c r="E14" s="29"/>
       <c r="F14" s="12"/>
       <c r="G14" s="13"/>
       <c r="H14" s="14"/>
     </row>
-    <row r="15" spans="1:8" ht="51.9" customHeight="1">
+    <row r="15" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="29"/>
       <c r="B15" s="12"/>
       <c r="C15" s="13"/>
       <c r="D15" s="14"/>
       <c r="E15" s="29"/>
       <c r="F15" s="12"/>
       <c r="G15" s="13"/>
       <c r="H15" s="14"/>
     </row>
-    <row r="16" spans="1:8" ht="51.9" customHeight="1">
+    <row r="16" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29"/>
       <c r="B16" s="12"/>
       <c r="C16" s="13"/>
       <c r="D16" s="14"/>
       <c r="E16" s="29"/>
       <c r="F16" s="12"/>
       <c r="G16" s="13"/>
       <c r="H16" s="14"/>
     </row>
-    <row r="17" spans="1:8" ht="51.9" customHeight="1">
+    <row r="17" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="29"/>
       <c r="B17" s="12"/>
       <c r="C17" s="13"/>
       <c r="D17" s="14"/>
       <c r="E17" s="29"/>
       <c r="F17" s="12"/>
       <c r="G17" s="13"/>
       <c r="H17" s="14"/>
     </row>
-    <row r="18" spans="1:8" ht="51.9" customHeight="1">
+    <row r="18" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29"/>
       <c r="B18" s="12"/>
       <c r="C18" s="13"/>
       <c r="D18" s="14"/>
       <c r="E18" s="29"/>
       <c r="F18" s="12"/>
       <c r="G18" s="13"/>
       <c r="H18" s="14"/>
     </row>
-    <row r="19" spans="1:8" ht="51.9" customHeight="1">
+    <row r="19" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="29"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="14"/>
       <c r="E19" s="29"/>
       <c r="F19" s="12"/>
       <c r="G19" s="13"/>
       <c r="H19" s="14"/>
     </row>
-    <row r="20" spans="1:8" ht="51.9" customHeight="1">
+    <row r="20" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="29"/>
       <c r="B20" s="12"/>
       <c r="C20" s="13"/>
       <c r="D20" s="14"/>
       <c r="E20" s="29"/>
       <c r="F20" s="12"/>
       <c r="G20" s="13"/>
       <c r="H20" s="14"/>
     </row>
-    <row r="21" spans="1:8" ht="51.9" customHeight="1">
+    <row r="21" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28"/>
       <c r="B21" s="9"/>
       <c r="C21" s="10"/>
       <c r="D21" s="11"/>
       <c r="E21" s="28"/>
       <c r="F21" s="9"/>
       <c r="G21" s="10"/>
       <c r="H21" s="11"/>
     </row>
-    <row r="22" spans="1:8" ht="51.9" customHeight="1">
+    <row r="22" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28"/>
       <c r="B22" s="9"/>
       <c r="C22" s="10"/>
       <c r="D22" s="11"/>
       <c r="E22" s="28"/>
       <c r="F22" s="9"/>
       <c r="G22" s="10"/>
       <c r="H22" s="11"/>
     </row>
-    <row r="23" spans="1:8" ht="51.9" customHeight="1">
+    <row r="23" spans="1:8" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28"/>
       <c r="B23" s="9"/>
       <c r="C23" s="10"/>
       <c r="D23" s="11"/>
       <c r="E23" s="28"/>
       <c r="F23" s="9"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
     </row>
-    <row r="24" spans="1:8" ht="51.9" customHeight="1" thickBot="1">
+    <row r="24" spans="1:8" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="30"/>
       <c r="B24" s="15"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="30"/>
       <c r="F24" s="15"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
     </row>
-    <row r="25" spans="1:8" s="39" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="A25" s="59" t="s">
+    <row r="25" spans="1:8" s="39" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="60"/>
-[...5 lines deleted...]
-      <c r="H25" s="61"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="50"/>
     </row>
-    <row r="26" spans="1:8" ht="151.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="H26" s="75"/>
+    <row r="26" spans="1:8" ht="151.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="62"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="64"/>
     </row>
-    <row r="27" spans="1:8" s="5" customFormat="1" ht="45.15" customHeight="1" thickBot="1">
-      <c r="A27" s="78" t="s">
+    <row r="27" spans="1:8" s="5" customFormat="1" ht="45.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B27" s="79"/>
-[...4 lines deleted...]
-      <c r="G27" s="76" t="s">
+      <c r="B27" s="68"/>
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="68"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="H27" s="77"/>
+      <c r="H27" s="66"/>
     </row>
-    <row r="28" spans="1:8" ht="170.25" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="H28" s="55"/>
+    <row r="28" spans="1:8" ht="170.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="62"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="F2:H2"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="E10:H10"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="E11:H11"/>
-    <mergeCell ref="B4:H4"/>
-[...3 lines deleted...]
-    <mergeCell ref="F2:H2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.51181102362204722" bottom="3.937007874015748E-2" header="3.937007874015748E-2" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId4" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>54429</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>315686</xdr:rowOff>
+                    <xdr:rowOff>314325</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId5" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>65314</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>310243</xdr:colOff>
+                    <xdr:colOff>314325</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1049" r:id="rId6" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>179614</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>429986</xdr:colOff>
+                    <xdr:colOff>428625</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1050" r:id="rId7" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>130629</xdr:colOff>
+                    <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>375557</xdr:colOff>
+                    <xdr:colOff>371475</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1051" r:id="rId8" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1480457</xdr:colOff>
+                    <xdr:colOff>1476375</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>4</xdr:col>
-                    <xdr:colOff>10886</xdr:colOff>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>1714500</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId9" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>1132114</xdr:colOff>
+                    <xdr:colOff>1133475</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>1333500</xdr:colOff>
+                    <xdr:colOff>1371600</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId10" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>397329</xdr:colOff>
+                    <xdr:colOff>400050</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>65314</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>636814</xdr:colOff>
+                    <xdr:colOff>647700</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C6C2C2EF-6FCB-46D8-B1D4-5D52A9EF60E3}">
           <x14:formula1>
             <xm:f>Sheet1!$A$2:$A$10</xm:f>
           </x14:formula1>
           <xm:sqref>E13:E24 A13:A24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E86AC4AF-61CC-48AF-AD87-583AD75E77DA}">
           <x14:formula1>
             <xm:f>Sheet1!$C$2:$C$6</xm:f>
           </x14:formula1>
           <xm:sqref>B4:H4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A271F35A-F32B-4B3E-B5FB-1BE9279F6FC9}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.05" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="11.23046875" style="19" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="40.69140625" style="19" customWidth="1"/>
+    <col min="1" max="1" width="11.25" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="40.75" style="19" customWidth="1"/>
     <col min="4" max="4" width="30" style="21" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20.05" customHeight="1">
+    <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D1" s="23" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="20.05" customHeight="1">
+    <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="34" t="s">
         <v>24</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.05" customHeight="1">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.05" customHeight="1">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.05" customHeight="1">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.05" customHeight="1">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.05" customHeight="1">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="32" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.05" customHeight="1">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="32" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.05" customHeight="1">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="15.45">
+    <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.15">
       <c r="A10" s="32" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">