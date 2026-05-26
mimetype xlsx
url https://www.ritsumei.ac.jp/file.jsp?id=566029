--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40E613B5-DC38-4D1E-8B27-29233A5C161E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D9327BB-3777-4D40-9D91-6EFD6052B13E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" xWindow="943" yWindow="0" windowWidth="15514" windowHeight="5674" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" xWindow="0" yWindow="225" windowWidth="20175" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="内定辞退・助成決定後辞退届" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1 " sheetId="6" state="hidden" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">内定辞退・助成決定後辞退届!$A$1:$G$18</definedName>
     <definedName name="取消理由">#REF!</definedName>
     <definedName name="費目" localSheetId="1">[1]Sheet1!$A$2:$A$23</definedName>
     <definedName name="費目">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
@@ -609,135 +610,50 @@
     <t>区分⑤ 自らの団体と向き合って課題を発見し、解決に向けた具体的なロードマップを提案、計画的な行動を行う（組織課題の解決、組織高度化等）</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>担当者連絡先
 （携帯電話）</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>レンラクサキ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ケイタイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>デンワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2025年度　立命館大学課外自主活動団体助成制度
-[...83 lines deleted...]
-    <r>
       <t>ただし、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10.5"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>助成決定費目の【全内容】</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>を</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -766,50 +682,135 @@
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヒモク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゼン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ガイブテキ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヨウイン</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>エ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ジタイ</t>
     </rPh>
     <rPh sb="70" eb="72">
       <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2026年度　立命館大学課外自主活動団体助成制度
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color indexed="9"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>「チャレンジ助成」助成</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="0"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>決定</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color indexed="9"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>辞退届</t>
+    </r>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>リツメイカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ダイガク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>カガイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジシュ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジョセイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ケッテイ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>トドケ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1207,201 +1208,198 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{95314CC7-2508-4ADB-AE7F-706638CAA699}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{7E170425-8B3A-46BB-A17E-547BDCCD7211}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -1566,56 +1564,59 @@
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>2. </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>出願書類、様式のプルダウンのリストに活用</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="基盤　助成決定申請書"/>
       <sheetName val="運用メモ"/>
       <sheetName val="参考2020年の提出内容"/>
       <sheetName val="（2020基盤　助成決定申請書）"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4">
         <row r="2">
           <cell r="A2" t="str">
             <v>1.備品購入費</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>2-1.交通費（大会、試合等）</v>
           </cell>
         </row>
         <row r="4">
@@ -2011,264 +2012,260 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.45" x14ac:dyDescent="0.65"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="12.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14.75" style="1" customWidth="1"/>
+    <col min="2" max="3" width="12.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.75" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.5" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
-[...10 lines deleted...]
-    <row r="2" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+    <row r="1" spans="1:7" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="26"/>
+    </row>
+    <row r="2" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="7"/>
-      <c r="C2" s="10" t="s">
+      <c r="B2" s="6"/>
+      <c r="C2" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="D2" s="8"/>
-      <c r="E2" s="8" t="s">
+      <c r="D2" s="7"/>
+      <c r="E2" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="F2" s="8"/>
-      <c r="G2" s="9" t="s">
+      <c r="F2" s="7"/>
+      <c r="G2" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+    <row r="3" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="22"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+      <c r="B3" s="21"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="23"/>
+    </row>
+    <row r="4" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="22"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+      <c r="B4" s="21"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="23"/>
+    </row>
+    <row r="5" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="22"/>
-[...7 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="B5" s="21"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="22"/>
-[...7 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="B6" s="21"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="23"/>
+    </row>
+    <row r="7" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="29"/>
-[...18 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="29"/>
+    </row>
+    <row r="8" spans="1:7" ht="40.35" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="32"/>
+    </row>
+    <row r="9" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="38"/>
-[...7 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="B9" s="37"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="38"/>
+    </row>
+    <row r="10" spans="1:7" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="35"/>
-[...16 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="35"/>
+    </row>
+    <row r="11" spans="1:7" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="39"/>
+      <c r="B11" s="40"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="41"/>
+    </row>
+    <row r="12" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="47"/>
-[...16 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
+      <c r="G12" s="47"/>
+    </row>
+    <row r="13" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="48"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="50"/>
+    </row>
+    <row r="14" spans="1:7" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="47"/>
-[...15 lines deleted...]
-    <row r="16" spans="1:8" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.7">
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46"/>
+      <c r="G14" s="47"/>
+    </row>
+    <row r="15" spans="1:7" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="51"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="53"/>
+    </row>
+    <row r="16" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
-      <c r="H16" s="6"/>
-[...7 lines deleted...]
-      <c r="F17" s="55" t="s">
+    </row>
+    <row r="17" spans="1:7" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G17" s="56"/>
-[...11 lines deleted...]
-      <c r="A19" s="6"/>
+      <c r="G17" s="55"/>
+    </row>
+    <row r="18" spans="1:7" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="44"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -2280,164 +2277,170 @@
           <x14:formula1>
             <xm:f>'Sheet1 '!$D$2:$D$5</xm:f>
           </x14:formula1>
           <xm:sqref>A13:G13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BF076324-7635-42AC-9A10-6C140A33440D}">
           <x14:formula1>
             <xm:f>'Sheet1 '!$C$2:$C$6</xm:f>
           </x14:formula1>
           <xm:sqref>A11:G11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F20AB64-ECC7-4145-9604-FF0AAC286AA3}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="15" style="15" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="15"/>
+    <col min="1" max="1" width="15" style="14" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="40.625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="30" style="19" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="12" t="s">
+      <c r="B1" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="C1" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D1" s="14" t="s">
+      <c r="D1" s="13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="17" t="s">
+      <c r="B2" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="18" t="s">
+      <c r="C2" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="D2" s="19" t="s">
+      <c r="D2" s="18" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="17" t="s">
+      <c r="B3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C3" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="16" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="19" t="s">
+      <c r="D4" s="18" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="17" t="s">
+      <c r="B5" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="19" t="s">
+      <c r="D5" s="18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A6" s="16" t="s">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="17" t="s">
+      <c r="B6" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="17" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A7" s="16" t="s">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A8" s="16" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A9" s="16" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A10" s="16" t="s">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="15" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">