--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,75 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7EF3FCD-1520-4F10-B802-17DF985F8739}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{4F09D6C0-3AF4-46B0-878D-3C45AD4F230D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="1305" windowWidth="22200" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="交通費明細書 " sheetId="5" r:id="rId1"/>
     <sheet name="交通費明細書　記入例" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'交通費明細書 '!$A$1:$M$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'交通費明細書　記入例'!$A$1:$M$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A1" i="7" l="1"/>
   <c r="K15" i="7" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="48">
   <si>
     <t>No</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -744,101 +756,101 @@
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> 　（　 経由駅：　　　　　　　駅  　―　）　―</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　b)　到着駅　　　東京　　　駅　</t>
     </r>
     <rPh sb="11" eb="13">
       <t>エンマチ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>トウキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2025年度立命館大学課外自主活動団体助成制度
+    <t>2026年度立命館大学課外自主活動団体助成制度
 交通費明細書</t>
     <rPh sb="6" eb="8">
       <t>リツメイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>カン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カガイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジシュ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>セイド</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>コウツウ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ヒ</t>
     </rPh>
     <rPh sb="27" eb="30">
       <t>メイサイショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1547,229 +1559,214 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="56" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1815,105 +1812,105 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2708,91 +2705,91 @@
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2854,51 +2851,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2996,470 +2993,442 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDBDDF23-6591-4B7D-9B11-96A4E8644829}">
   <dimension ref="A1:R19"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:C3"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="3.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.75" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5" style="1" customWidth="1"/>
-    <col min="10" max="10" width="10.5" style="40" customWidth="1"/>
-    <col min="11" max="11" width="19" style="40" customWidth="1"/>
+    <col min="10" max="10" width="10.5" style="38" customWidth="1"/>
+    <col min="11" max="11" width="19" style="38" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
-    <col min="13" max="13" width="36.125" style="40" customWidth="1"/>
+    <col min="13" max="13" width="36.125" style="38" customWidth="1"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="45.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:18" ht="45.75" customHeight="1">
+      <c r="A1" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="65"/>
     </row>
-    <row r="2" spans="1:18" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="71" t="s">
+    <row r="2" spans="1:18" ht="34.5" customHeight="1">
+      <c r="A2" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="72"/>
-[...6 lines deleted...]
-      <c r="I2" s="84"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="79"/>
       <c r="J2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="78" t="s">
+      <c r="K2" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="L2" s="78"/>
-      <c r="M2" s="79"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="74"/>
     </row>
-    <row r="3" spans="1:18" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="73" t="s">
+    <row r="3" spans="1:18" ht="30" customHeight="1">
+      <c r="A3" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="74"/>
-[...1 lines deleted...]
-      <c r="D3" s="75" t="s">
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="76"/>
-[...9 lines deleted...]
-      <c r="O3" s="1"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="77"/>
     </row>
-    <row r="4" spans="1:18" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:18" ht="34.5" customHeight="1">
+      <c r="A4" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="59"/>
-[...1 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="89" t="s">
+      <c r="E4" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="89"/>
-[...4 lines deleted...]
-      <c r="K4" s="100" t="s">
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="L4" s="101"/>
-      <c r="M4" s="5"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="4"/>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="60" t="s">
+    <row r="5" spans="1:18" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="61"/>
-[...1 lines deleted...]
-      <c r="D5" s="62" t="s">
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="63"/>
-[...9 lines deleted...]
-      <c r="O5" s="1"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="98"/>
     </row>
-    <row r="6" spans="1:18" s="3" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="65" t="s">
+    <row r="6" spans="1:18" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A6" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="66"/>
-[...1 lines deleted...]
-      <c r="D6" s="95" t="s">
+      <c r="B6" s="61"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="96"/>
-[...9 lines deleted...]
-      <c r="O6" s="1"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="92"/>
     </row>
-    <row r="7" spans="1:18" s="3" customFormat="1" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...14 lines deleted...]
-      <c r="O7" s="1"/>
+    <row r="7" spans="1:18" ht="4.5" customHeight="1" thickBot="1">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="7"/>
     </row>
-    <row r="8" spans="1:18" s="3" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="9" t="s">
+    <row r="8" spans="1:18" ht="76.5" customHeight="1" thickBot="1">
+      <c r="A8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="87" t="s">
+      <c r="D8" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="88"/>
-      <c r="F8" s="10" t="s">
+      <c r="E8" s="83"/>
+      <c r="F8" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G8" s="12" t="s">
+      <c r="G8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="H8" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="I8" s="98" t="s">
+      <c r="I8" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="99"/>
-      <c r="K8" s="11" t="s">
+      <c r="J8" s="94"/>
+      <c r="K8" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="11" t="s">
+      <c r="L8" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="M8" s="13" t="s">
+      <c r="M8" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="1"/>
-[...1 lines deleted...]
-      <c r="R8" s="14"/>
+      <c r="R8" s="13"/>
     </row>
-    <row r="9" spans="1:18" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="15">
+    <row r="9" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A9" s="14">
         <v>1</v>
       </c>
-      <c r="B9" s="16"/>
-[...11 lines deleted...]
-      <c r="R9" s="14"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="86"/>
+      <c r="E9" s="87"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="107"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="19"/>
+      <c r="R9" s="13"/>
     </row>
-    <row r="10" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="21">
+    <row r="10" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A10" s="20">
         <v>2</v>
       </c>
-      <c r="B10" s="22"/>
-[...13 lines deleted...]
-      <c r="R10" s="27"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="88"/>
+      <c r="E10" s="89"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="25"/>
+      <c r="R10" s="13"/>
     </row>
-    <row r="11" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="21">
+    <row r="11" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A11" s="20">
         <v>3</v>
       </c>
-      <c r="B11" s="22"/>
-[...12 lines deleted...]
-      <c r="O11" s="3"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="88"/>
+      <c r="E11" s="89"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="103"/>
+      <c r="J11" s="103"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="25"/>
     </row>
-    <row r="12" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="21">
+    <row r="12" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A12" s="20">
         <v>4</v>
       </c>
-      <c r="B12" s="22"/>
-[...12 lines deleted...]
-      <c r="O12" s="3"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="89"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="103"/>
+      <c r="J12" s="103"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="21">
+    <row r="13" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A13" s="20">
         <v>5</v>
       </c>
-      <c r="B13" s="22"/>
-[...12 lines deleted...]
-      <c r="O13" s="3"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="88"/>
+      <c r="E13" s="89"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="103"/>
+      <c r="J13" s="103"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="25"/>
     </row>
-    <row r="14" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="21">
+    <row r="14" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A14" s="20">
         <v>6</v>
       </c>
-      <c r="B14" s="22"/>
-[...12 lines deleted...]
-      <c r="O14" s="3"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="88"/>
+      <c r="E14" s="89"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="25"/>
     </row>
-    <row r="15" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="21">
+    <row r="15" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A15" s="20">
         <v>7</v>
       </c>
-      <c r="B15" s="22"/>
-[...12 lines deleted...]
-      <c r="O15" s="3"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="88"/>
+      <c r="E15" s="89"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="103"/>
+      <c r="J15" s="103"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="25"/>
     </row>
-    <row r="16" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="21">
+    <row r="16" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A16" s="20">
         <v>8</v>
       </c>
-      <c r="B16" s="22"/>
-[...12 lines deleted...]
-      <c r="O16" s="3"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="88"/>
+      <c r="E16" s="89"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="103"/>
+      <c r="J16" s="103"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="25"/>
     </row>
-    <row r="17" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="21">
+    <row r="17" spans="1:13" ht="38.25" customHeight="1">
+      <c r="A17" s="20">
         <v>9</v>
       </c>
-      <c r="B17" s="28"/>
-[...12 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="89"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="103"/>
+      <c r="J17" s="103"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="30"/>
     </row>
-    <row r="18" spans="1:15" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="33">
+    <row r="18" spans="1:13" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A18" s="31">
         <v>10</v>
       </c>
-      <c r="B18" s="34"/>
-[...12 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="81"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="104"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="37"/>
     </row>
-    <row r="19" spans="1:15" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="I19" s="104" t="s">
+    <row r="19" spans="1:13" ht="33" customHeight="1" thickBot="1">
+      <c r="I19" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="J19" s="105"/>
-      <c r="K19" s="106" t="s">
+      <c r="J19" s="100"/>
+      <c r="K19" s="101" t="s">
         <v>15</v>
       </c>
-      <c r="L19" s="107"/>
+      <c r="L19" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="39">
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="K19:L19"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="I15:J15"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D6:M6"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
@@ -3475,526 +3444,512 @@
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="D2:I2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F032F521-5081-4B7E-8517-12D24A68329D}">
   <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="3.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.5" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.75" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5" style="1" customWidth="1"/>
-    <col min="10" max="10" width="10.5" style="40" customWidth="1"/>
-    <col min="11" max="11" width="20.5" style="40" customWidth="1"/>
+    <col min="10" max="10" width="10.5" style="38" customWidth="1"/>
+    <col min="11" max="11" width="20.5" style="38" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
-    <col min="13" max="13" width="36.125" style="40" customWidth="1"/>
+    <col min="13" max="13" width="36.125" style="38" customWidth="1"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="45.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="68" t="str">
+    <row r="1" spans="1:18" ht="45.75" customHeight="1">
+      <c r="A1" s="63" t="str">
         <f>'交通費明細書 '!A1:M1</f>
-        <v>2025年度立命館大学課外自主活動団体助成制度
+        <v>2026年度立命館大学課外自主活動団体助成制度
 交通費明細書</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="65"/>
     </row>
-    <row r="2" spans="1:18" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="71" t="s">
+    <row r="2" spans="1:18" ht="34.5" customHeight="1">
+      <c r="A2" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="72"/>
-[...1 lines deleted...]
-      <c r="D2" s="83" t="s">
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="E2" s="78"/>
-[...3 lines deleted...]
-      <c r="I2" s="84"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="79"/>
       <c r="J2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="78" t="s">
+      <c r="K2" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="L2" s="78"/>
-      <c r="M2" s="79"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="74"/>
     </row>
-    <row r="3" spans="1:18" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="73" t="s">
+    <row r="3" spans="1:18" ht="30" customHeight="1">
+      <c r="A3" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="74"/>
-[...1 lines deleted...]
-      <c r="D3" s="75" t="s">
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="76"/>
-[...9 lines deleted...]
-      <c r="O3" s="1"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="77"/>
     </row>
-    <row r="4" spans="1:18" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:18" ht="34.5" customHeight="1">
+      <c r="A4" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="59"/>
-[...1 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="89" t="s">
+      <c r="E4" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="89"/>
-[...4 lines deleted...]
-      <c r="K4" s="100" t="s">
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="L4" s="101"/>
-      <c r="M4" s="5"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="4"/>
     </row>
-    <row r="5" spans="1:18" s="3" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="60" t="s">
+    <row r="5" spans="1:18" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="61"/>
-[...1 lines deleted...]
-      <c r="D5" s="62" t="s">
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="63"/>
-[...9 lines deleted...]
-      <c r="O5" s="1"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="98"/>
     </row>
-    <row r="6" spans="1:18" s="3" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="65" t="s">
+    <row r="6" spans="1:18" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A6" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="66"/>
-[...1 lines deleted...]
-      <c r="D6" s="95" t="s">
+      <c r="B6" s="61"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="96"/>
-[...9 lines deleted...]
-      <c r="O6" s="1"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="92"/>
     </row>
-    <row r="7" spans="1:18" s="3" customFormat="1" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...14 lines deleted...]
-      <c r="O7" s="1"/>
+    <row r="7" spans="1:18" ht="4.5" customHeight="1" thickBot="1">
+      <c r="A7" s="39"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="40"/>
     </row>
-    <row r="8" spans="1:18" s="3" customFormat="1" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="9" t="s">
+    <row r="8" spans="1:18" ht="76.5" customHeight="1" thickBot="1">
+      <c r="A8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="87" t="s">
+      <c r="D8" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="88"/>
-      <c r="F8" s="10" t="s">
+      <c r="E8" s="83"/>
+      <c r="F8" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G8" s="12" t="s">
+      <c r="G8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="H8" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="I8" s="98" t="s">
+      <c r="I8" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="99"/>
-      <c r="K8" s="11" t="s">
+      <c r="J8" s="94"/>
+      <c r="K8" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="L8" s="11" t="s">
+      <c r="L8" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="M8" s="13" t="s">
+      <c r="M8" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="N8" s="1"/>
-[...1 lines deleted...]
-      <c r="R8" s="14"/>
+      <c r="R8" s="13"/>
     </row>
-    <row r="9" spans="1:18" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="15">
+    <row r="9" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A9" s="14">
         <v>1</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="22" t="s">
+      <c r="C9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="113">
+      <c r="D9" s="108">
         <v>1100210000</v>
       </c>
-      <c r="E9" s="114"/>
-      <c r="F9" s="22">
+      <c r="E9" s="109"/>
+      <c r="F9" s="21">
         <v>3</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="16">
         <v>1</v>
       </c>
-      <c r="H9" s="18" t="s">
+      <c r="H9" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="111" t="s">
+      <c r="I9" s="106" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="112"/>
-      <c r="K9" s="46">
+      <c r="J9" s="107"/>
+      <c r="K9" s="41">
         <v>11640</v>
       </c>
-      <c r="L9" s="47" t="s">
+      <c r="L9" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="M9" s="20"/>
-      <c r="R9" s="14"/>
+      <c r="M9" s="19"/>
+      <c r="R9" s="13"/>
     </row>
-    <row r="10" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="21">
+    <row r="10" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A10" s="20">
         <v>2</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="22" t="s">
+      <c r="C10" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="115">
+      <c r="D10" s="110">
         <v>1100210000</v>
       </c>
-      <c r="E10" s="115"/>
-      <c r="F10" s="28">
+      <c r="E10" s="110"/>
+      <c r="F10" s="26">
         <v>3</v>
       </c>
-      <c r="G10" s="23">
+      <c r="G10" s="22">
         <v>1</v>
       </c>
-      <c r="H10" s="24" t="s">
+      <c r="H10" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="108" t="s">
+      <c r="I10" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="J10" s="108"/>
-      <c r="K10" s="48">
+      <c r="J10" s="103"/>
+      <c r="K10" s="43">
         <v>11040</v>
       </c>
-      <c r="L10" s="30" t="s">
+      <c r="L10" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="M10" s="26"/>
-[...2 lines deleted...]
-      <c r="R10" s="27"/>
+      <c r="M10" s="25"/>
+      <c r="R10" s="13"/>
     </row>
-    <row r="11" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="21">
+    <row r="11" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A11" s="20">
         <v>3</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="28" t="s">
+      <c r="C11" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="115">
+      <c r="D11" s="110">
         <v>1100210000</v>
       </c>
-      <c r="E11" s="115"/>
-      <c r="F11" s="28">
+      <c r="E11" s="110"/>
+      <c r="F11" s="26">
         <v>3</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="22">
         <v>1</v>
       </c>
-      <c r="H11" s="24" t="s">
+      <c r="H11" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="I11" s="108" t="s">
+      <c r="I11" s="103" t="s">
         <v>33</v>
       </c>
-      <c r="J11" s="108"/>
-      <c r="K11" s="48">
+      <c r="J11" s="103"/>
+      <c r="K11" s="43">
         <v>11040</v>
       </c>
-      <c r="L11" s="30" t="s">
+      <c r="L11" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="M11" s="26"/>
-[...1 lines deleted...]
-      <c r="O11" s="3"/>
+      <c r="M11" s="25"/>
     </row>
-    <row r="12" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="21">
+    <row r="12" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A12" s="20">
         <v>4</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="28" t="s">
+      <c r="C12" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="115">
+      <c r="D12" s="110">
         <v>1100210000</v>
       </c>
-      <c r="E12" s="115"/>
-      <c r="F12" s="28">
+      <c r="E12" s="110"/>
+      <c r="F12" s="26">
         <v>3</v>
       </c>
-      <c r="G12" s="23">
+      <c r="G12" s="22">
         <v>1</v>
       </c>
-      <c r="H12" s="24" t="s">
+      <c r="H12" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="I12" s="108" t="s">
+      <c r="I12" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="J12" s="108"/>
-      <c r="K12" s="48">
+      <c r="J12" s="103"/>
+      <c r="K12" s="43">
         <v>11040</v>
       </c>
-      <c r="L12" s="30" t="s">
+      <c r="L12" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="M12" s="26"/>
-[...1 lines deleted...]
-      <c r="O12" s="3"/>
+      <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="21">
+    <row r="13" spans="1:18" ht="38.25" customHeight="1">
+      <c r="A13" s="20">
         <v>5</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="49" t="s">
+      <c r="C13" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="115">
+      <c r="D13" s="110">
         <v>1500190000</v>
       </c>
-      <c r="E13" s="115"/>
-      <c r="F13" s="28">
+      <c r="E13" s="110"/>
+      <c r="F13" s="26">
         <v>2</v>
       </c>
-      <c r="G13" s="23">
+      <c r="G13" s="22">
         <v>1</v>
       </c>
-      <c r="H13" s="24" t="s">
+      <c r="H13" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="I13" s="108" t="s">
+      <c r="I13" s="103" t="s">
         <v>33</v>
       </c>
-      <c r="J13" s="108"/>
-      <c r="K13" s="48">
+      <c r="J13" s="103"/>
+      <c r="K13" s="43">
         <v>11040</v>
       </c>
-      <c r="L13" s="30" t="s">
+      <c r="L13" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="M13" s="26"/>
-[...1 lines deleted...]
-      <c r="O13" s="3"/>
+      <c r="M13" s="25"/>
     </row>
-    <row r="14" spans="1:18" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="50">
+    <row r="14" spans="1:18" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A14" s="45">
         <v>6</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="52" t="s">
+      <c r="C14" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="118">
+      <c r="D14" s="113">
         <v>1500190000</v>
       </c>
-      <c r="E14" s="118"/>
-      <c r="F14" s="34">
+      <c r="E14" s="113"/>
+      <c r="F14" s="32">
         <v>2</v>
       </c>
-      <c r="G14" s="53">
+      <c r="G14" s="48">
         <v>1</v>
       </c>
-      <c r="H14" s="54" t="s">
+      <c r="H14" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="I14" s="119" t="s">
+      <c r="I14" s="114" t="s">
         <v>32</v>
       </c>
-      <c r="J14" s="119"/>
-      <c r="K14" s="55">
+      <c r="J14" s="114"/>
+      <c r="K14" s="50">
         <v>11040</v>
       </c>
-      <c r="L14" s="56" t="s">
+      <c r="L14" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="M14" s="57"/>
-[...1 lines deleted...]
-      <c r="O14" s="3"/>
+      <c r="M14" s="52"/>
     </row>
-    <row r="15" spans="1:18" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="I15" s="104" t="s">
+    <row r="15" spans="1:18" ht="33" customHeight="1" thickBot="1">
+      <c r="I15" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="J15" s="105"/>
-      <c r="K15" s="116">
+      <c r="J15" s="100"/>
+      <c r="K15" s="111">
         <f>SUM(K9:K14)</f>
         <v>66840</v>
       </c>
-      <c r="L15" s="117"/>
+      <c r="L15" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="I15:J15"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:M6"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="E4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="K3:M3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">