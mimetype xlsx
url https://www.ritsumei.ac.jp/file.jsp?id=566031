--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8405CF20-2719-48E4-B31A-F76F517767EB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{65B6C53C-3680-4DE4-84D3-42200D67E2AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20486" windowHeight="7450" tabRatio="682" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="1305" windowWidth="22200" windowHeight="14895" tabRatio="682" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="チャレンジ交通費" sheetId="8" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="15" state="hidden" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">チャレンジ交通費!$A$1:$O$35</definedName>
     <definedName name="費目">[1]Sheet1!$A$2:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="93">
   <si>
     <t>　　　　　　　　　　　　　　　　　　　　　　</t>
@@ -976,174 +977,174 @@
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（円）</t>
     </r>
     <rPh sb="0" eb="3">
       <t>リョ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>（３）学友会中央事業団体（体育会[公認団体・同好会]、放送局、新聞社、）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（４）全学自治会学術部（以下、学術部）公認団体、同好会、任意団体</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（５）全学自治会学芸総部（以下、学芸総部）公認団体、同好会、任意団体</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">（６）学友会登録団体 </t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve">（７）その他学⽣部⻑が認めた団体（学部プロジェクト団体など） </t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他学生部長が必要と認めた項目</t>
+    <rPh sb="3" eb="5">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ブチョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ミト</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>←　＊名簿もあわせて提出すること</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　　（CAMPUS WEB登録リストをもとに提出/役職・役割を明記の上、出場選手がわかるように。）</t>
+    </r>
+    <rPh sb="51" eb="52">
+      <t>ウエ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>2025年度　立命館大学課外自主活動団体助成制度＜チャレンジ助成＞</t>
+      <t>2026年度　立命館大学課外自主活動団体助成制度＜チャレンジ助成＞</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">　
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>【交通費助成査定シート】</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※企画ごとに分けて提出</t>
     </r>
     <rPh sb="30" eb="32">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>キカク</t>
     </rPh>
     <rPh sb="53" eb="54">
       <t>ワ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>テイシュツ</t>
-    </rPh>
-[...66 lines deleted...]
-      <t>ウエ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1769,188 +1770,185 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="140">
+  <cellXfs count="130">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="4" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="5" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2000,59 +1998,50 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2126,109 +2115,91 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="通貨 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{A991C94A-422B-46E3-A557-DF3FC9C09A12}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{00C92461-B343-4833-8631-CB58207EC29C}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{880F79D6-90DB-4429-9015-91381C56275F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -2342,59 +2313,59 @@
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1" u="sng">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>572494</xdr:colOff>
+          <xdr:colOff>571500</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>111318</xdr:rowOff>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>7951</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>421419</xdr:rowOff>
+          <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2409,59 +2380,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>333955</xdr:colOff>
+          <xdr:colOff>333375</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>111318</xdr:rowOff>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>636104</xdr:colOff>
+          <xdr:colOff>638175</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>421419</xdr:rowOff>
+          <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2476,59 +2447,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>477078</xdr:colOff>
+          <xdr:colOff>476250</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>111318</xdr:rowOff>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>779228</xdr:colOff>
+          <xdr:colOff>781050</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>421419</xdr:rowOff>
+          <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2561,51 +2532,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>154781</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142874</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>583406</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>71436</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63D8E96-2286-4208-AB07-159108A5FFCF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="18172437" y="142874"/>
           <a:ext cx="4006712" cy="1709654"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
@@ -2709,55 +2680,55 @@
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>2. </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>出願書類、様式のプルダウンのリストに活用</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#23398;&#20869;&#20849;&#26377;/000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;/05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;/11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;/15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;/2021&#24180;&#24230;/1_&#26360;&#24335;/5_&#27096;&#24335;/&#27096;&#24335;&#19968;&#35239;/21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\ca03-ns2\&#23398;&#29983;&#12458;&#12501;&#12451;&#12473;\&#23398;&#20869;&#20849;&#26377;\000_&#37096;&#20869;&#20849;&#26377;(&#29983;&#27963;&#20250;&#35696;&#65381;&#37096;&#20250;&#35696;%20&#20182;&#65289;\05_&#35506;&#22806;&#31995;&#22888;&#23398;&#37329;&#12539;&#21161;&#25104;&#37329;\11_&#35506;&#22806;&#33258;&#20027;&#27963;&#21205;&#22243;&#20307;&#21161;&#25104;&#21046;&#24230;&#65288;&#37325;&#28857;&#12289;PJ&#12289;&#22522;&#30436;&#65289;\15.%20&#22522;&#30436;&#27963;&#21205;&#21161;&#25104;\2021&#24180;&#24230;\1_&#26360;&#24335;\5_&#27096;&#24335;\&#27096;&#24335;&#19968;&#35239;\21&#27096;&#24335;&#9450;&#21161;&#25104;&#27770;&#23450;&#12539;&#20869;&#23450;&#36766;&#36864;&#30003;&#35531;&#26360;&#65288;&#22522;&#30436;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="基盤　助成決定申請書"/>
       <sheetName val="運用メモ"/>
       <sheetName val="参考2020年の提出内容"/>
       <sheetName val="（2020基盤　助成決定申請書）"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4">
         <row r="2">
           <cell r="A2" t="str">
             <v>1.備品購入費</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>2-1.交通費（大会、試合等）</v>
           </cell>
         </row>
@@ -3121,937 +3092,941 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:O1"/>
+      <selection activeCell="R5" sqref="R5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.65" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.21875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1"/>
-    <col min="3" max="3" width="9.88671875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="10.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.375" style="1" customWidth="1"/>
+    <col min="5" max="9" width="11.25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.25" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.75" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.25" style="1" customWidth="1"/>
+    <col min="15" max="15" width="10.25" style="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-    <row r="2" spans="1:15" ht="29.3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="99" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="101"/>
+    </row>
+    <row r="2" spans="1:15" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="1:15" ht="59.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="106" t="s">
+    <row r="3" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="107" t="s">
+      <c r="B3" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="108"/>
-      <c r="D3" s="85" t="s">
+      <c r="C3" s="104"/>
+      <c r="D3" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="86"/>
-[...4 lines deleted...]
-      <c r="J3" s="109" t="s">
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="105" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="110"/>
-[...7 lines deleted...]
-      <c r="B4" s="113" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="82"/>
+      <c r="O3" s="108"/>
+    </row>
+    <row r="4" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="52"/>
+      <c r="B4" s="109" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="114"/>
-      <c r="D4" s="19" t="s">
+      <c r="C4" s="110"/>
+      <c r="D4" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="E4" s="81" t="s">
+      <c r="E4" s="77" t="s">
         <v>66</v>
       </c>
-      <c r="F4" s="81"/>
-[...2 lines deleted...]
-      <c r="I4" s="81" t="s">
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="81"/>
-[...2 lines deleted...]
-      <c r="M4" s="81" t="s">
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77" t="s">
         <v>68</v>
       </c>
-      <c r="N4" s="81"/>
-[...4 lines deleted...]
-      <c r="B5" s="67" t="s">
+      <c r="N4" s="77"/>
+      <c r="O4" s="115"/>
+    </row>
+    <row r="5" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="52"/>
+      <c r="B5" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="68"/>
-      <c r="D5" s="115" t="s">
+      <c r="C5" s="67"/>
+      <c r="D5" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="116"/>
-[...3 lines deleted...]
-      <c r="I5" s="67" t="s">
+      <c r="E5" s="112"/>
+      <c r="F5" s="112"/>
+      <c r="G5" s="112"/>
+      <c r="H5" s="113"/>
+      <c r="I5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="68"/>
-[...8 lines deleted...]
-      <c r="B6" s="94" t="s">
+      <c r="J5" s="67"/>
+      <c r="K5" s="111"/>
+      <c r="L5" s="112"/>
+      <c r="M5" s="112"/>
+      <c r="N5" s="112"/>
+      <c r="O5" s="114"/>
+    </row>
+    <row r="6" spans="1:15" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="53"/>
+      <c r="B6" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="95"/>
-      <c r="D6" s="82" t="s">
+      <c r="C6" s="91"/>
+      <c r="D6" s="78" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="83"/>
-[...3 lines deleted...]
-      <c r="I6" s="94" t="s">
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="95"/>
-[...7 lines deleted...]
-      <c r="A7" s="55" t="s">
+      <c r="J6" s="91"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="79"/>
+      <c r="M6" s="79"/>
+      <c r="N6" s="79"/>
+      <c r="O6" s="80"/>
+    </row>
+    <row r="7" spans="1:15" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="B7" s="56"/>
-[...15 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="B7" s="55"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="60"/>
+      <c r="O7" s="61"/>
+    </row>
+    <row r="8" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="88" t="s">
+      <c r="B8" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="89"/>
-[...15 lines deleted...]
-      <c r="B9" s="63" t="s">
+      <c r="C8" s="85"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="87"/>
+      <c r="M8" s="87"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="88"/>
+    </row>
+    <row r="9" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="52"/>
+      <c r="B9" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="64"/>
-      <c r="D9" s="79" t="s">
+      <c r="C9" s="63"/>
+      <c r="D9" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="E9" s="78"/>
-[...3 lines deleted...]
-      <c r="I9" s="20" t="s">
+      <c r="E9" s="75"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="J9" s="78" t="s">
+      <c r="J9" s="75" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="78"/>
-[...3 lines deleted...]
-      <c r="O9" s="21" t="s">
+      <c r="K9" s="75"/>
+      <c r="L9" s="75"/>
+      <c r="M9" s="75"/>
+      <c r="N9" s="75"/>
+      <c r="O9" s="18" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="67" t="s">
+    <row r="10" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="52"/>
+      <c r="B10" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="68"/>
-      <c r="D10" s="71" t="s">
+      <c r="C10" s="67"/>
+      <c r="D10" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="72"/>
-[...3 lines deleted...]
-      <c r="I10" s="78" t="s">
+      <c r="E10" s="71"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="75"/>
+      <c r="H10" s="75"/>
+      <c r="I10" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="J10" s="78"/>
-[...3 lines deleted...]
-      <c r="N10" s="78" t="s">
+      <c r="J10" s="75"/>
+      <c r="K10" s="75"/>
+      <c r="L10" s="75"/>
+      <c r="M10" s="75"/>
+      <c r="N10" s="75" t="s">
         <v>60</v>
       </c>
-      <c r="O10" s="80"/>
-[...5 lines deleted...]
-      <c r="D11" s="73" t="s">
+      <c r="O10" s="76"/>
+    </row>
+    <row r="11" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="52"/>
+      <c r="B11" s="68"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="E11" s="74"/>
-[...13 lines deleted...]
-      <c r="B12" s="65" t="s">
+      <c r="E11" s="73"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="75"/>
+      <c r="H11" s="75"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="75"/>
+      <c r="K11" s="75"/>
+      <c r="L11" s="75"/>
+      <c r="M11" s="75"/>
+      <c r="N11" s="75"/>
+      <c r="O11" s="76"/>
+    </row>
+    <row r="12" spans="1:15" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="53"/>
+      <c r="B12" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="66"/>
-      <c r="D12" s="23" t="s">
+      <c r="C12" s="65"/>
+      <c r="D12" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="E12" s="98"/>
-[...3 lines deleted...]
-      <c r="I12" s="96" t="s">
+      <c r="E12" s="94"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="J12" s="96"/>
-[...7 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="J12" s="92"/>
+      <c r="K12" s="92"/>
+      <c r="L12" s="92"/>
+      <c r="M12" s="92"/>
+      <c r="N12" s="92"/>
+      <c r="O12" s="93"/>
+    </row>
+    <row r="13" spans="1:15" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="C13" s="59"/>
-      <c r="D13" s="25" t="s">
+      <c r="C13" s="58"/>
+      <c r="D13" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="E13" s="99"/>
-[...1 lines deleted...]
-      <c r="G13" s="26" t="s">
+      <c r="E13" s="95"/>
+      <c r="F13" s="95"/>
+      <c r="G13" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="H13" s="100" t="s">
-[...10 lines deleted...]
-    <row r="14" spans="1:15" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H13" s="96" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="97"/>
+      <c r="J13" s="97"/>
+      <c r="K13" s="97"/>
+      <c r="L13" s="97"/>
+      <c r="M13" s="97"/>
+      <c r="N13" s="97"/>
+      <c r="O13" s="98"/>
+    </row>
+    <row r="14" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
     </row>
-    <row r="15" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
     </row>
-    <row r="16" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="31" t="s">
+    <row r="16" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
     </row>
-    <row r="17" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7"/>
       <c r="B17" s="9" t="s">
         <v>72</v>
       </c>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
     </row>
-    <row r="18" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="7"/>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
     </row>
-    <row r="19" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="7"/>
-      <c r="B19" s="123" t="s">
+      <c r="B19" s="118" t="s">
         <v>75</v>
       </c>
-      <c r="C19" s="81"/>
-[...1 lines deleted...]
-      <c r="E19" s="124"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="119"/>
       <c r="F19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
     </row>
-    <row r="20" spans="1:15" ht="8.3000000000000007" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="7"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
     </row>
-    <row r="21" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="9"/>
       <c r="B21" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
-      <c r="E21" s="22" t="s">
+      <c r="E21" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="F21" s="81"/>
-[...1 lines deleted...]
-      <c r="H21" s="27" t="s">
+      <c r="F21" s="77"/>
+      <c r="G21" s="77"/>
+      <c r="H21" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="I21" s="29" t="s">
+      <c r="I21" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="J21" s="28" t="s">
+      <c r="J21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="9"/>
-      <c r="L21" s="22" t="s">
+      <c r="L21" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="M21" s="125"/>
-[...1 lines deleted...]
-      <c r="O21" s="27" t="s">
+      <c r="M21" s="77"/>
+      <c r="N21" s="77"/>
+      <c r="O21" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="22" spans="1:15" ht="9.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="9.1999999999999993" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="9"/>
     </row>
-    <row r="23" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="45" t="s">
+    <row r="23" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="C23" s="45"/>
-[...2 lines deleted...]
-      <c r="F23" s="133" t="s">
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="G23" s="134"/>
-      <c r="H23" s="45" t="s">
+      <c r="G23" s="129"/>
+      <c r="H23" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="I23" s="45"/>
-      <c r="J23" s="45" t="s">
+      <c r="I23" s="40"/>
+      <c r="J23" s="40" t="s">
         <v>81</v>
       </c>
-      <c r="K23" s="45"/>
-      <c r="L23" s="45" t="s">
+      <c r="K23" s="40"/>
+      <c r="L23" s="40" t="s">
         <v>82</v>
       </c>
-      <c r="M23" s="45"/>
-[...2 lines deleted...]
-      <c r="B24" s="126" t="s">
+      <c r="M23" s="40"/>
+    </row>
+    <row r="24" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="120" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="126"/>
-[...12 lines deleted...]
-      <c r="B25" s="41" t="s">
+      <c r="C24" s="120"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="120"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="46"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="48"/>
+      <c r="J24" s="121"/>
+      <c r="K24" s="121"/>
+      <c r="L24" s="121"/>
+      <c r="M24" s="121"/>
+    </row>
+    <row r="25" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="41"/>
-[...15 lines deleted...]
-      <c r="I26" s="13"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+    </row>
+    <row r="26" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H26" s="9"/>
+      <c r="I26" s="10"/>
       <c r="K26" s="8"/>
     </row>
-    <row r="27" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="31" t="s">
+    <row r="27" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="4" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="28" spans="1:15" ht="30.05" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="9"/>
-      <c r="B28" s="42" t="s">
+      <c r="B28" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="42"/>
-[...2 lines deleted...]
-      <c r="F28" s="45" t="s">
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="G28" s="45"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15" ht="59.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G28" s="40"/>
+    </row>
+    <row r="29" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="9"/>
-      <c r="B29" s="43" t="s">
+      <c r="B29" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="43"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:15" ht="59.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+    </row>
+    <row r="30" spans="1:15" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9"/>
-      <c r="B30" s="44" t="s">
+      <c r="B30" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="44"/>
-[...6 lines deleted...]
-      <c r="L31" s="130" t="s">
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+    </row>
+    <row r="31" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="L31" s="125" t="s">
         <v>14</v>
       </c>
-      <c r="M31" s="131"/>
-[...4 lines deleted...]
-      <c r="A32" s="30" t="s">
+      <c r="M31" s="126"/>
+      <c r="N31" s="126"/>
+      <c r="O31" s="127"/>
+    </row>
+    <row r="32" spans="1:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="L32" s="32"/>
-[...11 lines deleted...]
-      <c r="B34" s="121" t="s">
+      <c r="L32" s="26"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="28"/>
+    </row>
+    <row r="33" spans="2:15" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="L33" s="29"/>
+      <c r="M33" s="30"/>
+      <c r="N33" s="30"/>
+      <c r="O33" s="31"/>
+    </row>
+    <row r="34" spans="2:15" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="C34" s="122"/>
-[...4 lines deleted...]
-      <c r="H34" s="30" t="s">
+      <c r="C34" s="117"/>
+      <c r="D34" s="122"/>
+      <c r="E34" s="123"/>
+      <c r="F34" s="123"/>
+      <c r="G34" s="124"/>
+      <c r="H34" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="L34" s="38"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L34" s="32"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="33"/>
+      <c r="O34" s="34"/>
+    </row>
+    <row r="35" spans="2:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="8"/>
-      <c r="C35" s="14"/>
-[...13 lines deleted...]
-    <row r="45" spans="2:15" ht="15.05" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+    </row>
+    <row r="36" spans="2:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="37" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="38" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="39" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="40" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="41" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="45" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="67">
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="M21:N21"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="D34:G34"/>
     <mergeCell ref="L31:O31"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="F23:G23"/>
+    <mergeCell ref="L24:M24"/>
     <mergeCell ref="I12:O12"/>
     <mergeCell ref="E12:H12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="H13:O13"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:O8"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D7:O7"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:O11"/>
     <mergeCell ref="J9:N9"/>
     <mergeCell ref="D9:H9"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="K10:M10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="F10:H10"/>
-    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="B30:E30"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="H25:I25"/>
+    <mergeCell ref="H23:I23"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
-    <mergeCell ref="B30:E30"/>
-    <mergeCell ref="H23:I23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0" top="0.39370078740157483" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId4" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>572494</xdr:colOff>
+                    <xdr:colOff>571500</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>111318</xdr:rowOff>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>7951</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>421419</xdr:rowOff>
+                    <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId5" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>333955</xdr:colOff>
+                    <xdr:colOff>333375</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>111318</xdr:rowOff>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>636104</xdr:colOff>
+                    <xdr:colOff>638175</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>421419</xdr:rowOff>
+                    <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId6" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>477078</xdr:colOff>
+                    <xdr:colOff>476250</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>111318</xdr:rowOff>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>779228</xdr:colOff>
+                    <xdr:colOff>781050</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>421419</xdr:rowOff>
+                    <xdr:rowOff>419100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2396EE7A-4A4C-432E-B9AD-B4B907700E1C}">
           <x14:formula1>
-            <xm:f>#REF!</xm:f>
+            <xm:f>Sheet1!$C$2:$C$6</xm:f>
           </x14:formula1>
           <xm:sqref>D7:O7</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B873514C-3513-48CA-BC5F-831F93689C0D}">
           <x14:formula1>
             <xm:f>Sheet1!$B$2:$B$8</xm:f>
           </x14:formula1>
           <xm:sqref>L3:O3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88F4FF9E-E911-4042-9F18-D11C98C839A2}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="20.05" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.5546875" style="137" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10" style="137"/>
+    <col min="1" max="1" width="15.5" style="37" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="74.125" style="37" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="130.875" style="37" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.25" style="39" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="10" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="135" t="s">
+      <c r="B1" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="136" t="s">
+      <c r="C1" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="D1" s="16" t="s">
+      <c r="D1" s="13" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="138" t="s">
+      <c r="B2" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="D2" s="18" t="s">
+      <c r="D2" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="17" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="138" t="s">
+      <c r="B3" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="138" t="s">
+      <c r="C3" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="D3" s="18" t="s">
+      <c r="D3" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="17" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="138" t="s">
+      <c r="B4" s="38" t="s">
+        <v>85</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="C4" s="138" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="138" t="s">
+      <c r="C5" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="38" t="s">
         <v>87</v>
       </c>
-      <c r="C5" s="138" t="s">
-[...10 lines deleted...]
-      <c r="B6" s="138" t="s">
+      <c r="C6" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="38" t="s">
         <v>88</v>
       </c>
-      <c r="C6" s="138" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="138" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="38" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="138" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="14" t="s">
         <v>90</v>
-      </c>
-[...8 lines deleted...]
-        <v>91</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">