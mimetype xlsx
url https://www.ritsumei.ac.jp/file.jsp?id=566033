--- v0 (2025-10-16)
+++ v1 (2026-06-20)
@@ -1,81 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2A92579-E892-4521-90DA-52D7EFD3D86A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33E627BF-278A-402A-BB03-518FA1C29CC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20486" windowHeight="6699" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="1305" windowWidth="22200" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="指導実施報告 兼　指導料金請求書" sheetId="3" r:id="rId1"/>
     <sheet name="源泉計算シート" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">源泉計算シート!$C$23:$G$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">源泉計算シート!$A$1:$H$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'指導実施報告 兼　指導料金請求書'!$A$2:$G$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E18" i="2" l="1"/>
   <c r="G18" i="2" s="1"/>
   <c r="E12" i="2"/>
   <c r="G12" i="2" s="1"/>
   <c r="B27" i="3" l="1"/>
   <c r="D27" i="3" l="1"/>
   <c r="C27" i="3" s="1"/>
   <c r="E17" i="2"/>
   <c r="G17" i="2" s="1"/>
   <c r="E30" i="2" l="1"/>
   <c r="G30" i="2" s="1"/>
   <c r="E24" i="2"/>
   <c r="G24" i="2" s="1"/>
   <c r="E11" i="2"/>
   <c r="G11" i="2" s="1"/>
 </calcChain>
 </file>
 
@@ -1977,63 +1989,60 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="165">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2051,307 +2060,367 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="6" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="3" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="18" fillId="9" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="20" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="20" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="20" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="20" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="38" fontId="20" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="53" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="46" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2402,122 +2471,50 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="6" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="6" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="通貨" xfId="2" builtinId="7"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -2592,59 +2589,59 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>143123</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>31805</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>445273</xdr:colOff>
+          <xdr:colOff>447675</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>278296</xdr:rowOff>
+          <xdr:rowOff>276225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2659,59 +2656,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>143123</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>31805</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>445273</xdr:colOff>
+          <xdr:colOff>447675</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>278296</xdr:rowOff>
+          <xdr:rowOff>276225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2726,59 +2723,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>143123</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>31805</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>445273</xdr:colOff>
+          <xdr:colOff>447675</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>278296</xdr:rowOff>
+          <xdr:rowOff>276225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2793,59 +2790,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>111318</xdr:colOff>
+          <xdr:colOff>114300</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>31805</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>421419</xdr:colOff>
+          <xdr:colOff>419100</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>278296</xdr:rowOff>
+          <xdr:rowOff>276225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2860,59 +2857,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>111318</xdr:colOff>
+          <xdr:colOff>114300</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>39757</xdr:rowOff>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>421419</xdr:colOff>
+          <xdr:colOff>419100</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>286247</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3289,985 +3286,984 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" topLeftCell="A26" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="A29" sqref="A29:G29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="30.05" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="43" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.875" style="41" customWidth="1"/>
+    <col min="2" max="2" width="15.5" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
-    <col min="6" max="6" width="19.33203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="13" width="6.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="19.375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5" style="1" customWidth="1"/>
+    <col min="8" max="13" width="6.625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="5.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:11" ht="22.55" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="110" t="s">
+    <row r="2" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="129" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="111"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:11" s="5" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="131"/>
+    </row>
+    <row r="3" spans="1:10" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="47"/>
-      <c r="C3" s="46" t="s">
+      <c r="B3" s="45"/>
+      <c r="C3" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="D3" s="48"/>
-      <c r="E3" s="48" t="s">
+      <c r="D3" s="46"/>
+      <c r="E3" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="F3" s="48"/>
-      <c r="G3" s="49"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="47"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="4"/>
-[...2 lines deleted...]
-      <c r="A4" s="138" t="s">
+    </row>
+    <row r="4" spans="1:10" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="149" t="s">
+      <c r="B4" s="116" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="150"/>
-[...1 lines deleted...]
-      <c r="E4" s="146" t="s">
+      <c r="C4" s="117"/>
+      <c r="D4" s="118"/>
+      <c r="E4" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="F4" s="147"/>
-      <c r="G4" s="148"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="115"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
-      <c r="K4" s="4"/>
-[...3 lines deleted...]
-      <c r="B5" s="141" t="s">
+    </row>
+    <row r="5" spans="1:10" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="158"/>
+      <c r="B5" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="C5" s="142"/>
-[...1 lines deleted...]
-      <c r="E5" s="103" t="s">
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="124" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="103"/>
-      <c r="G5" s="104"/>
+      <c r="F5" s="124"/>
+      <c r="G5" s="125"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
-      <c r="K5" s="4"/>
-[...3 lines deleted...]
-      <c r="B6" s="101" t="s">
+    </row>
+    <row r="6" spans="1:10" s="4" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="159"/>
+      <c r="B6" s="122" t="s">
         <v>50</v>
       </c>
-      <c r="C6" s="102"/>
-[...3 lines deleted...]
-      <c r="G6" s="45"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="43"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
-      <c r="K6" s="4"/>
-[...2 lines deleted...]
-      <c r="A7" s="6" t="s">
+    </row>
+    <row r="7" spans="1:10" s="4" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="113"/>
-[...2 lines deleted...]
-      <c r="E7" s="7" t="s">
+      <c r="B7" s="132"/>
+      <c r="C7" s="134"/>
+      <c r="D7" s="135"/>
+      <c r="E7" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="113"/>
-[...3 lines deleted...]
-      <c r="A8" s="117" t="s">
+      <c r="F7" s="132"/>
+      <c r="G7" s="133"/>
+    </row>
+    <row r="8" spans="1:10" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="136" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="119"/>
-[...7 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="C8" s="138"/>
+      <c r="D8" s="138"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="140"/>
+    </row>
+    <row r="9" spans="1:10" s="4" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="136"/>
+      <c r="B9" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="133"/>
-[...7 lines deleted...]
-      <c r="B10" s="128" t="s">
+      <c r="C9" s="152"/>
+      <c r="D9" s="153"/>
+      <c r="E9" s="153"/>
+      <c r="F9" s="153"/>
+      <c r="G9" s="154"/>
+    </row>
+    <row r="10" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="136"/>
+      <c r="B10" s="147" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="130" t="s">
+      <c r="C10" s="149" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="131"/>
-[...15 lines deleted...]
-      <c r="B12" s="10" t="s">
+      <c r="D10" s="150"/>
+      <c r="E10" s="150"/>
+      <c r="F10" s="150"/>
+      <c r="G10" s="151"/>
+    </row>
+    <row r="11" spans="1:10" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="136"/>
+      <c r="B11" s="148"/>
+      <c r="C11" s="141"/>
+      <c r="D11" s="141"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="142"/>
+      <c r="G11" s="143"/>
+    </row>
+    <row r="12" spans="1:10" s="4" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="137"/>
+      <c r="B12" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="125"/>
-[...6 lines deleted...]
-      <c r="A13" s="158" t="s">
+      <c r="C12" s="144"/>
+      <c r="D12" s="144"/>
+      <c r="E12" s="144"/>
+      <c r="F12" s="145"/>
+      <c r="G12" s="146"/>
+    </row>
+    <row r="13" spans="1:10" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="159"/>
-[...4 lines deleted...]
-      <c r="G13" s="11" t="s">
+      <c r="B13" s="100"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="101"/>
+      <c r="G13" s="10" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="14" spans="1:11" s="5" customFormat="1" ht="33.85" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="12" t="s">
+    <row r="14" spans="1:10" s="4" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="13" t="s">
+      <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="161" t="s">
+      <c r="D14" s="102" t="s">
         <v>37</v>
       </c>
-      <c r="E14" s="162"/>
-      <c r="F14" s="15" t="s">
+      <c r="E14" s="103"/>
+      <c r="F14" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="G14" s="16" t="s">
+      <c r="G14" s="15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="22" customFormat="1" ht="41.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="17" t="s">
+    <row r="15" spans="1:10" s="21" customFormat="1" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="B15" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="18">
         <v>10000</v>
       </c>
-      <c r="D15" s="136" t="s">
+      <c r="D15" s="155" t="s">
         <v>38</v>
       </c>
-      <c r="E15" s="137"/>
-      <c r="F15" s="20" t="s">
+      <c r="E15" s="156"/>
+      <c r="F15" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="G15" s="21"/>
-[...2 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="G15" s="20"/>
+    </row>
+    <row r="16" spans="1:10" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="23" t="s">
+      <c r="B16" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="24"/>
-[...6 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="C16" s="23"/>
+      <c r="D16" s="104"/>
+      <c r="E16" s="105"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="25"/>
+    </row>
+    <row r="17" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="28"/>
-[...6 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="C17" s="27"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="28"/>
-[...6 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="C18" s="27"/>
+      <c r="D18" s="106"/>
+      <c r="E18" s="107"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="29"/>
+    </row>
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="28"/>
-[...6 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="C19" s="27"/>
+      <c r="D19" s="106"/>
+      <c r="E19" s="107"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="27" t="s">
+      <c r="B20" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="28"/>
-[...6 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="C20" s="27"/>
+      <c r="D20" s="106"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="29"/>
+    </row>
+    <row r="21" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="27" t="s">
+      <c r="B21" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="28"/>
-[...6 lines deleted...]
-      <c r="A22" s="27" t="s">
+      <c r="C21" s="27"/>
+      <c r="D21" s="106"/>
+      <c r="E21" s="107"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="29"/>
+    </row>
+    <row r="22" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="27" t="s">
+      <c r="B22" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="28"/>
-[...6 lines deleted...]
-      <c r="A23" s="27" t="s">
+      <c r="C22" s="27"/>
+      <c r="D22" s="106"/>
+      <c r="E22" s="107"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="29"/>
+    </row>
+    <row r="23" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="27" t="s">
+      <c r="B23" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C23" s="28"/>
-[...6 lines deleted...]
-      <c r="A24" s="27" t="s">
+      <c r="C23" s="27"/>
+      <c r="D23" s="106"/>
+      <c r="E23" s="107"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="29"/>
+    </row>
+    <row r="24" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="27" t="s">
+      <c r="B24" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C24" s="28"/>
-[...6 lines deleted...]
-      <c r="A25" s="27" t="s">
+      <c r="C24" s="27"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="29"/>
+    </row>
+    <row r="25" spans="1:13" s="21" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="27" t="s">
+      <c r="B25" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C25" s="28"/>
-[...6 lines deleted...]
-      <c r="A26" s="34" t="s">
+      <c r="C25" s="27"/>
+      <c r="D25" s="106"/>
+      <c r="E25" s="107"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="32"/>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="35" t="s">
+      <c r="B26" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C26" s="36" t="s">
+      <c r="C26" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="D26" s="107" t="s">
+      <c r="D26" s="126" t="s">
         <v>47</v>
       </c>
-      <c r="E26" s="108"/>
-[...4 lines deleted...]
-      <c r="A27" s="38" t="s">
+      <c r="E26" s="127"/>
+      <c r="F26" s="128"/>
+      <c r="G26" s="36"/>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B27" s="39">
+      <c r="B27" s="38">
         <f>SUM(C16:C25)</f>
         <v>0</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C27" s="39">
         <f>ROUNDDOWN(IF(D27&gt;1000000,1000000*0.1021+(D27-1000000)*0.2042,D27*0.1021),0)</f>
         <v>0</v>
       </c>
-      <c r="D27" s="143">
+      <c r="D27" s="110">
         <f>ROUNDDOWN(IF(B27&gt;897900,897900/0.8979+(B27-897900)/0.7958,B27/0.8979),0)</f>
         <v>0</v>
       </c>
-      <c r="E27" s="144"/>
-[...4 lines deleted...]
-      <c r="A28" s="152" t="s">
+      <c r="E27" s="111"/>
+      <c r="F27" s="112"/>
+      <c r="G27" s="40"/>
+    </row>
+    <row r="28" spans="1:13" s="4" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="119" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="153"/>
-[...13 lines deleted...]
-      <c r="A29" s="155" t="s">
+      <c r="B28" s="120"/>
+      <c r="C28" s="120"/>
+      <c r="D28" s="120"/>
+      <c r="E28" s="120"/>
+      <c r="F28" s="120"/>
+      <c r="G28" s="121"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+    </row>
+    <row r="29" spans="1:13" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="156"/>
-[...4 lines deleted...]
-      <c r="G29" s="157"/>
+      <c r="B29" s="97"/>
+      <c r="C29" s="97"/>
+      <c r="D29" s="97"/>
+      <c r="E29" s="97"/>
+      <c r="F29" s="97"/>
+      <c r="G29" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="A8:A12"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D15:E15"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E24"/>
-    <mergeCell ref="B5:D5"/>
-[...19 lines deleted...]
-    <mergeCell ref="A4:A6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>143123</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>31805</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>445273</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>278296</xdr:rowOff>
+                    <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId5" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>143123</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>31805</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>445273</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>278296</xdr:rowOff>
+                    <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId6" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>143123</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>31805</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>445273</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>278296</xdr:rowOff>
+                    <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId7" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>111318</xdr:colOff>
+                    <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>31805</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>421419</xdr:colOff>
+                    <xdr:colOff>419100</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>278296</xdr:rowOff>
+                    <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId8" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>111318</xdr:colOff>
+                    <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>39757</xdr:rowOff>
+                    <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>421419</xdr:colOff>
+                    <xdr:colOff>419100</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>286247</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.65" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="54" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9" style="54"/>
+    <col min="1" max="1" width="23.625" style="52" customWidth="1"/>
+    <col min="2" max="2" width="5.25" style="49" customWidth="1"/>
+    <col min="3" max="3" width="13.75" style="49" customWidth="1"/>
+    <col min="4" max="4" width="7.625" style="50" customWidth="1"/>
+    <col min="5" max="5" width="12.875" style="51" customWidth="1"/>
+    <col min="6" max="6" width="7.625" style="50" customWidth="1"/>
+    <col min="7" max="7" width="13" style="49" customWidth="1"/>
+    <col min="8" max="8" width="4" style="49" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="52"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="76.55" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="A3" s="55" t="s">
+    <row r="1" spans="1:10" ht="76.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="48"/>
+    </row>
+    <row r="2" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="48"/>
+    </row>
+    <row r="3" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="53" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="56" t="s">
+    <row r="4" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="57"/>
-[...4 lines deleted...]
-      <c r="A5" s="54" t="s">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="55"/>
+    </row>
+    <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="52" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A7" s="59" t="s">
+    <row r="6" spans="1:10" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="53"/>
+    </row>
+    <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="60"/>
-[...8 lines deleted...]
-      <c r="A8" s="63" t="s">
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+    </row>
+    <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="64"/>
-[...8 lines deleted...]
-      <c r="A9" s="55" t="s">
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+    </row>
+    <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="53" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C10" s="67" t="s">
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C10" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="67" t="s">
+      <c r="E10" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="51" t="s">
+      <c r="G10" s="49" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="D11" s="69" t="s">
+    <row r="11" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C11" s="65"/>
+      <c r="D11" s="66" t="s">
         <v>19</v>
       </c>
-      <c r="E11" s="70">
+      <c r="E11" s="67">
         <f>ROUNDDOWN(IF(C11&gt;1000000,1000000*0.1021+(C11-1000000)*0.2042,C11*0.1021),0)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="69" t="s">
+      <c r="F11" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="G11" s="71">
+      <c r="G11" s="68">
         <f>C11-E11</f>
         <v>0</v>
       </c>
-      <c r="H11" s="72"/>
-[...2 lines deleted...]
-      <c r="B12" s="73" t="s">
+      <c r="H11" s="69"/>
+    </row>
+    <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="C12" s="74">
+      <c r="C12" s="71">
         <v>20000</v>
       </c>
-      <c r="D12" s="75"/>
-      <c r="E12" s="76">
+      <c r="D12" s="72"/>
+      <c r="E12" s="73">
         <f>ROUNDDOWN(IF(C12&gt;1000000,1000000*0.1021+(C12-1000000)*0.2042,C12*0.1021),0)</f>
         <v>2042</v>
       </c>
-      <c r="F12" s="75"/>
-      <c r="G12" s="71">
+      <c r="F12" s="72"/>
+      <c r="G12" s="68">
         <f>C12-E12</f>
         <v>17958</v>
       </c>
-      <c r="H12" s="77"/>
-[...23 lines deleted...]
-      <c r="A15" s="55" t="s">
+      <c r="H12" s="69"/>
+    </row>
+    <row r="13" spans="1:10" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="74"/>
+      <c r="B13" s="75"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="76"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="75"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="B14" s="78"/>
+      <c r="C14" s="78"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="78"/>
+      <c r="H14" s="78"/>
+    </row>
+    <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="54"/>
-[...7 lines deleted...]
-      <c r="C16" s="51" t="s">
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="52"/>
+    </row>
+    <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C16" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="E16" s="67" t="s">
+      <c r="E16" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="G16" s="67" t="s">
+      <c r="G16" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="J16" s="50"/>
-[...3 lines deleted...]
-      <c r="D17" s="69" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C17" s="81"/>
+      <c r="D17" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="E17" s="87">
+      <c r="E17" s="82">
         <f>ROUNDDOWN(IF(C17&gt;897900,897900/0.8979+(C17-897900)/0.7958,C17/0.8979),0)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="69" t="s">
+      <c r="F17" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G17" s="88">
+      <c r="G17" s="83">
         <f>ROUNDDOWN(IF(E17&gt;1000000,1000000*0.1021+(E17-1000000)*0.2042,E17*0.1021),0)</f>
         <v>0</v>
       </c>
-      <c r="H17" s="89"/>
-[...2 lines deleted...]
-      <c r="B18" s="90" t="s">
+      <c r="H17" s="84"/>
+    </row>
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="91">
+      <c r="C18" s="86">
         <v>18000</v>
       </c>
-      <c r="E18" s="87">
+      <c r="E18" s="82">
         <f>ROUNDDOWN(IF(C18&gt;897900,897900/0.8979+(C18-897900)/0.7958,C18/0.8979),0)</f>
         <v>20046</v>
       </c>
-      <c r="G18" s="92">
+      <c r="G18" s="87">
         <f>ROUNDDOWN(IF(E18&gt;1000000,1000000*0.1021+(E18-1000000)*0.2042,E18*0.1021),0)</f>
         <v>2046</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="45.1" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="A20" s="94" t="s">
+    <row r="19" spans="1:8" ht="45.2" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D19" s="79"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="79"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="78"/>
+    </row>
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="64"/>
-[...8 lines deleted...]
-      <c r="A21" s="63" t="s">
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+    </row>
+    <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="64"/>
-[...8 lines deleted...]
-      <c r="A22" s="55" t="s">
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="62"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="62"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="61"/>
+    </row>
+    <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="54"/>
-[...7 lines deleted...]
-      <c r="C23" s="67" t="s">
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+    </row>
+    <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C23" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="67" t="s">
+      <c r="E23" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="G23" s="51" t="s">
+      <c r="G23" s="49" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="D24" s="69" t="s">
+    <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C24" s="65"/>
+      <c r="D24" s="66" t="s">
         <v>19</v>
       </c>
-      <c r="E24" s="95">
+      <c r="E24" s="90">
         <f>ROUNDDOWN(C24*0.2042,0)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="69" t="s">
+      <c r="F24" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="G24" s="96">
+      <c r="G24" s="91">
         <f>C24-E24</f>
         <v>0</v>
       </c>
-      <c r="H24" s="72"/>
-[...31 lines deleted...]
-      <c r="A28" s="55" t="s">
+      <c r="H24" s="69"/>
+    </row>
+    <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="54"/>
+      <c r="C25" s="92"/>
+      <c r="D25" s="72"/>
+      <c r="E25" s="93"/>
+      <c r="F25" s="72"/>
+      <c r="G25" s="91"/>
+      <c r="H25" s="69"/>
+    </row>
+    <row r="26" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="74"/>
+      <c r="B26" s="75"/>
+      <c r="C26" s="75"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="77"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="79"/>
+      <c r="E27" s="80"/>
+      <c r="F27" s="79"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="78"/>
+    </row>
+    <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="54"/>
-[...7 lines deleted...]
-      <c r="C29" s="51" t="s">
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+    </row>
+    <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C29" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="E29" s="67" t="s">
+      <c r="E29" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="58"/>
-      <c r="G29" s="67" t="s">
+      <c r="F29" s="55"/>
+      <c r="G29" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="H29" s="57"/>
-[...3 lines deleted...]
-      <c r="D30" s="69" t="s">
+      <c r="H29" s="54"/>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C30" s="81"/>
+      <c r="D30" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="E30" s="98">
+      <c r="E30" s="93">
         <f>ROUNDDOWN(C30/0.7958,0)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="69" t="s">
+      <c r="F30" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="G30" s="99">
+      <c r="G30" s="94">
         <f>ROUNDDOWN(E30*0.2042,0)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="96"/>
-[...5 lines deleted...]
-      <c r="H31" s="57"/>
+      <c r="H30" s="91"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="E31" s="95"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="0.64" bottom="0.62" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">