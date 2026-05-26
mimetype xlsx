--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF256250-52C4-4FD3-8D11-D004F63BC5E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{2ED8E325-75FE-47BC-A228-FF219222D868}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20486" windowHeight="7450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2460" yWindow="555" windowWidth="22200" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="決算日以降出金依頼書" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">決算日以降出金依頼書!$A$1:$E$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="43">
   <si>
     <t>連絡先</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -333,80 +334,50 @@
   <si>
     <t>材料費</t>
   </si>
   <si>
     <t xml:space="preserve">（５）その他学⽣部⻑が認めた団体（学部プロジェクト団体など） </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区分⑤ 自らの団体と向き合って課題を発見し、解決に向けた具体的なロードマップを提案、計画的な行動を行う（組織課題の解決、組織高度化等）</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>保険加入料</t>
   </si>
   <si>
     <t>運搬費</t>
   </si>
   <si>
     <t>施設使用料</t>
   </si>
   <si>
     <t>その他</t>
-  </si>
-[...28 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>本紙提出日</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
@@ -426,63 +397,93 @@
     <rPh sb="2" eb="4">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ビ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シメキリ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ニチ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>キン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">2026年度 立命館大学課外自主活動団体助成制度
+「チャレンジ助成」 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color theme="0"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>-決算日以降出金依頼申請書-</t>
+    </r>
+    <rPh sb="36" eb="41">
+      <t>ケッサンビイコウ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ｓｙ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="45" eb="48">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
       <t>助成採用企画について、各種調整を行いましたが、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>通常の最終決算締切日【2026年3月2日(月)】までに出金依頼申請を行うことが難しいため</t>
+      <t>通常の最終決算締切日【2027年3月2日(火)】までに出金依頼申請を行うことが難しいため</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>、
 通常の最終決算締切日以降に助成金を執行させていただきたく以下の通り申請します。</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジョセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>サイヨウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キカク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カクシュ</t>
     </rPh>
     <rPh sb="13" eb="15">
@@ -490,53 +491,50 @@
     </rPh>
     <rPh sb="16" eb="17">
       <t>オコナ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ツウジョウ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ケッサン</t>
     </rPh>
     <rPh sb="30" eb="33">
       <t>シメキリビ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>ネン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>ガツ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>カ</t>
     </rPh>
-    <rPh sb="43" eb="46">
-[...1 lines deleted...]
-    </rPh>
     <rPh sb="50" eb="52">
       <t>シュッキン</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>イライ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>オコナ</t>
     </rPh>
     <rPh sb="62" eb="63">
       <t>ムズカ</t>
     </rPh>
     <rPh sb="69" eb="71">
       <t>ツウジョウ</t>
     </rPh>
     <rPh sb="72" eb="74">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="74" eb="76">
       <t>ケッサン</t>
     </rPh>
     <rPh sb="76" eb="79">
@@ -553,51 +551,51 @@
     </rPh>
     <rPh sb="97" eb="99">
       <t>イカ</t>
     </rPh>
     <rPh sb="100" eb="101">
       <t>トオ</t>
     </rPh>
     <rPh sb="102" eb="104">
       <t>シンセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">　※出金依頼書一式は </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>最終提出締切日【2026年3月13日(金)17時】までに</t>
+      <t>最終提出締切日【2027年3月12日(金)17時】までに</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>必ず提出</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
@@ -991,97 +989,90 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1095,99 +1086,96 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{70F66E74-C739-463D-869C-C80C250CB3A8}"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{92EC6DCC-BDA0-4DB7-AEDB-BA1B13D38E8E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1271,91 +1259,91 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>本紙提出締切日：</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>20</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>25</a:t>
+            <a:t>26</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>年</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>12</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>月</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>5</a:t>
+            <a:t>4</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日（金）17時</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
@@ -1993,461 +1981,458 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:E3"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.65" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.44140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="33.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="27" style="2" customWidth="1"/>
-    <col min="3" max="3" width="18.21875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.6640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="18.25" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="25.625" style="5" customWidth="1"/>
     <col min="6" max="6" width="17" style="5" customWidth="1"/>
-    <col min="7" max="7" width="13.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.5" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="84.05" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F1" s="22"/>
+    <row r="1" spans="1:7" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="17"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7" ht="7.55" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="1"/>
     </row>
-    <row r="3" spans="1:7" ht="57.8" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="61" t="s">
+    <row r="3" spans="1:7" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="61"/>
-[...3 lines deleted...]
-      <c r="F3" s="23"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="18"/>
       <c r="G3" s="1"/>
     </row>
-    <row r="4" spans="1:7" ht="9.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="9.1999999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
     </row>
-    <row r="5" spans="1:7" s="8" customFormat="1" ht="45.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" s="7" customFormat="1" ht="45.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-      <c r="A6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="38"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="4"/>
+    </row>
+    <row r="6" spans="1:7" s="7" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="44"/>
-[...6 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="4"/>
+    </row>
+    <row r="7" spans="1:7" s="7" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="44"/>
-[...5 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="B7" s="38"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="40"/>
+    </row>
+    <row r="8" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="44"/>
-[...2 lines deleted...]
-      <c r="E8" s="46"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="40"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="30.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="28" t="s">
+    <row r="9" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="47"/>
-[...6 lines deleted...]
-      <c r="A10" s="58" t="s">
+      <c r="B9" s="41"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="19"/>
+    </row>
+    <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="58"/>
-[...10 lines deleted...]
-      <c r="E11" s="59"/>
+      <c r="B10" s="52"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="18"/>
+    </row>
+    <row r="11" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="53"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
       <c r="F11" s="2"/>
     </row>
-    <row r="12" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="10" t="s">
+    <row r="12" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="10"/>
-[...1 lines deleted...]
-      <c r="D12" s="12"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="9"/>
       <c r="F12" s="2"/>
     </row>
-    <row r="13" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="30" t="s">
+    <row r="13" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="31" t="s">
+      <c r="C13" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="32" t="s">
+      <c r="D13" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="32" t="s">
+      <c r="E13" s="27" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="2"/>
     </row>
-    <row r="14" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="29" t="s">
+    <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="13"/>
-[...2 lines deleted...]
-      <c r="E14" s="15"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
       <c r="F14" s="2"/>
     </row>
-    <row r="15" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="13"/>
-[...2 lines deleted...]
-      <c r="E15" s="15"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
       <c r="F15" s="2"/>
     </row>
-    <row r="16" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="29" t="s">
+    <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="13"/>
-[...2 lines deleted...]
-      <c r="E16" s="15"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
       <c r="F16" s="2"/>
     </row>
-    <row r="17" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="13"/>
-[...2 lines deleted...]
-      <c r="E17" s="15"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
       <c r="F17" s="2"/>
     </row>
-    <row r="18" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="29" t="s">
+    <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="13"/>
-[...2 lines deleted...]
-      <c r="E18" s="15"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
       <c r="F18" s="2"/>
     </row>
-    <row r="19" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="13"/>
-[...2 lines deleted...]
-      <c r="E19" s="15"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
       <c r="F19" s="2"/>
     </row>
-    <row r="20" spans="1:7" ht="30.05" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E20" s="18"/>
+    <row r="20" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13"/>
+      <c r="B20" s="14"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
       <c r="F20" s="2"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="D22" s="56" t="s">
+    <row r="22" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E22" s="57"/>
-[...36 lines deleted...]
-      <c r="F29" s="21"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="16"/>
+    </row>
+    <row r="23" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D23" s="44"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="2"/>
+    </row>
+    <row r="24" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="46"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="2"/>
+    </row>
+    <row r="25" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="46"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="2"/>
+    </row>
+    <row r="26" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="46"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="2"/>
+    </row>
+    <row r="27" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="46"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="2"/>
+    </row>
+    <row r="28" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="46"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="2"/>
+    </row>
+    <row r="29" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="48"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="D23:E29"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:E11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E48111C5-9B9E-4F1A-A1E1-91B9DE9DA667}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.05" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15" style="37" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="37"/>
+    <col min="1" max="1" width="15" style="32" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="40.625" style="32" customWidth="1"/>
+    <col min="4" max="4" width="30" style="37" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="34" t="s">
+      <c r="B1" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="35" t="s">
+      <c r="C1" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="D1" s="36" t="s">
+      <c r="D1" s="31" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="38" t="s">
+    <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="40" t="s">
+      <c r="C2" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="36" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="41" t="s">
+      <c r="D3" s="36" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="38" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="36" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="38" t="s">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="40" t="s">
+      <c r="C5" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="41" t="s">
+      <c r="D5" s="36" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="38" t="s">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="40" t="s">
+      <c r="C6" s="35" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38" t="s">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="33" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="38" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="33" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="38" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="33" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="38" t="s">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="33" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">