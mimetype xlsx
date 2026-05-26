--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2025年度\3_各種書式・方針\4_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\14-2.チャレンジ助成\2026年度\3_各種書式\2_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82BEA5F9-0A44-497A-B23C-CB79322F6D72}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{05BF82E7-4C49-4596-9B5C-38196A38177B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20486" windowHeight="7450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2460" yWindow="555" windowWidth="22200" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="決算手続延期申請" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">決算手続延期申請!$A$1:$E$22</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>■学部プロジェクト活動費</t>
     <rPh sb="1" eb="3">
       <t>ガクブ</t>
     </rPh>
     <rPh sb="9" eb="11">
@@ -489,228 +490,225 @@
   <si>
     <t xml:space="preserve">（５）その他学⽣部⻑が認めた団体（学部プロジェクト団体など） </t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>区分⑤ 自らの団体と向き合って課題を発見し、解決に向けた具体的なロードマップを提案、計画的な行動を行う（組織課題の解決、組織高度化等）</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>保険加入料</t>
   </si>
   <si>
     <t>運搬費</t>
   </si>
   <si>
     <t>施設使用料</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <r>
-      <t>2025年度 立命館大学課外自主活動団体助成制度「チャレンジ助成」</t>
+      <t>2026年度 立命館大学課外自主活動団体助成制度「チャレンジ助成」</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　
 -決算手続延期申請-</t>
     </r>
     <rPh sb="36" eb="38">
       <t>ケッサン</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>エンキ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>シンセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>助成決定活動について、各種調整を行いましたが、通常の最終決算締切日である【2027年3月2日(火)】までに決算書類一式を提出することが難しく、決算完了締切日以降に戻入を行う可能性が高いことから以下の通り申請します。</t>
+    <rPh sb="2" eb="4">
+      <t>ケッテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カツドウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カクシュ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>チョウセイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ツウジョウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>サイシュウ</t>
+    </rPh>
+    <rPh sb="53" eb="57">
+      <t>ケッサンショルイ</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>イッシキ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="90" eb="91">
+      <t>タカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">本紙提出日
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>【提出締切】2025年12月5日（金）17時</t>
+      <t>【提出締切】2026年12月4日（金）17時</t>
     </r>
     <rPh sb="0" eb="1">
       <t>ホン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ビ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シメキリ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ニチ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>キン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ジ</t>
-    </rPh>
-[...38 lines deleted...]
-      <t>タカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">決算書類提出予定日
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>【延期申請後最終締切】
-2026年3月13日(金)17時</t>
+2027年3月12日(金)17時</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ケッサン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ヨテイビ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>エンキ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シメキリ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ネン</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ガツ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ニチ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>キン</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
@@ -914,176 +912,175 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{F62367DB-2E5D-425B-BA49-B77360B71F60}"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{2A0E14DD-191A-4521-9A8F-61FEE89BB67B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1143,91 +1140,91 @@
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1500"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>■提出締切日：</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>2025</a:t>
+            <a:t>2026</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>年</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>12</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>月</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>5</a:t>
+            <a:t>4</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日（金）</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>17</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
@@ -1724,387 +1721,392 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13:E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.65"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.6640625" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="5.77734375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="37.625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="13.75" style="4" customWidth="1"/>
+    <col min="3" max="3" width="13.125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="16.875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="18.875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.25" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.125" style="6" customWidth="1"/>
+    <col min="8" max="8" width="29.875" style="6" customWidth="1"/>
+    <col min="9" max="9" width="5.75" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="87.05" customHeight="1">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:9" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="41"/>
-[...2 lines deleted...]
-      <c r="E1" s="41"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
     </row>
-    <row r="2" spans="1:9" ht="57" customHeight="1">
-[...6 lines deleted...]
-      <c r="E2" s="46"/>
+    <row r="2" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="3"/>
     </row>
-    <row r="3" spans="1:9" ht="55.9" customHeight="1">
-      <c r="A3" s="47" t="s">
+    <row r="3" spans="1:9" ht="55.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="47"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:9" ht="12.7" customHeight="1">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+    </row>
+    <row r="4" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="3"/>
     </row>
-    <row r="5" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1">
+    <row r="5" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B5" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="30"/>
-[...1 lines deleted...]
-      <c r="E5" s="31"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="40"/>
       <c r="F5" s="8"/>
     </row>
-    <row r="6" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1">
+    <row r="6" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="38"/>
-[...2 lines deleted...]
-      <c r="E6" s="40"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="46"/>
       <c r="F6" s="8"/>
     </row>
-    <row r="7" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1">
+    <row r="7" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="36"/>
-[...1 lines deleted...]
-      <c r="E7" s="37"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="43"/>
       <c r="F7" s="8"/>
     </row>
-    <row r="8" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1">
+    <row r="8" spans="1:9" s="9" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="35"/>
-[...2 lines deleted...]
-      <c r="E8" s="37"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="43"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
-      <c r="H8" s="12"/>
-[...8 lines deleted...]
-      <c r="A10" s="15" t="s">
+    </row>
+    <row r="9" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="12"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+    </row>
+    <row r="10" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="15"/>
-[...4 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="15"/>
+    </row>
+    <row r="11" spans="1:9" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="32"/>
-[...2 lines deleted...]
-      <c r="E11" s="34"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="33"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
     </row>
-    <row r="12" spans="1:9" ht="45.7" customHeight="1">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="32"/>
-[...2 lines deleted...]
-      <c r="E12" s="34"/>
+      <c r="B12" s="31"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="33"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
     </row>
-    <row r="13" spans="1:9" ht="100.05" customHeight="1">
-      <c r="A13" s="17" t="s">
+    <row r="13" spans="1:9" ht="100.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="42"/>
-[...5 lines deleted...]
-      <c r="D15" s="45" t="s">
+      <c r="B13" s="28"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="30"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="D15" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="45"/>
-[...27 lines deleted...]
-      <c r="E22" s="28"/>
+      <c r="E15" s="34"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+    </row>
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D17" s="37"/>
+      <c r="E17" s="37"/>
+    </row>
+    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+    </row>
+    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+    </row>
+    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+    </row>
+    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+    </row>
+    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="D16:E22"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B8:E8"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="D16:E22"/>
-[...4 lines deleted...]
-    <mergeCell ref="B8:E8"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.05" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="15" style="22" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="22"/>
+    <col min="1" max="1" width="15" style="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="40.625" style="21" customWidth="1"/>
+    <col min="4" max="4" width="30" style="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="19" t="s">
+      <c r="B1" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="20" t="s">
+      <c r="C1" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="D1" s="21" t="s">
+      <c r="D1" s="20" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="25" t="s">
+      <c r="C2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="26" t="s">
+      <c r="D2" s="25" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="D3" s="25" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="25" t="s">
+      <c r="C4" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="26" t="s">
+      <c r="D4" s="25" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A5" s="23" t="s">
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="25" t="s">
+      <c r="C5" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="D5" s="25" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="24" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="22" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="22" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="20.05" customHeight="1">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="22" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">