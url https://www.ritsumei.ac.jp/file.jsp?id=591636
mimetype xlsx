--- v0 (2025-12-15)
+++ v1 (2026-09-06)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2025年度\1.各種書式・方針\4_願書\1.Excel願書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\4_願書\1_Excel願書\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8E4AAFD-EEC9-429D-A384-FBEB49E41C68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{2E340B0F-799E-4FE1-B1F6-D7CE363E80BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3465" yWindow="810" windowWidth="15765" windowHeight="11475" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【提出必須】学部PJ願書①" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="47">
   <si>
     <t>団体名</t>
   </si>
   <si>
     <t>【団体の活動概要】</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>団体区分</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>収入合計</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -341,244 +342,226 @@
       <t>ダンタイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>サクネンド</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キンガク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>＜支出＞</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>別途 【Excel願書「経費見積書＜今年度支出＞」】 に詳細を記入してください。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <r>
-[...57 lines deleted...]
-      <t>ミツ</t>
+    <t>募集時期</t>
+    <rPh sb="0" eb="2">
+      <t>ボシュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>立命館大学課外自主活動団体助成制度</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="22"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>基盤活動助成【学部PJ願書 ①活動概要】＜2025年</t>
-[...21 lines deleted...]
-      <t>学期＞</t>
+      <t>基盤活動助成【学部PJ願書 ①活動概要】</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>〔データ入力のフォントサイズ10.5。書式は崩さないこと〕</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>ファイル名は「手続きキャンパス_団体名_学部PJ願書①活動概要」としてください。</t>
     </r>
     <rPh sb="33" eb="35">
       <t>カツドウ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ガイヨウ</t>
     </rPh>
-    <rPh sb="43" eb="44">
-[...5 lines deleted...]
-    <rPh sb="53" eb="55">
+    <rPh sb="43" eb="45">
       <t>ニュウリョク</t>
     </rPh>
-    <rPh sb="83" eb="84">
+    <rPh sb="73" eb="74">
       <t>メイ</t>
     </rPh>
-    <rPh sb="86" eb="88">
+    <rPh sb="76" eb="78">
       <t>テツヅ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【2025年度（昨年度）】</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　収支報告</t>
+    </r>
+    <rPh sb="8" eb="11">
+      <t>サクネンド</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ホウコク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【2026年度（今年度） 】</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　収支見積</t>
+    </r>
+    <rPh sb="8" eb="11">
+      <t>コンネンド</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シュウシ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ミツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
@@ -712,58 +695,50 @@
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="0"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -771,51 +746,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="38">
+  <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -1220,158 +1195,268 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...35 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1818,1423 +1903,1450 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J93"/>
+  <dimension ref="A1:J94"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4:J4"/>
+      <selection activeCell="A96" sqref="A96"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="8.81640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="11.90625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="8.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.5" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.375" style="1" customWidth="1"/>
+    <col min="7" max="8" width="11.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.875" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="9"/>
-[...24 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+    </row>
+    <row r="2" spans="1:10" ht="114" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+    </row>
+    <row r="3" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="13"/>
+    </row>
+    <row r="4" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="14"/>
-      <c r="C3" s="10" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D3" s="11"/>
-[...12 lines deleted...]
-      <c r="C4" s="15"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="17"/>
     </row>
-    <row r="5" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="24"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="22"/>
+    </row>
+    <row r="6" spans="1:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="24"/>
-[...10 lines deleted...]
-      <c r="A6" s="20" t="s">
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+    </row>
+    <row r="7" spans="1:10" ht="23.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="20"/>
-[...24 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+    </row>
+    <row r="8" spans="1:10" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="89" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="90"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="90"/>
+      <c r="E8" s="90"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="90"/>
+      <c r="I8" s="90"/>
+      <c r="J8" s="91"/>
+    </row>
+    <row r="9" spans="1:10" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="C8" s="4"/>
-[...9 lines deleted...]
-      <c r="A9" s="77" t="s">
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+    </row>
+    <row r="10" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="32"/>
-[...1 lines deleted...]
-      <c r="D9" s="32" t="s">
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="32"/>
-[...1 lines deleted...]
-      <c r="G9" s="29" t="s">
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="H9" s="30"/>
-[...148 lines deleted...]
-      <c r="D22" s="2" t="s">
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="39"/>
+    </row>
+    <row r="11" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="41"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="32"/>
+    </row>
+    <row r="12" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="41"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="32"/>
+    </row>
+    <row r="13" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="41"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="32"/>
+    </row>
+    <row r="14" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="41"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="32"/>
+    </row>
+    <row r="15" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="41"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="32"/>
+    </row>
+    <row r="16" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="41"/>
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="32"/>
+    </row>
+    <row r="17" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="41"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="32"/>
+    </row>
+    <row r="18" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="41"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="32"/>
+    </row>
+    <row r="19" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="41"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="32"/>
+    </row>
+    <row r="20" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="41"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="32"/>
+    </row>
+    <row r="21" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="41"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="32"/>
+    </row>
+    <row r="22" spans="1:10" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="36"/>
+    </row>
+    <row r="23" spans="1:10" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E22" s="53"/>
-[...3 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="E23" s="61"/>
+      <c r="F23" s="62"/>
+    </row>
+    <row r="24" spans="1:10" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="B24" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="4"/>
-[...4 lines deleted...]
-      <c r="A24" s="77" t="s">
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+    </row>
+    <row r="25" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="32"/>
-[...1 lines deleted...]
-      <c r="D24" s="32" t="s">
+      <c r="B25" s="40"/>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="E24" s="32"/>
-[...1 lines deleted...]
-      <c r="G24" s="29" t="s">
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="H24" s="30"/>
-[...103 lines deleted...]
-      <c r="D33" s="2" t="s">
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="39"/>
+    </row>
+    <row r="26" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="41"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="32"/>
+    </row>
+    <row r="27" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="41"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="32"/>
+    </row>
+    <row r="28" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="41"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="30"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="32"/>
+    </row>
+    <row r="29" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="41"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="32"/>
+    </row>
+    <row r="30" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="41"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="30"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="32"/>
+    </row>
+    <row r="31" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="41"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="32"/>
+    </row>
+    <row r="32" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="41"/>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="30"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="32"/>
+    </row>
+    <row r="33" spans="1:10" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="63"/>
+      <c r="B33" s="64"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="73"/>
+      <c r="E33" s="73"/>
+      <c r="F33" s="73"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="36"/>
+    </row>
+    <row r="34" spans="1:10" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="E33" s="69"/>
-[...21 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="E34" s="77"/>
+      <c r="F34" s="78"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+    </row>
+    <row r="35" spans="1:10" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="80"/>
+      <c r="E35" s="80"/>
+      <c r="F35" s="80"/>
+      <c r="G35" s="80"/>
+      <c r="H35" s="80"/>
+      <c r="I35" s="80"/>
+      <c r="J35" s="81"/>
+    </row>
+    <row r="36" spans="1:10" ht="18" x14ac:dyDescent="0.15">
+      <c r="A36" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="3" t="s">
+    <row r="37" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="B37" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="3"/>
-[...9 lines deleted...]
-      <c r="A37" s="3" t="s">
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+    </row>
+    <row r="38" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="B38" s="3" t="s">
         <v>27</v>
-      </c>
-[...9 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
     </row>
-    <row r="39" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="77" t="s">
+    <row r="39" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="6"/>
+      <c r="B39" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+    </row>
+    <row r="40" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="32"/>
-[...1 lines deleted...]
-      <c r="D39" s="32" t="s">
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="E39" s="32"/>
-[...1 lines deleted...]
-      <c r="G39" s="78" t="s">
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="H39" s="79"/>
-[...4 lines deleted...]
-      <c r="A40" s="61" t="s">
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="88"/>
+    </row>
+    <row r="41" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="62"/>
-[...1 lines deleted...]
-      <c r="D40" s="57">
+      <c r="B41" s="70"/>
+      <c r="C41" s="70"/>
+      <c r="D41" s="65">
         <v>600000</v>
       </c>
-      <c r="E40" s="57"/>
-[...1 lines deleted...]
-      <c r="G40" s="74" t="s">
+      <c r="E41" s="65"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="H40" s="75"/>
-[...4 lines deleted...]
-      <c r="A41" s="66" t="s">
+      <c r="H41" s="83"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="84"/>
+    </row>
+    <row r="42" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="67"/>
-[...1 lines deleted...]
-      <c r="D41" s="68">
+      <c r="B42" s="75"/>
+      <c r="C42" s="75"/>
+      <c r="D42" s="76">
         <v>100000</v>
       </c>
-      <c r="E41" s="68"/>
-[...1 lines deleted...]
-      <c r="G41" s="58" t="s">
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="H41" s="59"/>
-[...124 lines deleted...]
-      <c r="D52" s="2" t="s">
+      <c r="H42" s="67"/>
+      <c r="I42" s="67"/>
+      <c r="J42" s="68"/>
+    </row>
+    <row r="43" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="41"/>
+      <c r="B43" s="42"/>
+      <c r="C43" s="42"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="31"/>
+      <c r="J43" s="32"/>
+    </row>
+    <row r="44" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="41"/>
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="32"/>
+    </row>
+    <row r="45" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="41"/>
+      <c r="B45" s="42"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="32"/>
+    </row>
+    <row r="46" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="41"/>
+      <c r="B46" s="42"/>
+      <c r="C46" s="42"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="33"/>
+      <c r="G46" s="30"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="32"/>
+    </row>
+    <row r="47" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="41"/>
+      <c r="B47" s="42"/>
+      <c r="C47" s="42"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="31"/>
+      <c r="J47" s="32"/>
+    </row>
+    <row r="48" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="41"/>
+      <c r="B48" s="42"/>
+      <c r="C48" s="42"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="33"/>
+      <c r="G48" s="30"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="32"/>
+    </row>
+    <row r="49" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="41"/>
+      <c r="B49" s="42"/>
+      <c r="C49" s="42"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="31"/>
+      <c r="I49" s="31"/>
+      <c r="J49" s="32"/>
+    </row>
+    <row r="50" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="41"/>
+      <c r="B50" s="42"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="32"/>
+    </row>
+    <row r="51" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="41"/>
+      <c r="B51" s="42"/>
+      <c r="C51" s="42"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="30"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="32"/>
+    </row>
+    <row r="52" spans="1:10" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="63"/>
+      <c r="B52" s="64"/>
+      <c r="C52" s="64"/>
+      <c r="D52" s="73"/>
+      <c r="E52" s="73"/>
+      <c r="F52" s="73"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="35"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="36"/>
+    </row>
+    <row r="53" spans="1:10" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="D53" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="E52" s="53"/>
-[...3 lines deleted...]
-      <c r="A53" s="7" t="s">
+      <c r="E53" s="61"/>
+      <c r="F53" s="62"/>
+    </row>
+    <row r="54" spans="1:10" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="7" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="54" spans="1:10" ht="24.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="8" t="s">
+    <row r="55" spans="1:10" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="8" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="55" spans="1:10" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="8" t="s">
+    <row r="56" spans="1:10" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="56" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="63" t="s">
+    <row r="57" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="47" t="s">
+      <c r="B57" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C56" s="48"/>
-[...21 lines deleted...]
-      <c r="A58" s="35" t="s">
+      <c r="C57" s="56"/>
+      <c r="D57" s="56"/>
+      <c r="E57" s="56"/>
+      <c r="F57" s="56"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
+      <c r="I57" s="56"/>
+      <c r="J57" s="57"/>
+    </row>
+    <row r="58" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="72"/>
+      <c r="B58" s="58"/>
+      <c r="C58" s="59"/>
+      <c r="D58" s="59"/>
+      <c r="E58" s="59"/>
+      <c r="F58" s="59"/>
+      <c r="G58" s="59"/>
+      <c r="H58" s="59"/>
+      <c r="I58" s="59"/>
+      <c r="J58" s="60"/>
+    </row>
+    <row r="59" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B58" s="38"/>
-[...34 lines deleted...]
-      <c r="A61" s="35" t="s">
+      <c r="B59" s="46"/>
+      <c r="C59" s="47"/>
+      <c r="D59" s="47"/>
+      <c r="E59" s="47"/>
+      <c r="F59" s="47"/>
+      <c r="G59" s="47"/>
+      <c r="H59" s="47"/>
+      <c r="I59" s="47"/>
+      <c r="J59" s="48"/>
+    </row>
+    <row r="60" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="44"/>
+      <c r="B60" s="49"/>
+      <c r="C60" s="50"/>
+      <c r="D60" s="50"/>
+      <c r="E60" s="50"/>
+      <c r="F60" s="50"/>
+      <c r="G60" s="50"/>
+      <c r="H60" s="50"/>
+      <c r="I60" s="50"/>
+      <c r="J60" s="51"/>
+    </row>
+    <row r="61" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="45"/>
+      <c r="B61" s="52"/>
+      <c r="C61" s="53"/>
+      <c r="D61" s="53"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
+      <c r="G61" s="53"/>
+      <c r="H61" s="53"/>
+      <c r="I61" s="53"/>
+      <c r="J61" s="54"/>
+    </row>
+    <row r="62" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B61" s="38"/>
-[...34 lines deleted...]
-      <c r="A64" s="35" t="s">
+      <c r="B62" s="46"/>
+      <c r="C62" s="47"/>
+      <c r="D62" s="47"/>
+      <c r="E62" s="47"/>
+      <c r="F62" s="47"/>
+      <c r="G62" s="47"/>
+      <c r="H62" s="47"/>
+      <c r="I62" s="47"/>
+      <c r="J62" s="48"/>
+    </row>
+    <row r="63" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="44"/>
+      <c r="B63" s="49"/>
+      <c r="C63" s="50"/>
+      <c r="D63" s="50"/>
+      <c r="E63" s="50"/>
+      <c r="F63" s="50"/>
+      <c r="G63" s="50"/>
+      <c r="H63" s="50"/>
+      <c r="I63" s="50"/>
+      <c r="J63" s="51"/>
+    </row>
+    <row r="64" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="45"/>
+      <c r="B64" s="52"/>
+      <c r="C64" s="53"/>
+      <c r="D64" s="53"/>
+      <c r="E64" s="53"/>
+      <c r="F64" s="53"/>
+      <c r="G64" s="53"/>
+      <c r="H64" s="53"/>
+      <c r="I64" s="53"/>
+      <c r="J64" s="54"/>
+    </row>
+    <row r="65" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B64" s="38"/>
-[...34 lines deleted...]
-      <c r="A67" s="35" t="s">
+      <c r="B65" s="46"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="47"/>
+      <c r="I65" s="47"/>
+      <c r="J65" s="48"/>
+    </row>
+    <row r="66" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="44"/>
+      <c r="B66" s="49"/>
+      <c r="C66" s="50"/>
+      <c r="D66" s="50"/>
+      <c r="E66" s="50"/>
+      <c r="F66" s="50"/>
+      <c r="G66" s="50"/>
+      <c r="H66" s="50"/>
+      <c r="I66" s="50"/>
+      <c r="J66" s="51"/>
+    </row>
+    <row r="67" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="45"/>
+      <c r="B67" s="52"/>
+      <c r="C67" s="53"/>
+      <c r="D67" s="53"/>
+      <c r="E67" s="53"/>
+      <c r="F67" s="53"/>
+      <c r="G67" s="53"/>
+      <c r="H67" s="53"/>
+      <c r="I67" s="53"/>
+      <c r="J67" s="54"/>
+    </row>
+    <row r="68" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B67" s="38"/>
-[...34 lines deleted...]
-      <c r="A70" s="35" t="s">
+      <c r="B68" s="46"/>
+      <c r="C68" s="47"/>
+      <c r="D68" s="47"/>
+      <c r="E68" s="47"/>
+      <c r="F68" s="47"/>
+      <c r="G68" s="47"/>
+      <c r="H68" s="47"/>
+      <c r="I68" s="47"/>
+      <c r="J68" s="48"/>
+    </row>
+    <row r="69" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="44"/>
+      <c r="B69" s="49"/>
+      <c r="C69" s="50"/>
+      <c r="D69" s="50"/>
+      <c r="E69" s="50"/>
+      <c r="F69" s="50"/>
+      <c r="G69" s="50"/>
+      <c r="H69" s="50"/>
+      <c r="I69" s="50"/>
+      <c r="J69" s="51"/>
+    </row>
+    <row r="70" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="45"/>
+      <c r="B70" s="52"/>
+      <c r="C70" s="53"/>
+      <c r="D70" s="53"/>
+      <c r="E70" s="53"/>
+      <c r="F70" s="53"/>
+      <c r="G70" s="53"/>
+      <c r="H70" s="53"/>
+      <c r="I70" s="53"/>
+      <c r="J70" s="54"/>
+    </row>
+    <row r="71" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B70" s="38"/>
-[...34 lines deleted...]
-      <c r="A73" s="35" t="s">
+      <c r="B71" s="46"/>
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="47"/>
+      <c r="J71" s="48"/>
+    </row>
+    <row r="72" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="44"/>
+      <c r="B72" s="49"/>
+      <c r="C72" s="50"/>
+      <c r="D72" s="50"/>
+      <c r="E72" s="50"/>
+      <c r="F72" s="50"/>
+      <c r="G72" s="50"/>
+      <c r="H72" s="50"/>
+      <c r="I72" s="50"/>
+      <c r="J72" s="51"/>
+    </row>
+    <row r="73" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="45"/>
+      <c r="B73" s="52"/>
+      <c r="C73" s="53"/>
+      <c r="D73" s="53"/>
+      <c r="E73" s="53"/>
+      <c r="F73" s="53"/>
+      <c r="G73" s="53"/>
+      <c r="H73" s="53"/>
+      <c r="I73" s="53"/>
+      <c r="J73" s="54"/>
+    </row>
+    <row r="74" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="B73" s="38"/>
-[...34 lines deleted...]
-      <c r="A76" s="35" t="s">
+      <c r="B74" s="46"/>
+      <c r="C74" s="47"/>
+      <c r="D74" s="47"/>
+      <c r="E74" s="47"/>
+      <c r="F74" s="47"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="47"/>
+      <c r="I74" s="47"/>
+      <c r="J74" s="48"/>
+    </row>
+    <row r="75" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="44"/>
+      <c r="B75" s="49"/>
+      <c r="C75" s="50"/>
+      <c r="D75" s="50"/>
+      <c r="E75" s="50"/>
+      <c r="F75" s="50"/>
+      <c r="G75" s="50"/>
+      <c r="H75" s="50"/>
+      <c r="I75" s="50"/>
+      <c r="J75" s="51"/>
+    </row>
+    <row r="76" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="45"/>
+      <c r="B76" s="52"/>
+      <c r="C76" s="53"/>
+      <c r="D76" s="53"/>
+      <c r="E76" s="53"/>
+      <c r="F76" s="53"/>
+      <c r="G76" s="53"/>
+      <c r="H76" s="53"/>
+      <c r="I76" s="53"/>
+      <c r="J76" s="54"/>
+    </row>
+    <row r="77" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B76" s="38"/>
-[...34 lines deleted...]
-      <c r="A79" s="35" t="s">
+      <c r="B77" s="46"/>
+      <c r="C77" s="47"/>
+      <c r="D77" s="47"/>
+      <c r="E77" s="47"/>
+      <c r="F77" s="47"/>
+      <c r="G77" s="47"/>
+      <c r="H77" s="47"/>
+      <c r="I77" s="47"/>
+      <c r="J77" s="48"/>
+    </row>
+    <row r="78" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="44"/>
+      <c r="B78" s="49"/>
+      <c r="C78" s="50"/>
+      <c r="D78" s="50"/>
+      <c r="E78" s="50"/>
+      <c r="F78" s="50"/>
+      <c r="G78" s="50"/>
+      <c r="H78" s="50"/>
+      <c r="I78" s="50"/>
+      <c r="J78" s="51"/>
+    </row>
+    <row r="79" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="45"/>
+      <c r="B79" s="52"/>
+      <c r="C79" s="53"/>
+      <c r="D79" s="53"/>
+      <c r="E79" s="53"/>
+      <c r="F79" s="53"/>
+      <c r="G79" s="53"/>
+      <c r="H79" s="53"/>
+      <c r="I79" s="53"/>
+      <c r="J79" s="54"/>
+    </row>
+    <row r="80" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B79" s="38"/>
-[...34 lines deleted...]
-      <c r="A82" s="35" t="s">
+      <c r="B80" s="46"/>
+      <c r="C80" s="47"/>
+      <c r="D80" s="47"/>
+      <c r="E80" s="47"/>
+      <c r="F80" s="47"/>
+      <c r="G80" s="47"/>
+      <c r="H80" s="47"/>
+      <c r="I80" s="47"/>
+      <c r="J80" s="48"/>
+    </row>
+    <row r="81" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="44"/>
+      <c r="B81" s="49"/>
+      <c r="C81" s="50"/>
+      <c r="D81" s="50"/>
+      <c r="E81" s="50"/>
+      <c r="F81" s="50"/>
+      <c r="G81" s="50"/>
+      <c r="H81" s="50"/>
+      <c r="I81" s="50"/>
+      <c r="J81" s="51"/>
+    </row>
+    <row r="82" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="45"/>
+      <c r="B82" s="52"/>
+      <c r="C82" s="53"/>
+      <c r="D82" s="53"/>
+      <c r="E82" s="53"/>
+      <c r="F82" s="53"/>
+      <c r="G82" s="53"/>
+      <c r="H82" s="53"/>
+      <c r="I82" s="53"/>
+      <c r="J82" s="54"/>
+    </row>
+    <row r="83" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B82" s="38"/>
-[...34 lines deleted...]
-      <c r="A85" s="35" t="s">
+      <c r="B83" s="46"/>
+      <c r="C83" s="47"/>
+      <c r="D83" s="47"/>
+      <c r="E83" s="47"/>
+      <c r="F83" s="47"/>
+      <c r="G83" s="47"/>
+      <c r="H83" s="47"/>
+      <c r="I83" s="47"/>
+      <c r="J83" s="48"/>
+    </row>
+    <row r="84" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="44"/>
+      <c r="B84" s="49"/>
+      <c r="C84" s="50"/>
+      <c r="D84" s="50"/>
+      <c r="E84" s="50"/>
+      <c r="F84" s="50"/>
+      <c r="G84" s="50"/>
+      <c r="H84" s="50"/>
+      <c r="I84" s="50"/>
+      <c r="J84" s="51"/>
+    </row>
+    <row r="85" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="45"/>
+      <c r="B85" s="52"/>
+      <c r="C85" s="53"/>
+      <c r="D85" s="53"/>
+      <c r="E85" s="53"/>
+      <c r="F85" s="53"/>
+      <c r="G85" s="53"/>
+      <c r="H85" s="53"/>
+      <c r="I85" s="53"/>
+      <c r="J85" s="54"/>
+    </row>
+    <row r="86" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B85" s="38"/>
-[...34 lines deleted...]
-      <c r="A88" s="35" t="s">
+      <c r="B86" s="46"/>
+      <c r="C86" s="47"/>
+      <c r="D86" s="47"/>
+      <c r="E86" s="47"/>
+      <c r="F86" s="47"/>
+      <c r="G86" s="47"/>
+      <c r="H86" s="47"/>
+      <c r="I86" s="47"/>
+      <c r="J86" s="48"/>
+    </row>
+    <row r="87" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="44"/>
+      <c r="B87" s="49"/>
+      <c r="C87" s="50"/>
+      <c r="D87" s="50"/>
+      <c r="E87" s="50"/>
+      <c r="F87" s="50"/>
+      <c r="G87" s="50"/>
+      <c r="H87" s="50"/>
+      <c r="I87" s="50"/>
+      <c r="J87" s="51"/>
+    </row>
+    <row r="88" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="45"/>
+      <c r="B88" s="52"/>
+      <c r="C88" s="53"/>
+      <c r="D88" s="53"/>
+      <c r="E88" s="53"/>
+      <c r="F88" s="53"/>
+      <c r="G88" s="53"/>
+      <c r="H88" s="53"/>
+      <c r="I88" s="53"/>
+      <c r="J88" s="54"/>
+    </row>
+    <row r="89" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B88" s="38"/>
-[...34 lines deleted...]
-      <c r="A91" s="35" t="s">
+      <c r="B89" s="46"/>
+      <c r="C89" s="47"/>
+      <c r="D89" s="47"/>
+      <c r="E89" s="47"/>
+      <c r="F89" s="47"/>
+      <c r="G89" s="47"/>
+      <c r="H89" s="47"/>
+      <c r="I89" s="47"/>
+      <c r="J89" s="48"/>
+    </row>
+    <row r="90" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="44"/>
+      <c r="B90" s="49"/>
+      <c r="C90" s="50"/>
+      <c r="D90" s="50"/>
+      <c r="E90" s="50"/>
+      <c r="F90" s="50"/>
+      <c r="G90" s="50"/>
+      <c r="H90" s="50"/>
+      <c r="I90" s="50"/>
+      <c r="J90" s="51"/>
+    </row>
+    <row r="91" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="45"/>
+      <c r="B91" s="52"/>
+      <c r="C91" s="53"/>
+      <c r="D91" s="53"/>
+      <c r="E91" s="53"/>
+      <c r="F91" s="53"/>
+      <c r="G91" s="53"/>
+      <c r="H91" s="53"/>
+      <c r="I91" s="53"/>
+      <c r="J91" s="54"/>
+    </row>
+    <row r="92" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B91" s="38"/>
-[...31 lines deleted...]
-      <c r="J93" s="46"/>
+      <c r="B92" s="46"/>
+      <c r="C92" s="47"/>
+      <c r="D92" s="47"/>
+      <c r="E92" s="47"/>
+      <c r="F92" s="47"/>
+      <c r="G92" s="47"/>
+      <c r="H92" s="47"/>
+      <c r="I92" s="47"/>
+      <c r="J92" s="48"/>
+    </row>
+    <row r="93" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="44"/>
+      <c r="B93" s="49"/>
+      <c r="C93" s="50"/>
+      <c r="D93" s="50"/>
+      <c r="E93" s="50"/>
+      <c r="F93" s="50"/>
+      <c r="G93" s="50"/>
+      <c r="H93" s="50"/>
+      <c r="I93" s="50"/>
+      <c r="J93" s="51"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A94" s="45"/>
+      <c r="B94" s="52"/>
+      <c r="C94" s="53"/>
+      <c r="D94" s="53"/>
+      <c r="E94" s="53"/>
+      <c r="F94" s="53"/>
+      <c r="G94" s="53"/>
+      <c r="H94" s="53"/>
+      <c r="I94" s="53"/>
+      <c r="J94" s="54"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0"/>
-  <mergeCells count="144">
-[...1 lines deleted...]
-    <mergeCell ref="A30:C30"/>
+  <mergeCells count="146">
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="G33:J33"/>
     <mergeCell ref="G32:J32"/>
-    <mergeCell ref="G31:J31"/>
-[...3 lines deleted...]
-    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="D20:F20"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="D32:F32"/>
-    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="G30:J30"/>
+    <mergeCell ref="G31:J31"/>
     <mergeCell ref="G29:J29"/>
-    <mergeCell ref="G30:J30"/>
-    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A8:J8"/>
     <mergeCell ref="A29:C29"/>
-    <mergeCell ref="A9:C9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:F26"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="D28:F28"/>
-    <mergeCell ref="A20:C20"/>
-[...7 lines deleted...]
-    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="G28:J28"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="D27:F27"/>
-    <mergeCell ref="G14:J14"/>
-[...5 lines deleted...]
-    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="G27:J27"/>
     <mergeCell ref="A13:C13"/>
-    <mergeCell ref="D13:F13"/>
-[...9 lines deleted...]
-    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="A18:C18"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="D16:F16"/>
-    <mergeCell ref="A64:A66"/>
-[...15 lines deleted...]
-    <mergeCell ref="G49:J49"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="A68:A70"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="A62:A64"/>
+    <mergeCell ref="A77:A79"/>
+    <mergeCell ref="A80:A82"/>
+    <mergeCell ref="A71:A73"/>
+    <mergeCell ref="A74:A76"/>
+    <mergeCell ref="B65:J67"/>
+    <mergeCell ref="B68:J70"/>
+    <mergeCell ref="B71:J73"/>
+    <mergeCell ref="B74:J76"/>
+    <mergeCell ref="B59:J61"/>
+    <mergeCell ref="B62:J64"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="A35:J35"/>
+    <mergeCell ref="G50:J50"/>
+    <mergeCell ref="G41:J41"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:F40"/>
     <mergeCell ref="G40:J40"/>
-    <mergeCell ref="A39:C39"/>
-[...3 lines deleted...]
-    <mergeCell ref="A49:C49"/>
     <mergeCell ref="D43:F43"/>
-    <mergeCell ref="G43:J43"/>
-    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A50:C50"/>
     <mergeCell ref="D44:F44"/>
     <mergeCell ref="G44:J44"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="D45:F45"/>
     <mergeCell ref="G45:J45"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="D46:F46"/>
     <mergeCell ref="G46:J46"/>
-    <mergeCell ref="B56:J57"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="G47:J47"/>
+    <mergeCell ref="B57:J58"/>
+    <mergeCell ref="G52:J52"/>
     <mergeCell ref="G51:J51"/>
-    <mergeCell ref="G50:J50"/>
-[...1 lines deleted...]
-    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="G42:J42"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="G43:J43"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="A43:C43"/>
     <mergeCell ref="D50:F50"/>
-    <mergeCell ref="A51:C51"/>
-[...8 lines deleted...]
-    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="D48:F48"/>
     <mergeCell ref="D49:F49"/>
-    <mergeCell ref="A47:C47"/>
-[...3 lines deleted...]
-    <mergeCell ref="G47:J47"/>
     <mergeCell ref="G48:J48"/>
-    <mergeCell ref="A43:C43"/>
-[...9 lines deleted...]
-    <mergeCell ref="B79:J81"/>
+    <mergeCell ref="G49:J49"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A83:A85"/>
+    <mergeCell ref="A86:A88"/>
+    <mergeCell ref="A89:A91"/>
+    <mergeCell ref="A92:A94"/>
+    <mergeCell ref="B83:J85"/>
+    <mergeCell ref="B86:J88"/>
+    <mergeCell ref="B89:J91"/>
+    <mergeCell ref="B92:J94"/>
+    <mergeCell ref="B77:J79"/>
+    <mergeCell ref="B80:J82"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="G25:J25"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="G11:J11"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="G12:J12"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="G10:J10"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:J3"/>
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="C3:J3"/>
-    <mergeCell ref="A3:B3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A2:J2"/>
     <mergeCell ref="A6:J6"/>
-    <mergeCell ref="A2:J2"/>
-[...16 lines deleted...]
-    <mergeCell ref="G11:J11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:J3" xr:uid="{493A6920-3485-4CCB-BFF8-080447FC9174}">
+      <formula1>"2026年度春募集,2026年度秋募集"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.11811023622047245" top="0.35433070866141736" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="33" max="16383" man="1"/>
-    <brk id="52" max="16383" man="1"/>
+    <brk id="34" max="16383" man="1"/>
+    <brk id="53" max="16383" man="1"/>
   </rowBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A377EA91-F3FA-42F4-9C8F-5C588531166D}">
           <x14:formula1>
             <xm:f>Sheet1!$A$1</xm:f>
           </x14:formula1>
-          <xm:sqref>C3:J3</xm:sqref>
+          <xm:sqref>C4:J4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36FDDB44-C092-4947-B835-24E7028294C6}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>【提出必須】学部PJ願書①</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>