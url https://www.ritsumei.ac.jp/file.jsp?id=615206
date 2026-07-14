--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,92 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s18y13\Desktop\外国送金フォーマット変更（報酬・謝金）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91ED938B-C254-48A9-93B7-616B46A0CB5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="研究部様式4-3" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'研究部様式4-3'!$A$1:$AG$50</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="69">
   <si>
     <t>【報酬・謝金支払請求書（講演、専門的な指導・助言等）】被依頼者情報</t>
     <rPh sb="1" eb="3">
       <t>ホウシュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シャキン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シハラ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>セイキュウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>＊被依頼者本人が記入してください。</t>
     <rPh sb="1" eb="5">
       <t>ヒイライシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -670,50 +675,54 @@
 FLOOR</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>部屋番号
 ROOM</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>郵便番号
 POST CODE</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>住所
 ADDRESS　　　※銀行に登録されている住所／Beneficiary's Registered Address with the Bank</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>ＡＢＡ No/BIC CODE/SORT CODE/
 SWIFT CODE/ ISFC等</t>
     <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>研究部様式0105-03-2（2026/04更新）</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1307,51 +1316,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="130">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1411,384 +1420,393 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...88 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...88 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4101" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4101"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1803,57 +1821,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4102" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4102"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1870,57 +1888,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>107950</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4129" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1937,51 +1955,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4130" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -2275,2221 +2293,2204 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00556980-5FB0-4B28-AE16-3289EEC302B5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AX50"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A41" sqref="A41:H41"/>
+      <selection activeCell="V2" sqref="V2:AG2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="33" max="33" width="2.375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="20.08984375" style="3" customWidth="1"/>
+    <col min="2" max="32" width="2.36328125" style="3" customWidth="1"/>
+    <col min="33" max="33" width="2.36328125" style="4" customWidth="1"/>
     <col min="34" max="43" width="9" style="4" customWidth="1"/>
-    <col min="44" max="44" width="27.625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="46" max="46" width="17.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="27.6328125" style="2" customWidth="1"/>
+    <col min="45" max="45" width="29.453125" style="2" customWidth="1"/>
+    <col min="46" max="46" width="17.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="100" t="s">
+    <row r="1" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="100"/>
-[...30 lines deleted...]
-      <c r="AG1" s="100"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
       <c r="AH1" s="25"/>
       <c r="AI1" s="25"/>
       <c r="AJ1" s="25"/>
       <c r="AK1" s="25"/>
       <c r="AL1" s="25"/>
       <c r="AM1" s="25"/>
       <c r="AN1" s="25"/>
       <c r="AO1" s="25"/>
       <c r="AP1" s="25"/>
       <c r="AQ1" s="25"/>
     </row>
-    <row r="2" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
-      <c r="V2" s="6"/>
-[...10 lines deleted...]
-      <c r="AG2" s="6"/>
+      <c r="V2" s="127" t="s">
+        <v>68</v>
+      </c>
+      <c r="W2" s="128"/>
+      <c r="X2" s="128"/>
+      <c r="Y2" s="128"/>
+      <c r="Z2" s="128"/>
+      <c r="AA2" s="128"/>
+      <c r="AB2" s="128"/>
+      <c r="AC2" s="128"/>
+      <c r="AD2" s="128"/>
+      <c r="AE2" s="128"/>
+      <c r="AF2" s="128"/>
+      <c r="AG2" s="129"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AS2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="101" t="s">
+    <row r="3" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="103" t="s">
+      <c r="B3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="104"/>
-[...29 lines deleted...]
-      <c r="AG3" s="106"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51"/>
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="53"/>
       <c r="AH3" s="24"/>
       <c r="AI3" s="24"/>
       <c r="AJ3" s="24"/>
       <c r="AK3" s="24"/>
       <c r="AL3" s="24"/>
       <c r="AM3" s="24"/>
       <c r="AN3" s="24"/>
       <c r="AO3" s="24"/>
       <c r="AP3" s="24"/>
       <c r="AQ3" s="24"/>
       <c r="AS3" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B4" s="107" t="s">
+    <row r="4" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49"/>
+      <c r="B4" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="108"/>
-[...17 lines deleted...]
-      <c r="U4" s="108" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="V4" s="108"/>
-[...10 lines deleted...]
-      <c r="AG4" s="111"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="57"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="58"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26"/>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AS4" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="90" t="s">
+      <c r="B5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="91"/>
-      <c r="D5" s="91"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
-      <c r="V5" s="91" t="s">
+      <c r="V5" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="W5" s="91"/>
-[...9 lines deleted...]
-      <c r="AG5" s="93"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="62"/>
       <c r="AH5" s="19"/>
       <c r="AI5" s="19"/>
       <c r="AJ5" s="19"/>
       <c r="AK5" s="19"/>
       <c r="AL5" s="19"/>
       <c r="AM5" s="19"/>
       <c r="AN5" s="19"/>
       <c r="AO5" s="19"/>
       <c r="AP5" s="19"/>
       <c r="AQ5" s="19"/>
       <c r="AS5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="94" t="s">
+    <row r="6" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="95" t="s">
+      <c r="B6" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="96"/>
-[...1 lines deleted...]
-      <c r="E6" s="96"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
       <c r="F6" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="96"/>
-[...16 lines deleted...]
-      <c r="X6" s="91" t="s">
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="Y6" s="91"/>
-[...7 lines deleted...]
-      <c r="AG6" s="93"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="61"/>
+      <c r="AB6" s="61"/>
+      <c r="AC6" s="61"/>
+      <c r="AD6" s="61"/>
+      <c r="AE6" s="61"/>
+      <c r="AF6" s="61"/>
+      <c r="AG6" s="62"/>
       <c r="AH6" s="19"/>
       <c r="AI6" s="19"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
       <c r="AL6" s="19"/>
       <c r="AM6" s="19"/>
       <c r="AN6" s="19"/>
       <c r="AO6" s="19"/>
       <c r="AP6" s="19"/>
       <c r="AQ6" s="19"/>
     </row>
-    <row r="7" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...32 lines deleted...]
-      <c r="AG7" s="93"/>
+    <row r="7" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="63"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="60"/>
+      <c r="AA7" s="61"/>
+      <c r="AB7" s="61"/>
+      <c r="AC7" s="61"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+      <c r="AF7" s="61"/>
+      <c r="AG7" s="62"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
       <c r="AL7" s="19"/>
       <c r="AM7" s="19"/>
       <c r="AN7" s="19"/>
       <c r="AO7" s="19"/>
       <c r="AP7" s="19"/>
       <c r="AQ7" s="19"/>
     </row>
-    <row r="8" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="84"/>
-      <c r="C8" s="84"/>
+      <c r="B8" s="69"/>
+      <c r="C8" s="69"/>
       <c r="D8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
-      <c r="H8" s="84"/>
-[...1 lines deleted...]
-      <c r="J8" s="85" t="s">
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="K8" s="85"/>
-[...11 lines deleted...]
-      <c r="W8" s="86" t="s">
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70"/>
+      <c r="O8" s="70"/>
+      <c r="P8" s="70"/>
+      <c r="Q8" s="70"/>
+      <c r="R8" s="70"/>
+      <c r="S8" s="70"/>
+      <c r="T8" s="70"/>
+      <c r="U8" s="70"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="X8" s="86"/>
-[...1 lines deleted...]
-      <c r="Z8" s="87"/>
+      <c r="X8" s="71"/>
+      <c r="Y8" s="71"/>
+      <c r="Z8" s="72"/>
       <c r="AA8" s="11"/>
       <c r="AB8" s="11"/>
       <c r="AC8" s="11"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="12"/>
       <c r="AH8" s="20"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
       <c r="AL8" s="20"/>
       <c r="AM8" s="20"/>
       <c r="AN8" s="20"/>
       <c r="AO8" s="20"/>
       <c r="AP8" s="20"/>
       <c r="AQ8" s="20"/>
     </row>
-    <row r="9" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="74" t="s">
+    <row r="9" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="76" t="s">
+      <c r="B9" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="77"/>
-[...14 lines deleted...]
-      <c r="R9" s="77" t="s">
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="90"/>
+      <c r="H9" s="90"/>
+      <c r="I9" s="90"/>
+      <c r="J9" s="90"/>
+      <c r="K9" s="90"/>
+      <c r="L9" s="90"/>
+      <c r="M9" s="90"/>
+      <c r="N9" s="90"/>
+      <c r="O9" s="90"/>
+      <c r="P9" s="90"/>
+      <c r="Q9" s="90"/>
+      <c r="R9" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="S9" s="77"/>
-[...13 lines deleted...]
-      <c r="AG9" s="81"/>
+      <c r="S9" s="89"/>
+      <c r="T9" s="89"/>
+      <c r="U9" s="89"/>
+      <c r="V9" s="91"/>
+      <c r="W9" s="92"/>
+      <c r="X9" s="92"/>
+      <c r="Y9" s="92"/>
+      <c r="Z9" s="92"/>
+      <c r="AA9" s="92"/>
+      <c r="AB9" s="92"/>
+      <c r="AC9" s="92"/>
+      <c r="AD9" s="92"/>
+      <c r="AE9" s="92"/>
+      <c r="AF9" s="92"/>
+      <c r="AG9" s="93"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
     </row>
-    <row r="10" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B10" s="82" t="s">
+    <row r="10" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="87"/>
+      <c r="B10" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="82"/>
-[...1 lines deleted...]
-      <c r="E10" s="83"/>
+      <c r="C10" s="75"/>
+      <c r="D10" s="75"/>
+      <c r="E10" s="76"/>
       <c r="F10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="M10" s="88"/>
-[...2 lines deleted...]
-      <c r="P10" s="88"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
+      <c r="O10" s="73"/>
+      <c r="P10" s="73"/>
       <c r="Q10" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="R10" s="89" t="s">
+      <c r="R10" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="S10" s="82"/>
-[...1 lines deleted...]
-      <c r="U10" s="83"/>
+      <c r="S10" s="75"/>
+      <c r="T10" s="75"/>
+      <c r="U10" s="76"/>
       <c r="V10" s="16"/>
       <c r="W10" s="16"/>
       <c r="X10" s="16"/>
       <c r="Y10" s="16"/>
       <c r="Z10" s="16"/>
       <c r="AA10" s="16"/>
       <c r="AB10" s="16"/>
-      <c r="AC10" s="65"/>
-[...3 lines deleted...]
-      <c r="AG10" s="67"/>
+      <c r="AC10" s="77"/>
+      <c r="AD10" s="78"/>
+      <c r="AE10" s="78"/>
+      <c r="AF10" s="78"/>
+      <c r="AG10" s="79"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="22"/>
       <c r="AK10" s="22"/>
       <c r="AL10" s="22"/>
       <c r="AM10" s="22"/>
       <c r="AN10" s="22"/>
       <c r="AO10" s="22"/>
       <c r="AP10" s="22"/>
       <c r="AQ10" s="22"/>
     </row>
-    <row r="11" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="75"/>
+    <row r="11" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="87"/>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="17"/>
       <c r="E11" s="1"/>
       <c r="F11" s="18"/>
-      <c r="G11" s="68"/>
-[...25 lines deleted...]
-      <c r="AG11" s="69"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="80"/>
+      <c r="I11" s="80"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="80"/>
+      <c r="L11" s="80"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="80"/>
+      <c r="O11" s="80"/>
+      <c r="P11" s="80"/>
+      <c r="Q11" s="80"/>
+      <c r="R11" s="80"/>
+      <c r="S11" s="80"/>
+      <c r="T11" s="80"/>
+      <c r="U11" s="80"/>
+      <c r="V11" s="80"/>
+      <c r="W11" s="80"/>
+      <c r="X11" s="80"/>
+      <c r="Y11" s="80"/>
+      <c r="Z11" s="80"/>
+      <c r="AA11" s="80"/>
+      <c r="AB11" s="80"/>
+      <c r="AC11" s="80"/>
+      <c r="AD11" s="80"/>
+      <c r="AE11" s="80"/>
+      <c r="AF11" s="80"/>
+      <c r="AG11" s="81"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="19"/>
       <c r="AM11" s="19"/>
       <c r="AN11" s="19"/>
       <c r="AO11" s="19"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19"/>
     </row>
-    <row r="12" spans="1:45" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A12" s="70" t="s">
+    <row r="12" spans="1:45" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="72"/>
-[...30 lines deleted...]
-      <c r="AG12" s="72"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+      <c r="I12" s="84"/>
+      <c r="J12" s="84"/>
+      <c r="K12" s="84"/>
+      <c r="L12" s="84"/>
+      <c r="M12" s="84"/>
+      <c r="N12" s="84"/>
+      <c r="O12" s="84"/>
+      <c r="P12" s="84"/>
+      <c r="Q12" s="84"/>
+      <c r="R12" s="84"/>
+      <c r="S12" s="84"/>
+      <c r="T12" s="84"/>
+      <c r="U12" s="84"/>
+      <c r="V12" s="84"/>
+      <c r="W12" s="84"/>
+      <c r="X12" s="84"/>
+      <c r="Y12" s="84"/>
+      <c r="Z12" s="84"/>
+      <c r="AA12" s="84"/>
+      <c r="AB12" s="84"/>
+      <c r="AC12" s="84"/>
+      <c r="AD12" s="84"/>
+      <c r="AE12" s="84"/>
+      <c r="AF12" s="84"/>
+      <c r="AG12" s="84"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="23"/>
       <c r="AK12" s="23"/>
       <c r="AL12" s="23"/>
       <c r="AM12" s="23"/>
       <c r="AN12" s="23"/>
       <c r="AO12" s="23"/>
       <c r="AP12" s="23"/>
       <c r="AQ12" s="23"/>
     </row>
-    <row r="13" spans="1:45" ht="13.5" x14ac:dyDescent="0.15">
-[...32 lines deleted...]
-      <c r="AG13" s="73"/>
+    <row r="13" spans="1:45" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="83"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="85"/>
+      <c r="D13" s="85"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="85"/>
+      <c r="K13" s="85"/>
+      <c r="L13" s="85"/>
+      <c r="M13" s="85"/>
+      <c r="N13" s="85"/>
+      <c r="O13" s="85"/>
+      <c r="P13" s="85"/>
+      <c r="Q13" s="85"/>
+      <c r="R13" s="85"/>
+      <c r="S13" s="85"/>
+      <c r="T13" s="85"/>
+      <c r="U13" s="85"/>
+      <c r="V13" s="85"/>
+      <c r="W13" s="85"/>
+      <c r="X13" s="85"/>
+      <c r="Y13" s="85"/>
+      <c r="Z13" s="85"/>
+      <c r="AA13" s="85"/>
+      <c r="AB13" s="85"/>
+      <c r="AC13" s="85"/>
+      <c r="AD13" s="85"/>
+      <c r="AE13" s="85"/>
+      <c r="AF13" s="85"/>
+      <c r="AG13" s="85"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
       <c r="AL13" s="23"/>
       <c r="AM13" s="23"/>
       <c r="AN13" s="23"/>
       <c r="AO13" s="23"/>
       <c r="AP13" s="23"/>
       <c r="AQ13" s="23"/>
     </row>
-    <row r="14" spans="1:45" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:45" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="30"/>
       <c r="S14" s="30"/>
       <c r="T14" s="30"/>
       <c r="U14" s="30"/>
       <c r="V14" s="30"/>
       <c r="W14" s="30"/>
       <c r="Z14" s="30"/>
       <c r="AA14" s="30"/>
       <c r="AB14" s="30"/>
       <c r="AC14" s="30"/>
       <c r="AD14" s="30"/>
       <c r="AE14" s="30"/>
       <c r="AF14" s="30"/>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
       <c r="AL14" s="31"/>
       <c r="AM14" s="31"/>
       <c r="AN14" s="31"/>
       <c r="AO14" s="31"/>
       <c r="AP14" s="31"/>
     </row>
-    <row r="15" spans="1:45" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:45" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="115" t="s">
         <v>51</v>
       </c>
-      <c r="C15" s="36"/>
-[...2 lines deleted...]
-      <c r="F15" s="41" t="s">
+      <c r="C15" s="116"/>
+      <c r="D15" s="116"/>
+      <c r="E15" s="117"/>
+      <c r="F15" s="121" t="s">
         <v>52</v>
       </c>
-      <c r="G15" s="42"/>
-[...12 lines deleted...]
-      <c r="T15" s="43" t="s">
+      <c r="G15" s="122"/>
+      <c r="H15" s="122"/>
+      <c r="I15" s="122"/>
+      <c r="J15" s="122"/>
+      <c r="K15" s="122"/>
+      <c r="L15" s="122"/>
+      <c r="M15" s="122"/>
+      <c r="N15" s="122"/>
+      <c r="O15" s="122"/>
+      <c r="P15" s="122"/>
+      <c r="Q15" s="122"/>
+      <c r="R15" s="122"/>
+      <c r="S15" s="122"/>
+      <c r="T15" s="123" t="s">
         <v>53</v>
       </c>
-      <c r="U15" s="43"/>
-[...10 lines deleted...]
-      <c r="AF15" s="42"/>
+      <c r="U15" s="123"/>
+      <c r="V15" s="122"/>
+      <c r="W15" s="122"/>
+      <c r="X15" s="122"/>
+      <c r="Y15" s="122"/>
+      <c r="Z15" s="122"/>
+      <c r="AA15" s="122"/>
+      <c r="AB15" s="122"/>
+      <c r="AC15" s="122"/>
+      <c r="AD15" s="122"/>
+      <c r="AE15" s="122"/>
+      <c r="AF15" s="122"/>
       <c r="AG15" s="32" t="s">
         <v>54</v>
       </c>
       <c r="AH15" s="33"/>
       <c r="AI15" s="33"/>
       <c r="AJ15" s="33"/>
       <c r="AK15" s="33"/>
       <c r="AL15" s="33"/>
       <c r="AM15" s="33"/>
       <c r="AN15" s="33"/>
       <c r="AO15" s="33"/>
       <c r="AP15" s="33"/>
     </row>
-    <row r="16" spans="1:45" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="F16" s="44" t="s">
+    <row r="16" spans="1:45" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="118"/>
+      <c r="C16" s="119"/>
+      <c r="D16" s="119"/>
+      <c r="E16" s="120"/>
+      <c r="F16" s="124" t="s">
         <v>55</v>
       </c>
-      <c r="G16" s="45"/>
-[...12 lines deleted...]
-      <c r="T16" s="46" t="s">
+      <c r="G16" s="125"/>
+      <c r="H16" s="125"/>
+      <c r="I16" s="125"/>
+      <c r="J16" s="125"/>
+      <c r="K16" s="125"/>
+      <c r="L16" s="125"/>
+      <c r="M16" s="125"/>
+      <c r="N16" s="125"/>
+      <c r="O16" s="125"/>
+      <c r="P16" s="125"/>
+      <c r="Q16" s="125"/>
+      <c r="R16" s="125"/>
+      <c r="S16" s="125"/>
+      <c r="T16" s="126" t="s">
         <v>53</v>
       </c>
-      <c r="U16" s="46"/>
-[...10 lines deleted...]
-      <c r="AF16" s="45"/>
+      <c r="U16" s="126"/>
+      <c r="V16" s="125"/>
+      <c r="W16" s="125"/>
+      <c r="X16" s="125"/>
+      <c r="Y16" s="125"/>
+      <c r="Z16" s="125"/>
+      <c r="AA16" s="125"/>
+      <c r="AB16" s="125"/>
+      <c r="AC16" s="125"/>
+      <c r="AD16" s="125"/>
+      <c r="AE16" s="125"/>
+      <c r="AF16" s="125"/>
       <c r="AG16" s="34" t="s">
         <v>54</v>
       </c>
       <c r="AH16" s="33"/>
       <c r="AI16" s="33"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="33"/>
       <c r="AL16" s="33"/>
       <c r="AM16" s="33"/>
       <c r="AN16" s="33"/>
       <c r="AO16" s="33"/>
       <c r="AP16" s="33"/>
     </row>
-    <row r="17" spans="1:50" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:50" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
     </row>
-    <row r="18" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="56" t="s">
+    <row r="18" spans="1:50" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="112" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="57"/>
-[...30 lines deleted...]
-      <c r="AG18" s="57"/>
+      <c r="B18" s="113"/>
+      <c r="C18" s="113"/>
+      <c r="D18" s="113"/>
+      <c r="E18" s="113"/>
+      <c r="F18" s="113"/>
+      <c r="G18" s="113"/>
+      <c r="H18" s="113"/>
+      <c r="I18" s="113"/>
+      <c r="J18" s="113"/>
+      <c r="K18" s="113"/>
+      <c r="L18" s="113"/>
+      <c r="M18" s="113"/>
+      <c r="N18" s="113"/>
+      <c r="O18" s="113"/>
+      <c r="P18" s="113"/>
+      <c r="Q18" s="113"/>
+      <c r="R18" s="113"/>
+      <c r="S18" s="113"/>
+      <c r="T18" s="113"/>
+      <c r="U18" s="113"/>
+      <c r="V18" s="113"/>
+      <c r="W18" s="113"/>
+      <c r="X18" s="113"/>
+      <c r="Y18" s="113"/>
+      <c r="Z18" s="113"/>
+      <c r="AA18" s="113"/>
+      <c r="AB18" s="113"/>
+      <c r="AC18" s="113"/>
+      <c r="AD18" s="113"/>
+      <c r="AE18" s="113"/>
+      <c r="AF18" s="113"/>
+      <c r="AG18" s="113"/>
     </row>
-    <row r="19" spans="1:50" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.15">
-      <c r="A19" s="58" t="s">
+    <row r="19" spans="1:50" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="107" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="58"/>
-[...3 lines deleted...]
-      <c r="F19" s="58"/>
+      <c r="B19" s="107"/>
+      <c r="C19" s="107"/>
+      <c r="D19" s="107"/>
+      <c r="E19" s="107"/>
+      <c r="F19" s="107"/>
     </row>
-    <row r="20" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="47" t="s">
+    <row r="20" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="94" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="48"/>
-[...30 lines deleted...]
-      <c r="AG20" s="48"/>
+      <c r="B20" s="95"/>
+      <c r="C20" s="95"/>
+      <c r="D20" s="95"/>
+      <c r="E20" s="95"/>
+      <c r="F20" s="95"/>
+      <c r="G20" s="95"/>
+      <c r="H20" s="95"/>
+      <c r="I20" s="95"/>
+      <c r="J20" s="95"/>
+      <c r="K20" s="95"/>
+      <c r="L20" s="95"/>
+      <c r="M20" s="95"/>
+      <c r="N20" s="95"/>
+      <c r="O20" s="95"/>
+      <c r="P20" s="95"/>
+      <c r="Q20" s="95"/>
+      <c r="R20" s="95"/>
+      <c r="S20" s="95"/>
+      <c r="T20" s="95"/>
+      <c r="U20" s="95"/>
+      <c r="V20" s="95"/>
+      <c r="W20" s="95"/>
+      <c r="X20" s="95"/>
+      <c r="Y20" s="95"/>
+      <c r="Z20" s="95"/>
+      <c r="AA20" s="95"/>
+      <c r="AB20" s="95"/>
+      <c r="AC20" s="95"/>
+      <c r="AD20" s="95"/>
+      <c r="AE20" s="95"/>
+      <c r="AF20" s="95"/>
+      <c r="AG20" s="95"/>
     </row>
-    <row r="21" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="64" t="s">
+    <row r="21" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="62"/>
-[...30 lines deleted...]
-      <c r="AG21" s="48"/>
+      <c r="B21" s="97"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="97"/>
+      <c r="E21" s="97"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="97"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="95"/>
+      <c r="J21" s="95"/>
+      <c r="K21" s="95"/>
+      <c r="L21" s="95"/>
+      <c r="M21" s="95"/>
+      <c r="N21" s="95"/>
+      <c r="O21" s="95"/>
+      <c r="P21" s="95"/>
+      <c r="Q21" s="95"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="95"/>
+      <c r="T21" s="95"/>
+      <c r="U21" s="95"/>
+      <c r="V21" s="95"/>
+      <c r="W21" s="95"/>
+      <c r="X21" s="95"/>
+      <c r="Y21" s="95"/>
+      <c r="Z21" s="95"/>
+      <c r="AA21" s="95"/>
+      <c r="AB21" s="95"/>
+      <c r="AC21" s="95"/>
+      <c r="AD21" s="95"/>
+      <c r="AE21" s="95"/>
+      <c r="AF21" s="95"/>
+      <c r="AG21" s="95"/>
     </row>
-    <row r="22" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="125" t="s">
+    <row r="22" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="B22" s="123"/>
-[...30 lines deleted...]
-      <c r="AG22" s="124"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
+      <c r="Z22" s="45"/>
+      <c r="AA22" s="45"/>
+      <c r="AB22" s="45"/>
+      <c r="AC22" s="45"/>
+      <c r="AD22" s="45"/>
+      <c r="AE22" s="45"/>
+      <c r="AF22" s="45"/>
+      <c r="AG22" s="46"/>
     </row>
-    <row r="23" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B23" s="115" t="s">
+    <row r="23" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="37"/>
+      <c r="B23" s="99" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="116"/>
-[...29 lines deleted...]
-      <c r="AG23" s="114"/>
+      <c r="C23" s="100"/>
+      <c r="D23" s="100"/>
+      <c r="E23" s="100"/>
+      <c r="F23" s="100"/>
+      <c r="G23" s="100"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="39"/>
+      <c r="S23" s="39"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="39"/>
+      <c r="V23" s="39"/>
+      <c r="W23" s="39"/>
+      <c r="X23" s="39"/>
+      <c r="Y23" s="39"/>
+      <c r="Z23" s="39"/>
+      <c r="AA23" s="39"/>
+      <c r="AB23" s="39"/>
+      <c r="AC23" s="39"/>
+      <c r="AD23" s="39"/>
+      <c r="AE23" s="39"/>
+      <c r="AF23" s="39"/>
+      <c r="AG23" s="40"/>
     </row>
-    <row r="24" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B24" s="115" t="s">
+    <row r="24" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="35"/>
+      <c r="B24" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="116"/>
-[...29 lines deleted...]
-      <c r="AG24" s="114"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="39"/>
+      <c r="V24" s="39"/>
+      <c r="W24" s="39"/>
+      <c r="X24" s="39"/>
+      <c r="Y24" s="39"/>
+      <c r="Z24" s="39"/>
+      <c r="AA24" s="39"/>
+      <c r="AB24" s="39"/>
+      <c r="AC24" s="39"/>
+      <c r="AD24" s="39"/>
+      <c r="AE24" s="39"/>
+      <c r="AF24" s="39"/>
+      <c r="AG24" s="40"/>
     </row>
-    <row r="25" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B25" s="115" t="s">
+    <row r="25" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="35"/>
+      <c r="B25" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="C25" s="116"/>
-[...29 lines deleted...]
-      <c r="AG25" s="114"/>
+      <c r="C25" s="100"/>
+      <c r="D25" s="100"/>
+      <c r="E25" s="100"/>
+      <c r="F25" s="100"/>
+      <c r="G25" s="100"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="39"/>
+      <c r="N25" s="39"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+      <c r="Q25" s="39"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="39"/>
+      <c r="V25" s="39"/>
+      <c r="W25" s="39"/>
+      <c r="X25" s="39"/>
+      <c r="Y25" s="39"/>
+      <c r="Z25" s="39"/>
+      <c r="AA25" s="39"/>
+      <c r="AB25" s="39"/>
+      <c r="AC25" s="39"/>
+      <c r="AD25" s="39"/>
+      <c r="AE25" s="39"/>
+      <c r="AF25" s="39"/>
+      <c r="AG25" s="40"/>
     </row>
-    <row r="26" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B26" s="115" t="s">
+    <row r="26" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="35"/>
+      <c r="B26" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="C26" s="116"/>
-[...29 lines deleted...]
-      <c r="AG26" s="114"/>
+      <c r="C26" s="100"/>
+      <c r="D26" s="100"/>
+      <c r="E26" s="100"/>
+      <c r="F26" s="100"/>
+      <c r="G26" s="100"/>
+      <c r="H26" s="101"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="39"/>
+      <c r="N26" s="39"/>
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="39"/>
+      <c r="R26" s="39"/>
+      <c r="S26" s="39"/>
+      <c r="T26" s="39"/>
+      <c r="U26" s="39"/>
+      <c r="V26" s="39"/>
+      <c r="W26" s="39"/>
+      <c r="X26" s="39"/>
+      <c r="Y26" s="39"/>
+      <c r="Z26" s="39"/>
+      <c r="AA26" s="39"/>
+      <c r="AB26" s="39"/>
+      <c r="AC26" s="39"/>
+      <c r="AD26" s="39"/>
+      <c r="AE26" s="39"/>
+      <c r="AF26" s="39"/>
+      <c r="AG26" s="40"/>
     </row>
-    <row r="27" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B27" s="115" t="s">
+    <row r="27" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="35"/>
+      <c r="B27" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="116"/>
-[...29 lines deleted...]
-      <c r="AG27" s="114"/>
+      <c r="C27" s="100"/>
+      <c r="D27" s="100"/>
+      <c r="E27" s="100"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="100"/>
+      <c r="H27" s="101"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="39"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="39"/>
+      <c r="R27" s="39"/>
+      <c r="S27" s="39"/>
+      <c r="T27" s="39"/>
+      <c r="U27" s="39"/>
+      <c r="V27" s="39"/>
+      <c r="W27" s="39"/>
+      <c r="X27" s="39"/>
+      <c r="Y27" s="39"/>
+      <c r="Z27" s="39"/>
+      <c r="AA27" s="39"/>
+      <c r="AB27" s="39"/>
+      <c r="AC27" s="39"/>
+      <c r="AD27" s="39"/>
+      <c r="AE27" s="39"/>
+      <c r="AF27" s="39"/>
+      <c r="AG27" s="40"/>
     </row>
-    <row r="28" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B28" s="115" t="s">
+    <row r="28" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="35"/>
+      <c r="B28" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="C28" s="116"/>
-[...29 lines deleted...]
-      <c r="AG28" s="114"/>
+      <c r="C28" s="100"/>
+      <c r="D28" s="100"/>
+      <c r="E28" s="100"/>
+      <c r="F28" s="100"/>
+      <c r="G28" s="100"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
+      <c r="N28" s="39"/>
+      <c r="O28" s="39"/>
+      <c r="P28" s="39"/>
+      <c r="Q28" s="39"/>
+      <c r="R28" s="39"/>
+      <c r="S28" s="39"/>
+      <c r="T28" s="39"/>
+      <c r="U28" s="39"/>
+      <c r="V28" s="39"/>
+      <c r="W28" s="39"/>
+      <c r="X28" s="39"/>
+      <c r="Y28" s="39"/>
+      <c r="Z28" s="39"/>
+      <c r="AA28" s="39"/>
+      <c r="AB28" s="39"/>
+      <c r="AC28" s="39"/>
+      <c r="AD28" s="39"/>
+      <c r="AE28" s="39"/>
+      <c r="AF28" s="39"/>
+      <c r="AG28" s="40"/>
     </row>
-    <row r="29" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B29" s="115" t="s">
+    <row r="29" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="35"/>
+      <c r="B29" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="116"/>
-[...29 lines deleted...]
-      <c r="AG29" s="114"/>
+      <c r="C29" s="100"/>
+      <c r="D29" s="100"/>
+      <c r="E29" s="100"/>
+      <c r="F29" s="100"/>
+      <c r="G29" s="100"/>
+      <c r="H29" s="101"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="39"/>
+      <c r="Z29" s="39"/>
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="39"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="40"/>
     </row>
-    <row r="30" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B30" s="115" t="s">
+    <row r="30" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="35"/>
+      <c r="B30" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="116"/>
-[...29 lines deleted...]
-      <c r="AG30" s="114"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="39"/>
+      <c r="O30" s="39"/>
+      <c r="P30" s="39"/>
+      <c r="Q30" s="39"/>
+      <c r="R30" s="39"/>
+      <c r="S30" s="39"/>
+      <c r="T30" s="39"/>
+      <c r="U30" s="39"/>
+      <c r="V30" s="39"/>
+      <c r="W30" s="39"/>
+      <c r="X30" s="39"/>
+      <c r="Y30" s="39"/>
+      <c r="Z30" s="39"/>
+      <c r="AA30" s="39"/>
+      <c r="AB30" s="39"/>
+      <c r="AC30" s="39"/>
+      <c r="AD30" s="39"/>
+      <c r="AE30" s="39"/>
+      <c r="AF30" s="39"/>
+      <c r="AG30" s="40"/>
     </row>
-    <row r="31" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B31" s="115" t="s">
+    <row r="31" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35"/>
+      <c r="B31" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="116"/>
-[...29 lines deleted...]
-      <c r="AG31" s="114"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="100"/>
+      <c r="G31" s="100"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="38"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39"/>
+      <c r="M31" s="39"/>
+      <c r="N31" s="39"/>
+      <c r="O31" s="39"/>
+      <c r="P31" s="39"/>
+      <c r="Q31" s="39"/>
+      <c r="R31" s="39"/>
+      <c r="S31" s="39"/>
+      <c r="T31" s="39"/>
+      <c r="U31" s="39"/>
+      <c r="V31" s="39"/>
+      <c r="W31" s="39"/>
+      <c r="X31" s="39"/>
+      <c r="Y31" s="39"/>
+      <c r="Z31" s="39"/>
+      <c r="AA31" s="39"/>
+      <c r="AB31" s="39"/>
+      <c r="AC31" s="39"/>
+      <c r="AD31" s="39"/>
+      <c r="AE31" s="39"/>
+      <c r="AF31" s="39"/>
+      <c r="AG31" s="40"/>
     </row>
-    <row r="32" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B32" s="118" t="s">
+    <row r="32" spans="1:50" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="36"/>
+      <c r="B32" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="119"/>
-[...29 lines deleted...]
-      <c r="AG32" s="114"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="39"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="39"/>
+      <c r="M32" s="39"/>
+      <c r="N32" s="39"/>
+      <c r="O32" s="39"/>
+      <c r="P32" s="39"/>
+      <c r="Q32" s="39"/>
+      <c r="R32" s="39"/>
+      <c r="S32" s="39"/>
+      <c r="T32" s="39"/>
+      <c r="U32" s="39"/>
+      <c r="V32" s="39"/>
+      <c r="W32" s="39"/>
+      <c r="X32" s="39"/>
+      <c r="Y32" s="39"/>
+      <c r="Z32" s="39"/>
+      <c r="AA32" s="39"/>
+      <c r="AB32" s="39"/>
+      <c r="AC32" s="39"/>
+      <c r="AD32" s="39"/>
+      <c r="AE32" s="39"/>
+      <c r="AF32" s="39"/>
+      <c r="AG32" s="40"/>
     </row>
-    <row r="33" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="47" t="s">
+    <row r="33" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="94" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="48"/>
-[...30 lines deleted...]
-      <c r="AG33" s="48"/>
+      <c r="B33" s="95"/>
+      <c r="C33" s="95"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="95"/>
+      <c r="F33" s="95"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="95"/>
+      <c r="I33" s="95"/>
+      <c r="J33" s="95"/>
+      <c r="K33" s="95"/>
+      <c r="L33" s="95"/>
+      <c r="M33" s="95"/>
+      <c r="N33" s="95"/>
+      <c r="O33" s="95"/>
+      <c r="P33" s="95"/>
+      <c r="Q33" s="95"/>
+      <c r="R33" s="95"/>
+      <c r="S33" s="95"/>
+      <c r="T33" s="95"/>
+      <c r="U33" s="95"/>
+      <c r="V33" s="95"/>
+      <c r="W33" s="95"/>
+      <c r="X33" s="95"/>
+      <c r="Y33" s="95"/>
+      <c r="Z33" s="95"/>
+      <c r="AA33" s="95"/>
+      <c r="AB33" s="95"/>
+      <c r="AC33" s="95"/>
+      <c r="AD33" s="95"/>
+      <c r="AE33" s="95"/>
+      <c r="AF33" s="95"/>
+      <c r="AG33" s="95"/>
     </row>
-    <row r="34" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="47" t="s">
+    <row r="34" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="48"/>
-[...30 lines deleted...]
-      <c r="AG34" s="48"/>
+      <c r="B34" s="95"/>
+      <c r="C34" s="95"/>
+      <c r="D34" s="95"/>
+      <c r="E34" s="95"/>
+      <c r="F34" s="95"/>
+      <c r="G34" s="95"/>
+      <c r="H34" s="95"/>
+      <c r="I34" s="95"/>
+      <c r="J34" s="95"/>
+      <c r="K34" s="95"/>
+      <c r="L34" s="95"/>
+      <c r="M34" s="95"/>
+      <c r="N34" s="95"/>
+      <c r="O34" s="95"/>
+      <c r="P34" s="95"/>
+      <c r="Q34" s="95"/>
+      <c r="R34" s="95"/>
+      <c r="S34" s="95"/>
+      <c r="T34" s="95"/>
+      <c r="U34" s="95"/>
+      <c r="V34" s="95"/>
+      <c r="W34" s="95"/>
+      <c r="X34" s="95"/>
+      <c r="Y34" s="95"/>
+      <c r="Z34" s="95"/>
+      <c r="AA34" s="95"/>
+      <c r="AB34" s="95"/>
+      <c r="AC34" s="95"/>
+      <c r="AD34" s="95"/>
+      <c r="AE34" s="95"/>
+      <c r="AF34" s="95"/>
+      <c r="AG34" s="95"/>
     </row>
-    <row r="35" spans="1:33" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A36" s="59" t="s">
+    <row r="35" spans="1:33" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:33" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A36" s="114" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="60"/>
-[...6 lines deleted...]
-      <c r="I36" s="60"/>
+      <c r="B36" s="108"/>
+      <c r="C36" s="108"/>
+      <c r="D36" s="108"/>
+      <c r="E36" s="108"/>
+      <c r="F36" s="108"/>
+      <c r="G36" s="108"/>
+      <c r="H36" s="108"/>
+      <c r="I36" s="108"/>
     </row>
-    <row r="37" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="47" t="s">
+    <row r="37" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="B37" s="48"/>
-[...30 lines deleted...]
-      <c r="AG37" s="48"/>
+      <c r="B37" s="95"/>
+      <c r="C37" s="95"/>
+      <c r="D37" s="95"/>
+      <c r="E37" s="95"/>
+      <c r="F37" s="95"/>
+      <c r="G37" s="95"/>
+      <c r="H37" s="95"/>
+      <c r="I37" s="95"/>
+      <c r="J37" s="95"/>
+      <c r="K37" s="95"/>
+      <c r="L37" s="95"/>
+      <c r="M37" s="95"/>
+      <c r="N37" s="95"/>
+      <c r="O37" s="95"/>
+      <c r="P37" s="95"/>
+      <c r="Q37" s="95"/>
+      <c r="R37" s="95"/>
+      <c r="S37" s="95"/>
+      <c r="T37" s="95"/>
+      <c r="U37" s="95"/>
+      <c r="V37" s="95"/>
+      <c r="W37" s="95"/>
+      <c r="X37" s="95"/>
+      <c r="Y37" s="95"/>
+      <c r="Z37" s="95"/>
+      <c r="AA37" s="95"/>
+      <c r="AB37" s="95"/>
+      <c r="AC37" s="95"/>
+      <c r="AD37" s="95"/>
+      <c r="AE37" s="95"/>
+      <c r="AF37" s="95"/>
+      <c r="AG37" s="95"/>
     </row>
-    <row r="38" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="47" t="s">
+    <row r="38" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="48"/>
-[...30 lines deleted...]
-      <c r="AG38" s="48"/>
+      <c r="B38" s="95"/>
+      <c r="C38" s="95"/>
+      <c r="D38" s="95"/>
+      <c r="E38" s="95"/>
+      <c r="F38" s="95"/>
+      <c r="G38" s="95"/>
+      <c r="H38" s="95"/>
+      <c r="I38" s="95"/>
+      <c r="J38" s="95"/>
+      <c r="K38" s="95"/>
+      <c r="L38" s="95"/>
+      <c r="M38" s="95"/>
+      <c r="N38" s="95"/>
+      <c r="O38" s="95"/>
+      <c r="P38" s="95"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="95"/>
+      <c r="S38" s="95"/>
+      <c r="T38" s="95"/>
+      <c r="U38" s="95"/>
+      <c r="V38" s="95"/>
+      <c r="W38" s="95"/>
+      <c r="X38" s="95"/>
+      <c r="Y38" s="95"/>
+      <c r="Z38" s="95"/>
+      <c r="AA38" s="95"/>
+      <c r="AB38" s="95"/>
+      <c r="AC38" s="95"/>
+      <c r="AD38" s="95"/>
+      <c r="AE38" s="95"/>
+      <c r="AF38" s="95"/>
+      <c r="AG38" s="95"/>
     </row>
-    <row r="39" spans="1:33" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="52" t="s">
+    <row r="39" spans="1:33" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="102" t="s">
         <v>67</v>
       </c>
-      <c r="B39" s="48"/>
-[...6 lines deleted...]
-      <c r="I39" s="53" t="s">
+      <c r="B39" s="95"/>
+      <c r="C39" s="95"/>
+      <c r="D39" s="95"/>
+      <c r="E39" s="95"/>
+      <c r="F39" s="95"/>
+      <c r="G39" s="95"/>
+      <c r="H39" s="95"/>
+      <c r="I39" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="J39" s="54"/>
-[...22 lines deleted...]
-      <c r="AG39" s="55"/>
+      <c r="J39" s="110"/>
+      <c r="K39" s="110"/>
+      <c r="L39" s="110"/>
+      <c r="M39" s="110"/>
+      <c r="N39" s="110"/>
+      <c r="O39" s="110"/>
+      <c r="P39" s="110"/>
+      <c r="Q39" s="110"/>
+      <c r="R39" s="110"/>
+      <c r="S39" s="110"/>
+      <c r="T39" s="110"/>
+      <c r="U39" s="110"/>
+      <c r="V39" s="110"/>
+      <c r="W39" s="110"/>
+      <c r="X39" s="110"/>
+      <c r="Y39" s="110"/>
+      <c r="Z39" s="110"/>
+      <c r="AA39" s="110"/>
+      <c r="AB39" s="110"/>
+      <c r="AC39" s="110"/>
+      <c r="AD39" s="110"/>
+      <c r="AE39" s="110"/>
+      <c r="AF39" s="110"/>
+      <c r="AG39" s="111"/>
     </row>
-    <row r="40" spans="1:33" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-[...32 lines deleted...]
-      <c r="AG40" s="51"/>
+    <row r="40" spans="1:33" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="102"/>
+      <c r="B40" s="95"/>
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="95"/>
+      <c r="F40" s="95"/>
+      <c r="G40" s="95"/>
+      <c r="H40" s="95"/>
+      <c r="I40" s="103"/>
+      <c r="J40" s="104"/>
+      <c r="K40" s="104"/>
+      <c r="L40" s="104"/>
+      <c r="M40" s="104"/>
+      <c r="N40" s="104"/>
+      <c r="O40" s="104"/>
+      <c r="P40" s="104"/>
+      <c r="Q40" s="104"/>
+      <c r="R40" s="104"/>
+      <c r="S40" s="104"/>
+      <c r="T40" s="104"/>
+      <c r="U40" s="104"/>
+      <c r="V40" s="104"/>
+      <c r="W40" s="104"/>
+      <c r="X40" s="104"/>
+      <c r="Y40" s="104"/>
+      <c r="Z40" s="104"/>
+      <c r="AA40" s="104"/>
+      <c r="AB40" s="104"/>
+      <c r="AC40" s="104"/>
+      <c r="AD40" s="104"/>
+      <c r="AE40" s="104"/>
+      <c r="AF40" s="104"/>
+      <c r="AG40" s="105"/>
     </row>
-    <row r="41" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="47" t="s">
+    <row r="41" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="B41" s="48"/>
-[...30 lines deleted...]
-      <c r="AG41" s="63"/>
+      <c r="B41" s="95"/>
+      <c r="C41" s="95"/>
+      <c r="D41" s="95"/>
+      <c r="E41" s="95"/>
+      <c r="F41" s="95"/>
+      <c r="G41" s="95"/>
+      <c r="H41" s="95"/>
+      <c r="I41" s="106"/>
+      <c r="J41" s="97"/>
+      <c r="K41" s="97"/>
+      <c r="L41" s="97"/>
+      <c r="M41" s="97"/>
+      <c r="N41" s="97"/>
+      <c r="O41" s="97"/>
+      <c r="P41" s="97"/>
+      <c r="Q41" s="97"/>
+      <c r="R41" s="97"/>
+      <c r="S41" s="97"/>
+      <c r="T41" s="97"/>
+      <c r="U41" s="97"/>
+      <c r="V41" s="97"/>
+      <c r="W41" s="97"/>
+      <c r="X41" s="97"/>
+      <c r="Y41" s="97"/>
+      <c r="Z41" s="97"/>
+      <c r="AA41" s="97"/>
+      <c r="AB41" s="97"/>
+      <c r="AC41" s="97"/>
+      <c r="AD41" s="97"/>
+      <c r="AE41" s="97"/>
+      <c r="AF41" s="97"/>
+      <c r="AG41" s="98"/>
     </row>
-    <row r="42" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="47" t="s">
+    <row r="42" spans="1:33" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="48"/>
-[...30 lines deleted...]
-      <c r="AG42" s="51"/>
+      <c r="B42" s="95"/>
+      <c r="C42" s="95"/>
+      <c r="D42" s="95"/>
+      <c r="E42" s="95"/>
+      <c r="F42" s="95"/>
+      <c r="G42" s="95"/>
+      <c r="H42" s="95"/>
+      <c r="I42" s="103"/>
+      <c r="J42" s="104"/>
+      <c r="K42" s="104"/>
+      <c r="L42" s="104"/>
+      <c r="M42" s="104"/>
+      <c r="N42" s="104"/>
+      <c r="O42" s="104"/>
+      <c r="P42" s="104"/>
+      <c r="Q42" s="104"/>
+      <c r="R42" s="104"/>
+      <c r="S42" s="104"/>
+      <c r="T42" s="104"/>
+      <c r="U42" s="104"/>
+      <c r="V42" s="104"/>
+      <c r="W42" s="104"/>
+      <c r="X42" s="104"/>
+      <c r="Y42" s="104"/>
+      <c r="Z42" s="104"/>
+      <c r="AA42" s="104"/>
+      <c r="AB42" s="104"/>
+      <c r="AC42" s="104"/>
+      <c r="AD42" s="104"/>
+      <c r="AE42" s="104"/>
+      <c r="AF42" s="104"/>
+      <c r="AG42" s="105"/>
     </row>
-    <row r="43" spans="1:33" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A44" s="58" t="s">
+    <row r="43" spans="1:33" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:33" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A44" s="107" t="s">
         <v>44</v>
       </c>
-      <c r="B44" s="50"/>
-[...6 lines deleted...]
-      <c r="I44" s="60" t="s">
+      <c r="B44" s="104"/>
+      <c r="C44" s="104"/>
+      <c r="D44" s="104"/>
+      <c r="E44" s="104"/>
+      <c r="F44" s="104"/>
+      <c r="G44" s="104"/>
+      <c r="H44" s="104"/>
+      <c r="I44" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="J44" s="60"/>
-[...22 lines deleted...]
-      <c r="AG44" s="60"/>
+      <c r="J44" s="108"/>
+      <c r="K44" s="108"/>
+      <c r="L44" s="108"/>
+      <c r="M44" s="108"/>
+      <c r="N44" s="108"/>
+      <c r="O44" s="108"/>
+      <c r="P44" s="108"/>
+      <c r="Q44" s="108"/>
+      <c r="R44" s="108"/>
+      <c r="S44" s="108"/>
+      <c r="T44" s="108"/>
+      <c r="U44" s="108"/>
+      <c r="V44" s="108"/>
+      <c r="W44" s="108"/>
+      <c r="X44" s="108"/>
+      <c r="Y44" s="108"/>
+      <c r="Z44" s="108"/>
+      <c r="AA44" s="108"/>
+      <c r="AB44" s="108"/>
+      <c r="AC44" s="108"/>
+      <c r="AD44" s="108"/>
+      <c r="AE44" s="108"/>
+      <c r="AF44" s="108"/>
+      <c r="AG44" s="108"/>
     </row>
-    <row r="45" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="47" t="s">
+    <row r="45" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="B45" s="48"/>
-[...30 lines deleted...]
-      <c r="AG45" s="48"/>
+      <c r="B45" s="95"/>
+      <c r="C45" s="95"/>
+      <c r="D45" s="95"/>
+      <c r="E45" s="95"/>
+      <c r="F45" s="95"/>
+      <c r="G45" s="95"/>
+      <c r="H45" s="95"/>
+      <c r="I45" s="95"/>
+      <c r="J45" s="95"/>
+      <c r="K45" s="95"/>
+      <c r="L45" s="95"/>
+      <c r="M45" s="95"/>
+      <c r="N45" s="95"/>
+      <c r="O45" s="95"/>
+      <c r="P45" s="95"/>
+      <c r="Q45" s="95"/>
+      <c r="R45" s="95"/>
+      <c r="S45" s="95"/>
+      <c r="T45" s="95"/>
+      <c r="U45" s="95"/>
+      <c r="V45" s="95"/>
+      <c r="W45" s="95"/>
+      <c r="X45" s="95"/>
+      <c r="Y45" s="95"/>
+      <c r="Z45" s="95"/>
+      <c r="AA45" s="95"/>
+      <c r="AB45" s="95"/>
+      <c r="AC45" s="95"/>
+      <c r="AD45" s="95"/>
+      <c r="AE45" s="95"/>
+      <c r="AF45" s="95"/>
+      <c r="AG45" s="95"/>
     </row>
-    <row r="46" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="47" t="s">
+    <row r="46" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="B46" s="48"/>
-[...30 lines deleted...]
-      <c r="AG46" s="48"/>
+      <c r="B46" s="95"/>
+      <c r="C46" s="95"/>
+      <c r="D46" s="95"/>
+      <c r="E46" s="95"/>
+      <c r="F46" s="95"/>
+      <c r="G46" s="95"/>
+      <c r="H46" s="95"/>
+      <c r="I46" s="95"/>
+      <c r="J46" s="95"/>
+      <c r="K46" s="95"/>
+      <c r="L46" s="95"/>
+      <c r="M46" s="95"/>
+      <c r="N46" s="95"/>
+      <c r="O46" s="95"/>
+      <c r="P46" s="95"/>
+      <c r="Q46" s="95"/>
+      <c r="R46" s="95"/>
+      <c r="S46" s="95"/>
+      <c r="T46" s="95"/>
+      <c r="U46" s="95"/>
+      <c r="V46" s="95"/>
+      <c r="W46" s="95"/>
+      <c r="X46" s="95"/>
+      <c r="Y46" s="95"/>
+      <c r="Z46" s="95"/>
+      <c r="AA46" s="95"/>
+      <c r="AB46" s="95"/>
+      <c r="AC46" s="95"/>
+      <c r="AD46" s="95"/>
+      <c r="AE46" s="95"/>
+      <c r="AF46" s="95"/>
+      <c r="AG46" s="95"/>
     </row>
-    <row r="47" spans="1:33" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.15">
-      <c r="A47" s="52" t="s">
+    <row r="47" spans="1:33" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A47" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B47" s="48"/>
-[...6 lines deleted...]
-      <c r="I47" s="53" t="s">
+      <c r="B47" s="95"/>
+      <c r="C47" s="95"/>
+      <c r="D47" s="95"/>
+      <c r="E47" s="95"/>
+      <c r="F47" s="95"/>
+      <c r="G47" s="95"/>
+      <c r="H47" s="95"/>
+      <c r="I47" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="J47" s="54"/>
-[...22 lines deleted...]
-      <c r="AG47" s="55"/>
+      <c r="J47" s="110"/>
+      <c r="K47" s="110"/>
+      <c r="L47" s="110"/>
+      <c r="M47" s="110"/>
+      <c r="N47" s="110"/>
+      <c r="O47" s="110"/>
+      <c r="P47" s="110"/>
+      <c r="Q47" s="110"/>
+      <c r="R47" s="110"/>
+      <c r="S47" s="110"/>
+      <c r="T47" s="110"/>
+      <c r="U47" s="110"/>
+      <c r="V47" s="110"/>
+      <c r="W47" s="110"/>
+      <c r="X47" s="110"/>
+      <c r="Y47" s="110"/>
+      <c r="Z47" s="110"/>
+      <c r="AA47" s="110"/>
+      <c r="AB47" s="110"/>
+      <c r="AC47" s="110"/>
+      <c r="AD47" s="110"/>
+      <c r="AE47" s="110"/>
+      <c r="AF47" s="110"/>
+      <c r="AG47" s="111"/>
     </row>
-    <row r="48" spans="1:33" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-[...32 lines deleted...]
-      <c r="AG48" s="51"/>
+    <row r="48" spans="1:33" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="102"/>
+      <c r="B48" s="95"/>
+      <c r="C48" s="95"/>
+      <c r="D48" s="95"/>
+      <c r="E48" s="95"/>
+      <c r="F48" s="95"/>
+      <c r="G48" s="95"/>
+      <c r="H48" s="95"/>
+      <c r="I48" s="103"/>
+      <c r="J48" s="104"/>
+      <c r="K48" s="104"/>
+      <c r="L48" s="104"/>
+      <c r="M48" s="104"/>
+      <c r="N48" s="104"/>
+      <c r="O48" s="104"/>
+      <c r="P48" s="104"/>
+      <c r="Q48" s="104"/>
+      <c r="R48" s="104"/>
+      <c r="S48" s="104"/>
+      <c r="T48" s="104"/>
+      <c r="U48" s="104"/>
+      <c r="V48" s="104"/>
+      <c r="W48" s="104"/>
+      <c r="X48" s="104"/>
+      <c r="Y48" s="104"/>
+      <c r="Z48" s="104"/>
+      <c r="AA48" s="104"/>
+      <c r="AB48" s="104"/>
+      <c r="AC48" s="104"/>
+      <c r="AD48" s="104"/>
+      <c r="AE48" s="104"/>
+      <c r="AF48" s="104"/>
+      <c r="AG48" s="105"/>
     </row>
-    <row r="49" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="47" t="s">
+    <row r="49" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="B49" s="48"/>
-[...30 lines deleted...]
-      <c r="AG49" s="48"/>
+      <c r="B49" s="95"/>
+      <c r="C49" s="95"/>
+      <c r="D49" s="95"/>
+      <c r="E49" s="95"/>
+      <c r="F49" s="95"/>
+      <c r="G49" s="95"/>
+      <c r="H49" s="95"/>
+      <c r="I49" s="95"/>
+      <c r="J49" s="95"/>
+      <c r="K49" s="95"/>
+      <c r="L49" s="95"/>
+      <c r="M49" s="95"/>
+      <c r="N49" s="95"/>
+      <c r="O49" s="95"/>
+      <c r="P49" s="95"/>
+      <c r="Q49" s="95"/>
+      <c r="R49" s="95"/>
+      <c r="S49" s="95"/>
+      <c r="T49" s="95"/>
+      <c r="U49" s="95"/>
+      <c r="V49" s="95"/>
+      <c r="W49" s="95"/>
+      <c r="X49" s="95"/>
+      <c r="Y49" s="95"/>
+      <c r="Z49" s="95"/>
+      <c r="AA49" s="95"/>
+      <c r="AB49" s="95"/>
+      <c r="AC49" s="95"/>
+      <c r="AD49" s="95"/>
+      <c r="AE49" s="95"/>
+      <c r="AF49" s="95"/>
+      <c r="AG49" s="95"/>
     </row>
-    <row r="50" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="47" t="s">
+    <row r="50" spans="1:33" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="94" t="s">
         <v>49</v>
       </c>
-      <c r="B50" s="48"/>
-[...30 lines deleted...]
-      <c r="AG50" s="48"/>
+      <c r="B50" s="95"/>
+      <c r="C50" s="95"/>
+      <c r="D50" s="95"/>
+      <c r="E50" s="95"/>
+      <c r="F50" s="95"/>
+      <c r="G50" s="95"/>
+      <c r="H50" s="95"/>
+      <c r="I50" s="95"/>
+      <c r="J50" s="95"/>
+      <c r="K50" s="95"/>
+      <c r="L50" s="95"/>
+      <c r="M50" s="95"/>
+      <c r="N50" s="95"/>
+      <c r="O50" s="95"/>
+      <c r="P50" s="95"/>
+      <c r="Q50" s="95"/>
+      <c r="R50" s="95"/>
+      <c r="S50" s="95"/>
+      <c r="T50" s="95"/>
+      <c r="U50" s="95"/>
+      <c r="V50" s="95"/>
+      <c r="W50" s="95"/>
+      <c r="X50" s="95"/>
+      <c r="Y50" s="95"/>
+      <c r="Z50" s="95"/>
+      <c r="AA50" s="95"/>
+      <c r="AB50" s="95"/>
+      <c r="AC50" s="95"/>
+      <c r="AD50" s="95"/>
+      <c r="AE50" s="95"/>
+      <c r="AF50" s="95"/>
+      <c r="AG50" s="95"/>
     </row>
   </sheetData>
-  <mergeCells count="101">
+  <mergeCells count="102">
+    <mergeCell ref="V2:AG2"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="I50:AG50"/>
+    <mergeCell ref="I48:AG48"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="I49:AG49"/>
+    <mergeCell ref="A47:H48"/>
+    <mergeCell ref="I47:AG47"/>
+    <mergeCell ref="B15:E16"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:S15"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="V15:AF15"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="I16:S16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="V16:AF16"/>
+    <mergeCell ref="A18:AG18"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A34:H34"/>
+    <mergeCell ref="I34:AG34"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="I20:AG20"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="I27:AG27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="I28:AG28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="I29:AG29"/>
+    <mergeCell ref="B30:H30"/>
+    <mergeCell ref="I30:AG30"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="A39:H40"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="I42:AG42"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="I45:AG45"/>
+    <mergeCell ref="I46:AG46"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="I41:AG41"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="I44:AG44"/>
+    <mergeCell ref="I38:AG38"/>
+    <mergeCell ref="I39:AG39"/>
+    <mergeCell ref="I40:AG40"/>
+    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="I37:AG37"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="I21:AG21"/>
+    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="I33:AG33"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="I23:AG23"/>
+    <mergeCell ref="B24:H24"/>
+    <mergeCell ref="I24:AG24"/>
+    <mergeCell ref="B25:H25"/>
+    <mergeCell ref="I25:AG25"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="I26:AG26"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:V8"/>
+    <mergeCell ref="W8:Z8"/>
+    <mergeCell ref="M10:P10"/>
+    <mergeCell ref="R10:U10"/>
+    <mergeCell ref="AC10:AG10"/>
+    <mergeCell ref="G11:AG11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:AG13"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="F9:Q9"/>
+    <mergeCell ref="R9:U9"/>
+    <mergeCell ref="V9:AG9"/>
+    <mergeCell ref="B10:E10"/>
     <mergeCell ref="I31:AG31"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="I32:AG32"/>
     <mergeCell ref="A22:AG22"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:T3"/>
     <mergeCell ref="U3:AG3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:T4"/>
     <mergeCell ref="U4:X4"/>
     <mergeCell ref="Y4:AG4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:AG5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:W6"/>
     <mergeCell ref="X6:Z7"/>
     <mergeCell ref="AA6:AG7"/>
     <mergeCell ref="B7:W7"/>
-    <mergeCell ref="B8:C8"/>
-[...75 lines deleted...]
-    <mergeCell ref="V16:AF16"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.47244094488188981" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="75" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4101" r:id="rId4" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>88900</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4102" r:id="rId5" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4129" r:id="rId6" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:colOff>107950</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4130" r:id="rId7" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626fcb2e051843a070d85d4260248554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -4638,84 +4639,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC9361C6-0453-4D80-BE78-BBB4DCF0057A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E563DEE1-E8D1-4BFA-92A5-B489556470B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C57C458A-E9F5-47AD-BE57-DE0094292A2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA520983-1D2D-4FD7-AD49-4223DB2FA0E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC9361C6-0453-4D80-BE78-BBB4DCF0057A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>